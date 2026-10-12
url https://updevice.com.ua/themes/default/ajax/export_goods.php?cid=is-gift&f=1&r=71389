--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12903db3849bd73cbe023a637a52281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937b7fb8d3bfdd0447307fd385dbe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f746539d8c2af7327748d7fdb7313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5fbd220e97d8673700e8b05fbb7634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad72f64404adc0155cda434eacaa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac805d1fe68287c56e0829737a8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f112f71975a08df74f07aef1c6d63a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9613ebcf01e1b1acea34445b7ed8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac1262cc5b9fbe89674bb65e59ad29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2f33919c2e0e52773aded6afd29510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6358a1749bdc207fef39fe2f2ec3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156e011fc7578727c27bf0a508399912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce96b8ccf5019e3e2f67350dea697b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbfcb1f431c7701aa185ead751068914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d95e566f525f99d2dd5679b6ebefe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24f61cb08bb2f84d762927a79ccb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0a5c862fb2e400b916a3445d89b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eee2362a564dedc842efb09827e9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2c8751cab77142016f34ef22ed2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedecdcb1fc53eb8cc2a94fbcebccd0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30496b12d7066baa5687a0b0a3a3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d4b9b99575935d99ab8901686b42c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875079f08d5921b71160726ffa9e5ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047adfa4ba56a70009f14e9f333ed2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c76ae9518a6444eecdb8daf29d95f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac075cc5c74da879dbfca8417fe09a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c8ea71a8a708b4e3df84b2951585027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c491b9323f5bf9ee66d4f8132fc5d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a005f0b2b433b835a0f8fe75c4ac3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc65deafde675452b47685c2cf33e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd71f5b6a0a8a3bd6f1143e8d080f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db1dc3dad320a87387ff38e6e7d1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2c3ccd4d7d28b22f4a38ec86e7d3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a70daad02cddec8ac0143b5b3fbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e151aa2b6ee15503be6821b18f7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9b8ea27fb75c0840bbd403e2ec1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a66ff2a5317a8fd3e484ce5e49da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd8299cafe338776d9185d027d0e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550131b0e7f69c579ab9293da01af9fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519a8ab954201ab54eb5e914724ce0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee706ae6b4a30d1a1a9638612b38841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b14dec238ee71866053aba3cd0bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841596f834e98c47a463d813c18b9e4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1649108ba831e3bdb8115fac6cb3a7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed5ae0f5558101ec3edad9edf2cb6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984245c4954dd69a1553a1601c8128346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c54b265614ba8c7225bb435abfff147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b631a1b15f8601cbba411c1c5706db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a815812184a6b29377f3f0d2740049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0815b3d94742275aecb349fc6246b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2c2179ca6304762a48668a5ead5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a74e8b6384ad013cc6c6bc3f4316752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ae9c2fb97e644dbdedfa023f8eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712cc30f8fb439e26cc00649365339a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82b28798f6efc6436fd987c1e969c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2586f87911b589ab7505045148465956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbebf5f95add86965c8fc7a37e9c22d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a331ad9ec49ec844da2c8eab2dbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8da10f1f4dc9c606208d97caee4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6a6cdb74de416fdc7a9d769fee3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011d5cc892e258a849f2800c96fddf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6038e45ed0384e2903bbcbe529c8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147b307e4dff38c4595f8a9ac8497b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec6e978e14678a5654a491526c144f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6e244f034aa39649d5c51bd9947465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ffadf03644eead8b710db8eb669c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf51dc896db35e5334ba936d3da6ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2bbd98fa7652dfc1f99274e8bce0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26302c039c95d67843823a7777bbd9cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144dbc49c74560af4117ddc6d80a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee1025c5f65364ae4f49bae1454cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a2d2a302a7288b5a508689f7e90772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0f9f6e28811d2677dcfbe3f89fe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dac998f13de21e006a85ed168368b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f263906b55808352db41bcd83c77e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d89e46c5ad1aca475344fd7b34fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c290fa51fb5bee1a6ec23f15901a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf4cba666eb262fee261a90a9191e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f9f7733cbabee6b57daa672d6b0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097765be4d11c933df49a9c3cb8e2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32cc7babeccc5d8dd3804f51843fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2413ee23557ebeb9259d36fa0964a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2840064ffce7ad9823664b4c157783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2d712bcb01847c3ebb7d3567a72a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba04cb7738ab07bc6a03db5955b69a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac955ea85aedf194d00b7a97b944186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615599404af421d8fe202ee517683ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459b5664f16fee7dc5cdba492f001888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cc7369158d6da155e78f28d642c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a32abf06433a03fc783940a77dc86990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb98d074156d6e859746567fcf8c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3f8d1fbd96f4507c3d8153f832be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bfccafd93d12eb140dba7660a3b8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd992d5223ee089587d4f255ba9901394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024b21a960e9587134736aeae67b8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12645bae5181909ace220927faf70e2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcf9418d7bdf0cc9f931c99b9b2bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438b6d81ce284564ee9850097619fc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc626dbaf4c39b11993a306235441599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41b10900195763ee70165e27165980100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1dfcee0888edfe15ff358c5119fd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c210aa49418bdac93d5b875a728e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b653754b21ef4d9f3915ca5d5566103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229424a69a9effed3cbcf24d23080980104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f9f86f2b67b8cc8fbd900670daf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5540a34113f437f4a19c3f44957ccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eac87992e4d8d836055d27e0516a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6293668033c717ee89194fb3e7c4c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3d0ce84754d0476bf5186df5fdda8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ee3966252ddc3af53151b8067238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455b0d61285d5656ce49b7be9451fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcbb84771b4708fd25ea58ba4e008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0180d524ad4f86959936c7c6f272113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1d112d6127ff1f70f735371bb514114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd861fd53af6d2be72f9dc45fbd69dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92a87cee9a65b5aa2c10f883b108f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fab728eb6c0896d3b902176fbd53e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454b39ae869eff18e766bfa7a05a3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cefc428d59c51aa02b9897d050076f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f2d73089b88398bfdf4c64985a25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eccfb806f3c0b7f695263a1ce37411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb921554c3f6e074dcae2f3891451122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453b7de0a99673648d04a1a40b21bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f13af9da81c9456be6106c23a14c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d4368d5d243c630120395e07999b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9fd9a2a94bf3781cc5b2e7f7a8f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947041975236e42e4671ed7ce44df6e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5bcd2a52fcb0cdf4f8d12737cbc26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0df77014f305f7a968a8e71adb86f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c7f7539ccf34560f7cd20238523b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95940d28e9a25b10a8f00b030bff20b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33075b4579925ed2316815f8ad1f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018674b8dcf0b7db91a337cbb0486e1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca556e0d3e41c05d00ca728731c3e34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56700b92e4ea2070f2a27d0467579135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c78ec2845ebb452d99067e7a96af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e6116d255497c8eea1f60a4a97f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446786b121b6540c0d44e217d1af670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bcf0c1e8af7e8f2ebb0587882b741139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb516eb49a608154c959671f95a193f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ce07812baadc1d294fe9d8425998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d834a3d295a47ed4f5bd7daec3cdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047dd4e965290ee06e08e80636bf5e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cec35b5f5044e32912f0ff2f44f3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd98e8d4e77fba99b3b4db255453a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940d95db69dc52f9a756d711ec10c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2eb0a0a7fea8440b741e6eea166a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae61be5b68c5f0bf6b6e404b25b2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c97e1dfcd17ac7c5619036b9a056149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11c7a176467ddf61cd757bfd4130b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9fd23132c2961ebd198978ddf234151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427438d2e5e5ec23defd2587a83ff787152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf35d4afde01727a2af33244f6af7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5909995f1785b67c9de61eeff225a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef767358e81573f6b9a4a8e46f716c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ea0abf9864f9bba8316ff57f853a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932976e1ba0ea3e5610a2216a04f84a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d272f5655b8cfb2db3ed09d4ce4530158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443382c2e122f69c76ee9d2804e8fb0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7185cbb64066c962e8f729d466c15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f398b9141b99fbe162f4ae1be5f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd95c4bc8484f2b7b1298539783885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84f508d78ee1d35278aefdb93475b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62b671f39d99c77f6ec2921396831164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c35eee88a75b0124ae71aa5a3c10b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8972831bed483557f433c20726dac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fec05a1c16a59003ce1947ca16a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7ff3499369a7261a0e6d8a3b56416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafee8456cba8545a58eb7f68d57bb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb8a9ddf22c78ffc3f1ec8ea065ef6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77d992534d653586593125acb47c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a51134e9e03b8dba232518bf229b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d088593508288390f18842ec6cd15d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7498707d14b701580570a11136234174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d551111283e673f9ddc1853beedb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149267d3b21118cac3c884eecb1406176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37bd59f67a5ef235dd26dd45d789b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662b78ad02dc7a301fa7fe7cbf2412178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd83d228d219357145112e57a6cc42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b78a1862fa8cbf88c377bcbf6ea02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd8028f85e918929a3a408666f12a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacedae1d82276e7713eaa2ebccd0e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3907f0bb1abc94904946bfe7c3a9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924419ab0bc575e4e5edbdf0909bcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6a31c30c8414258a96e9792d3465185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b020757d003bee174564bd3d0e32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd0d8c5d7c9a7e92c5b2a357a88e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f7d5b1f57ce9334b7812dece1428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee059bfd55984bb7258231f440ed48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3598c89aa783cf8131da440701831c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f989b66f51188fd6f49bdc9ad517c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2cfb569fc2f497879824ebfb92e58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb746595ac5cc80762efdd5f2d9e2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238b85b9696933a5db0c14fab66e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd6ae3c0c3082b992ca4cd7588b4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b468b2b5d4dc71e6c5f6e231782f4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1f70777bd8e14325572f25d4e727197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b7543e9f849b731b018413e13084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a93e11eeffd2f1b475a101160ffa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956c67816e081c5fc32753c422a083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680045e909cfd9a063cd9f6d5eac18a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07ae8e115b71bc1ca1bd3ba01e372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4581fdf89866ddbc9633c08ebd58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc058100ee1d43d665f73428090811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6fc32e444da524efc4a7287aecb0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efafbab2078d70bb76548d544a46f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f598f4ea6e89848d9f26917d6040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f5fdb6a0f8ad3027d56f4dd7a002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e5bce69b286c995bbfb782f0ac2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f35c192101f1a96f492cb7093e7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e38b43a8d7e2d25a2a9de0634a4cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50409a1c2929df28c9e15baaaecb700212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1ae5b4675ed64d12dd8610fa3980213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef36b9b0e2faac9539645f30f72d6cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac010d001ed4164720e2a639a2a0dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521e288ff0b5b1fd337d7aa0463df9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b100623be136d7bd925713b5ed99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3888cdcb8db17972b299915d6f53b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3919aac1bf690a76e29567d81bb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ec39a6ed954d651658d45d46aa2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda9bc82d14faff1d3e3b314c81d94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f147b6f1d43a22e253395629536f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3afb7396fb17cdb66b34e048e4a2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53695456b80b7a3e11950c1d28a341c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc231b7de660364b4b05337a1096b1b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b9ff38311a7e9bc8e3b84d52c26e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699805af497f6e10ba7b1198b642984227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08def710b13d85db91e64853bf5eff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd913ee86b150b06de9723e619e28d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5360a61cb37ac07c982a70fd541dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfce07e83054b4aa79182f7c6fcca3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5474c7b7a84fad8124fb9bff49cd41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147b1407b1c44cdfd09fbb40016f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f5568438027c3e5c02a3d03e625c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f748916d4ec76860989f01304c715a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cfc04b17617e7e27c30a79359001c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df53e5d1f51a34065fc64371ed4b06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1a3c15f75a9a75eb3ccb59452cab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d748fc903a7f276670f186066997239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c0ab3953d63321cefea68c301e97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78613ce2411d62f7769bdc80121af58f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906910f5a2de4b4e6a283b1c6123a108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51546773f8de9861609c0508733fb33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbd23c3a580d13e76a309e2bfefdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a50c951703a735b0cf9dc12e54891245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7c5e526e174ab0df7ee52477d9fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b772dc00511dd5a8e101884da31bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a844154054fe5582ff795687b69fca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cc1d364abc14002b61f5f0f7ae864249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99728f354af790db2d90f0bd47fdcce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff113e3a76ae20e47ae517f426882251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b53e119a309061f1d6c6abe6667a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eaca3e50e711ebe730fb037327765253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ee30d247d08098f1ff36964f9e31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf1f9b6864e7a9357441facc94806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26da360556a37fd1b05fb2e05ebc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30defc491a37a46caf2406923b703e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53bf768643b785da535899f9023271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee271d5012eb9f0af483e6355cb4a83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b3bf91ddee77272805e2f8d1182f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc2bc0eac76eaa0d396968f38b4c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd6735ec775d5ace16b5e67e27aec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1b1d61e518de883bdb9ec60c4368263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d59b7f076551e6a8282bc68fff64d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006aea0806c730d814260da0c7d3dee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20c69628c2b4af04b79b3e60e49d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9d558f67e6388532311cf703b9c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6940afcfddc48a4b7db18903d482b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae0e3a65a31659b2c1c655a35231c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2be915ea4f7edeb04d042c07afad7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194935eb4413cf429fe395e8db5659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54d47ee5286317c158f8efa55489f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200923fa2d8a864cab877f55cebef6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00470c6ff22d6618490a2f541c7b1c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760fb578b226cf6abfb65d5a4c7dbe2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22752f056384f9790e8c4ba20f5e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545318d483c42b09a83144a2d5e6ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c2cdab6b18e613e78051a9b9fca5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5025e1b689e4e0390cc9e555f0a8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8591fef44faa261e752f14fd053e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e765804dfe308b6d94a73a6ef83e92d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129dd4e43fdb70475e402a0acc6ef3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3b9c0499fd88ca93385f9152e380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb0d449efdd4b4b5313e63dfc8bba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a0330984e677f05ca5704aeba8fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf1463ddc6563e47f7cfe5a64e48f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44227497bb8010730bef5e04f5acbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca451fc8ec2130747aa78e7081212d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b771b999090bc7e008b4f536099c178289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73b4cc3db70b27deeed79a002a8fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4852173389f70b70acbae01d762738291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73423b323fccde64a1ad1ea1e8249ef0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b6bf27905bbc080f30ad38b0b2bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645c1bb7e15963a779e075b893f447294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388e4aae5c3902d6cc6c6c793140b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c5330edf83440383716ffb2b2901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b80c1f82ebd5a454716a0be20ea4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc0e585d41ed1c93c8f4021dfc4e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc980a6ff445c1133a5a935dc79d4d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15da2e83d5aff6fdabb559c2be5a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b78bc1c4428dc64b2543c51b3df70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d9f7bceda6a63eda3d733e9580fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81089e76c3f3d211ed8347fae689db87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420306e2e9611fd9564f473f8f1c3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722531760b84cef17a2eb8c71939a0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d243a699ff0bc970d136a4872ed56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c6d2f39c4fe1caa29f6f98721d1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e15fee04296738c247b88013c4c2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491403fe904eb8bcb7ebc62ed3680967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132e5e925a1eb07f1628df446c9fdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa26c822a21f7b835729def510bb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b3bcad30380b0dd906461ac3ff10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7d6a78f68ce73463b09379d1cd6bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3be76c3dd30c2d1b99c7313c5342b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141756b153848cf5f49dd9778d1e3f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a35d349a29e25726073e3f4d486563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af769d5ab1ca4247f0c5feca18ee70f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9869ceb0fcc37e726bb7e720badaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81a8abea812362d71dea8947ff62e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045cd5290ccceebc999b73616a59c43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf561ea060489882a88d6506b01ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a505b8854e7923125d935d98db9b43b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b66ca95ffd645374bf9576b5ce55e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5d986c8c6aba4b1fcd1b052ad741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80947f0ddadfbda8ac108dc8cecfa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d667347117de5399989455533d8984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498243cfc6636dbdf851ab8aefa4a85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62b4d5f08758f883a1f27b57cef66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb854f573c1ebca4acec98fb6f669329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d865446773f6803aef589ad08718b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3b9a9f223736baeafda4e7029b699331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead9bb25cb5d1c265d388e6c4b0c96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e5dd046ed4524eb11f05cd7585c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c3920437819f04d11ebc2c0eabb1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c605843fcc3c6def0eb3b2d7f6a779a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d675467b7ff308b32ce258844b5498336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be0ab9e0a4a23972ea1da94217ab52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f15aaa054d4bacedf3972b1dcf92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b69e0703578349604cba2330381b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e929d9d41a3d1778a660798778a8d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094330a3a5a3b3736ae920b08b225fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72ce64cf072980b360fbb3c562102342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5944250ea9ff516fdc0ac5efb2b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe634229aed8d1448f30809d5d278344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605e09916428e9b8d96a0a94427d2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d786eb32cfd31fca8b9e97346bf2a3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ee57d6ad6a51a7799ec62b15edc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3623956084ee73747a3cc0ff0669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1abe5d78bd0ed93bba97278ba2127349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58c5812ca79a57e8d11d625a5fb90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0bb26fe959fd89a18f1761b8767a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10da6a3bde50aa4208ee3a9c3438e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf86aad52f98c5f1f7f804547fa75bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d51567a82f5a9eaa7083ea64fefb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49364ec92ee27bb9a70fc2443f47318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3c4d128f30e1e710cf7a086a6c17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb802770d015239dc4aa24663ff50b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b3e30d083138d35f443528d9c0943358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c7b36cd747e01d63df59ba9816089359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a4172779a6794dc8b4f495b57fbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c47021044c3f2025faddb76b4b3c92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d9fc1eb22d6b8b2c90329fa74ce3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b0727403034bd31ee4916c3e6d431363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8451fff1e486621ece7c3ee7c8ea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449945d3150980699a0314eef52e66ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15197fd2cb77d74fcf6736c7993de428366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f0772627b417e66de86e6938516c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee0f622023f21ed74957b1273cb0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da8fd938a39d9e3b34f443f097dbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fbbec0ad89ae10fd04760f058bc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d0b3ea488423ab66dc367966c7ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8dfb2517f73c40cd0f61a778f51f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8791b49a57991d8ce2788b4c8127373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713383becec96fabc6f938b9313778f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fb2aec5c2daf64402a62ca51a9f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20100fc53f499393408279244cdf0c17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf90a82926ecf2c890e05cc1b48379377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84094f1c743ce7286ce1f33df5ff42d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0927398a9d1616ac1fc8fa533af76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483d844f5fa4cc447b1a1d31979406f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceb0ea21b5b86ef5ab7e16d6cce70b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1457de8c9cc6aa99a02fb08c5c129382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248b6ff6a8d618d828038bd3246ed6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7134b05f6d530697ee26a461b41f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6331e95a2e3709ab050097c7978c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9e74e3442c7ce196a161d94f7c95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962861655f185dd689989ec302b6c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30127305a1dcf8fecd5674a321959388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594cc33ebe75894115c31997d4f8cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29abe76432e156d02a6fae10f37f33c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513faa913f96fb4c4cbf371183f402391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a2a149faa32da11cc89bfe512c19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe64d968880709336c46a7e7b8330393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19510449db759b141e5f75ac6390062394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa950752b826c9c3e0c13a5a91ab602395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1089063d8e15257ba54bd1a97e097396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21acf5cfb82b1d553eef3fb8fbbf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b65a27be2343144a556b3bb0f070398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175637a6a1ba52da048ce7e1f1cec767399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1720d3e71f3de2f1c553bc605249c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960259bd941b4effc9959f0489d8e57e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a6b14798f7ab9530fad09242924d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9acb0182ecf8bbf56f54d86170bd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a2b7880b6b1e21a04938970518399404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fef9ee2ea6f41fd145b578ce6dcc3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103f1bd0023b10b4ce9ee1d77796ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde84aa633db0d4fb556e56b611a8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aedfb108dd9a9c596fd64d689e4fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda1dd246ce59b78bb28e7af129c71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896de3cd962db2cc1a43dbf37074448410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c5a4adb548b79fd5c4b82e40537a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf1c7939dec83dc27bcb437d4d5ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb90b4b1856eccee66a67e1b6e46b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f5f57bdba9ab02ddc521de66f344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8462e2774b5cf2239bf1dffa9b6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a377794385588f0e33ebae3a3b10b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c5da2903c0dc3e1333c70a17d43a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197142c704f433b039e483ffa609407e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393cbf0f97c7f0fef2951345c543539419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102944fdca4e7433584228d7859837420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be7d1498a47a08649b2316c819f17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f7621d663a3c7d5d4a36516a4683422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062837daee30efdb55bc805574a050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9389a83795b07a599252e302f35a42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fcf250263aabad8351fcca426369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad858813820447fe32b587f4f846d9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be0ccd0e68571baa8f59e28aaed18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c5116731249287d3c98f1f7f925d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ac59d12dce87c414a98bc5fe5d74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd6a506630f175c2847419756754e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb490cbe8171b726675eef8d0a92f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b63e4e6ca5d2698e0b47518aae79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa933a5c048ee15116892ac8774c270433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395522fb4bf515a7333c9167dc4f76e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609989257bbb67e5e52f27e2c86996435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3cb4c61f277891c8a032440c42bbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98242bca21b0133c31b5365c38bb05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23edd37a9e6889b8f1de7c195a3458f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3aa8dac92a45bcb3864671fdfb9b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3c13bd89dad024cc0dac24402e84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793761dda081e96b5bfbdd94eebfef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540ee22b1749962662e6828aa5ff8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3e4166b99acf2030b10a7e30295d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11df2ce0545686e07408a65be8f61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8a53fb6d58169b81124d8afcbd94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590835c45386971d5cbca22d1a5f9c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89837e45a8f4986538290e9057e53e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e508fe3746b56591214f68d5f54b3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f7114a590d3eb3a98d14e9ffc871449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7a86f593cad103d3e7267e82a4e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb412ef01c2d51a3d0f500d404507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399732e4d320866c05c30fd13b6120c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7a121449d5962d49279d6df03d12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf94c2538c31dce361823ba798e75a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4dec6bbfa7d310c24493b41e0d9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673566cd52754bb0c209fba5b0e4cc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0b9d6919684b38a444b07e2fd3fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da292578161c3ffb3e2429038bb573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75432acdbeffd6b98811777f8fdba98e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ce08755444c0ab63226fa4d37897460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcdbd8693e37b48c8af8bbfbd7b96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca9c24c1e500c60a148fde0547737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20851daf7e356ffd44030008f367b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8931ea39871b93f2219b55471d38d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287185b0b4f41006cde4059b07188488465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5f7d0bcd7ad1e30ccf2720cfc9c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e306c8a4107be7845a5879b1d23212467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee5deeb01a5ff36598420fd7de29a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce2dc421ba869a8aed973106dc62d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4778c3b3500e1c3314f36e6bce47019470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0f27e5c6e79a492984458d315391471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be56342a7884609ca23a88e8e0ce204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fce8479b949069ba15e7fd1499cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98329c82d0200c22a3c13ddaf354e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f8d4aeb5f73d133ef9122b73283f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8962976658ee414c2563213a38864476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a36748cd1bcae87d64fd8f373751a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112177c704f02cbf5921e9c6402ae5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135991b206d49f7f11f825e59fd711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5861c79dbcda8c57e2ed3bb57a2e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b7d9f05f819d9a2f4af7e58b9303481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e3783fa2088b9f222ebefb042ebd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653438a14527c3718da6b5c24e25e4f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60f58054553c9cf64bb6af9eb9c6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9044fa45091b64b19da3139e06eeb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b62959c466fb48c195c77c3400b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6020f99590a11dfdde6826083d9d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada531eca73e1bcadf363e430ab3975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b376bad1fdef597656ffdc65dda45a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cd9dafbf88ae27111bb0da4dbe72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c0ddd87ae821f666ecb078be4159491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3899895d7f22f1826b94cb116cc968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a568a14f771063597c00ebbce5ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1689be11c1fa8fae85a854e789bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb00f5e69e140f5025e296aa6e00a15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7e78ac4c780c330d9416ddd4f71a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909027ec325c4faec32b0319cf451aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d39eda7501405f7393087aae7d464c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6604bd2b6c804d025c0cbcd0fbb72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ed495123733dc7d73735d528ec5d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe91f776d900963991699e631345b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56913386c5179b503e5c75b8e345aa78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24be513fac3b427496534ab0a2834503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a396765766bf4f418fe3be85247ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b38c4e3e95147a400c7131b077a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1e402c6550602332288ba980c91f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672dbfa866733ca9f38af5b993d78e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbdf72d1fb3f54d91ef9224dd8ec97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff683771896f56c19f35102f76532509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f7f17085f1108567b56b2a5917f0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c756135cfe1a0653b406fdf3f6eb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29128fad97e883044861a15ddd3709512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce38fb2e923755462277ae380c92e0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8a7dea8e04a5711d6164942ee1c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c6d03caf29be9090d9a791b0b586d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe6b941b20d1f577ef501c4097869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095da664ef8227a16c9f5b32e5197a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc00110172fce7ed5c339e61b8943518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f2d7ca79665532f8a147b29e1e31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c86ca032ed3f14d26352e3d3854d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ebee6c418544ac9c432d93e8bd07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f732c956052df3883f585df466bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0e1df61ccb1400293b2060d8683d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e7e8b3ecaae35ef869cd15079c7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742836d7e75110beadc8af0d42211ef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69db734ca5355cb768021696d81dc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6237baff3876972f1e351b8d3d423527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd417f2c7835869e6c9189736dc999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f53837d963a4ade9e1c85533436c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc19fa1627d20a9de81eb66c0f4c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18af5f3991424bc9d1d6c0d3272d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8b9c9c8c3c44233c99babf44299c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac189522fe79e65dd1c0338a04b9be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dab0f648ed6f5b7beb714a146a0a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c50a12a61051f1941049ac5e33db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1abcff8006d321bba620f20e42146536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457ae3c94ec878131e3b4649bb258e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c191db9b86aaa768199874652f4b70b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c11130ba08b903ff2cefc46c20c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a438a20303da6d7779e312808cfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4f64755c23d462e6ff456115ee38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd702effb4d0230d433bf08018e87e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad7d62b16b557675e8cae1636b028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504c32b28795134095aaafddfa6fde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b339c8c0b2746d6e0cb2a79ae6b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebfdc23c7739a92aa3c0e0ea7c339f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100d1c38befc23c648036b225188464547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a641f23d43d11fff05430c92497f0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b6ad5041dd566c8c2624c30aaa73a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe7a202a2b89e3b039447678bb5686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d56c13767fb466492b02d251d8b9a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb4693c162a295d4909ecbd2db042552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e117c9ed8f694b5bf2555722e27a3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51bbccfa3abf2aa53a3bbc7392681f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c3d44cc0ac7b25c2ffabce7d8c1bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5122948082eeec7efd848ac49d0fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440a801144671de7853eb6e35dcfd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39093827ff1a3da317cdca343fb5186d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8daabb4e138f28076e3ee4f41720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbae5be88ed9302d85400a371f295e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96b80a265447990825dd7e596c006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c216f22212a75e410614d9ef9e5b7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11b691f5384e5d0042a7da9a3827b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e2ae34eccd1bc232ce9fb13bd94cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f9db822a9678bd28b794e8ae239c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554f285ec2262934f51091b8ca00ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c643b1edea018f900034a9a1c6ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920d03f6b750d17155a37a64d5120fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28f78231689e7c9fc8b77cb9bb06e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5304d34c25e85fc1c1720b550f17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3ae6ef94e083faf796666021f91c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac291e79d38e5d25d476c686d1d62ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3a0a5002eab76ee46af2b22c0bab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af5e68120c10fe107457f858b3964574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1980eb2b70f1f40f258ff66e7b74fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7111a0f32b833f4d5797d15a96bc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9852a8a971045d94dadc3e9bd90e32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2cd4f634d216552e29d575fde5c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677026b11bf688db5a47ad80cba15a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63de28efb69a1848338534686d33cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c97bbdf2889a640ad7919a02e86bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f825831a52f4db6bb4283992643724582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6721ca5c3de21cbf9c2fd59d05102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c7fa4f505b331cdaa3af1d0ab4d2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23cf3be1d041255b613331404c3a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d3c0d4028e9562db9ba8b5a076f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2174f7161a62999f0e6ece546b1b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93638d0b0653a5f0ea89c9f078abff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d985f23829eac728f86a2c32ca2d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59975f8f9686204ddff702f0618bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a4cb191e8af7905f53827911136a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370985966c5f5f14e4e6ae86f2ea6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a6f744193cb5236e006d5c3d3720593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bddbad2f4278bb2b7de57c135938d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081179d9180ed75d011c781245fb009595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10d9e3d4a6b79451edf60de463da0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a679c3ace2979f6b4e0467bef84fd64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad4c96a17167a95c81d49930cbb47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095cb8c6719ea24ce51f226ebf03ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0415919289aa36361a16331cbaa037600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a4bc9b00944e2d400544d860e3575601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169491c667a589bd8952f9b6a26f82c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710a30d9343baaaa98b3329ba57aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7f3e40cf93c982dfc43572e8123b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782938c98e09735528f327ce2a955e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807552f47df7964493915576df37db44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbea8883dea0c801d4f897519bfacb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588cfc3ec6e76818fd60b5d1b388fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c16b56bf28ba152a2291706a2fc31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7cda6e91de99700b5abbb41dac1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192913fe33a48d878af82614e7a8b54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0aa2f35b16a216eb8405f66fb6d1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18662ed7a7fed268e7e28d373e82e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3559412007d80888e24336038a347e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb8780cc0a04c9cc78c9ef24d8d5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1b074b453afdfb5c0da5e3c8bfb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998397149210ff16eae07a6a00df3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc17983f46258083eefc456a05236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b03b9ae0348841ba824aa1945ff3ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c5e9e8dbd8125919097991f3cbbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76dcea443ff72a2cd3f1660a288529621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c005362796682fb8c9f8bfaa9dbe062622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9f9e0d92c8445a0de97ed903a167623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014300c73a1143e736ab7258644d3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db16e283e28e1f1b413d4fd7c0c1da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285b8301598f778c4e55fb5a4a5430626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01d69aa5fb3548d234f23941c1df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd457104c1cc8793a8a874e2d52d2bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe467390036b76869eefe1a7aa1d986629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8637d010a518b1336f47b9977801bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c857ada2c63aed0a4a9ab6bc5695631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f663529f1823224ca74ede0bf6023632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194f32061f3e09edb6957e0ec2d4f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e95e532c72eeb9eca8fb189f994d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573cf36d9f99bb9623025c83f5e90b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803c41ed3afcd53737c71d8423ea54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e439a6149c23c0ea1c305b8176cfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498488709e5fad3c66d8a623676369ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00777a2f3b2cbf33ffb63025ea030cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ef9eef44797eb0a844f79155ced4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c791a1fb9c26c56fe835395f1af5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63352897289a370ea2d4062576ed6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed934d2ea5cdc6df9e2065bbba5e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf9b98c1a588893ba61defc96b1f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068f3836b37f4c524cb3f05fbc4bf7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f407046fdc7539c9fe7a3e5c16de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa515cde211e6f9a206521b5469a7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2efe17633cf846eb44bf8f8f124d1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f6441cb0cec9aa8a96d9fffaea9af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d83834d0e701dcad7c4363a2298a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a783ecc76499bbe4a61bbd77393b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d9efd2838641670a045fc14d4906c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d50ff77d61b74890b49755bc9ad81e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b2bbf4ebb09163d31389fd85854c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6671e12141eaffbc0d4931dafb3f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6946677a5a4e21d54d96729dcdeadd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f99aadd9e927487e5a45a7d1ec86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d76f3653432cb5b6f6bed39e00e41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293074690cd9ac23e24e9f9371df16e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3062970b2cd740985171fb606dd64f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c10003bb0477fcd2b4c053ed5da29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6388ae83ea9c2cb4b8563f0a7ad50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577dfa68022f4a2a0dd52660f53231663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a3b34055a82e395ef14f77c8ee79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b17778c9a56561001f80025489b68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20d14e387e359fdc4ea76d22843c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6e7d0c2b91de7865791d292eec70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86cf4a96ed5b8a39f1f98356383e55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ec4a97f192f7104677d4e5fa15d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f0c25da8a30f70e75d047bc738ff3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d859cbb80e84c856d79e214f69e675671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d848d753ad0df817b5f91a15336876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eddf0abda4e3f5f4db0de96e867627673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec54bc071719770deccb1ab8623f7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555e18852e3d244bf41efaa5415a6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705172e9459d9ab474a2c834ee571d5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674501640ba40562c6a9759a9c063050677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794428c336a8811551c5adcef38cb00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45a8a3f50e0518076e8c4f9fdd5be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6428c11cfc7d52b65153bc4261e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b13b73968b53902cd5f7bb48cb0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de37265261990fb48cc67f295d6a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b59d51bfdec0d985c9a13e9f6d6a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0cdae1007514a6902d8294fd519c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614289e464896e05a0d09f8a3138a2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cba3c0cfd0b1c46267dc8e32f9f19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746ed32a6b1379d3f22f6779964101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169105dcdcb57a101d511f3e9b0696d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b1abb1d27df80f324d695f6f4819b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d449ab83fc9aaf3fbfc0470a84b302690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290f3eceb833996a46cfef8c266ef1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6098f9daf47a033516d1baa73a938d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba933620042e0556def0ced2c269ed0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144b8a2d391bc48785d3450576c60a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c01029b92fd0918d8caebba337df90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9344367b87e5927be86fd661d02b1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1cf9590e7c7d86f49302b487b07d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc305f66cd6852b759d6dd4394656cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516241d6a88d80a62e32a86a750412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252898b10ddc2795d20efce813c0544d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1007a5dd274e8ea5cb7b5555eb612701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f13194350f7d04c6d85b80875e4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c0edf539eb6adbcf15c8bf5941cac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049171fc8550ffa66a784395aac5b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f7db665edc56842ac3d5fcc692a0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff7a2a56fedb923958c7a7880d4b17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1ed55d726e57f96994739904d9996707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a65e82afd6eedfd8294d1c4971f16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ca00c7085032c9508640faf9a9bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921754a7f9d8e62b4ed9a55199589b4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217977164c606368858aa1054fd53ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca3af09fdf80c332d2b6e2ca12bfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17a067c86b6b50a107612409b9146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ea63d26e341d6a0aa385f48fafc2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cc71ef1c0def38f532e9aa85521d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f70dd4003dc1ea947bf01e9db38f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30a9a7e0a24a739a2d465a04decd37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b9b53645f9976f6be55e9ecf0d38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d94225cdf05b5859eb442edf339b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648efeb6111b64adc31c55924a478a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd6de8fcd5914c5b2895bfdd6e0f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82235a69e0f83e28046de591b02f5738722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b8f0522787da14171b7d56832495723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e84544dca1f80d02c795b7fc05dd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f3b312f2d38c7ac55a1981da7cb8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249ac710411ba93f03131f8293d5b78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1387cc8b931d6adc71eda6747aa7a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d95cd0100158f87829a6a0cb5a1537728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bd43a838350534bbccc23aee30d69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d424f3e054b2a3073f83df7dc4e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5dc1943f758d984ddca9df8afd84a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e85a392d43d94329e1d882b4adfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b20aa99c8e045c44679ff4d7205d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387ab407c75d8de91f90bbf5077371d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399698e63d7b89f54b5a2b3a04e0a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d15c4d561de0eca689355ddc4760ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb3cbc4147d9f16158daa736ada15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59260f2c56d799d00ca85f52705f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e46b7513097e6bac434343d436a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e50522e99f6d2038226517dd75b944740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171e0283838db9efe67ca466f59906741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716b04f910aca33d54873b2a28e998742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee447ddc1a4e49b2f7dbf6664e60f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8cdc22191e5a3ad4bf4ab2cc52c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f433b9e30d155f6927d0095ca6417c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff67dc42d90cf206919abb912649f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba62b5852358a5b371177b8b109d93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f833041ac3a209a21bec019bd8f2b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c776cf2a803a45744c2accf89fb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb693d4d9a6484ced12fdaa421399750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2db6e86f00e66a9559007cb76aba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da5ab87c34aca31f751563fc0117c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2dd9cb5ac32323bb2970e0cf7cb87753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e014ebf2d84bcf207c73562d1ee9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55808e6e02c0224cab05e894c47dc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d0fed1eeda9ba16ff99e9ccf2ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f792103363c1db930f2a640572376514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27915b5d8263b88c647c37a4612332a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec184c758b4579e26d686931cdceaad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e36a1c6c2d5ce14a99c2502c146a897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe439475ce29989ead70ee1a0d7f05d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaddbf87c4b0705f080924e675a9d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdadea30c5b7283e381555f740ebf9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dca5e7cd8f93b009958b351d3dcbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e693949ad1b952ac102347097fdab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee912a4ad647c0c6977642a3e8820b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1701d9a7fa14e1fd9d8596e0b6ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f294ce07dc728e545e3120287d42315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed958857334a23fca2ecbabc6907a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29879bb2ad02f36463e761624ab14f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c47ebebbfc5768836982d82c3881b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8140a6abfb23f18a062886a708eef4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca9c917b457945710ae87895e953020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f757b09a01839083a0cdb777ef89fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada2f9b6f273c337690f705f1a592522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0400fb30d437f26bbde62bf4a7c79823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ace0ea05eb04e1b77176ce8abc5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74ee536115ae5deb040b28c8f57c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f008d24a079a1f1a3b894ed3f6472426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ac4d22f838ecfc7634d584b6ca41127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ea718b6f1d92a9ca1238d2d2cb3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9234f32650d7f4ccd2154d22819e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e8cf3b6cbc8a605c0c467d9bff9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c500e9445b68994974a23b786252531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15bc1ca8a2dd31fa2c6b004d0384432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e30b4bb78bc04754379b1fac07247c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11815d8a1ced2226f5b612809eabc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b807b2a7920c4ad31de8d1ca8c1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aace6b394dee9d65bc4c5d410e7abd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba57bcb6cfc015a2e7685009a48769e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862fda0562a7c5fd19b155929a590d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6300344229cf13a414bce3d4903b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1729b0143604913d176d375bd3e4fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e3e2be1a6de48d9abd72eea521d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d129f1572535380616c66d0feb4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bfaebc1cbc4a9056399b9af30abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a34285a681f2674a9bf5205899f2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d6151b9f3438c6f73292ab3ba5bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b32d9aded6fdf3a63a16f705af2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674a75aa7a33999749e2f09de36a8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300f9a22ff14996f69a30056e8376648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0c851b7fb195374f2f6f2f5041bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecbf2b162de8df404f4e21cf9fbb9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc7004866ea12ba0daa041990526751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85499658aef969a8f63363779c8840a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855ec6979b40d39838ac82448acd4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20733ccbb669c401a15e4da8b9c43254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd0acdc7d35d996946625be4fd06455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b1fe2f21e5ed28bcba099fe7494d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3113fbacb4fb5ad113d03ea1592a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de66301ba7d843bcd1df52aaef7f1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c7e72203de482e0b14e8badb515bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294fd9bffd9bdc62c9fe72884e87b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279bba1a8ef1fc62a4f6ef25134ba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039222e710f3869e5383f4b405b03cdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79420d8cefd4fb1f2d297431f9a48863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584bd2a946e3960aad08a338e9a53464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90fee6e1babbdf4c0c71bbf43c4f3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f54cd01b9191eb4543ddc34b97ac866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568e38a65cb5339373908cbef282e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8687af756802c254e063576323cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7874f6f16b8ad09068f8d4bfbffc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60841cbd44bbf866e8067fcf1e040ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb689ddffccdc0bc9e0f3cf1d745c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0bb8e6a38b81085a0e872de52e51972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be3737574a8e9397d3fb7929fba8d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a97bb2e2e5a65563c11f7d1bb0c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfcd7142dae5183679eb0eeb47c5e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280550c9002d6b566f5b10d0ba3b2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1073dc4a5c995a9413b4b4f2f7af9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a0e2d0e96f7c96bcf2c24284ba10b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d500d570e3a8ec9091d9f856cff9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c439f1e6a8f737e7a75e631c4ee9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426369a247aca60e142c355128a4a6c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5fcc0fec9b530a0970ec6a92942082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b0ac0e41eba3542e7636d6a2474183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e89fb72fae5208a3c7a5534c7079184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526be525ab9559479a2a715fade6b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b32d2111b80543aba9cd9fa89dd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e774678eb0fa0c6ea2c34c6e462e82987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739792143794dc1ecebdc10e73b7f0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173cb074f7db9f5078c1af7a8a36a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc9cc9240cbb669341bb92e6b67ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875604a07b0a96c5bd66a193395bf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2eb15fee74a90a2e1a05c39cf76a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264ccf8174d4b050465c9c22ac589793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3857da0c7d72803fb9c62fb791e2aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf703513b4a7a41f20a0c668fbfac0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8155fff74d8c24d0bd1a4483ec0f00296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f0bc733c49788f5bd5f537a1208697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e216ef9a38ca721bf9d6a7310373d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc7210eb4cabd9eb310e012b49c1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e87e5b3b36471dc3f2a3e692e1da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d127ad8598a2136690a7ba471bce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17e7bb32526dc8f8955974749095e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c59e127bb46dc18257c87e05d10fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37779c0ff4d518398a8a00215d669104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df7364f1b3947c7a00379f924eedc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b375216e085442678d0fd08a51233106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49888ef4189c6fd2ae0b469ad17f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc2482bd77c57d0798f293c45e8227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a63a9c74ab67aa391d326efce900109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a37b0176e738095ff135d620affb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835b4500d9ce603f00f7f3ec6a4b4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49587dbd2e1c0456c70f9c18317009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0e2313a8e8a3b76f4264d044cfa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f6e740563ceabf01fe58dd23cc68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce573be5ccde10eea1888093086b5e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df1fabe7d0ad14ec747a9914df3b0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352ef5b5125c8f2b2ee2267edf75ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f628978cdc474dba163386104c2e44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37522011d7f660ae7c5ae12df4a22f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227fb88deb932b8c8fd9748d3fcaea0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84abf74ddcf04362caf4c3c1818a36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e86d8fa4b8dfcea06e1ead771a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10575fec804a6afd5445ec6d0a3691e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda5d0e2a4058991d3695b2ec4d802124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb145f1e1f149d723be2bb59705fb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8cb7103ee830e0c7ed510f4cd537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0bde2e684ddbcb5b86fe153dcb45c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee4ae240ed0f2affc617bb403b969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62082b26b41fea1c267237d63bc1106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be91bed2978ff81e7981ee26072c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1900d62ea3d2278d69dea1dcbdeb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba720daf90677bed1fab6bee5ff8ac67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40dc927a5c15f99aeb29d909b9172c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80791717f166f9b1463b956095db61e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae409a01bc41612305f839e32729b6aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3e1012fcc37d72653f256e5fc04f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c2c6c81f323dab41086876957b82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132affa7268514fd3c248584dcd973a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015af1f6a1c47a1c047783849216b8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc3fcf61c02f2328fdf399fb473b38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba160bf6860c19a2b2958722684b98c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa57d9afc18c1deb051a93ba1b6447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643fa1cce4bc9bb80c4c065b6827d36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898c0e54579e7e7acddef827582f42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf575f6e8b590a3886593fb7db664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a964a8cbb882bccd14d8c5d696356146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68cef0eb773fb9a18d46de1e50dd49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8067ddd86505799976769fba28303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4dd326e549c8eceeaecd7ad2eb239149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b93982524d27069103d9997f03c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56919eb7d3e5691375b684fcfe54137151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66770bfaa62c255d088ce90057198792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839fd9d50863c0c1907fec8a7cb3248153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6730a1ba639122cdee82815c0f2cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b89930de28c3e78f573fa3b0e5c80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfddb2a032e4c23299c7913ff7a5bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7b21b03e88676e40c922fff79784157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1307b5a1ba1b2d9c6818e75f8f2f8fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6d0967eed647c2aca9c3ade85080159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba6f6e52bfd4efdd8e6894e785eb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4173ec7f806194542c9c8f3cce565c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296f97bd142e72b5a7ad9218922c31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691da5654e08f98145db75353b47a60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ae2aa77debdd48621f645b3c63c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a8a28e2a2bc5f563e730bae83861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca553263f94e86a9e60b0278b07252a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0f12ca8dca93d2feab15ac4e3f4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec235aa73ba7807fe033d0f4b0450168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814c973485913f15ec8710013a3c4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f8400d0ed0d5edf5babe34852853170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b2da43459ace1da3ef3a1d1485126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c02ff83563aa6a7f5974d95623f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597e67824757519401d2c712393e54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb37ad8b292fd6aac489a4f95d2b77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a280c783ff7995603afe6b2effa112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a82b81d005cb3a784be4328ec5be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43da4a21fff94cf9362f960123a7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463fa4bdd9431795ef36101a7cf2e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d610ab265d46795884cfd80ccc6573179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874955d9d95e2dadbe6032f06eece5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1085286432278fac6a08edf34e3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603f575dd75cfd0aed273b2cf4095b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc36ff31d9711e7c8e8f2a2654e939183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a68dd8d3104769fa9e9b6fe3eeba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af46cd95101b01578e43cd889bb6ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce20623f3214786e83edc631c62e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc640d24cef7b060ada9c420dc547187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33abafd5c8e53f15a5f2067b8da613188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd175c19856d3122732f7b25a4ae80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45e5a93b9c88627c4977958a8d719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda2655e20d6a6e27b3bf8c83b1b85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce78c06ab43a0d09e956c4f2147aae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b674e76364e14b98ec1fd9e03b589193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483eb8b55d54fea3ddfa8ef19dbbe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977449a20cf13a8c2aa42dc85e2bc0ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0b96c63ae8e4915b4a28e4843325196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ba078b9665ae24d6c7745ed0ce0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f22b2f82980fcb90a337d129f7b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a8b39be8a376c28e1eb69a302785199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0f34364c9ad5c4c4b8aaeff4c0de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265433cc7258e69db1a470130cd5cd66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b16740e98d35a00c116b3a19b564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d89dcc965b0dbd552e98f762d29c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0809d0f1c6abc4565f519f697e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178dc0f3e4250a82e1e77d07b9062c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8e35322ca5d10a9e98a9ead05d5c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc13b91a219cac39095ef02b4640de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32542dd02e8e51e941ff11de519ceaaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d83ac441f026ce4b433343f0a7c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea02bd5a1c7f7cfad0a2371e266f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d71046d6fc975fa9ff68d43ceb0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34bbe0d0738dcead17964a90a0d9de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2015a4ddffc02d91b024957f2fa13e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475744003f52646881dd0c8cf5ccbddd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c855ee48dc10b1447103489423e2d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff85024a6148810347f33a409a43a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2cfbe621dd9bdd8b42eddfbfb46b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392139f50c53047f0984697dfea40e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863e18faf0cc1bce991c89e5f19d0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6f7c89cfe3b315c174a5e101907e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2299054e736095c4727ada0e65b761c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c069d144fc8c0561c94287b578e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7bc92440f01ee107c0eeda1ba1766223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e0b74eb7d447e2d665ad999a0327224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437386d01333cf7310f34202429c24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e7f81d30f8a8901a5f2788b3964c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b2d490e64caeca02b9d9ca52d45f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30c3ef559d2e3050abf117bb59cfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9c6e145225d566ebb1707e97caf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f667342d6cb98540bab4cfbee62f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e936315e298128eca3ae2c0b48ef145231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1b28265541dd840ad01e14d84f01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41eed2220103d019ed60a097f817f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c90c9826c78c9bf153d6fdcf9c319234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ac9cdb74112935583b866464c387235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa5d6ba86b8e0b94b0471f4355588236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fd5767947b7b203fe7c01b985618237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa8e2af662ade03cf9572076ee4b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afb2c96dca89773127a06e987d0e60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb4d4535623f5333ecee3ca089f7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c4c0d6252721a6c44c3dcf039945241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad30d4014cf2acb5a3e88220cdcda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6457932102189e655297b17e90849f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381bb45d7fa8032daf09b1570f0521244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84b0072ee98bb97e29da73b45bf16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9815c6cc1ce9a300f3f557d7d203246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253435f5451aad2a00cfcb6b7f895c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5520ffb539c52e0c094b2f3e7d1bea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90589b56218de49b0cb7e8ce8c3ef80d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f31c945d9693ca9597c42c1b218d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd64ee8961214207e4d12434494f11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56907177872d4c842f5088e3364327b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14345170ae257855be1bc7a5ae3c9ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176548c4a01d3b1234307e623678993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5714313aa3488c14fa3c809e0c3082255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4717d0849a9c90ab91a0c37fa9f9e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826f93208ff4f85caaf80e1f19ecca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dc6461f1194a00cae9b864cd890a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444ad4674d04967a5108983f7a61f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719f62744c15118cd09b7365370a26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23274c37f4c063877a98934a3a325261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6daeee471f4e80d124c3c50ea136cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162c90caa20d81a4c807c8459bef50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc6467846ba60e08e6d77a76e9fde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e315aa2eb30ae400da58c60a4e62b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f484bbe77d042f34a41fcb9549e7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20c326551df80de15c6de76728a2a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44074c904e8e0840ecc72425aff50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136635d9b46e00d23c95e41b08814bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d5c4784ef0dca0c4cd17a2ceca06e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ca49231c0167235d081749d56672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666fdc005fcf350614093d793c039bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51e51055b7af5c8aaffa660fcc532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43c772e72a68bc4f319a512e193d93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1ed798f2c503a95e224fd2f0aed4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5f3d66cdce8d92c3d7342d768b37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58a7884803e2a061f2630d2128af3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a38e052aabfd322ac0bb29811435c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817b51cf18f3f05459f60f7aea55cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6041e51fb6b030ee6e3ead230889280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f19660802d0780f4b625f7d10311d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d26b8e84e6c7e3d7b535568b3365282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d086cd5a2e74943b1b78ae487932fd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7360a90d1afcccfad1003d839dd49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621491b5a22da0b36bfe7cf5f05d47b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700d926ac232adc676743ec64d5646286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ef564a2b132813b972fd19e47580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678fb9bbf3d84bf031fb81b149bd39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2be5e0d52406fc0e09febb23de342289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c6836e1c6c6e25f1d7fa561a207d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd14d82ad0df447386ee4bd0af0e5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00da9971e10d96768530c116f193fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba458a31d7cff623c686d82b0bd1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec72adeb914444c27d8cfc4a08afe3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068e5e4f3e5aa03ca8c5b756906b46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c1f194c351ece70330299a9e0675296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d79e26b91124b360cb476b99fbccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3185b17c151961704714071c3e3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f7a5b231b9a9f3604a3f848dd944299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe78e62fbf1428dc137e4612fb0446300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9649dbaccc1706b0561b1694584a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd06d10502328f8c5095ea6dd96b9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a633e61fc1738128e15dd807f4523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b5aba095c11717c9cf6d8e79656e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d3cfed76cd97360300dd039599e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a905f1beed38d13ff5f6357f50c6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7fa8586c8bf7f5b7234e776a400f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09567146335d30d4df9c3f67368d65d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0764c59f303c6da5322197626202f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f69950e7144cd5552c7e7d8c2b2f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c6470ea5485e6b5cfbe33ec58a78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060801ea288e765128a21991f0184b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6c45defe7ef4cb28564ea7310131313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0442b0bb24348b760e2d1dacc102d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a62df328d0b3c12bc6a3c934636d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94101364e9228417a4eed5a39be59c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d75ec14bf5d34bff98267b729936317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f504f4d4b9b4a397ab17a8c336b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088775bd9d7f99c455d954da10c62d6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401326555a670b88c06b2d035f86c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f2f64797bdf5e73e5751a6c5916fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aabe0ae0fedd1f9152bbd91d988483322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3eb3ef62822c7215471dce2cea1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fece2ba342795ed3777528faf94639c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62dae41066266ab6a7a15fa073a4f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beea91ae61594cd3434043c9fe02ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea08879d70254fcdc5adb5987ba740327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b17b363c16c29dca105e2de01d5f16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedfa73c222c48c0a45631c894b7e91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0cf52dde55627d291fe0eee84cbb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14445f5281dd2697fd6b2d187adcf12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed6cf09f76a41619a2efe738931e1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631503191535eb8ebb7100375f4f13c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894367134f1554491e29a248ee1f8d46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1cd2434e65d0f4c0cbca63e87686d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e08a917db06e2abbe7521d1fd0731336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80022e6570ad173a7df16db2f484b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f002ce1c545becb6fc02fdcce8707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f803bc4f2d5ebc1851aab028b6a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73046e654c969cdd39b03b41145c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e3b3812406929b394fcfc2ef08018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c6b36d7cff531b078fa32cf83b5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f0205eee7a0b8e9a3881e1594060343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5fc4e09351d80a7e02ec385167cb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90737a97685256ac367cb40dfcbefce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02641150b2ca93d59e5608fe67a3c71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80908f4e3b0cb5303e27ae39097dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b67949415091817f4e08675365492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98eda03d0e58f3fa78f447469fd54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e122070561c7c2deb451875eb83521350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1b9bd619e640379b7204df563e87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3892a6896f13cc19c630eefdc1c39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465895f339bb2dd249b4b673d844bfd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d43b96c541b4146e3cb9753d2436a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d016000d25adb6c14579485191d69e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c01674c4d2d39d2719ad0e3379ed6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ece89d42c3b598fbf3cd011f3319357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac920cdef31b0f676f8a05ec11d4de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b43228a4c98f5e38bf91868a6e7b80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef931a7200e20870cb561f1458fe3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1471479c1abced075645ea3b909b8fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9022335d167ddd2f355fffc9e41703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5adf95b9e9812ecc3d6132abcd3310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a205cd3959d1920c7ae0440af1fbf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f3a8b41528c42272f1e679a5310f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b18fc38daef055ca2717de28ceda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75403d9a3b5db3e2cc296a0f101251d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55432d39a53d2651a9279b58f9af83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15e328eea59df8fa1de660a70b1320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9c26c9c551d5027b44b77a2de7a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7e46c3148afac774566899a9be0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067eeccccfaf6b4a240fde65a4fab2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f317b8696f8f30ffb5933e9e2131373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3877a2a044aaf7aea075f770fe25d41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bd92f44ef7258c911050fe9147b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5e6ec57a92f4d17b37bb6c59ab77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c90679d805ba50d0920497709d068377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636526bc6a3c36dfeac29a27d561ad4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa32c7d62727feba22e772626b937379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904c45f001ae0ef2ecf29ed317094f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd41fc1fb777cd1da4b4b39738f80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b642447b28f1c18f36f72e1693d7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd1593a55a8cff6ac7f1cbbf38fa2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c22f4a2cd393bccd0eb80fa97631384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a6defa5fdcd37e3cb848780bd609385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae271b6466f7e344c6e07278dc81564386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb2b9116f8ff4e346571d944dd61f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f4c66ba55bc075ef302a32319034388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32ccfb1e0bfafab9257cbc504ed7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafccb8002698de17fabbecbe477327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771655ed7489e3a5f77ea296b2bdbb37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492d24007002476bc9744375ab80ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53959fda7da8c7d009244119d2862286393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef9d7a698c84759c6061e1d16eea4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a820551752823b8b2724cb7faeba6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3c619ec2bd4fe911aec0269d7873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a22bacf4ad3ee18cbee3fa331bd7b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf090cb57efaa5702af90957e47124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f4f32c981202d3c98e3d841fe99ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b372e18092e38b25aac0f24425ace2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db5e8477bf86e1df8b2776d2c142c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db9108a58697a7ee84885a888f1e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d5b19f851037adce21d50589bce7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f25971ae10a73ee012827adf370fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09f534c531b1a7754ec601252024a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdce5ea262292af9779c565215b08a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c74da5e9fe3c4ac0ddce60159d8c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa1c25afc311e55e9304ebcfabc28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f256414370f72cde24b2752a6b6c67c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd451a01ebb342890151acbe02059410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34abf11faf6842966b021ce41fde747411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a824ab7b46851828295c7d137f22b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc0dee8160efcd6b287fed8d1d46e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec85be27713f63283bfb89b4c74fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a319f9b97ed9438f23300210927690415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839376e1ed6d2e2b3fbcc4e175f4d62d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136336ce9c71e31fdb4b6b9bc85e83fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcef938d8ad0c099a54e39a136bfd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed339d92ed7a04e74e0516f1a9849419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c60fb1240f6b10b10698d3d44809420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f30ef59c35b41d723a659405e04fd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5fe7f277d2eb289aa57f386df874422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9af328eaf08c6f9540251d2a85ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc6e83554bc03a5360ee8c60f9a78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29582a12c6f0c8b6978339d3f19bb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f079270714f8e14f100f234c3e92f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270095a5d1399a9e0d7da5ee4cd08fc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b375effe8c5eee9267823e4b388850b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eace97219339f1a5daefd7680962e91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd32f9a00509797ca41395806fe29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77806592a733d02721e6f8f38866f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05febf36328dfbc9e9cf20f8900fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90b875e377e12f162182ea9ddd13e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24fdff7e5d98d5cb37bcab5a3b77e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a280882ea93e7a6b6478cfc4883e92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0bc51835b52aa3ee5ff03dab049a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ce8496e7235c245a36f9b9deede78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908edd59598c021370b8aa983d3a52d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0dc913c8be91d82e866498b9b63b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31b3c0d475bf0047416c7e9ee32d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f71ce0e3a316f436570b210d4ca906441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84f07d8de26892d157a0475d73b77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951a7d8435f6dc8d7d03b4af5d646c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b813707edb820d707d68c336e643de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7fc4cf41def6e419730d8047038c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3fe97eabb93bd3d6e773578c06bc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc04e4ee46e546379e4823951c53b16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e036a407e9351b786c0cfe97c7cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef51ae1f448549ea1a7790f8b9efd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8913287c209ea3ff2a1f9495d3020450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3885d03965910a0a7e751738cfc4b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bad9b33f2fdf2ebc2b169999388bf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9311a1753bc78eeae07a1552e3f02dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8be09e01a136082ca7d761befba4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd6ea752debb243a6f50f702d6d36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083aa168ef76c14975133dc950fb5c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a8e18813ca23b5ec326a7f3fac6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1deb839e6a31997f80b6fc2b3c58a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdaa4e1dc920b0fc00fc01568c157b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f8865b6ce121e8429a24345c38b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b83a5c3f3da16a8a178a5db5acb070461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1611215526731c503dbf9b6e81fa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77406ce90d3281ce139ed36e8944e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946b1867f0fdbb077130fdcd861861464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be039dbca138a317d1d4cd920830e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc52b2ff0a1b047e78a92275d809b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33fec4609dfa014ef3fffb7f80c41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312cb8e15fdfefb84ce7c90d3e92ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee59b06f4f065ae2aac414b18065b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73217cc9d40327416ffb1eaedb3d141470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b6a40f66ddbfbd62881b59dfbe70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b1a8bfd45d918a030da4eaaf6a275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b401bfd8af2bfdb54cc577b8cc36e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5505174dde1ed684a75c1361374f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf8c914873511a30b548cf9cf130d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb201cb7054539daf0ac6f8c434805b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290231714449a5a9d25124fe7a12ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961b5f5b9f9148637f81d43c5149ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5666ec5241f34ee2c1c4a0ec244d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c402a3ba9ca2169129abcdcbe7715480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332727786b2d1420ad66938d46f7c59e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c68741c1e30090b0a3b0dd37fb09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db1f007a8feef2ca4d08073e08ba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab36d1efa6e9cc10ffc07cffeafc30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d0414d1a0c3378020a993d905801485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d29714145af0270b6dc109c9a6a2ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90e3b6af4c5e6021a8fda03ade2e7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b4abb7fcf0f5dfe1dc00c4e663325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e8bbf0649f5192f5d45a6a2f1fa5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20844c7ab0f99081bcc220dceed05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fe4f74f89cc1b921230e74207308491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62609cd000497b5c440245bd0689ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8040fd22868092b3da9e27817b4558493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f61264f5ac26b3ecc2578f7b67b761494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5dec273073c669a1f7205db49da49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e963bc1b9293311fb9fd361e9333ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547585604fa95fe964e11804f937ee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32b881af1b74d00ab84a4815bede5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4af858345549416b52576ed1b45a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219d79ebfcbd1afe4784c4e5cc1538500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba5a0759a24c0420db58f4ec44e79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1d16840f74641a3a9069f18f3336b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c986b2522936b8f5521475349479bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68688b4cb7c1be29dc224f1608dc20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ff5d0366f5449a2a0c18d40956ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb99986b162418ac61e5dc762ee00f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d81cec9631b78a45b55bbbdc0964d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4baff190b33cf5969c0db5a0f0e3b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83fd6ee67260779f000dbbb4057fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f341f299ef95e0581d47c69fc91814510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fca2ca07202eecea320ef00113825511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822b6d52fcd11a2145a7681bbe2112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e094bcdb540efa2bdcb5e04211ead513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad88054be5c71ffd5de59fd4f75616514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a9e10acc4396df8e0a54c17aaa78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ed0359f9e08c984ac4359b82ebed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed997c2ffe4d261719d3731b514c6791517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ec2a5147365573b12625bc09f58eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000075311ffaf60204021a7b6f74871d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d39fe44e451058c1fec6c5ee7bbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437bae37e33425ebe5c0da3d5069cc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2958e25e179dce677f8c19e9e410345522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c91f17b5d493c1b6c1351872a5874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e433d0a19787d5279f4d8c5a9d29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3906817187504cc65f201b3d19f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a4322a626ee2db4157a33e17db6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816c87d22046e6163ee3ed8d9c79ae6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbdb7be7683009919d849570900680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42585ddbac678f75627cf76a8d6ac9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787147c742f1b2a7696f0f14d0c1e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ebad8adfc3d82318d13290b2d9046531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2a89ffccf7aeeb53c668ba06b33a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696213c716ef8bd49e6970f44c15d958533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924446648697ac8492996a2ca52249c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe89af4ea4698618c12399fbc31f8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa96e9a242a30c0552d792d4ca56f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1afcfd2d780f2fb7761283cde0d9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05dc306c163317609d29c22e52f57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379bf9a0a220dfd2a39303aa82a5399539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9968ea43fe0cce350c67484845c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce491a21e1441f75ce94eec9efc7057541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7351c8b72909310c6941f5d96bdf5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f836b1985f9137c4b77c355381b740543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29f39a0a5648b11aab0f81d9cfdc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d065918c5326c2eaa0f02d58a8317545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005365bfe99159872ba6fca189f92c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b99fe42a11957e67c93f4c6af978547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d4b4886bf558337bb1be1c6190c3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469ce7a2e2ec5f45cfb38380239846549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6bc3aa44c03cd7a9bcea82e7e03d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b7491c9723ea8c658657fa68359e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a10e7bf9229210c792c834220162552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d5c7e4b5d66873ea7d783ba841e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a30367c08cc9818070b565815c91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349a185f720ad8a8b322196a546eddc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ceb71c5de095abdc62952b4745f7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26cb4f53cb07f49183f07573ec102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6d818ef5edb27e92aa2394f486cef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71a95329d818dae032f70e7c897a96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be9cfe9dc51307b09586a4fe9fb04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fbc3bc64335a77817bff4c5550f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9816987f9ca42feeb1fb9e2001489562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab12818e326b33883a8a93842cffd06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2650dce1d65d5f62ba5ecf9af806c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da38f424be71b0ec7fe39a93e821cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59784a842ad3b2722dfca468b1dc295566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff22cc32e88bf12322c5b71f16bed7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a352665d09e65e9c6f808755b06c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7045adecb1fe0b913ad7059aad804569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d0b74cf0aeaefdb66509c035a3857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001a7a813535b31922105ce2d9c4ff3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995543ad19637a77c2f18f51f3fc802572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61f1729c9a3c984ed68434cf2ff86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a4759b73c43253bbb5e751ab5650574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4086a237a55b02694d57ff0086f203575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8302700cf247e751c933bdc0133dc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d54779a09b226ea02c75c12fd391e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11b6bdd11287638f136708187609c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692599752dfd17b583fc4c63dad78811579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024fbf319cd50a425c1e57ef225356580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89745ac91fa25b3bf6c16710e788a793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ba1dc57c7efd2afeccb9ea1ba9d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3cc19ea7592a8b27eb716d25193e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198e783005db9d34d0b2ac57c34317584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcac7df389e547c0c5de5b11b83579585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf995c1f13ba8e05d988dba845a16c2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44902a64e06f8097d3d5ec3d9fd1b1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef38b0a46e4b628d24652438481e5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c866ac0bd5d8d405c5f50dacf60f80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fae11a204b19b69c6ea5ce98e3a65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f26fa9484638e7d41df8e2e67bc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b20cf81897c4790c09ac9624702ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198396c769fb6b6bd01fff6f4136a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a84d5fa019796ec75b2df7a6f4949594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7419f5b4c75207fff49ceb2d11c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93947bab993ad0adfd2ec2242c09508e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9849029ee1502a07139637294ae8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f253923980c3061808427badd2cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c587d61add3b895c17184aaddf77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81b4d4eb59d7a6b8fd19316986c0a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80fd1581d074e1856678b0062c56c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e04bf590d20ff42a600a746738f8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22995450eeb959b7397b4ee89c64beea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbfd65845ee68554f56a2d73c48f5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a5ab7c4fa3f0886507a2b55b1ac5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b363204effc8ce03d27344f9055cca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310520b57ec8b26cdca85c8c13b5b962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14af935e090522fe24ab21b3b8aae8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee248a97aeebb2d6a046d7e065b55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e923a6f660a32da3f990efa2459a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade87f948a2771e61764a1dba68db72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d57f0a42c3ffb9f1e32b7ddb99fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6285e2c4d66aadb67eb4f1e666f3d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872ae5cea7390c9cc2e50511a2016f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6eb8652622dfa38a8237863ed1b92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed638abe8b6562805fca6481853a08b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b5e6b4757861732f8daddbe259452617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680ecb37e56eafd300829df26321cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7765b1ccf83eda2fa2e190e23bdb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419fd1b2253d36f8809d5e19ec1e66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f0a56b060b76c78a30c247ec82e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8cd9999aefc65cebe0126b2ca28f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc48ad6f2f9067d267d9f48456da00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800a8eb80bdcb2abdce87de4e101ff2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5526fdab3ca4473f2062aab7b8ff834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dee8c89c55bdfc99974583060f152626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513485bc0e6a7db827c60f67d5ac8b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58fbefb69f3da28eb67bb1be5137c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f2dae8d7102fe8a775fc54e703628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef849f235c0c3ec6e79a2437023cf6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed71099cebc6c8c62a235e11f6c498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa94e3c7bee46a51cbb3e8f7c15467632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509054f5aaa31b43e035c9f4e1f1c2f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa80eb0f693d4058849439570d7fc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686a52f1dceef5f988f781e28e493d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878428fe24ddebfd6b524da4d6ceaa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab8a8a8a90976db247001ae5933da2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec815769f892f026e06da656f25729638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af514832d05868b59032a4767dece639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90359ab1ca4079e2b6dd693f4f70d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ccd671b9d3a8e79f1e3826282ec1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c97c9d8f54e0be691ffb6d83f5de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377ab2a67b015832b05367d732890c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356cc51895e02f0c9f27cdc0fb12efb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7eed54106fdd3c1ca95b73b1ce7a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6190e5f04dd3db74987e01aa64f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dde6e262a3a30f0963f9b5e671517647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba772829998cf13449b72cdddd40d164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3667b1bb201ca017b7de52a68dc3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d48531fa21823c5a8188c62ecd42f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1d705291c9ca28fe9bf37e21dc3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ca3da5e7bc77732b4f96a948a5b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c07ae7893457cc9637af10f63b8ccb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb95edea59d8a8b5b771c406671d42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11fdd4ae3944589698889a4a212a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9e7d98f7029400223f1eed2c37ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a3bfb315b16e851bf34933ae2217e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad24a25fbd78db8def0fd8e3fa500658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1b702b13dafaa886ac82e48f815f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b33da2ed79f0e7108bf34078126b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e1e8ef4df8b2b94140554418776c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4868e70a8dd7d52511529aa89990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e47514e00a7d817710ee572327b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe39e92571d253d3cb26198d2c150d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aceed647ce7a24be393b2e62a8db77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdcb9407d6557411ba9a858eea8fdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eca0e1d8cb951f2fbac49e3f2bd97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a6f75ee9ec76462372ed27ce733f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73c2193d556175f00f9ff22609222669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a251529781fa3b19371d0c39923122670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580817187912ec5ac6f3fe8177bc70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49081ba7492e3d14e960ffa78d7ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c55e0905d6453706566d48e8d2ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249966cc58ab3878e2e7e5f70dd3665a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d1e25b40c6adb1928419351fdfb87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e8e83145bd402374b98b4d963405676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ef19a606fd214b3eaab1bdd1aa55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9baa2136659c3c2fa478a5f5bf19c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391612c676dac2b60e975cd9156cb98d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4533621594986e6b5541af27c13cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576fd6818a4682a13d63f821f76046a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a511eab1e7758e7a713deec5dc2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c54ab045b93d694391b263e5bf2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea52a1c1b67361237c3ba281cd59e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9156e3fcbc5c0be670486443b67f403685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf093586a7e9e683648f2256c07f1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c45900b6c986c1daccca9a4aed08c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323d7a3ae369c72f6fa0774b561413688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc83fc4c358c316c20ce3b6ece3d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea924783e5317585854ed984e1008b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed7c276b5669575d24e2801aeb9a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabab9ffeb94e6522e62d3ac27a4a863692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2312caf092992f127da116ece7dfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9955a4ce2048aa15f2bfddb4afc86a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6d6bb88cf365bd5f1876e2ea8d50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d7e825126cad8fb8c6311feb63be8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326e7efcce7eb4cc1708f57b781b4c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1cea65155d5f4939657a0a3ad686698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2023db82d943b9c3554e2789f06a33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682d531368a610c67d4b87cf59c8fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d9e4d4e40e22f4a955fecb1573f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72b36952b15bb69cf78df5c5e9c35d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febd1921f02ff946d1084a2bb36c4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92552dba5e823384f5a62cbf3b6ee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1b5b1cfb7c0bcf8670d5f2a4db28e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553dbe61586a89478d08acba3e91134706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57890626ca4b356eca094608f107e1d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a285705d63fc073a069d481d8342708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c1fb5ada52930f67f007c5b467a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447081358c792c4c14fcac2a551ab4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0a9061c921578af2e81b5901a8a12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dadc2917085f44dcddfd3b571da1c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bfa47687e6a98cbb7453fc5fa447713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4947472e2416587aa3eae7aad85349714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ac5c24c89e15d385b927141e2c6e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72d8a689599c8f968a0efc4748e75e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c4c77568f85cb592de82bab82083717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f3e5d1e6ca7f5cca2725c8f0b7be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fcfb91dee0fbd4b6579f8b712134719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc52713cf58264420fbbb8d3cf36a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646252875c64c07d800fc2c218094e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184545973a4ad409641d5e9965cb49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbee396843c0cc3924bbb64f5ca043723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207640d9359652bdc480b8318e0eb29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47e9a42ee77992e3be3eb473e2d91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9324a53284aa7b475701d85d0382b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bcbdbe686368c30ff34e6842c34ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc2c043e658e28383f71dc745342f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bead57e10ae34dd1fc92b080be5ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8686e6d0432e1635813c5e488a7e1e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676542122a2b9fe2cc88d67555d8c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4825b09ddcea926240d9f568b0d7dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc312e3ec03dd3e8c44b4ed0d011103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4571e4a51a9c62faf9cc1914d59fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4c1b11dfad3a430a9ba45e93881b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639abc9066962bcb1986ee4205f3415736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a8017089d5728c8bb48d063f6ded5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4678f9fc41a3c0a289e9f9cc79490738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d846c71e550acb5c0ce82372b3297c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bb0d72f1224015b5f9e2764c368d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00661f4419bf831a24598b08b2c645741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742242aab8a13489d703dcae997341742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eebff7931c9ce4488b75f386c85a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488328e3fc819b733a96112ae729c6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6d0a3fc212eb485b55a9370ad3822745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36fc8355a4c78874381c33c04eeeb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc93ebc7e81e8669c08b32246c9f1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7ac8c25e3337ec8f070bbccc28cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde394f0089880481c7ea7f4fe7a34ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9fe87a4856153ebe1cfe29e0f9e76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da6fcd45c10fc2fac95c353d48389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790fc148ad28cd717058e9ecd9736b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e814fbf7d06bac9996c15ef8a05d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5436ec7276d472466d722d2a3b67667754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d1601d1102fe947ba3b23595a0151755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af653e88b9125c0258b8b7e9c37044e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885366245195e27a9911be4f2961231757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>