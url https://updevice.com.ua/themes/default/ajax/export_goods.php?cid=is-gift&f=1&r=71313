--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e28786fd100dd40f22e7dd19fbcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a7b3f615a464c8477686eda926182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9976b52e97250186a11a7fbca2e6d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b16548f83ca7cb61ac1fba804984e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2000547e7fb130ab9c0f1fc0d4b2ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673fa18fe61ea05a3293b498cbd5e236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b2db73008620dc2127d3a6acff007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47586c0cbfa4de215120825140611a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8bc4c3a7f6770d494ed88df18f8699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd7596e9f79085fb697f019f2989b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feb2c60f2525fb4935486ad7d6096211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d0a5d4233f384d14a930b1e1eb4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e287473a277e1b91f7119ca5b32b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd909fe6ea4c0d3078eaf8432403214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488005923ccb32165f23b40f2fd5688b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315c1db93e1a6a71910fa526e4295516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f13a35b9032f30449814162e4935f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b930ca5a042a13e536882217ecca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70875238b473be3869e5a5ea201a6e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e84e80dee4282e3ef308d248d4bbab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4675103e1a54e39756998ad48739f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb926c8c22aeb66444cb1fe4862a2da022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c4ebb778b94cc2d5597aa5a5c85423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138fc2c3f7ec99c23704d57e7db66a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1e965cf1ae675070babafdc14e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788b10228e0fa733381d205836ae54726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899eb26dc0e14ff3766866edc9c732527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543aa4bc0e52c61a07bf83fc78727b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7516407a55bea7242fc1da7a847429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccdff64a305ef8c3819fd5ced99e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2482533fa48a36fbe19aba816c4f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48176cac4b8b02e02b00d8cc71dfd7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfde64c49792f03a46e1b0394bf3ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf65524c56b9a6fa9ec2b00b31e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc17059343731782e74446a400057735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5fdcced9053e35754b570899f2a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9881e34fc2021f872c034561cad40837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c3ff0271123ccf710cc9e2e1a7c6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8c67f9a60bf2e9d505baf37586cf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fed0d2e53252e2600aba68148317740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6c8868c94cfd3d73bf5912ebc9ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4282886a4b92746fe411cf9684ad1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b4149e5bf83e754a4a32ef88c44843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39cdcc6c4b73ff6139ad7ae6f8bf0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d695f41fdb36488bcd73ee7fcdea445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c59122ae6df737fc9b15e87322f15d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314d2cfdb91521fc73aaf311ae570447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b358458fc6255d7998169729828248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e0632a3701803930d91c40a93ad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817adef04fca01c54fd6e762d073f86050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88b65d0b6b5bbcc632d377c0c7a0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b783c0ed8e561fcee584980d4c89f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111696fc22697420143523f3350bee7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf4576e2cfe39ab636baa067f1c6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7350c227f9b8a210cc9bef4ea3d9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2706aeeaad6f73b19b18a3b6b7b06b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdade77220223b15c82afd4e45833657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d7c650f50d4f5d95097a91b9140b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7071204ba53b29ea7dbd2fec3323559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d85a61ba460d6dc88b7d3809054f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb8a6332ccc51c260f9cb38920b5d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ae42e9016be084572ed0a9f041d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871de534dcb1116254baac618f09b9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cfafa2f313f09e39da1bd2ddd11464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed06ca3dbe0bc3f4de64f20b386000765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e9043abb5b60c63bd3d6f046664f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e8d32a152d7fc689aa1b751b4c7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f91a936b51886e3438b1890ac80cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27dc6cc4a7d4d52e971b74a352105a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80ca179c73fb5d7a2d47856e413c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e290bc08670baa405f8326252d79a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e9496024f9f9e78bd15268854be472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef008412e4fb018dce2445be844e34e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1d844da777d967cd8dd03722ff8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a0235705230e17e9b0871b9dc01975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9b2bd696a7c93f41b156109f6584776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587db33ef229bf9873944dae47768c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a89bffb2188278a5b5caba7153c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e7060ed8c32738c721849fe3a8bf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca6118ebffda4681a954d65c1b8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496b90bc143ff84411cc0582dd28b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac3bb799518cf02828a0fd557980c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8275a2b14d393d1d9623740fd9d83083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374033a243fa9289ce03525a326d072c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44656b0ca42c1d1a6b52aec7ef14f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5db0cea928c1b09850ff4135255586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142992173bc1b9d58de30f72a577a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00db163bcf4641bcbf59c6d170bc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cafd599a249222bdeec6ac4666c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9956528b9f8b8b66eb4f3d81675b0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5765beb2d700acbccb47c3be2e668191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb93d0b11ba08f797e203e559472892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb98559d63702d2c0961557eab2f0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1498fe7a23e2128d9a5116f1125494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6a82921192c0cadb8f02f715f5fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352da4adcebf8e6d073b3e62efb82c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95f9a744bb90b6be3ef0a096c217ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b489416dbfeb995f53d7c64a3332f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a2325f803c4908a5c9337966c44b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d31234ff92c0c006535d592d8bb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eae27efe6cc4ac2fc0532024d8f83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d962c63d7e356b22002c17b23871e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb26635e90a1d8d4731cfb73fc3ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104400f168a57f99d1622f9a533bc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038cae1cdc5cb9688b52f086e9ab772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a77e2e809aea972b58e35ef09afe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f46209de1b590ca3634478e593203107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa80f1bd6f79e88d66a42f36ab788108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aca74f2d3e439bad40bcc4b97e608109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb646bfb4ca2667234461409d1b775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1164085a0cc1e68cf28567709a6e2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a819017e8e1ad764037316a9c2be77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6779a7aa0fd2e06fbdd65aba352c09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9421997b5830d941b7737af8d63b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86a3920a64759c880ea4a20a895a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551b87cbc084f7aa67364d676b4cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f552c2b99da606645d3821368bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec7eb16b49f3b2eb1ec04260fdf79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd4bd2ee85da26ceee312f086e91a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611564ac0ee1e612f5fe02b2666dd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79aa2ea2a154a538a254a83939ed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700341d8f4e295df514fa8ced65b3b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f066bb53d55ead91b968d69ff67328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f524a00ac551fe7fb3feb51b1a65d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede53a02ce6e81e4fc5117d61aa2e15b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812346cf77f096b0650826f735522a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ad8ddb51c9ffe74c73f7c70cddc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742b5eeea991f83456545c0dd9232c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a74750296804c29b5c84c2fe304f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b61e7635db0dd0fa4b471c92b2df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245964c5068b92f073fe507422b71ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06cf6e34c376726f0d6c9569fb254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0298bc9240a663243b736706214b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76cf29049a9c43f756fb3a916ebde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e2bcb641f3b8ff45f7fc74ade1667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12a5765e57b003f4736390e5fd06f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60e3f9e7a0c77e6006d4221599fb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae68092643c029712d80384085690d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de845e8641f2b0a7e640c6d514c6b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e715d3f2611c158b11d54325e9021e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4235d38a21370d0a231de35343a3ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffcfed663ef4b2f0ba6bbfa9f0dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b23187d3ba72e2938539752f28f02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f352a7c9281bb16533e470aa7df2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603ecc619cb6339f5f8056aeae8b24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4650b94682f1065717e97d91409f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfd4eead1c6cb59c13299bb7a6da5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606829defe0eedf2ec781ba992bd9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda76e61f38819d681705b4cd6d769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e057e5f74d54fd173cb65763dbe4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552b968839b703781ea5fe1314437d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b80ed15c32d3741684b41eb22f1fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca8658b0ac602037218cfe820446d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa757618db0807cd0d6282dd9a8bc1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906b0ee1fad58a465495f8125d2820155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f9cd247206706ed8cbe998b4f0586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d9133ce3bdec38469c0dad16f051157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d833b20d31aab90b94212daf573094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5425f12f6966d24330f8bcb2d4c4072159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1796081d0c630b9a32e68c303e04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7e27c44a1e6d9266f21a4b049c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9491c7a156615e5161c67e28ccdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764c465be9228c152dd97d653ad5b13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157217ebbd27b8d3faa69b75da5671d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151841407f6bfca5ed0e951aae2160165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39cae3f3b64bb7717b76d7ed364ea8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171532bbe6db5c8eef9757ff884f1f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f11a69f1fcca0f2adb3dfbc07dd1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f70ed42a55356580672c21b54b8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3b1ebfed273c906aead63d73e374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b032603b00bc3cc24cd709b3dfcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4190e9eb6ca28a69dc317104155b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efecb5e2bf1531b2c553ecd03d666f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796714c0449e9de0821105b4e02607174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acbe1cad42d7b01b3b831ad079175f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d967f35ab9d837286e1526f07885d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471687c961623b387b09b8046b3253b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28db666b9e92185ad4075fa73b8e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879663976262ab76c6dfe488f0e81f74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a279dd1401d6568b46dc1fa192c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696fac60e62fed8dadf6c3848e51798181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb365ac6cc73daa83b389eda0af7e43a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055436690a7cb53b2850ed490c674b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003f820b327310613ded1dec57beef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b4e4df4b0434c1da6ed9b1c5fb3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc898669632ff181a792460f577e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a09a734bae9200b897fbbcba100c94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fa1a64c3a1a6969e46ef30f1edf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621860be78a3cabf33976f1e284c4c26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9555b2e46d7983be4289e4cdf4a54e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0158015f23e72531521dabd98953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821195ae2a4e5025485f6eac1f5752192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c2887781bcb807ed9880c59a02bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e11f1cf7a4a506f0fe9937ca5df65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8dc579079b65896e2dbf91336abc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a819f371df32041460738962bb9ce3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc681e80e0e57fa7ed775f12617dbb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48174dff64a5d47b93c5bdcfa5e83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9d4978857ecc400f7f2e8e92bf469199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1fb733f5e434e87b0e10781af74c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ca66dd82df0dd013871b55fd8903f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837d23e7692b504533a86bd199be05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331deeeb51ee1ab6a28e7231014dc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301e43baf1333e6cc90a6f136b6c952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014feba3236ba522a5ed4b351a453bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a77dd09b7f2e4a0583a228295313b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd9231ccfd1cb54414b45c2fec4aee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b020e331d9f3d025ca5cde247a09970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a608545260da81bdd0f28464ccc912209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3650cdab2263295647fb7310cf762210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fcb1a0795941d9af3259584754797211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cddd2a5cf8cbcec87fba8ffbca01e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0232c400796f8927fe9031b6f9ca303213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09388df2a99e48d6bc7c9b6eb073d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e849f03b534ef2efe3b81a9d2b723e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413962667a6f693194ed3ec5087bce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401c066a9bf56d7368465510b1e3e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2d0620b753f5877c5c40a6d6be35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660b32830d919fd70901a52e85a313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c0499f52405b985b6b51634d8c4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e83ff0646a64abb9bd557868302d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ceffb179c8ef23f8ce376154015d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3011b9d982a1adbb2e390104ed51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae41701d3d251960ea736b3eb61140224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d8181e219c0ffa2be55c5e0af8eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100deaf3651a8405d0e3e23c9f924fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7123d25b1da65f28b4c4926e79f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d98db4c6e17db50ecf6598dcd93d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4122110d0abb816a8700b6dd8cb0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a52d2b6a3f042abf834552668a0a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0cf9a480c7f0bd74a354c168e6c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f43d81c797430e71488ba86b63d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21669900c16db53b9f9ec5f8dc547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12d098d9b84364a2b6b857ee1d947234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa15920575cdb100d6478848a33a2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228d0b6b9d57a62728fd167f8e890a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043f8787875379b4cd5ad91832cc31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd1072e984f557e35206587d91b3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f5a5cce91e8aab0cea6d73d24d74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a816f06118387baf2cbab104f7b86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f868dd8b7e829cc26d9b68f87ef9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb0331a77c3797099bc37dbed13d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b33ca5f4e140866c29a5c0dca541243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4ea611dbc51bf8cd984b7dcef163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601274249ff5250ea0a455aaf50d4fa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ebb36cc411000a9d1745f9b90543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5960fa8c9d33191f512b045dce98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc054a6eb85ad4682d1700afb1f73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70f6bc262cc54d501e72477ab3201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1014e2c5dba195be7021e1bcb1c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e48f8ab1214cf491d8cf5d3c01da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3451c880691dd2a34c7673e1af740fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93bb34bb0864645d4d390a43a4401b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc8d93ed0207ee5ab50d751bed07c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d45c648defb3f8f232ede411f458d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede01d23b9ae60006fa3d2e177a8af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d29fe433b689a6746968bfc03a1744257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902af23514b73c85e66820f299285b7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038598b582346a2e17729e6eb5d07773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3ca4e574cf19abb06856ec21809c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60940dce4ab0e64aa42c8bfbdf6dfa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19394c900e5074e4ee0c256e09612262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b5d5447e3c306470ea2451e0dd3f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42e7e7f2203a7bdd4ad65a2dd007f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8740ffb500dbd625e146f41b21719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8003e931bb61ea388be98d3d970c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266338931b737c52df6c8cdfc377a45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acab9e6ccae4647134c5a6c569dea2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474ed76dc0a2f5cfc3ae26e1f28c16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ccde273c28705f56e4da05bb260dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac375ff920465177088d7b0d2b1c16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19ee48b97d7784c300b4a6c0b2ece272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531182f42d16d33b9121f2b91e9442d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebd1a709624b2890c3fb924d20b76d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f958dd9b13709ef8bc2c3858c16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ba632b0cd18466bb4bd9bc46b666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f2ce957f765923b1773ce38c5e1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0cfd72147dbe2e88ca3ccc6e0d76c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1876f524b5a8d891a10d8537159a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125085444538b83e0a4d3363ebfe7d7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136c0a65700be7171213eb901621bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011997e0ea0a84245b8cee84c0c7b79a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cdadeccdd6bc65327177a4f1b01ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6522fdb3cc8dd1fc95b99c4c66830284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcdb0f17a0433af9c39fb3d2f9e96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ee2af628e936cccd95a4134ced23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20ca25653063294967d080a2b8328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2987b91aa768a7f92a74365cb464f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da0e75d90a6f46e9fe5600176f1d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb65622ebc173225c8b5d2bab253038290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c66539d4fa7343c3036a4772d443291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3616e33ff65bf639c95c391f6dd38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205c568931f050ac3389eb09653541293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5c43f74877ed5670276b2524420b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd03514b488c6817cc5315e34f912295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f396e3395c0a5e2118f9fa16de82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e078aa789665604987d312695663b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230edcfa71ac5e5f22bf720283c908298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44986466c73adb8603e5e4b7e49c31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76263e9d74580121e3a26c5bd7b05c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e48f0cd1838cf974601bb73ca6ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc325aa25ea23c9598438bd3e49dae8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df239c92b9832872b0b625c03439c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23be735b0f8e3be72b7cf84ed2d3a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385100aa033eb4b8bde08008e36e636a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd200f06ec4ebca26a142643d4251c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9e2755ec0f79a2f9b6b9a2da0d5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9286a8559fcb770c12774b42baae46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9d677c0711f1f2d64e0d23b93e96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8e82079cf3d707db5e5fd26d46db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974d65d0a870b0f444bd2e32b9f7102311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa67f92a1d90c17a374b75921f5d0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e64b4774c9eedc4c9d374895da025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e64aca6b0a29e514003f125e952fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95620f60ca43f2ed6bc8b4ece43288315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b9d2c09e22eb5b9b68b482e313c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb56926232e563d218f568967ac200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd7016a74784d0986745cc795a940318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531f2d76bbc7119ff09703dc9c4cae5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd69abf3fadecbdedc6e92cf5ac6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b76fc8841bedd8f7149a46caf8b7e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71fea4d14f90ccf0b23bd2b15785f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f812737d9f0f72b34c57624ff25d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8926108cf99e263aaa1cbf171d8b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bf94d179431b1f45f4eafeace096325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1c1fee6bba5570944e3088177c6b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb489636cab1f05c913bb9eafdded14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283433dc2bc2af3863e5ecd327fc721328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f58081b6e85cb2f7ffc19077c62cbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98952750e58aa2246146b1578fc68e35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc7ff0dbf578340d23b5abb12de81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474f95945af41c4ae957ad23a24269332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f125a683d03c949bb4f6fa5c4473e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ace6342b847bf195e82bb7dd72663334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9c585dbd3c48ca553054f86a6349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51865d09a14afebbb0e4d86999004ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e60c597b236b4747e23e8d7f89b70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbf973392535762d90f7d768177fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361ef65703ade64ddbd35335603229339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1cc4299ecba67ff5e122e781bbb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95652c44a5371c7bfc97675826e9c57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e28414a3df8a60515593bd3b96b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a183ce833a667764cedb8f8f8427c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38846afac4617f4130da59af6e6c0ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec228367f3872e59217d5612d24053345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e265b84e1201248c2ee8a99b9d99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad10994e4216f0aeaed2d3286836d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59bf6472b642d26ddfdcc5e728e43e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e7a4ea2ae4d3c2c42ef684e20be3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d01841f285a37b7efea39d503cd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fcccace31078a36c3f6bb6131f41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675dd6db3aa3cf0bfa410c6aec3884352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bec26b11872e4337531e782755f92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd75a176c35242feb86834492701ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eebde8c9c5184487b898193715623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1311ccb27ff878ef1343bb06191166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12735e70632bbf45a514b0f1fd6da36b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c2f20f6dd0a5de745716d1091b2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c9e9b8a71de21aaeee55dd30d44b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0e87b8e2601e0d6bbabebd747893360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236ff0ed002fd27f481f6c349e1055f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5eab106f88e8da0bfe8a0a47c29d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c975ef628ed74d88d66a9b7caa5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9821e014d71f9fd086a09e78ebd6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c0b998b6575d0230a496d33a9779365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf89d973c63459a3e2e1c2fef4355366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73e8d83bce939ce565abef84ae89f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5eef3c2d8b5e901acf8f0a040de74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30343e3045f00ed25dbd25d146622369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415b70c1f9789cd6d0f2816c4150df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e4cd97087589ccf3805993597180371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54672b3966fe031084a9ffda87ff9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b5ae6468707ce16b49327cc1549cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297eae986e79343d9dee069f75c398374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad50296ff0fb0b0cdaa005fc703d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef99ba8189cc7bb5925d66242a4d6eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006fbf0912cca0483294df0d3ef3449377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e449a56f6fdc402cb017b2273612a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72795f10f46cc14d5f8d02d27352e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9001d3e02c6d5bbf8c26c5ae200441380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626886a6ab96cd0e4d5e01854edef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d4a26cb53ddba76b40b8a499b9fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5255844a35c9c9184f6545b539ac4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1183de5f392275c61f26648cef830384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b3fb75b91c3c8430ff2601b8b838c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b77972618a4e02e3e51b41b0b5f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85a300cf807fba823dddb06317e55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe18cf21e5f1c988800e6a4072272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77da5b88acbff48b4f1db8d1e2624389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760a5e9026945d596162f31a881dc11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cae918796a9b91f10c5bb47ecaaef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1693e297aac1e2afb5de973b384d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061652cc3fdcdacb86d1cb09b2feaf83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efa4b3962b5a6ee961d101b47d81d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c94f95a9716a57ddd10a1ca6fad2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24692a70d21d41a7d7a8ed5159322d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d997eae6bdf928eed700783669aac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab639589e5d1baeaefa4c67737f0efab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce8c925ef00e300c9fb03d2d8b621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a64429469e3395fd2349c2ce93a95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0a67aec17293f8c1042e37408bd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65785e2e72109bd1b5570a12c36c4512402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417f48397a4cf160943e5108e76666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820c1710f521a42f690198706b784df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b66505a2b0d5d487096bba69ee4d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd580165c3cc632ba2e7a8e72eb455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9e2f78073a8a1410f0c3b6f6ba34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71467be9ce1e31e67204dcdbc9ad74c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300194dc574df1979cae47fd32b97a0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927e3945ce496624c54d7880977f21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017e43d45dc90fce8e018587b0a9c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce5fef094025ee65f82c6f9be0d168412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc530e2fec42b18fd76a6019db9489413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b85b75379a4b97d18812b45639e167414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89892c36b3dec83ae77d7fefff610507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f058a40ea8b59ff7729ffac13ee41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a17a9ff95c1bd92d6410ea160bc36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93345960c03d659b68af2a3befb283418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381b91fbfc0ee042f2327343271a7a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d242431ca052aedfd98fdec08556420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ea4145658de6c7b86f415f3882bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf3a09c1ab1141012810ae7db11a9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3df58a2cc722accd34821a488e561e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df046e445ab553a986a69eb37a8d79d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dfdbac909ef21ec1ba11c3ef3a390425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c1a5f1faa75e6b1eec4b87767cee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ce95677ba2cb9d7fdc08212fc58e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d397f6439c8f50602deb15a44b9c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421554ae122788bb431e8ee0825789429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301283c17dd4b8fd5b85044080837eb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae78d51e1c717147ae134241e424c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e72a5fe19db17b086ec744d2ea645432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec546231708a4ea4321dae55312e5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ee069ca6a3d6eda0d65211e3617a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264f8a451e8335658915ab6dbdd1e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9b42888868403c4742d71818d3db5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2056ed3010bde873da14bb21222c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af42e71920b45164f9f89f3d33fe4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187ec07816f182cc84c9e7b96dfa72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a16c6faea1b6a19f55a2bf90d00d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f103658473369e2f9f627204f259441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229d01d52b712168b9f1d3280e2a28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15311adcc1084681b096a864b7c282443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c767e45d2106c209ac7fcf1e044e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea7bfc027a7161f3bc85528871808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab20fadd5108cf80e355e6a2ede2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bea55577bef8ab55e9823f9d9a006447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242709d9b9d1b6c1d6019336d1af4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ecce8504baa153498fe798dff216449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b52db896e13b24a9126459b486fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77875d3536ed6977daf7c25ab3e2b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b217bd2bf64f763d73581eb9e0bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a354db4d11c75922e4774554e29a97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64aafd687be3734b2b4cbca2ac93aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff19d1ab4361a4c1e0df0b886cac79d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8f31a5a83bc9b240d35a9491ceae8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa3a2ebbc121b924f9156940cfbf14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a083ca622fddd7bcdf60cb0b9950d18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30da631903da38b4074c15c52d3f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8fb2f9a255ce7134f8685d992cf18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233fd704abdf5bccffd5c732b46147a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ee6b2a7f6f3dd3ca0f15a57fa7ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9de8f701c209ce64d3ac6ce53385a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970453a4689edbf508256cac648012a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823fa4e59ca000e6d49f69a68d700a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914141329227f7a4e493e5921f8f2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918f44d25d3385a60626f5ae445b9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a767c883f175cb89a6a8cd77e1f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f20e54a460511e33502edac498552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc305825bfe4db0a4729d6d0f4b777470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997707f8eacf75a7fdae4ee15ecaf71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c396687ccc237ba53cd6e7bb334d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb0f1e262548371c08ba6e7aa2dd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434f80984259df43d853d2a34b6d5d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d497586b971dceb688da2a8194a34a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426970d1c8e249eb81f7fefaa7b12ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5c4b2e24fe81455d2b36f4f41d3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba31562dee7ac3ed74463593ed9504478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd134e149c33acf240d79df43f9cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b544342f8c938e0011a9829a1fe269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d5fb50c4f46fb702d8b22d73c9cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9310f5044ba7166febe15180b78ac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3999a2f8a583cba8a2a5b56afe0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec3f919e0c814790dc9a66feb51a35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411829689ae748ec460343df15aeb2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a17e2f99faa6e189239c5a39d3d7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4758ca63fd5e6abcf062a9f8cffd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27cba60072cac67b002f5cd5dd241488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b2a0d566bea8cd3dd34dfc523938489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d893cd44adf05933c64672d33c444b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca0bb82fb8254e855e774814eb161491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be05861ea675d1b674beeda2894ff52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a072f0d73ed4e86d8fca0d0b0f8d0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e4ef36cfa5a777ccb3c8fff05c1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c510a7bc026912c4c7049fd3957f00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f62146e4fdbfe914b2fb48aeb8ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41b84e422465c2b2440592c2966c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800208ddeeccb99dd59faf2dd0c906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333d54a08be33186617ba08cfe1b9c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ead876b391304d6f0956b16de077500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f130907ac267fa14a3f257995747501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac42bfac0d2711d37871e721287ffd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3bb51b93de7c4d67e99e1ad2338c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d62b8b237d885298b564bbf07780504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ddda1a14c0f046beccec99cd2302505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c444de81119a510fabe5ca1582a51f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab824ea58b7e7744d1052643e6ab5f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9a7da4aab037c47bb1cbe2b465f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0094c2aa893e5ec7b92edd1c15d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f2d2ab60e95167c23d1b66755749510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9d262b167024b56bfbc9d08f516d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab706ae3cc77e076c238adc467b88ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4481c1f6f9a7b4fd8d0afba5bff58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d5cd711b6f6a408e1c9321ff0a3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee6ebc4691cb58f7f5e7373d47dc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cfd8158c3b30ccb263e8361de738e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd1fad9602cf5ca78b34c46a4d65c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a03142dae739765e76dc16abd5f9fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be9605f89529cef460d52e48250f63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e883fd34557ca9e233e310eba16eed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319fb291b98442484679df59c0bba1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f956176cd4cd5328851de800eb41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783c9287465975298de7cbe1573f515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ca1d8b3466b118eb7c9c31bce702524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0560cae6d1b7d865059e2e8965858525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650779ffb8346430dcf38e86cdd2709526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d79a6ea70c809526845b7b8b00f75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb36eeddb8f651657d7b539d74df564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9eec2f0b53ea6f94297eacec59116529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd3709744efa68d1ce9b6dd9d62070530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284f2d40f4bd25ae39e732e856df75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0bba8d4ca4ee3e78c1b38d872a7ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214d31355f95dc60c75e735e5514d3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7f94913e385cfbccb2c5e4b3188c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b06c6ca56aa1db16987dea114081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602730925ee61129853856545fe3b227536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e097b14a0ccf6b1edab6076010248f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57394d0fa56f5ef0fd074f49c28f02c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71427d034a9ccfc3b8846e4a46757539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a2c0eff68b14494152489f25e045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40da1b4448ace9c4500bfd6630fc3b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb580f7a7044e0923b3b837e20dfc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b856cc8292b2cac4a8645fb80e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8cde8b4414717c215f92e239114d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e5c4d2d020d79d5af81e1fba58c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440555f051a41240f51094c103bb5055546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183c63e68ba808bd900aa78b3c78a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec18dcd11d1cac53fbbf6fea47c7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e91ea9889a310bd85edfa558ee6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b1c6fbb3c4617b6412b13b9352c5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f10c272ea506a423cbb7ed435793551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307f16171f4306e0064fec9521b751552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ffdb93d3a953743177524b94c4de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b00581e9f270a19c9c136a79aa1fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ff1357a59a86fbb7c636ab439ba0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0fb8ef821ef17180a047b92c64319556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a86a997c2344c386c85223cc44ded0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d79949a6513bd0d0a599328ef899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b16b126b39a262dc19f237d75b000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fab444ae045af11ab74794b3ca3661560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267584a735cd9000a519f68de64984561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb58478e6f9ed3af7e9acbf19560f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f8e9641c3d1edb505d4cb64a15ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6c6832d473d15935099fd08ca787564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779700688dfe4fe9a542082c91a46c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bc7c2ea25574db33d7b1a17cc374566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea180ec575925eca9093e98f221a771a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78ee20028120837b16667f732c10f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574613aab337ad35d3342b5f22d01437569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c418232b2f8a1f92a95037f23cf2bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e818e0c1907586c9f48b56fb3c7c17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546747df844497746ce8bf62ec869a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115624bc368cf954b44f71ce63b245573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16cd0f13b170652e268919d5b96a71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a778491a3fda4498ad5ea298994e6fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b6ba1b48c9c7609a9bcdca354338576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff59f383f73434230d37e8599c789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2140b4b56367d6c8fe828f81ab6e7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a49758afd6ef428cbda07f9b88384579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c89b2519a6fb910f9c36f1bc2642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53ffb2496cda8afcab5c06683f74b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e763b153cea5ded52707ff098cfb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69265df61b880ad6eced01ae3245c36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612652bf9f0e52b27c0a29f966f34406584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e9aa6f26ca1068efc76991c3b77e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655cc0fbf269c08cf3defd5498afa8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0df42d914b7f51b40f7ddfdc4266587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154600f32ee0285ca0bb8ba0c21dd6ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631eea0c8f01bdb27f96281732ff82d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7de2a279cca78218f6040fbfcdcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a841b6f31160f641bd037d9356a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c18d7b56a5000918b045309e43691592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed888d464802f6091a1b419ea88110593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737fdf9ada16a5a36b8cae0eddbc4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45f4000610f80aac5a9d9f1ee4379595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46b8f8d2a74259684d9904f0adb08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286dce8cbfa67eb538d25aee3f1a0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ca6272daecbc8dcff4115d53c4bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a83fdddc94141a39f0b4cf9ca01c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f7b69448a0cafd6d21af1aef0875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03733d1cb370807a5cde3f19e2c9d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24cb020ac60aa5533ad7c6156655c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23522c867ad724b349853aa754c8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cfc49f10ab695c84bfa343039541e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764537090fd5ee1c47db081e857e90f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ccde2bcadc482ab68914f7ce842af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f198fe2cefa08dc01abdc6c403408a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fab334623396ed3fd973656f52797608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2af39c06f5e8a926113dc7f3df480609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afdd14e95885bdad3cca820c10d1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4929f44f2a7a606bd2ca44b18ef6ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c28f7dfed3d37237860305b5843af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28c92bd8b69c288de4f5a1cfff7af0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd83b4670cd6108653acfaa631b4f09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462ac3ea12003cc1b9fa24a283134e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845405ef18fed893c1b9550b0427065616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22377b66b42421c765023794c4995b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a712ab9aab1132d6361df3affed166618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db364cf615d2faacd11d8f1de60548619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a4564c680ed04033d2293ff414e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ada5a6ebd80475f4d609070ed845a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d639d775dc6f7d7122d5c3381205cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218354cf7f17c08b1535ada644d426fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a46d5da3a9764d95f3639a7101ed3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0d38a74fe559afe4170b15ec4ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca0641095c071eff0c5aba2f6c027626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f287cc07ea1e00cabba847c2fb8ad0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa45abdd9852125cb1f6a46497e49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537700352879c07d777ccca7b4862be2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ddd8745e98aada5f0313e5f534cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c632a7e64eaa2a0c1d401103fb2d0f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d687a2e7b1024088702c859b11bf30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7677f19c1cdd3f85a290d6bd3ed61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97831b951b1df75d45c426a8dd9e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb37b1f8f9b77dea918a6ba4daf722635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21d871e51b28f08068158add5f0936636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214071012a5a4edf1e450d6077ed023f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec66fe7b6848393588903877db6ea4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161be8ffea552cdf12c4b15d5ffbd28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c73ca4f0a265fb55aaffa69b6fd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63d6d430d9a0a1e0e07e02bda95e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7afa04757923794c5a5aa5c25fc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fda720a3c912ecd396dfce2c9eaa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba374bd4de3259f06ab237edfa5c9592644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966071a92493bc00f55819c207b5df6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23f5b13b74d2ce1d8598416aebe32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34737975a33d64b94d747706637de76f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841909272bfc8733dfd757b73158e154648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded789aa313b93b27cf20d1ed9cf84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5691f8ed606b7529e856d3bafc0082650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9e876cb4a70dc0e3a5b935456297651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99cd890fbe63aea372d3bc6aa3ed4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78f5e760996829c05fdb9591627b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae89a13486a4f30dd13961a3aefbf20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1274ba7d022159b659123a4c17771655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9988be16afc18bcbf5ee28dc4e79338656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a1560671412880cb3e497d9313c7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15378f0df05322b559e2eaaf34bb5ba6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d9c8abc8f22f19ffa340b6ee5cac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad981d301e47ecb385b6062989f9cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d4ba54124a04938f6872f6f645b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794549eb9ab4d7aa6df2f2998cac05e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c459a05a52ebd832d0b4890587b31cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8c46398afbf5b3b23c2047fc8660664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055c5fbf57ea19a1b6c729af40e5bdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41beba143506329e3c614044da65a88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2d870532d0b7d178e191958280c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f3e813b1b1511457b04df8124c7e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277fd52945e08e16227dbd41d95418669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a0f7651a608007d7819f38199bdae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2c79ed3876fe69c68c81d045a85b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0734e38242af47095c766f5fc710b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c242b06a45de2339bff86fccca33695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880eebd2dd70efd8a525d059afd2af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059561bba357d5cadbdd28228e9ad4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd2717efa964f751d34bbbf4fc6c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89026eb4ac8726050f6726854f06f823677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804745c0fb16f9628ccf1a24e7ca60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e84f716b747fd801a1aee2b8e0998679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29f125971c3060d594fd8b4fe0c31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421349805b178fe5386923547b323e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa0e7a744052307aa79ba84a00758682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e517fdb5b44f6a0376ad44c2eac0b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f97c08ebfcc3639d417490ef6816684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bca85989ba6bc7053e75575f1750f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f324867af77cdb92b68303e862d44e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e339422e734d1b94e10fb88f22c61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa798b18cd34696bae07d76eb2cbb7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45d176e2c1bafa345aaf2ea9b5ac6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daaf161afc286a71aeceb3dc21bbff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51858fbcf3222deb1d58897f4a45be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae080b91b45cd18aad9b28891a047387692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c941d7135ab515bd720af3f1b623693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f0ae880dd30483cfe39ba9823e74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832987005e5e7658810008959d5395b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f0b7fcae4769be131be1966e42cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16834fda17c8dd11c28cf37ecfa63d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958c767c60fede3a7830ad424c7403698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ceb97060bd91685d9ed415bda2271699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f06bdd2737f153152ef4d3ea6836ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a378206421a6af8283864bc900c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7186007787036eb87ebb088d19785c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572c97fa070b3c289f9a593f2bcc2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78853df63f21396c3ab2c2af4f3c27e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9a5679053579ad0f4820544b77025705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aaed179809fa2006c3194f74a64af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e84764edb5401dfc400e71bb9d628b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d378b0c2d7f18d0efefe5f6766721708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888a4a52aa04077e626b03846a6c35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374bb4f4ee2a4172b3f6eb593282397710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ad0a6c1632fc97745a2564fa4476711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96dcfdde321ba82f63d451db06bc6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576964f06732490c6d2386045aa9982713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c81f96066df5e5cb91127bd08aff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc3d40dd9389599816a86af9528cfa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da986f58ab483b52987b3994a0d16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9a6e5e0726f97135c3bb301a568e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748a9c35a10e26ffc35ff66fdd184e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ed061f80f1e48d50628bf4854e66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb09d69c2cf4208228b05992b8c40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e685a3c2cbdf456815db0db2b6fe8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35679272b8c5c9483ed864be7daff599722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446ede7ee4fd05a1c69fbbfcb20e11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb8ecc015e6bb88801a71c6714135724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210142eac2b61434c21342692e7aa96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b7c77cba9953337ee403c5c58abf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2bd23648e30bbf8ad2457a8bb2ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a4448fa2e3fa03ec70efc436e626728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97e1bdfe9d3607e794c1bd948cb94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91207db210cf5bb67ce6190d4daf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca4fb0f8151228eed2fcfc7812e8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211bd6876d7d1944daa11e6cca8235732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0cf4aaa3c6f87afcb867ff1b0b546733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7135b4ca91e2e5be372923586740734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1a4b7d19cecbb7a568fe802f7299735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58713e409fcca9fb27f44563123e8512736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3117028c826dc5277ce0a6040e5446737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574fdb2daf18d1cc1a0a71760fc116738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c4f876d6ce105b9781fad8e9429c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20348247afed68a8cb3b5fe9a1c99a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1c75de4eec49ba285605f9dab5a90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d382aae3fb3cfd4509d7a8f93c58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592c02d6e18b9e8b78e24059edf892743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6dd6c32e5f59abe04d6e040275812744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aef5a789ac081e5b400dd27753591745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fafb6fd2fd80521c5d71d624154f09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d59df03527e454b640ab9f65b595747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0b63d776c2ed1ce2a3c6b646cfadd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0cb8810fb058549554c3a9d91705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b46116dddc03e9ace2cfcd64e338750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2520173253829e56570e52a246d1b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb33ba31930414121e30bfc1aa69e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba16774a75bc6ad1a705f618176c994753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a1d05c30feb8e8f3d9dbced00b9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ee04791dc61339e46f561ba83cdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e15b789ae521b01c96e205a8b46b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50038908ad011578688826d31690eeaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a535de72b0fe5be5c494e282aacf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b57b9d843df7b78df2df3a75ed51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c0de9ff95989357f625d152aa625c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0143770c2c567fc7b7f72ac6f3c792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf058ecfbf459b38d63ad272d4e1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b32a2cbbc5ab0780fd54514c87774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bb284dad536a73c43a5de18300455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f94309ebcbb904613e6ecf27d5be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16830432bad788991cfd0c4b7a1d657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca635f32f8091a910fee47863e7d7ced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671a1347197886fa1b148e2445fecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a194942b538e94069e9c121491b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d388d6975c276e9c03a22f59522811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791c1b97f158f3bb4588d7d8065d4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601e92e3d074a0c617e4f24c133584313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c70672f242bcea73d6710666997914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af34c708b9e8d7ef91a257b5e765115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b1f3bf2de3a039c5291ce623905916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef09d49ba3828f98848449f39d6fb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec1151d087749e73d86b0dd0aa00018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d96a6d498d6215c988e394959497619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba26325112f4f1337a66f486828b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f398b6797e7abf6f98fae90d63b02df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c69a9378c82e4f017c3c0507a7da922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0901eed6f911bb22055eb896a66ae1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c78e918b7997dec4128739242039724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10711fe52c84598f77350282139c01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94306b0dc38606cb0b46ebc3040a82226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b60c9e8b40f16b44e2fa4f520480327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9d4e738dbcc762d7d8a9f82b3107428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b4241a5d84b2f52d6407968fb03429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d1d698b1159d87856722450c4a05730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b6cf4e5763a265696d077e6eacad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce710ab1e38ed44909a8a63201c5e16e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106995ec63d7ed360bf0eecbd6fbed1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea818c1a6824abc959b0c27c3ca1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d273286b419f00640adbc04bd46d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f7062f46287cf0a8a81dc41dfe8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7307d36070c33f89aa7c56ddd267737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c9685f196c34cfac048ef123f2ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e23e856018fab41bae8816de0b1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c64691690b76f3ccf18d9ec2679ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590539d3d9d3af140dca1c46a7a4b0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b9a1457169c1cc24f7eeb0468cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031695b51d2870f75c41530138d8d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5838e0ea9f35534c0615ce0905505844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105923eda50fe011ed49c8498ceab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523062a96a29879ee184466b18c79e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73937c6164ac7617e9a28eb3fd8b8a6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160023b1c8a1ffb729f68a333a2ecce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a53cef9b1263ef73e050c8fc461fed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad351c12ce70ff72958891a771d889850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce1a96e1050861d8921993f62939ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7a9ca90ae4ce2497c24e7a34bea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cec1d21da503d556779cd99dd1db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9e62b2280cf77cc8f50c7777079d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d977aa09363ac2b71367fd57a7de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e20c12781655609f30cc366035bac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad54e0070b8f5d4bd50fdfbc4320157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6e061ab39c2e484c3ccc57fea4cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da48fa9b88092eaa733219a38d8a26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d480ac9b6d40f78f465880a7adc5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3971cb3839f6cfa2443d2d768a62e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01b2ff75206e35a4d8023162d2732462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14e1cb522f25f13d648030eb8609363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556459c3219362a72d9c6606108080e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3942180bcea87b46e527b235b389265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ac8d7406f52d25f95362728d9ac766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76d70eaee1e6ff4d9041f7df4902f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149c2c9f1add2e1a5c43a45399f533668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19454f4b80ac29a40b462454e8c20169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011dddbf0199458bdf49de8c4ee227a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719ede49f9145674c1179898034a3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd420c514d4146cfbabe5c3d6842a3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ca9d6fe22a66f62b30a43c4e628573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cbb199981ed29eae7745f832e50f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b107fa1622361f77a56b85b47b61375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af4490e4323f65063ffaab37cc4fbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455840eeebbfffcf51565fab5359bbcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22670cd04192adcdd6495649c7d56c5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4a20341de4a1d8ccbeffa3a67cdeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596d188886f2d10feca936a15d2f93c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d987ff2dc0530b062e9bb90feac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1bb5870a9d731e991a735e2ece63d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656caa841c7f32fa8ca7ecfadb2db6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f261ae7ecddc8b80d569e23f5bd9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763b253837f17d64c3009a526cd90085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e4c3d74860875685acf31338092c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4180bdcd6d01d8360df8618c87cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1278d3a70d842f5ceb29c43854dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd5bcb40a6ed222d5f87005d56cfb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533d7471a77e5cb0e2cd99fabcb60c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311243299bba4c39ec5c5062b0fa40191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774be84794121a982bbd18120c6e4c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc5aa91c16ac1c6d8a4daefe0539593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733fb4e447394d5ae11595a5cd5847194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c263dd3e14fd6aa55dd65974af5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98663f97dbc1b249a5171c04bb93c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b9a5d9700c9551cc8007428addcd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c354e861619f1050dc613e47880c6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c527ae46e2224015b89dd4e5b53b3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42dc12c627829cebc74744a14c10d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faaa0ebdcf82da3aeef6b1f9a28161101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211aa591a30ed6a502bc3180f2cdeb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5433565b24cd28c397c2133628af32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99621ac63cce31692bf2e8e0c00cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54465ad5d6c2380ee946bf5f363ca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d901742e44d632138bf0b755b54991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d077fbf0c660fcbef5b7d74feaea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9e313ac21810cde2024aee887f3e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61842db79b76e0b266939011367f8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c79689874c16dc2dbc99584a2063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aabca7b5584274e9ad615a654982f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319a5fad65f786918f2bf4015b4e7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff15d71a6e116f37acce9658bdb71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acef7fe9735a14ca5325985bd41350114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b741c9545284b314f1fc1b0ece601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a20028c57aa080cf5808bbd940c331116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad2cfc18b0974ed21bb39148502e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8d6c9be1849e8a4ef7931ac726d9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa848b13aec561cf2113063f8de0d11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cd46bb2410c1d801cda127de068c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b0b146d2bc69e8e3dbaf41c9cfd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc86984de4800d4a70ca9ec07227ec3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b5fc881bd9acc9770127c6bb36d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1ae16b4d5f5b1f802931762acdb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d1e0d1e8a031b5b51a1fb7f32a557125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc69db44e0bfdf79f93abd548790db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269ca4c1e4b2bd57f0e258931973db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a4f449764f645adcc6588caa223e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95f75a208b75f795aa0ffea064c74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069797364c1b9bc5552032e4da25ae3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339e6dcc4044a4ca08f618958b09676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda246639eb6bd7f949aecaf70c1eae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8793b5ebf624628dc89bd1d4f83b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a8bf7d61ba6ef93a202beb72c593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d9918917d454dbbdd65d19c9dc7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cba79badb2fe60763716d320786dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297a3d39d790ae5ff743eb384f8207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a810db867878f455bdcb7960ba92abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bb185963983a145422e11f3deb2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a8143015c89eb94eaefea090f737140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048010a7bc9f094c1fb1ef77402f8ae7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9732bcea3c53b8a0fb7d986af0eae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8660b4c33649b34ae4923b86e05a71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8a622b565029c3069d3d12e2da26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d1b78e6dd7292a3518170dd88644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9fa87ccc51d1000abc3f7c5dab76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e87bcd3ec99f807784e1f9d5962ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b0ab51cef685dac2cc00282182bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d05679b7f5d8a45c40bc8e9632e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b5f4ecbfe117642271a22a399df8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b880922b5ee75abf7d45a1c7afb29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e534dffaf1ba32e23032c1745fc97a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbcfa866fa4b97d09611a426a18d95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09080258512e7ebdee4fc2d0da74a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a638388266e451bd2a644dfd0a32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141981e596ff62ca0e5664b930e0030d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab9097231a6c34731b66f0c898f01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1622ac2cdc82ce7de921c8890b80c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb0b9e5c90e3f12391840f11ea8f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1bc18bd13069f136e92cfabf57b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5176bd17873658db657a1010df925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73de11b69f51aa4ab2e1549e35e8ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc609efdd6f746bcf28bde26f128cef6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7defef2b2d51ee0e82dada7d3e743164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb64e253e127dd89a917fb78d5065a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15cbf17f085c3806d4a76a90452ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933ca354e72563c318bbdd9af589ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e716ca2d06a8e77834b4f4cae57d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502bee2fed99cfd27ce20c5f1920e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c1273d95267c29daf51ab6611f7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00da0b75570ff1dc74b7687f9daf9b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a06a5efd2037862025ce052d1086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1894464598c50eaa11ae956d7a07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a2084585d7bacb5bc27226fc3a29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e55a100b3109a9c3f3984bba8c76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e67e975381a17f8d9dae3f021160176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846a30f5e420d0d685439dee04bbf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ff7bd7251b2d91fbaec8180efa9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6294645efbaab9467f08baaa00f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aac63fb871e5264af3d4683d3eb5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1b9d2b6ac4bdfdf27eb538e48c01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3711fb70e333140e7533b294ba7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2580a6244c0a2983f515d7f42db6db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433945ba086787fb12780fecc3fbd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171001a9718c07040aee0f7b24ffbf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443dcbdea2a6b82e2f1da9918268886186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be3afbb491ef81bc9247190b76fd70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d188e7944c52fdb597c8565bc3d64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac0c392a30d6cae2693d2016026d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c10df71c8fab666e7f683171112cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805f77eaa5173c70983a3491fb0891191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249cf2c799fd0c86ae72e35e819484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfaf0a38295bf9c0b535f214892f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc407b5a970df09efd8c7c4eae714b49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689094d3f763c66ade4ae9570cd3a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31f3185e4e7d65824bd54397a8cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7cf50d228acd099d62c91117daceb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72270b83b2aa92038e2fbd1be21f3c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61199fc3b07f190acc96b08c75d14c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f3d67a5e102f295382aee27a778d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56186e093b1bcae555b14a9568e588201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0bfedf862a859ad97fbb7981b086202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b8b464605c5090ae598ad00a82c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47887cc1c6d6df9e985927479e411ce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b786d0cf0633cd3a7af6c465943e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef18600b33281ca5487fcd1d7b5f9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d0560bccefa70047c2db090a20c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112291e7b1dc4871327e76f0d80e19f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70cf4bc8f44f777ac2a5bc653f920209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32c4497fb3a1ea0c41d86f8c41152210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f822cc1cb8820be169fd39976110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de0716e091796508c1814739f0ee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0ec10a5ced64b4c188ff25059db9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b86f6019770015d3d912fb1d6f1d6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c6e1a05020537dac756cce0a520d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702beb8ad458f5ad7c1c6a742256eae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2a42897106a877b13751764cbbf1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de796aa4dff2ee2b70720322c905c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d5c4251b74ae518cd31cb2e4cfdb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ab95b7d02d8d2ea5cabe7c9efbd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d013d2919f5ab59f1db6dd03121b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a62c55e6fde26a1cf09509f307cfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b836ac93b649ea907741cc758df1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be562441dde4f03572d85dac9dd730224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba700186937bdb28af5ac875ccdac3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1968f5f040552fdfb0e4fc8c565ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7c6acb37634ca51f7e00b28418c29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a61d29111d33aefb8d7701e32ef7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f9e80292a817b0622e7d4fe79e01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027273bc2e34cb1c5af053fba6a5a3eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165ef11e0dd4e63726bd0afc70c24d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7122d05536813a82e7c7e9adf739d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8af4920262231d166b76e4730aa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344ec00ac96c44094aa19e7bacd49d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0da584e6591df006cb609bdbdb16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6f1b35f47ce55dd461a351de087b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40335806d7a6520b394af439e170d3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859be4a109b585fcd12be8ed4cacaf0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d061f0336cdf286b8e5ef6aa337ac98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958a2d7a6ff39fdd675f02e426278d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc39f7e5333a29ac77c93f39a3a391241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818141e55fda4fd9a6251b05b763ce6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb56fbc0d5d5ba397ad9e8694eb744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e0adaa1df3bc0724d7d393b027ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c878d578867981422894d629a032d95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39db0d0f82d2866d61fe10076b15c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f115353482cbcd94294418f1a2494d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9818648dd4476ee15bb2a9eed0532248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ecfc49bcb3722a196f8fa4f33f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2a04b242ed3368bf9fc57d8519fe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366121d8ced1a104e9e9fb38c021c20a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae24c91dfa34110e97eb526e7d91e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828f73341a007e80789c4b6a081ae62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759ef28ca833626bc6cd76eeb8cafd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5ffa165449e7d47374d05ff437e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c900cf6a59982cfd09f81de4740e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358b97eb7c70ada1344715c103d3d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa888b6bf01845902ddc1e4566049258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500223f162738398a11edb2e4509ba31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d738d1464048a25c3f693f8611b6e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27817b17c0f137cea25bcbdd56322fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160232b6e6532dd397b82363bf8d0fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a146d6341d00fe2c4a3c1c0989e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb336336d9de1f91ca12b032e42e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340560cf48317a6b543493d99bd39f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b8c98881fe8771e47ba7adb1d4ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dcddf0ccae4edd7264c8a6ae4ed59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356260e057f04b7da4622a86be151a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee300abe1bf33ac8ca5f1de7c0d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a12fa542b6c89793041b37d2103a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509be5d0ed7f6bc027d7733fce3b785271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f7af2ac424a8edbfdadcd495f2ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d54e81019cd554fcfa51c9dd25a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42385784d48524bf3bffa3c5f12d4ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76debd391d4e44af0b392d7392b312b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa61d75e89e7a79c43a0857ae33dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496de0e36a64f172b7f155e51f5e446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd3de540913e7b814584c172291aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e305e9624b156ebb8257b04d490d4c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a078251199b84b6d3810caba86189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ddbe214715297c0fd0df25997ca63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebcc65e56ad11cdc964b8821b573a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24bd0f971b10881078e90db99567fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be4aa26a7e1e6407b257f2b2ff993284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958448a080b85a737f77189ee9c57bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59262db54383bd63e7113e0b7abb30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205398562253448aa55ecfa1bebb716b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b21b111a88082401a288794a6959b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6279e113bac9a85ef5d310c335fae9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0915f7b21ebc09fbafd65e276199d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129902c176eada350897debff1fbdfbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1a4b3d11d15c53b9b685f8cd751c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6743c342b6dfbf074c350aa24cad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82df9426c0194e3c9acfd5ec7673b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8fff4d9bb54dd7bdde7b7391d2e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e739240181f01b96ecbb54c74814c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f8374527c4594e5b6cfa3a8306e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21e7a7dd7db2a6281a5ded0ca6b80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507242d4d750ae3ddd2ae88d99c6c50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdf2adfe8cecadc9208130555dbd9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81794e3eecb263e7f93118536fe08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d8babe1b22e8f14ebe2757f0bd3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faef1be8c403ada97b9f0056e037d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f31e72cf6a69bb46afe177774cc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345107754eb0a498dac2f378ca8a6e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca501eb6519177d403869b13a4ba8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cf44d1759b16e30890913166e752307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e086bb9b2a621e7385cd2b324ed642308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742af2225fc932cd3d774678113cb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d32c6662f711ce385085b92b41c32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04774e5a7635197d1497d97042567021311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a772fdc84675f6c370a79c0fab01c58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a85841b91a9050eab8d3325f8139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c62b19b61957ec47233dba65b60d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec09dbf2103aca270a533c3e86bbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e880b0e44980fbd78c896ca7b97b07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c038ca220f5212824aa779c8b293a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9c8ed3ab5eadab2902b1b27b521a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacef9b70a198ec8088a047bc93f47f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2fe573911e8a77746561fb101ff75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f1bdaf9f06e2962a6b0263df300a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7eefe877ce54a792e63350dc0cc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e296026a25f84201738f7128d8309d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4c906336ff8e957d79b9a97a4a05c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a260acba292142ba09dbcb1112232325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62318d8ab3935f43ab5572758a4452326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551b0821ba00038aaaf77d54f8dc68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00082cd92f8271b88126cc96004d71c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca134fe70aa434a8b40f9ae1b236e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d9b75e817d99e1f98b1c35e8808e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2306d6308ad9c500790d29e493bd54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537a368254fabd885b980a323d0e4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f47e8920f90b412369ea21fd8eff85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb1866f3c94c420d1e572bd7b327c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d9739165036c755ccb7fa1dec8fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80453523a6105e427dae0927b8b3ffbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18748b10dac6ad1c9cbb7c5225def54a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb5f2724d5cd1b581b631235337e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250a51531e380387640a27e49efd10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9cc0a28c1693433f81b17c260b647340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80147f57329e2d33aab869f281138d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5d7a633bb77b0a500ca2bfdec3a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ebc03d1ea8bb824fc67dcb2db400343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5084f481463091163b3594874f171344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ba9a5ba2775eb92ad6f6ce3a6280345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763984bdfebb04dc39a17dc91bbd453f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c04da11e17dfbad7145a88c30aa9e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf8d7a9a9f04f731abf8275fe45e5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a713ec94440baa47c1bfcdc8413a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1274ea5b08984ab0fb138bb0abae3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ff0b27c36f7016462c85fff1159cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d838304a4064966392c1099a579b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c697c5657c2ff2631a680ff69bc6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e095dcf2e8ed90b90832403bc96f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3668b2fae8991be9d394aee9109e52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9ee9cbc831d23f07c6d7050659f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453dae95ba1e4b4f6f6e4403b090fde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e1e5172d0ceb973c12f7f6c04922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143fa7a6fa186b0f3455e666d6b4d2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede90ab506ae4d78aa10335cd1a7cd44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaff34155add7a68fff83fbaca5b41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa660d7e9318dd36cfb46d6a3d5e055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d128ee3836ffe5eda4ef430d870047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76287eb28daa40d4ca217a310380b13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f0f1909ae9ff16a9a906a9847d43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a49fdca72eb099dd2d5a6c74641d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa788a86eab94af0df3daff5d4bde1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca8f3582f349d5e9d81ccbf2665a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7455f2b3de8e8cca4a91373aa4d88c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32438f496c4e046bfe32b0221712f3a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ae306eaea727089cf11f03edec87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2d8a23f1f4223b5c9d7d0560ced9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c74c9c1baee5a2165f1b822976a59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfe5227d4c569c1cfa1d77963845c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e6ebf441b0f1bf7fdc79d3360be6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a7fbdc52aed9ad1945683f63c533376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f83e91bb4fd683cd1b52d59ef4503377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de59f21bafc8bd89382694841a6306378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8580fc68378434e7672df27fb473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d103b7a79e538e4300b411048755380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759589efd9289d9d87fd96e4c3dde046381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049749e10e5f86f4c5919bb10b5a4b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2714182919bb351a1d44e9f709e96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cf6cebe7927148630e22b810e1b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0795e62d643c396cc615c8cf3c7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e96e61d1cb1165fbbb7275d0a03f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f82804b8608ff975be39a743bcdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315de07658560027d2b45d8888ab75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac255f7ae4b8125e698e1a108abb8a1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5457275a68bcb8b31f7e909a565bc1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d29146f93defb725a132b4990cfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa88493c0afdc48b2de5ac30db1394392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c98af38faafe8dbe60716baf76ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d689e3f4c415ad6d6b1491f4ae66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396a89608ab65a87b3b73f49c6418c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eee8084ec1adc8f62ae02f79abd3ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efae87dc1fea242534cb112afd6dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e2be1a6a1475d193e3dd24c72a1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452cb764a80e0981753fe6a22d2dfca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22391f3b7e273f17cbded2991fbefb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721917ecc5e771d99e8aeef7c1ad0984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4f88d0e3f7598be1f05385f3301a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a100f10ac9a79689b693db3ad687b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb542efbbc50b87a5eee7bc8dc2e99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a5b6bbdbc8c2229e31bf3b304a3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44825b95ced3c8d7c43bb37ab744903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094f76b38cd209859dbf9e34fc40b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde42a6fd16fba562729a534280fbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c267105e777e0d81d54429786fd29c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad165cd412d0c0ffc71de36a7caf15b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f60f30105c45f42569ea2d78f78b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a05bf8663419084145a83daa825c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3823ff7b8b2ae99524f13e034712943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c948479b7e21579e4aced67ad0886a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9383975e1e61717428da76275617bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9bb6f700ca8a817ad33c5d5a632b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395688438f7c8e25dc1be53ea333d9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e769e4d7763fc070cf34068a4a563b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d822a80cf815c478b8bed3bc2ca4b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793bd54314b8aec0e84588dd5ad7245420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c808aeb56a4be26635ddfc5e89a84e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c841a304c790db9f700f451b07a18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c431d27ce9ca9491b6cb06b32384e47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d098e3471eff2031f428790823e0d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf723ea273059da18e91b4a14d2f44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded93eb6889a77af7ae5f5c279222a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a78caf3a126e712dc6ebf0efe44e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542822bc99e8725d6605533c2b0880fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172d0323d5e2484b9e9af223b82552429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94664763ed969b86c7b1c5966117ec99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3a3b31fddb764ab4d0d2d5c02187431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800df0fb5300e07d3222ee106f06165432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688a2e775768b7c8639f10d2032f123433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21be14ab402902e0729b0c2c503b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea36c78385480dd6fc3b0611bd8809435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61650f6425081c61689a87bab96fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ac4742e758d85d90766be0966049437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b1684770b45a6270de20c3244059438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faadf57e8c1f1151efa4bac03c72f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968abad8c1238e95832555e8485479440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71c3afb5f8ed7979fb2bad995f5fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284a792ded9b563ea1e85078b39514442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feabe7d2b4bff49781281099c40278443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6323bfd9b3656418b0b079b6de10e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68463c348c50dbaff6d5359f20c6a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c509ed55937a52ba161dae280224446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5dee225395363fe0dfbcbcf2918f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a42ac04f1585cbada56ace0eea55d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8000a8783ebe6a084e2d4034156b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6c1e7ba47f2ffc003fc87e8a68fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875338914b903cc7e1cdbb29aea96249451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713ee032e6985ebf1c217b97bad771452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269281b7cc624319ec7ff96219c435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d1dcb5e6f841a6962d33f31852a9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5da2b3754583c613b9eae02fee4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75de595b8f8d6079714fda568d7bf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74241fd0dffed695eb5b2dc9d33faed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452210edb2e867438a24cf48a4c3398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff178b048693034adcebaaf8c0d137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7939b209f272d96635c40cee20d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befc37a8b7c6088cf75ba690bd0acb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593efbecf6c2143ad607af26c96243462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f244ffe458fd901d3fd9e792cc28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c21208a1fd03bfb6befa0b53651d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1301939bee2196314c4bed1ec9291465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21667c29e2835213340ba13182b2fff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc216ebd89ed652b3fe1176be16dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f376b5d94cd92fb7bcd927c48c93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e56e596e990cdc4914aa9b79d1828469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea12c88f6407c53f2a58ef592056db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed0ea90266a0f1f3283e43bdb30ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f6dab6aa08080ad1d3525374125c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f903a3f20b3dc218a1b6607f596c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd96dc19bfc2681b74a294221035f0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e397403812d12a756b7786a57f222475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dce3a15b02f055dd3fea6d82b85af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab84bbb4ad662c8af818f88f440e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6fd7b73843fe8859714ccb3bfd11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594208af43e25d921cbe45e70a84273479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b3679b17ae5c6699270fd9e2d0e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e205a99734a2b253f38d7659580b06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa896d80f7802c8f947655a6a4d5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a8d74055031dae21df6f3aa99a6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34694dc2a09a60b9e277c1843307de6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e8bf9f6c18ab5ea0feb767f4f1aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58452b79101dd7e8dbcf92ad7ce2d4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6610827b2f1f0fd97db832c38370f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb544ac9f5cd48419c868f179fda9cb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcb87f7a10c534d04fda02789a4da8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d40bac58173c6407befe2219a22c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc0af08eefb0be7a9a67f80f26c89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f768ff6feca092bb5a1d41c94b03cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732dbf478f5723ca34d938ec1f3401d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba802abfcf8a9c4ffd261b03ed9ff030494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f4ee973e1397b65bdef48eeea661495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991cfb3d2d5fb21aaef5371c88b82b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489615cef25223f71d73a54daff61a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc828ac1645a395309e4a13fcdeeb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7d9023cd3aea0cf58f849dee32b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121297116bd37069d3e289d173ac8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6671d430bbc389b86a69425efcca15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ffd34b97690a47dca00e6d662b4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5532eac0ddc0ed97235ed8e9d21e84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e7d008aeef8fe0c3e577a823701b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3bbf2292d5a31b1b77ed8da438c12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d920d89ef96a081c9b9a44adba5262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4c8f5d9d24cb4438ae85d964c62a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72fccee070275c36d676a870fe606b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d18d3109f979a0a7390f1598cdfb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae2ec6342cac1fc845810304e16c73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2896c48c5396dc76f66838202d233511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df3d9ada9a1f4c33ad7ec9793526c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1909f84d0a871195f40e4bcd9dc6f5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccadfc35bac744e78b1013fdcbab78f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603ea3b46feeda6ff163784d2a1cbbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534fd637fe57abbb342cccc8c3c4c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426ea2308fc557f4983e27cb174111517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49919801ebdb42a22858b48778914c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a749f0d3a0430a2492027216407eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff8dbb3aef8a7cf726b96d0cbafd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9f91d661ba07a5f902c2a8b803dd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8c1747e4de97c744fb367ea4068b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05011a40e131e46a19f42ad9bf354eb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625db427a0170e25479511cfc17100e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79b98d748e8e925f0ff5d917d0697525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002198e2d193b120f150c92a2b48e92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5751f07884a9933fd59e9a17d46ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa975d61cb9c295980542455a8e7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167f7142750491f9557d5676cd271a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8126844c6021c53e428867a2f9cc50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fcf75a9245f77934d8f46912ea7c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9349d902ea3291e83164c2ef5ff769532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b03329fc64dfa99a8c96ead2a692d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd077753f52227f40f4422c56f1bbbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c775d424c0bc936c46d642792551070535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138d670693e60e41780e433da6146c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048a763a9b47f9dacaa921b7adc42de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941df39344640ccfedbd530946337ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199dd51b1ff20db270644958ec27961539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283878c12a41d51ed29ad20da7bbc970540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35addb2610466bcbc2b64e2cab0ac9b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ded2fcd6df0ddd4bde999498a808542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b016343fc8adb5f638ff51613cb0c44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5adef21d9e61aedeb6a40102e93d8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63621eb547c8c4835399541d145f76d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad020af38cc0935c2f0952e2ecc4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af49d9c59d1557a4961d1523b5de7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e031ee38963bf8cc11e639460b084e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c194acfff41e73cc328bf2662e8e1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a678b93bae9125e707b199fec34fce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59ffeda4d746bea214ad96837041e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec418dc7d974e20baf2c024add119c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc758718c623ae6aa0e5c5002a4c53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abbcdcdd297c018ee17c9085a63e1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a561e5d6c13e72bcb5e358b8ac5c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25d8789a550856d85b8f46cec83f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d84b7521d2f5d70b6b633fd1d6a6c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae93af97e467fc0fc35173f6318369c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ada3637d6abe1c13e7e18ec389fbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6429a0b7cf48ee8d1620b33f456f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0476be2d3abbe31e98cc72f8932f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644ba8127981fe17ecc1e8b78aec85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e0c17f2fa06b3515eea9297585a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96592c2badecdf6e0c714c5bfec4da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf02421ac2fd3484944b4a90e4cce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf4ff88f6055cc95bc524dcb0ba51d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c71ac99aced8651e94973ac9262b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590214285a32444e3c4176adc59dd36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c34355b533849f5d17b8b163750ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebeb39f991ad8ef217c2d450710092570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf50418358ee1827afa5b45b701391571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db5558b1140e5c77bbb19fc8780774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730b03349a83d5830eba4a627825b4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31fac04be6324d2c3084b1b263a46d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e29f2827dd0eddf101ba67634ef8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c461815ebdd88b07163dbb0b9a74df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b713f0308cdbf6839c4d91c42f996c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585504b0db49ecfad78fdbdeafc28a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194beb7530a447aa1564a256008db345579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace683aa26ddc8abebbdb07100c805a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce53b4ce989ed48b6dfa842484240581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a283720db391396543d86bca3107ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf4768fbcdba49aef60bf40a8b24d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a2a768cf04472ffd18148921caec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4e92d728400e16176859e0d9cf5a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d9e4ab7ae239bc4837f7792a001c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aada66c0fdc1e39ec02f7efa4153de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d83ef419db3a037a4e6b670b81d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a822763ca398a90312f7e34101c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4ed295d235b11e1179721db4bfde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2443100938efa1e9e4ab0b975f159591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a52f8bb4503f2d56e40b6f322db8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092e8c987eb7c61cbbacbcc9a104f23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353c8eb31b31fa0a74e56251fd4303594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8ae1b95b9a4d5acb462731681e5de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31206c2700df64f7709148946b1c98a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882739cc170244cea92ce0d5ba1fbd1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eade6047d97e94e1eb61e9c6962534598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc3dd5e01f2e9e24c22913d4d9c77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80692426de21fef001e4154a9a8f41db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b3ec94c617ce3cde16cb9f1dc76d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ddae68de663de6e4d0ec189ffc60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaca5b53a2a0a6e12671944d4e6d03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae9bd495d95117a011d7cf672eda2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f4f1ea74a04c8a355017aab80d60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6eb0b0c35b1acb3c4c1882476613a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3f933068743d3525e88cdb008e1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c70d188664fcb94ac4e50588cb1076608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fec0f974b6dfa30d1526140e706eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf8baab7dedca8dff7cc983d81528b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6f2f9e47c42c7682b8c7539978e2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957eac6c922d67b96742b40c2450a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58ddcf2a77013efcfd1a547e2a1ecc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260eca5b6cc9cde1889bfe7dfdb08e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deff09bad602d1711720ab1f86c86b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23635278acae3fb6b8ba7a5beebe72c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d8345bd7584646faa9cb7d3bc997617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b3465b12ed40c0198fa6d8b462094618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b9ba48b1f18c744fce1e8f22eea6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c1b92ab23d1919c3f6b1e2e5a6cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e509402db8ddf24586449a3e0639a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724f8d7aa4b5c929d46c7d7174f338622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca571d27b77cb0d05f26419d8e520b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4950356ac64df1c11500519388eab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85465caaa26c3e92cbd0ec39b8f2f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76c564ab163bd35e7176b29512b9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf30e4e3b3b49d7ed67ad31eec5b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a938f4dcaed55f9b03772fc01f7ee04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86728bdda10ed934d9aca9c1b76fb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629f8a06e7f98cd2aaa4ef1ea73eab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a054e57cd22d0313444242552f3610631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524dde1b9c11344966c8bd12a2ac32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966279cd3d0684e5979cbf164ad5391633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd8aac7d3934dc003957c5cc4817a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9753898b39640ba7ad872f597a4a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb1b0288304b668e57613f8e37620a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676467ab73baafdd90ba7d96d164021637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0b50e00213977cab781f0eec3c3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0e79f6676ddd00062d71648e1892639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c0ee1c46f7609a6392443b840bea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264b7fee70ed75f9f5ad0509745dbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c48f0a021b3028de531ee3cae50c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7a52d73e73aae3d74521554dd84d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d01e18db967e6e1822bf94d3adc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05468de477822e26e2a209a3f0c1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b60516bc18000cf9d787d0723af4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e5a70a4de06382baa3e0942b0d74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa2093cc90724c008276e5f0a09347648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d06de97e667e2fcb7d983acaab60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b15192b98be5452fc583f0a6c727650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7bbedbb28b1eeada6b565d44ff0c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2dcf2fc64ec3c53266ff892b5bcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e374b71cd808c9cb22ee92a427460653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d38bf66466fe7d36ea76f0ffb76bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740d6d9dadbcf0cc7d950f5fbc9cc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494759d4f88774e8154cbcbe464224e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cec4bbd2066afe6982864240c5bce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34558991f1a51b337542857faa4ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92714c8477d074b979e00045a8e9599659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03e1e06bbf8c4629ae3bf7227f75c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0f986a63abdcfb09826f23ec3515661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85990f69807323dccd17f73e50a2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3926e40772c8ae81650a0c5e5563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46245cde362ffc1d66d52ac0c109e8a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311a3a6f2bcf17d49ae0cd24c8de3d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998b969c1c838c9ade74b5f9503ea18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3ccb73f0cf55be089c986a66cccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7350904afa5db7ecc26e038c767c0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964652ff373182c740a8233ce49cfd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b449a4e05e7d444111dfcc6cce1caab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873547fafe180cc0fc21eb727b1871a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633f796ec4e3e50dffdd5e1079308e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6fb9bb305f4e944f162944bef3d03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e735da2e5ab8f48cb123c2ab61ca4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78f5f33cd46c02c86e227b416f4c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a940723ece88b55e391da18ff018ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0197f00cfdb1a4907cfb77c228cc54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801e087e657dd489a8905a799a9e34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256054c013a41803ebe3c7440d5253679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053588823b9c7817a6531dba78d679680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de108a4b3f82455b5185c2628a803c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df2f505ecc21fa368894d747dfdbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230fa688fbfb5e0dc56a49fbcdd2732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22aaee4ff6af45421c4b9ec4488f8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c249607c10121fddec6d642c5cf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ee6f1f08ca642f19f38b8bb747f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93effc5fcc88aa09cc8ac00447b0ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f99a2a4af25ed405213356f69412d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997b63f68086f319f9ace41c7d7da0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb694eef946f3f8819c30557232f4a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacbb32553250a2ffbe5155c1932b9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b072a8654eb232ce11cb8689a666b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a01781606e8593c2212b343789f59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6b927f40e17b8e9c9ed5ef45bd2ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9c04885767ca87b8c9279a684aef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ab5e48162cbda9da879f4bb22bfc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a04ab71ce6e5572655e839864835697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b779bd31403c012d957daf8dad8a39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac424fe4c60ddc2343cf6355f50821699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a52fbe3a73e675624227b48a09b96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634805b0293be60c6fe8f1dcfea1649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65b07736d85a080214f0f7307dc76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde645b5a9ddb968d5184106ce3a68b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52e1db3591b81282807dc41a27d4be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da502ccda40b1b97e570e6436592e4bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c4bdcd6e241fc4759a082e1c3a07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb764b0c987901c1817f24aba2fd37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce02399f573e87acccc972f83047ea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1a7cf84c663e6179b3d7684acb78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4da667a89fc55133c771bebcd1c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88989e251285fccd36115e9a7bce9b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb53e563af4ccd524e91d8bdbc57dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278faaf26afdb2075c1193854dd762713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10977166860124eb372ebc05c21a68c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64c7eac42aa87788deec17e50d99d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af712ce8fa9bb4f3838dc49857da3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bfc28f464632f35a6601b53603b72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782d60c9805828f7195ac875b59952718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12886c79bcf29af762db73a6d18d682f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f386587cda2f090ef13d21a1460fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fb841f50bff844f64f642ac1e01d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b644d731be10d33c9881a295226ae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f995690accfcc4fa18dc9c1383f42a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bf76d5bdceb434b08bad17ced442724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3635294f6c71cb39f8781d12fd25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad5ff5bf306e1f6b28515a37dbbd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad49a3d9cb4b3368f77fc10d7b8951727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d7694277c635a5a966ca828070ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46339d09f0f2303b42da041dd6b4a5b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a5672622788f4a4292e8c023c1c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e2bfe3f72e0b9844de4900b93532731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cbc41eea973611fe6299746e30464732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff22b0b87ff3ebebb5732cd6a5982733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749bbc3a70d3d1655b126e6f77577a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac8d52004aefc0e715184e193399e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a856a51c060829c62681292c6c0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab92e613174c3bdcac0429d09c5107e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649febb45b73b23f176a92d89c17eca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f5d89e2c63f7853d72e1ccf07e21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2cbbc9144f39e77247e2fe8ed7cef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e6273384c8934281f54138a5f21ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafb105e705e6b57c8a077b1c4c3b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba155b64dd5d1e43907d3ab8d1cc654743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85f00a9b5f340ffd5d01dab7314cdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0363c9b1030b2a74a6ccf918d8f7b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde121ba751b493c945e090f684826746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37939cb7dcaf7329ee6cc285871e4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28fce993c2fff15e435514b17a8fb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c00641905288d4beb08ab16abc082749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd7150cdc635796c3b728346f3f9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a1dc919573156da466ad34149111751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a6811fed846fb4751cf16effd361752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e609c14e18bad17ecebb2139ad1ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f606fd8e41022219d6c269640cc41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad76a4c98136a7278971a728f0d2408755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907059439bdfebf68ae324fa2798463c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d46abda78d68e8cd4329d79dc5a1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb472682cf133613b1e99a56a68fac6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a711138daaa10f814925fd2a2edc9c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>