--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658763b52e976e541329291dbfaad191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f801f10de894a3d60c9fac274dc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c4f1e966b929a734bbf35be2c4943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b51aa46f8e824e64e1b548afd9354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235bc767b6aabc30c912780368ae835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ea2faba6804ac15b06c444675ea76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0674c0bf775edbde31e508cbe13c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1cfb182ba209a2981dbf52ef01058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdab501e997c3d359285364d4a40b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0f46c3494a8c29cd768fdecdfc58710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670507b0c28c71e2819050194313cd6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a353b0a228f36b65c2ca65e3f19b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59380839c642e94850acf971e96e17eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a444ad912d2c638793ca5ab1114e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f0a1a21951cd847d7fdfa674db9ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf86a1ddbef7b428b2df7a75f440d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624af45abe303814e6d706072f4fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51f43bad24e0e0c5bddfd26aea8dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7634af9217b1367dec99b17a76f13f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c773324b9832fb1f83e4826b069ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e0177d58eb8c9b842e3f705e92e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623e28db02ef3c0c66ae4ff4c4a48b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e44c7073e44b143c812cdb5542845823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faccdc653d24e32c7c5812636d5f1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea113dc146a1d967d59a247dc4feb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f52d1c32fff7459e29b3a1a5018626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec95c25d2593e518a9baa87c85608327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd1b4fd77315c02dbf01bd4cdf29028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf7ecce1c26633d116b23b69b1945529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5037326e7bf7cdd86aeef346313330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32469f8b3851bdd0d1e20e2de061531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36eb33c59fee04d8fb3adeb712fd1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6e89e26f688ed45b4d3492ecca2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032df7091695343b5fe6c1e1bf03abb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8abcfdd60ae77ac6246f1f22affa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb707259955ef60a2e28e7cb037e57a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686efd4d61c09d378dd4af283324673037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035446e036a1a323e093a4247f90ff3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b027ac653af0fd67b9b067b5dcae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59a4d0ce21cefc264d809ab136e7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38e446544c851dd4ef4f3d3e5c45f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e707a4eaed9e4a6c7f7da1bc99e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c2b6717fba5c26d44ca65a9d9cb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09126328947d69836e37faab4893844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ded4022a923ed99d507758cae90f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bd0097393981391886dcc56fa3bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159508e92a2c58372f988eab5798b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ad5bbf2e16ed2c132d2b8ac94d8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc4ae9280352505d09e669758cb6f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790685f1f246f5ccc85bbe09d0219c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052c05da12fa47fde9267951aa01d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230708c495a56968c925b475a92d7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d85b78fd9c9e135c07d0e275e9e4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f0154bea3be0b9c277a4e911038454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c22fdfc46e276b7d5a500808417ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a50665da486d01744555e03042abd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124077ac3fa8865da5095f1540f1e4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb94bbc2ecac85b09022e7b4265ea958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4fbc3ffe73cb05dd8fe0a6fe9dee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a02a41b9b466649fbe0ed8af4cec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6512d95aa2a94094e67db162d50e4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc5aadda730ff3eaad35a795fa92162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef52e5b6b1cf570c1ecaeef01c0838a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539a72195354a7c037599513b06b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d421a5382830c360ae9ba409b869d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771249178f7ce71fae2af70ee992e2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289182480e3f9722995a0e4d72aeee667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ac8cde6dd1666c3975b92f928e00668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecffb78808386405ed2546b27b1b90469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f3d9b518e4e465a2052f4453ba9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43aead934b1fdd16990c9d2f3400671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9c9572a8177001d65cf545ad573c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa385627d4cd2bcc6d6a5f3f344c22373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a543e429407f8075e1e1fd2cc88ad5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527676c7219babe1ff7bf12c2e240175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec79b2e70330315f00f439f57bc483076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31af99365baca4086b7c656cbd444777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b832aee23ac75ce409415ca5fbad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f31d8db6c2fd682ed48b9ca5071679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f12e9007d7d910654975c41b000cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f49a56bb2e1724f84ce909910042c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531974d2bcbf629f6a783e8665b9a0fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d13b5c3f4d6902e520c82f84de8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b0b58919e78cbbe30e03d3ed169d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2246ef3a8671b621526f038316b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac66ef97a2df7bf27707ed8c018ffc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec17d31a53a612afc5495c78fc71c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1783a9d5241c0f3b63357decde80d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efeca3403bbbcf04f56f9f02aa369089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff9277b2b53975186256145efdc8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d471dae3a59d8506a53f72d44d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cec6a56f5bffea8470edde10f069a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca825096de429e88870c86737aa552193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52216089de0b9786c8349fc583f8122294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e0576c89b708af341fa4a2e0926a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f15c34c67f74ae75f1d18d8a8837f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cb629f98a1d89b403148d6133a6a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0470b3ea441ceab500942788e2aa6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504034eef5683b213b7027ec410c4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7877b15a19e5cc6e6ae0d1be9835c24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2fde035d25ee1d9a04dd46b4d929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f85d7d57b8933ee3fe4d5e12f2e63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7335270bcecd29284456c09fdc21f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7200830333b76d18340613b519d2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747de8ed7d77925574774d6f4d5d8a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd65081bdd0a8c1617c986e0a82cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8b6a5c60e8f56d98b45376e30d39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087d31952c235cb3f45f972351ca72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40488c04b6cbb454d563ace06ac9e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b2b8b60fe48141779e1f19b20399110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f415f8eefa80e61544019fb7f82f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23430c911086da4410606d23e8cde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072bd5d6926861baf901a299d1eed23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640f44c3e826ad01b82c0e05177247e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e027508c96a738727d15cd646938115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcbd99376c9040cfa41ad790802da3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e31a2126cb4942e49c2e8fa6b760117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d2eb9a4b53a81c30e29c72012a1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d0feefd19b393520cded5b6b0c5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6551f5fc1c35eac89fa9e3ad2cc1d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8820b8ca1e5cb33e148bdcff42b857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000854e4413c7781a16407bc960e977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fda28ada48e12729172cd1174ef97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a9133715ec89d45237edf3920e493124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775b38f561aa401042c03d6b41c25a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d35b62ee253c90118a7b88663bcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046607fee9e4262a740709d0535cfde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d9d921a71bb5dee389ebdf61884ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2055062a24312c4dc53f98db0e15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec951060b14c2c8be77d789cbe6c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7dbe27e1f9b01e5aba363295d0a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a6f7653b5deba4feb7a5c57c9da3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6781b2fe309a6cc25a5430f86ffed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e949c4448ddda28f7e2f356f23f34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f952e4f43304cebd72bec8691af737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0599531fec47403fd9d689f9ad5b3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdf665f7075b1f0039bb36a68ac1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ecd6d2de876e074ba809fe3f9a82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6d5af8713c6a35bfc5413e279059139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d980c2745e4281ca5ed7d63b5782b34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9499bc3f749d8b98598e1a4462be1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c80a33fd481c69e4676acedd5c3856142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18af66c1d18f0169cf36d1e16c8e4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b0fb5695be093be23a0425af8f21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cc8924b53f0d68dc213871f1849c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7828ab1659b64ed4548130bde7e531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53f1554eb8b9d2a7dc366f617233c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e283dec6ced7566d977273bde656e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc499ea3f7dc9cc578f2bf807c416149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522266225f616660dd09588fac806a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7050016232ffe0799b39d951b9c6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d983554996b9f1212476accf76c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f11337e7db5ca78402118061b52c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c1ac6dd0f1c6a9598c4c950b7714154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e935075d3426fd5b0605c3fd6c741155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b8a6da99b1931c6d401e5b32bd2ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35565271ae3f19bade48d4d7cfe2b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd63e4efcd497888c5844cfd38c26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedec16355475c0b5f887c770759a6d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547899eaed4f738fae1070957fbd33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc88869e7090851a8f8ac343e54888161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c7e8340901be01077a1d21a01fe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234a86333c0470c947d75cdb81b8e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf8ff5ef3759ba9a1ef3181f29322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d044d416d31525b12106c53eb435165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c41fe316eeafed0a2754fe19a751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bafd6032af8b7e56856e9a745f937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f64f6ee820a192d5d6868549d746168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f227547faa59274e3ececc66ea9fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec38a04dc7daf0d7ca9e6226ce692170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04859319c8e4b2113961a0cd1093161171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7f6cf2833955cc1eee1f36c55b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a22cb3dff4572bbcc8637d320ca13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52306e5742fe47e41fedfe86766a40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8a5aaa85873a94aa0e1dfbfd034e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84102da54dfd82de307903c6873106d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2290e37508b0965fc52c679c169c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7001264d14f2d78542e0a270dcc6dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174219f440ce7a81b5141cb4f27a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882109a69e0db8f502c16820925b579180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaebc4b4cefe2a2600e6d2112e1c44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc2522d3c590697c69e8ca7481697182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ed908074fd5e4b37f8e514e7dcfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ce224bd5885bb54df529bbef9216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e032f28147e7b812f2c560144d80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee88bab79087a3dc55ebf1d07083ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab22c37f5a5919482a82f707f172f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081adab29c75b4ffcf830d911b3cd80a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810e3dc4089aaec6aa8ec5b382c9acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79ae4ec1131d4726f3b3b63352491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53447aebc22236fe578647a9eb824e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0cc425092bd42992353b287f802ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da05e03e29c575016516681f3777c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfaeba49365410b8d5a4b1b786128c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72834ef64383a617bd38433800d4a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710284b0a89e7c7eb1165fb67c56297c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f04998f661180b058e2c040852446197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d3b3d342b624bdc918b1a5aa4b3b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c49441e9e2c418d7fc88a6bd120e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19969055af2ddae67bf923418d418408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a288afdf7cae428db0ba9c6dc49f82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fcbdf5aca2384138bb34d96d4a449202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c8ba4a0b4e9ac3c0844595f5ff494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4582f714b3a81e71d51df789e6ee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaebca45c68f339e3405dae013fe31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e30535f0f468697eb1070d525a4c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aedf29398f921bd5769096bfa8ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c227be6e7b88fa34e14ff7bb8bac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a06c8e01086191bb805fc406c60e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee2bd63db978ac2888b7497268dab8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed3becccbabbb9f6290801dbe9b33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e887a164813b64c0216279f54a8a51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941be6b1814e67e4e97a46bf6559c2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d5ada1d109b0f6eaa894ff24245d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba410fbab1acc225fa01d45e5bcb2de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17caf50feaf2795d6c50ea136f5a93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a361eb9fed5b67daa3a28d90b1d05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02336d79b3bb2b5517689f7499420218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed860faa884d7818eab4c765179e0c31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb46d94c2fa9986a6df7f8d1937a6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b38eccd33fb4678aaa627e3edbde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850a1ecf69cc79a49822e91fa98c42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf291e8ca92df7d54a43b9b75084cba6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6a1b4c3f3c58ae94bf14ab6b6917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a7cf2b5d7c382f913c8cf6689a400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725254f733438bdaf59a30a4554e063226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a26273ca3769081bfb1213c30c51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf548e66ebdc167cb9557cdfab27b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835758d52c567e2501e1485c396389229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883202d6d6986af3be9c0329922e7b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88ec0a6abfb97cdacdff7b079149c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef0c09fe0f09b9495a3fcc767bdc98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da708d07093db4cb1ca065690fa10c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d67cf479aabe0ff318e0a5861f6e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253404a4a192ed9af731adb42a41033235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805705407dc31c61b2518bad3e4f2fc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e17fdd5b2ae9b6e4b034d50d9454237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248dd25c2112995bb94605204675875238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659bc8d94b0af804a6fc4fc7d9a24b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dddea4d0d5fafbe7a054dec861ea2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdc7fc92914730e7667ba03580ce1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d81021b6f200273493e87c5c66e8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f893d724e9b1178d55847bcffdce7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f8615d903f5c17b00027bc60b0ee1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2737ac62feb68b0ce3fe98edfac4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27a6bcf13da93a7b01c9621b981f3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c869d046270a9425621672df49015e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9848a8d72ed1e22e020e568d67a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fad71d572f6994549e0ccc64060929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060da264811dcfe6836fd92438ff1dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45e0bf8efc1033c1cadd3e6ba72251251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4bdbd561051b76dba471023394a32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aeece7aaa23ff83efd34cb1bd6a73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d39a787e84a4c45623648bf3919a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842d3561d5d8a6328e77c3b625e58a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209999f21531ac429368bd49c5676cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9eb489e66f0745d1a6221df3f92c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f48d1066761066f8b356c40cc9048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82088248486dd971867dafe60bdc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dd819ca9ff8f9576baf2f8d2b0c4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ce6695c0bed17b5d88f3752c7431261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d005fcadc71436cc09567b8a71efeb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153050a677b0f976a4cb14929c15ad7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0f8755bcac906c9c69f902945779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24d1eedfcbcd3952fe23fd21055df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56942e33e66734ac6a0647b54dd27d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d49268184941aa120276cfff147a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810edf349d9cd19949ba482f040f5fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094729723a72793bcbb1c9be3db27f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37835efd5cb0992048edc68c932751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d23429157461f1c8fc0528ec85e7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7dbb83084cf8fa05f8842495c9f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f6fd801f5f9614a80068edb6c7bdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ead8e9c68c6f11119dbf820260e77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef965cd6365571a41a0f68f37bacdcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf286d90e41791be0ef456ca16b27c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4957075726fd2515eb6d928328c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ce5ed721d0dc4883a94a8e40528e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0350fe64d43adbe51e222b2e1a936279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfaa08e52f1eb9199562998e404c06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b5b7ddc16636907f7d94090903f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb36bf945d4e40dd845d2dbd7bd4acf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3028e6950faadbe9e9e4433aee03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e75c302f196574133210d239be68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0faa337c7882e17edc564692a6ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b67ad015e3fec952a9ec79cac226e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132758fc885409170b291c6950f9cfa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63366448912e2ad3d69a901211e2ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dd02ba81ea876af368ecaa7b696a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48259c0a4ec82bd9b3174874ef43c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543e43df3644db0acaf5f11c077986291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb015b4a951ef44c88a11c9d813151292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473377ff0a78dd186d9d2226af4a9ff7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1557dc3c877cb0601568857ad4a77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e25bdca4ef7105b7e5777e459793c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3905ece68b009d9d4c1a37c87b499296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a3910612f6c9798e3368375500885297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0127d5b8dbd459896be9ccdeb9bbc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a295e43b9a70697527084236cf8b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a1ea359c426dbe5cfb8e28f5eb7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3514119abd8e442c0d4f38a03e40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056154dfb507240cdd66e27690c20f5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3c7199855a345f62c7b5893abe1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be441d5c9024c88b64a9cdeb3c4806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d40ba5879d829d2acb5f4a4eaa272b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e9fc257a05d4bd276194b158156b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae05d8e1d370eed5b8a3ace217566307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a036b84f9116f7f9e904d3b1d4408308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31eb029d3ee558c6fcfd7e6f3a7cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aeac5ebc54d383a430a3c4eb97165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e508c3bc4f539fc3e602747294655e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd074cce6220402b376e7414a30960a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e1bdd8727d770af0b9941fd16582313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820260ea79ba9c7fe91c823c9e4f4bef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489496430be1263720322e06301019b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9bf72b63f27e579eb6b0ed98c446316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669499c697da3585fde4e85673ad1ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e008dd31ac6674b7dc59aeeebab1a2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4c9f179210338103cf4db6ddedf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91cd1b0a0d6c52f827bd120c1cb5c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb4100fc8404fee2ab42408cb99776321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6514b48767ec3e511b6ed6636fd98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bcefd13821cba7c60e5521be4ab9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e494bfad14bdb27b538c85105ff986324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28b880115d9ada234414374bacd79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c13732ddf6524328fe2aae048bb33b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c6e9189ad9d73a3fdb57e6ecdd3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc034867964094bcf03cec66548e7735328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e8839bf89f187edcb00f51f310ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8818341fe9f50b10cd295bf0ba619a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd9456776eae92d876eb308ea371c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294049a7bacec3af5c359b7669d513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e33a30052b8f634c8dd82417ce15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0372269ceb5d3f92b3b41afae9d13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98b620cb4f1708961cc1470a43a9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8550c43986b5fc6926733e398a991336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266737825e3b0858136f50f4bc1e0ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c7563444471619969b0db54749f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5685ed691721c16c39db4b6188679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e18070c916ccf6c93760a3da479e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16697c0ffb7eee0a8ceafe86fd9f4a1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a3811eae245c8a0253fdf069f2de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3726c13bce50f04cfcac11f0bf2fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d0605e26323aee75798db8a913cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b23c547a8bb7b595f4e5e31a9eaf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78fe5e5962463028dce77cd14bac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec1a62c32fab2fbfbd78528f926e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5313b9d1a19c1a1c253d2d490f727348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d806e163ae88466fe6225200c6eddb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c26775853f7f9a8b3d130c69d9118350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db015373af5ff838a0a28704ba0c35a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433bb6aa5dcac636924ec9f17834eae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce0e81419d33cad43b8dd035ea94c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b76ce25aeef0c2e04cfb946ca6cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ecd5b53d22956589dcb0e29e742b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8d5f04c9093dad92219b3daa5142356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061bf2a36c6d8079b2a5ed397b9b7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd534f7e0b5c192c9166903a5a4f552358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b56e6be863056fef5a75f7f7c72a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85cd71d772fd3c9934fa6cc23a1f4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a42bc3602f4671e0b3ae439a5533f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf040d70e3dbee900d782eee144e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332255d847fce9d063ed3a322451b5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6ff5288a0d23cef7bce12786853d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafa35b36cc2a54c36a742b81b88b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc7c840d09be43de7431ee229e0f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60adabb79379e54d8bf7093198ccf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159b4c8da7b71d922562d4d3714b34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c61b9689da2d35b48517a372a7914369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655825519515923b7b3c2f7be7310aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103366c2a97bbfe1ca1caba2a0dac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c915d93fe79a06d58549b7ca0ca77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65010ed68a374b03d84bd8d492bf6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e96135dc899ebc84d415e6499b7ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16199f4f5a0e5ceaaf2af394b9ab1e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9aaccfb0b93707c8ec62e04eaeb1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503f91be067d377a4340d67c60e2e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de6f27d46fc13d4c372b79c96a956378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f6f15a8c99cd64d6380ab976e04f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da48a21fa3eb89b5557aaabeab918c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa463410a0d06717b3f362de590f6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ddba505959eb0765773002fe7c53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0edf3782fd2154b86588212ed5d46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e708c4c6f204763c472da7df65e56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a01be0c4a04b932eb15f19e4a8a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284334303172bd1c6ca83718b6156f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390b928eb0b0dc5592fe7fb5761664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ee2d3af1e986d79324f7d0f968ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1e605fbc4342bdc8caaf07594669389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711859876c0621f9f73015db694f7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6c424eabc91582d85e803980340df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eab1486a78d381a8059579d5556ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7f1024be4f5d6c39b8dd000ad065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c17e1ae205dcc8da4df06f33b8b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e573f8bc2052817e54bffb1176538395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985944b1e6967179c3444117789819396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d707704f737916173815ab92cc6a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1750b705968d5acb188b6e430301398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c6aab6cdacb7ae6dcf431c6e412d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b33acf53c3e5794adc27c7ee2795400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c56de3c6bd01d42212e1db0583da7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4756ba26095aa6debd6dae96e087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960efb3a7f9569450a19be3d4d20dbf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85a269d0d6ef62a9bcff32724cebf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569e06f20245c19b62e13b49867284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36d66adeab3d680a96be7813e2e13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10bdb0adab64a2b955223be42f79ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890eb39739d7f59eb074991eac06b9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229395a8689156a4350509d30e63bd96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d4b0086e9a942e5ccea2ee9b0197410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec218034569b49a200120eeca963b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0240716400dd24f949508599a278d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385412a2b4d74190e7dc9ef8382953413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b596620a30653650a1b6ef77a5ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85dd534380bc9ea717f87283b86dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065900fa4d759c45cb324290f7b55c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca26c72bb3b5e7a0aaaf1ba3ca3f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b7d77bc97a33d8dec629e196381f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fd96b22704be0a4ba97881fb3e50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c7590da94557e35c22eb49c62619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384bd878336de91ed1d8e46acf8a71b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada0f557cf775c96bd91e3578a046bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818ff506f3a207392d7fca8353783c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a9c9550a3d637cb22081ebde37ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964084835cb7ff2837e248b861a4ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5789e8582ca9f33e1a485662a469e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c70166b6e12fea37644fff3779990427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175dfe4cf9b01e8a2f3b39b3556455428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdb100581aab87e24912bef3b9b80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0323916dd1c1ce738b8542a12288d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c03ea47b782d2a2d0fadfe183f5dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cbb2fa8a6db53ef8027c57a52ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ea8e632b76631f72a1ae642d99c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd429cf839d936ddf61f371d0662ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a013fa9b3f4b3d7f4685d343d70648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a36712d2eb1bf5338aeda9401b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa93c4b1213211a41d5c683ce449b5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622bd2e998a74d759f629b077e6c38d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647961275b2654c73741b6b95f5314439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a079ec2c8d681890c5338fa1c5f96b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcc68177020aa8cb4f0a6812338cc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad428626d1e511483eb6c3841555f90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c657787552e013bd76bc724df79ce4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97dcebc16b5cf59c6c412c62812a2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e48efa3200936b9f84bab94529054445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de12e3dcabfa5498f335dad934289446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab9ea3fc487f61472be7da9986e183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340647e37a7fbeb2a261090877934ee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd144a041a16c2efd64ef42f9f8faa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa336118998d7343c0737d6f43e7d66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab7d548e8d4ec62aace872579b3f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928ac3378e363fec29397ed5f36002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1640c7a67baec02c815a6b4bda6f5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ba82717cd3abdf1073cd041f1dd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e8f4c141034f46573a1cd3011cafc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281735982347b326f5e7ed08639b595456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5d7c48ed4c154f8001b23b20ffc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcb8fb269816bafb34af245aa89b13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7577259bc58abc2e2300f3d0abfbd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc3b2c59b048f602651b4aa11295e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633130039a64cf84247b553afab3a2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502098c0ba8565d9cfec233419fda9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad771ae0543624da9a30c01ee4de68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3fb5b1a86ef5dadebaa4d4a9a6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680340ceadbfa9815f8cb6f1925457b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39562f45d5982ba8263bdf89f38bf1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741af941fe09ae8e13ee0bfcc1166aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c99252437e248c3b16a92b3745b0ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb2ea07dc8880bd59eef63b35f7bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654010716d5c0f4250466ffc40563b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6cd0162b3b8a86be988dfba327b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea772430ca1ab1b9140b715580a6f70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca392ffb53acda52d0947216d79c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d2c905278a07bd71b5da6a92702b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a570edbe586a33459a5016f1a1393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab74f3e9c57d0cb121750720199b1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ac1670a6db69b148e542c75ce657477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc107f31f32b4e3044ee6471f7c38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dffa8938e4e41001affcf70fcb4c11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22167f6de7a1a505ef37155854432d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed164986d1b52b7627a5a772beb2e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf250ec8843222942768f5cbe6f13a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b06abfc0107365207cee4abf63cdfc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bb33c6ce335c8db5bffb9cb81cf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be38c7a7666b04afe00085bbeae806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede73d304edec74fa07fe86c3851ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd909069a092d7f25013a5918e913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16850773f08e85c771c49eaab9b4fec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60671a66f23ede226cb3baf04df57de9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac07b4b4971a55caf1d97bd7802e15a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b7b296bac74eaf3c3d234e4cf1963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a7167a4ae6cf774ca9d9e7855268492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3053d5e0173bd81f5227f598d78c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ecc3c9a3fc41ac4a9abe5c4e6519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31461a34783e066ff1d9cdc310f20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818dfeaa765234d482372e027a292e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a1803b3a12af1c69677c33ad0347a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892738e0a989004431cf9b85dea3fdf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7551ed850cda2c0c7cc22ad8328918499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d666d004253191d6ca49287b4584b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b2c234bcd8790d83773aa75dd8fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f046c95ca5f8047e9a377c289cb4b37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abbc101d2f451feaf945bb817ce423503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa4f0de4ec55fec2f8f0549bf9994504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8866103cc7f061983fcd6085a64d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80b03f4a90697d37755723cc94055506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabe5e1a4b1dbabd721d992d9c72c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fafe8656aaf66dc359c9a0d0a704508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad646ecc6e9594d4bbb0d405c2e1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e61db10ad73b42ec6acc135268505e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec63e9febe610756b4eea4a7cc114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34aa5c09079bcd48e1f616817cd35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc548461e28cf379f6c7081d3494d2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfda8fa78bbfc38001bca4a4ed1b24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22ad6c1ab3f8f5232751b78f5469e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39e96573a210a1feaab1415566e06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af01fb4848654987958fdc48faa42f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1626fb9ee855cfd069d153c2a31266518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181e761eaf2b68f62228bca57095ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3d4b8000c9e37ff4848eb4c25e6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ccf7100aa40a4362b022329cb106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976524c5f3a03b292269d3d1f17fdaeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9843ae1388255e106e601c803a238c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b20d7d16911be185065eb6051bc31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c385d292154b4789114d8ec0ae6f8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97c1fc064cd6549f2466c2f96bcef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8185960546618b6d77dc7ab924e76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aafc0ff2da23f846e4c4e449de7a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d0122c5e59903c50789bdd1f5d0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591de1d554914c7065415b3ea9f7b2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729156874d2ed15d3c3dee1943161356531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87a231549f0bb27b7ec00fe5d14785532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b47b0bd4b6b9b17a0b43da7d36ba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4531530b6ee77dfc7acc9e0d710ff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04148b05cc791a7f842e11ea3614faa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a3db3ee4d66a104bf795d8961bc70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b5535bc49ac88f142b2ea731e7fd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370db47e8ca24461f11895b3f186b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d26be381bc7ecca4870efa68bc455539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1a18d4370eac666b5ae27543a73b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af827f3da0c56865ef675f18f71b74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c33461617f114834127ae0efd558f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f67052eeb8d0addeade89c5da8ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49320924d03d47714eab018f5353c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8a3e6a83f27f78fdaf04d9ad5307545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d96c2da1cb21839f653c5fd78bd4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7430df590c1552d0fc63866824489d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5be67457756b41fe31a6c4edb4d627548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce28c157434881277c3c052801782549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f0719cc7e1399c363dcfce6b4882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002d74645267204407d6720ea93481551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a751a5acb880d41e7ff2f9916f633552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb870bafd7ec5561d45c1231b19b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df27286a189d25b5f51adb623fbf25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df0c94a97b52f94861c23b358eec7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a2d3b27d3e9f2b84c4c89ad9994c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6ed5cc2d58ed87962ae9567a3050a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d493220e23df00e017e756e0d9f64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc48d5b84b030f17dd9cde2aa0bdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a13b4c436ff0700f425290d2c245560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabb7b56a0ec1dbad2808085ba1728561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ec716b34bfe955cf96a27f0dc69b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480174fd8258766dd9bd5ac0c704e3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bcedaa30f5f1b8788e59f7a51368f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3bd9a277dd6450e1f465858338b85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bf994f4cff5993658cf8a78d6942b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabbd1fe6c34de84475f58325992c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b769525e88d8ce94621f4fb02b0ae18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ec0dea3f7a1f435f43c8cdf5d69b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773882f25f95a038f31dea7430af06bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d532450d8a7c616fbd49a730e41e039571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444391b0c1f362dcb5ac849207cf1a06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae5b145ea474d252e1d91aa156e2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c773221172c55e433e30b3ba95e5ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b1afc88b649c6102c092b29c73d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276893fa08ad9b06b9d00ec98a061fde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada28f92992144b9e8d805d4230bca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052fea4caeeb666df1be61794c492dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecaad0f64924e4570114499df651a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2a504b2d83af7662231bcd1800642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63a4a58a6d73f27b144118faff0475581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6cfe1cfba0d38e51d93d4506803f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de60cc5b909a210a52422e44e08d13a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c13cccbfbb5a2f88c3101482b321584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf0e205c87b21f458875c7c3a7fd2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc45858037b6b6b58c157071c72a6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bf9b230206e04c45d739fc8820987587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dfb0cfdb6d77592237021ff58900f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd712a5fa7d6ea9581ca5bb8aa613589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0221f81370c60ae2c3c9a10d412d09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894dcb19a8d69910de5f72290bda247591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa6d184e0c781e8e151bab7873987592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ada137a2d39151ce15150107c762593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8fb534cd56e703dc722caf3011e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab673a6c2382a4df80d5f7d0ed25aa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7897bc5033fff94892e67030ebd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34e58e879a24980585e2a5c2ec62c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ca6a48c4266c9b6d01e60546f8ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c5ef9dbc557eb6aca3de067176fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b15b3b3b6eb40f6a9e5b2f478508d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e155e3111e0d57d115d3a0b5f2197601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84071f9dec37f212120ac0f245af9b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12666893fdda56530260626189c9db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709a9956a78cf14c5d3be8a90b0a615604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6b18628fef1476240e02f1ff2451605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59e487c044e333c612370f43fd3fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c768fa918651a0e70f4779632b424607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27737736d3b1738c259478ac3f86dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4b760e25f20a0257eebdada7a0fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320942acc419b79f87dced6f3a33494610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c135e0b3a0b8a4207cf5ff349da77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae12ba3398ea025eba9f4cbcc3bd39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea8f2e55df3f85f20e56f5dc8d3ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938feaa559183a5c59b4f2d62b6dfc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad132df24db449666ab4587a255abe0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec96949b252a0d0a849771c29c313616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437df0400efc5b42e135452ee2f5fb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a087b79a4d2fc9b8caaf5fc302dd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bee8b2c81137e106ee5206c6a5c747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7f68cd58943b1b5b30106fed4467620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830466f9494e0840b5f9bc2f8e0dce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161138e6d0531d5e02699c73b899d8dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796fd8a6027e7032931e029d33150a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110aa54d36cd214456aaa3e9b96f2ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870796c8356f0900769847214764a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12bd987e5500d06b85c3debf04f562626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1ed5482d44ab46dd434ef9754657627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358423ef2a3325466416f894c37790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124792292b926db8142f177e8d1859629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcf5a01339850088a5db545497f7c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f6922e9feaf5875f9881e8508fb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176899ef93e20f43761ac6a24d4db8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896067b48e6060d3ae10c31646adf364633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3aaa12477bb3b4bcdfba6002cf761634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce30c041db2a2f27bac578188eb65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d83dbf9901098a99c5645cefb5015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2674eae74403a4c93ccbfc77929f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd962a2cba5cf0276b593abb55980ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed941f219beb17114848390cb9512f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb080afe4518487cdd1f44936ba3eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648d2bee8b071cb66871b8cb780eb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4aa76982fe22341c4656f98ce5c17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653077414efd063c9dc72272b866fa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743c24f06a7f163e2512f0f8f17556644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badddd31f551e6685c708a4ba9bca3ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2194e599cc4616a94f4876bfab64c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670daf4c9452338362c9bdd1104ec49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395a8a0ffe2c13019b5da3634aa816648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b67132237fd8956bc40e4bc53f1ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ac5609d198d558dc2955d5abbd0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acadb172f6a7289cc96230172d7cf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28ba566d6a61383617087c40b5c2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c93b75523f21612f390a9adff20907653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee647e9f1f4664d6ee32f23376755300654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904c2992bc9337703d3e2f994e07dbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e1a8a4a9002fde6ecd27d431ef7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde123bc78294f107b873b107fb921ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811febabaaadbeeeeb1b3ab88f117c94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc208bf3ca34d0534975e346f95dec71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e61922c2ea56dec1a6a1fd0311366660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2974f8e7b08a0a4e2d166df6a08da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868028f675daf923dede659ee439783662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a319528f8a3d79046d8ae393d835663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e062a8f87840c50ee09b3d3809947664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6464b9944ad93e7d03030b641b3d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944feeab053f8fa2de56f54269038ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c482bd1658c8334b71c9c4662ad3d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb3cde3a39e540ae9e785ca539b28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67285ee949157baeb1eca0f4a188caff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d445f506cc25a1382d939bf5192d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf7e465b9aa0deffaef992d9fbfe6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96602c833968f50f6e0420a59662c56d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c45f60e552cc5b83baaf34c131c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ad729e937c080aa69ec79cb097c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c570184d7107b15037068202b47a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d9488f558d5b67eb6e16893aae53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a95a6e60a8fa63645ed43fa4a9b30b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc05e05305af5a82d45db96dee6dab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1a2477a98be142218246798b023e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579c5bb60949dd5adcb9d1cb351c58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada541930fda9312b65d1d28580a8d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e18897f047591d1cd830ccaa414df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ceb9c1157c502997e10d2ee522251683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de79c17a31f4511ceb26be118ff4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a00726a04d553cafdb835da8e1917685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ff2c26d402c5cca47c83daf02b1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa856d13aa32c44c0170b6a8692f037687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186541c794050ee38ec4956f3ba0bce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1983027c280c05559806668da84649689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be39e861eca251f69538d4a9ba2ad0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06cea9950f9e54ae0a6b80b3794e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c5e519dc6e11b18fdc3ed4a9b1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e634e0b2012606b32d4403b00e81dbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e2597e24add89ec617a0058d107d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1770007591798b9fb1197cd33f434695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f988638f5c78075475efd14902c3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd31038cbeda73a78897259431072697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e7e3e0680365bb46d6c86bd36acb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab141b3cb8def6db180f257486467699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d6565ad47a5aa773a9435802961a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dcb7ba795ca28d777d7dcf61eb708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da197894d6f61625037fcab4a2537702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3bb914a9e4e7c015e2e143133d585703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2013622834599f07088b3ea8553f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b91ccf9d8f69b82245519d46fd9d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975711eb2c2011c439929a930aa84612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6715224125efb43ac0632016abe2d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a8eb6dbd8b443c8a3c22478186c1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec56c30fab362407907da30da40c86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9734dd9c5e6161cfac429138ba2402710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3e89d133a630eaab951604eeb5ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b7c466d6e44faf528464af05952a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af04e3f6d6780c23aee89749d4ddca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219ff30d5e1980f70ce2675ed20ffe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82a3d4bf79bbff047f0d948e45df1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de326cb9e05c3a09e42884f3d32590a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e451c59cfd939876d132b4e86fda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095c5071fdacdcef4928dce91da9fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d6de9295ae135362dd4df000da1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f875751eca2cc1dc50d49e61215f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a178964000d7ba9c0ca5ee4bb0961e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a6849a15e9ca8dc21c527c064b77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27d0e3e830da5dbd9301f4f3dbe6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e504e4d85326bdce82ff94fd5e0abb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954256d9c415b2bbe095405a4a3af0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a81531e81f3fd51f63d538d8817da4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed073c8b4b00ce78909b02101f5943727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151117c05243d26d5cb5bd3c585e9b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151dd53cb52308c3cef751800acf7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9177d1090de9a181257c01b480ec366730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2216793e87a47099d9006b00db7a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e93bc25197db4fca8c4863860bb89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53da651bd9727d7a1d5194856be450733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9edccff82345f2e5bb9cdfd40b590734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cb6e675897013e8e8686bf6b5631735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20690e300a8be6dbf142c93a012492736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1a7cd53df0becdda8769b9cb68a48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c38f2cbdb5f959c4e0db9233a0a9a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd40a7439b4d0b8c6614d5182e2af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efbffe8f8e2734d4b15c6391e55ae3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb89a7ba11ce18ed1b5b855e0cd90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497aad0912adc322af1e2442b283c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1ace670f2530406d9ae9627a015d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d9850431bdad01bb3ac9dcb9b192b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee912112ab1263e1ab1eb2842c3a8bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea61efb34f7f6f376c5b7a742bc9be8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3b1c7b9f7f1f5d2a5eaae489e2db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b5435270546d19977e6802df136b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704dd4a14b9e6dcf4b2e7409eda4a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adce1bcfe6c65af9d43c4bf64b7dbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6fafa1ecdee3cddad4da669e0416c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8f468436e052a9a1c95fab9756da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d26d5c961337626a9c0bf12115bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a29c2a65885921b7fbd9748605f4ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ca628ae72a55b365326dac8fd046755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700d50532bec73457dfa608f0ae90e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6dda783034f589f9f11371f24fd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352f20f0c5b702a62b0437368b6cd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c1069bce6ac4a1c905d13b191878759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb926756c7d20a4312217b79c491281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecc253eb7d3a59ac2e3d56b74608f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c3199aac40ea4ea28f36f508fb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75235827678f9b758039943c1a25cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f2494467b2ea8896172868c6bc475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4203ddafd71b626d8c07f1d57e4d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ab6ec9eb95df664c3a2bc97012ca97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863d3e74abf6c9064eaefb4effdfe178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060478d5bd16800e8bb328b0b02aa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6fa23d38ae2a1ebebc3e7e942cb6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6aabd59bd256c99f90ebe760f0ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed813d68e263bebfb8b8570959bf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1040b084f4e6b03924dc5848bb99d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864654692db2d4c2157734c2a8beea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4641c4d05880a8169af40f6a73e1a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24a4b66ec95b278f1b035117b608f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e8af6834c331276793d6688a504d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a0011c3f6ab6815741cb7540950db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf5b03969bd0c2353448c2b0574f7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc1277f38bf1df92f4e9a0b32d73620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032077647383475fdbac626cae9a36721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5477508b2ca0836a1a2098055fbba922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295b5189f524ecc5fdc519ba2c95fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af86905c4449bf16c6557a0ab26751e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399f7386e9377d38f6d06186a76f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe070a7df8364d45d7e06a2d373d0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e520e7eec1eb7a1766f056b3da2c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece562b5ca1af9809f7c4bce94aa6c9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5014c3c8b63fd7c863ad891bda54d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5bf833654ada0379d9e8d236b3b2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1453021754abf221ff0d7ec2a27e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d78914412b49e2f7cea7af8969c2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8aac7510b1b6dcd9dbf03af65430733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef2f26c9a654568327b77c81d9fcb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd9d3282727ce1bf549a0521a446335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59daaac6a9cb508c9ed692f3513842236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe170c45ab9a1c4a5dfcf0591a3dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912ad666af3010e00f6630c0d35250738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccef3d399ed8e90e2becbae3bcdcd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180537a781ad7143c9f5628d84601a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839231df0efceb910df3da694d3c1d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc6a2742b9a0bb3a2f85c85041e2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85cf1a440390869c2097d812e107943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1981136358ddeb0a5b6ecc1bfe4e0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993f27a1a83c1129aa90d31437ddce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879cb0e5fab712f93bd0a3cdbce437546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b49d808015fab5b2738700530f1be447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e00c2d12f14fcba2d6f4247766bae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd0f787615019bb52ed1b9f5d89c4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed313df51e6cdd8d172143ada11308050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6e444599822c829bbc60baa85c5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098a7ff6987355f13d79551acee56352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c68660319db6f22b49618a5f7d077353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d921396119a45fbfd54c4a2aec1a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023e6a7d2b71ed6bd2d0dbef9645af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304caa1a123cdc474278f7ef3b3ab43856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9486eab8f5e3a4615ee1b6585eefe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158882d8c4c0ebb34e04ca618b52e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5795e722ab9971d57337a7ed15e41259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679c6a29e3f17d76f8320021639608660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ae4709ad0ccb71ee9d4ca6841b0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff2ca5b02e6bfb8266b77482f057462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81add5a6998002b5da43757641ddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7963d37c904a14045bdda95345e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecd3c72647db1b36f545ded9f879765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613646224afdd6396ddb4de59231269c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6485e19992140c5786a7bfa1df9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a631862a7dbdf3d3d21eb3f5ff86a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a81e4b408d236501d4e98ad80a0c8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f915de4ce5ee3224b9847474dd88870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691697cbc3cb006f6bb52d499a2012871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c30af1723827cc27a2cebe973c89c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868573d701b5e9993deb2e6125355973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a39a570fcd13569bed49e12b3f458374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1886a77a4149292e6b6daada5d78175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2de6f16d4071520df3d86d022868a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376218345b268df5e1d37f536b506a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e44c8cd0df6b5a623f86ebd8a89878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29bc173470e75791055dc3191752e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1496cd4924f1a2eecd2240b0814e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3ba4ca5cd54c4314b5a5d19d5e8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce4b11f2c387e72796725faeca2e6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac066de574242b8eaf4ecac73150650083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae5c9518a4df4dcbd6d21ddf8357a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0bd02e0153c4103eef18804cab4f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c12e2787240163d398e2ca812b98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b5c8640376468d61cbee9103e7d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d940631f1ef4dd0d546457cfee0c9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1584924bd2bb0751945850a4ac53a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08528df989f3fa75cfed241fff3f5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589564dd310b1a02bf7f5fc192985fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02bb9b975472dfe7841ab0828c66292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb61d4222f787568d636cb94c03de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad839a9d548dc34d5211eb29a47ff1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d200c3f2bbbaaed3565aa154119bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e4f6d6a25f8c69f5597a6a42284f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493dcc973055af72469cf2c062f87bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0628d1ba9e299f4e1aef783ca11c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f6c50864279fd26419dc16bff627b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6787898642e32ae7dfa4cf5f8272c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9595d60b6306078b8e4bf2e6ede72a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8fb42526d538e01485a8071d2136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de4a5b9fa12038127452e31bd3c45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057a15837571ca0a14e2303559dd99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88edd3aab09af127f59914d89f1222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a43450d338a8fd481eb4a5706d733106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9143a92c51657b60f44807d0fcd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff62ee77aa75758b7130c729fa4b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f71c829d1f22799b91f9dc01f4009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8ce791c2f03ea4e8162574b58e27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd740b25e57b881b13a3ae0da21bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f32d954484767684ab9b07d3f34285112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b01baed736edb1e900aa0cc791a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dea88372b5340b29a67fc80db3cb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923985f14f6ac51d811c45443e38b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdffd593febcb795779358ab34150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4997bec83f7176c4647f9efdb3fe39b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7e27c63ee8fd9738ef358679becd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba1652df05c6a433e5d13520192dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e5f79241f345cb46f90f0b198361120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b301a8822a174bca2cbfaceaddad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e651c6567297e1da21dc7f92d275c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cba0cbf2532df38e0c65d73aeceb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fcdab0a75434fa114bcc706c927bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb033acaef84c7746b7efe5ffda20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae21cd75011e80517cd8c2d985cb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3ff5a3ab402d31840c032dd48b74e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9516879c86f1d6f735c3c8abed24db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9896d6a53da8b7f319ef5e5c9444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f99e25e645eda3c4df807aaf0e5e92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf7be8e291f9cb7ab10a7553ada7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338eb9cf1f0ab4e656db134a0870cd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0a64e8d6ce268d7af31d86f7bcab7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573bd9a6e21a85ce482a3c93cf3bd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf64c66c585b51921edd16b3641bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2abeed3d57badceb763ac1e5f586c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37bc2d2b03f501b279def175fa24b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839882f3afcb0a55eb29690d4662bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017455f95baf7b479f89e4b2b06965139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196db16c223c4bd1f7b1885c205cb289140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1c1c218c08bef4fff09f6f441e84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf4b0e579c87218dbd300c48db9e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1be9bde1f9c5c272a89150a229f2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac421450d6a533e46c2262092aab040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0ef5a22dd17e42335b61b1116b8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85b7308e16d0db05505ac0c56d2f3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8112f094d9f99c8a0f624c9b9ab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dea0f31e6c49ad3c8fb029fb26885148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aed4a585548916019da64dc5c727d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73571ccd759a3621462f506e90a95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e1d83f2fe456ad9f6a9bbcf8d1387151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f312d5b50c6bf8288563705beb9cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50643910eed64b9b695ca89e16217a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6189a04e4c7c92a8266aee71ba3b9c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd931a508e8fc868570455c4ef30dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eafc3783e7a4b0237c2feae72196f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e106e58b0a112d1bfadd54bf7fd2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7309514ac1d39ba63ea6116c4b61a36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41bd02cbb61b3399f5aa48da2c497159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d12b4e1d099712afbaf52b68b348160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea679e4849ba37b599bd37a61e428b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181783314ed8aa74c4a0c623fef20f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a764c1992bb0eeb3f629df8723c334163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b8b3c54fae5508704157cf2f1b2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a44f04d748cd4dac99c2b21b4c15d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e400aa6f10089d6cee7d055e3062166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffbab39dd4285820b8d87e91cc298c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e4f555bd41f7bb54181408afe163168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d931a125993fd9614efd16cb563d3a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f42f6e33606ad89b009ab2d89515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234dbd6ae0b6146070babbf6dd11922171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149581ca91ab9ed327a32f85ad1ca5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cfa6a09f5811db95993f1050d87ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a109027180eb5085180ebf7c9c3f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda2a12a4248ce4b8f4739e5ba238f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfceb75f92805ca87494cd15faa8482176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb86d3244b2372f294b9f219ab3f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e3016dc134dd73935915fdf94479178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d49ace38e0686329d796ca69b6224a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2666869b35070feb08cee340925814180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0df3b4fe07a57e1e8386ef8b22cc8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb020488ad1447dbb803cdc8a393086182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0972fd856359cc50bfe517d81a83ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba09d5606755fd76eaa85aae249ec1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6078850a2e682980dd9f8257d7d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f1d59bd19fb4f412e25c9ae45360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd2a63259a79ff25871511b05d1221187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea06845352dd9dfd713680424575597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a736720dfdab30d89832132a15f8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7c53dd8ab6338fedca527814e5030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeaefb66a8415416e7dbe33097855e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7324a5bd4753e8e108e61997aa61e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ff9539381f5be93795044f54f062193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd190bb7c05b41f2e3f6f9890287ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22aae3d0c683b2c1da4ab06f759a15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8efd2a5f95492c77e401652a1110e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c1fb3a78439805d936988f58c3b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec0fea77ec56cc119a7abdc1d49bb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9caa77490c59f7ca37690341846a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb66d7423f03e7c6ed818d4171a05f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c19d6bac8c94e6a36b3a3a50830a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9eb1c87d11db981bb4e7632c3e14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3459bdd9afb9007a41a719355bd50d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41258e7e73177489b77fa398d64108204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460cda0cdffb6c9e49b2da5ec72802c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f52c952c42737e7605838c09af4973206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7ba4aeb774175358e442de9992025207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe7739154c0db9cebe8157b431e76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae892736f3d562be099a1705d3997209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82e672364143adc267cad518e76a44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137caa49ec0bf1019ac6f2cbcc2f3f54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39223cdebdda3105665b03a942edb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd176f092ad5b3b3b862e3ea23f1a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad79aec6d265b1d2437c0abced802214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3704fe0479d70462b23745c2f091a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499999d1022323635ffc735d8c4b5c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792b75581ea9c5389cdf2a8f210989217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdaa3b2db7e830077ee1eff92e85e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8a34cc833120b1e91506985f4384219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3db44953e2ae22a3323d7e9a5c0ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b442fc5ef3ea7b39d0bbcbee9e6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01494bf2ac95dd4aa2cd2781b92e0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a584c9c430657bdf39bb5b52453a58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec16ca0750dd4608ba766b9f8f4e6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec928bbb753274b291c1d0284cba60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229cce10fc0eaffab8471d0979a876e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ae134b81cfb6a3c0bd67b200080e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c522e9021f6ad930f0f26356258ae84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8ce7153cbd6e622fed866953f609f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c512183cb0ca658fbf7cc7d7a7f02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa9f0b9af56ab82336831f9adbdf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e992d7efee2a1ddf466ddf06cd748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1ac94995703f92a1d747ff85a475233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83b40c1c4ebc14d83901cbb95959b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024167cf362f3c9ea5518236a9d32ec3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505a1ef725e4715e1d2595332686496236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1c65d08168e4571c0a5dc896e97f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0eeb43a916df17ca71333a0f3012238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28e4b8e71f281d1e82372eb547123239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f24bcd167293b310819d4b2068d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb964d0d9e53faf9e72dd22f90a06f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c8775a7b9a24a257c56dfb03da0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e6ff04d6d4768d9febe24bd49013243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571fa725dbf3a600496187bd28206f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c365243e9cf3eb554b6b79a29177b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39182784a445f185e526f79229612c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd996bda3b61c2495b5c70d4c62709c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670630bc0c5aea2ddfe01371a9e66eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1156a92392dc10d12c9d1111c18e88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffdde684ce5f43083179f2131dc2ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda48501a2eeb6fcc980f9f42d4604b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2842aa2b9197deb05dd7430b64bf55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add028a275ef3e7f902c3799225b32f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b174e49787a338f81511c989fe56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f4ce28b362b084da75edf5f7eefa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd409907546d4861f18e08dfe6493d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900307f7f33e3e05b856e2b6c4a43e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363fb7c43c7daaae9e5fec52b75479b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb4962071674363e9e152afd473d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a77d656b402ff5257467c0356ffb5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e55771489a870a06a8a7f1a40406261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3176ac220f27ff2a82321026f4400b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b817f73d819df4a79f0859072891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa5340c0b2a2ca7f317fee6a4837f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c1f267390cb43c72c2c6b63127edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea396530204b529eeadbc3259829ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e66e4a3d6e2450fce50cd92081ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c04c1e6aa33b3ce45b8b6ac4b8c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402cdd99ce968cee6824355d96d6294269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eae4fc5194ee46f5a1304125ca144270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11057f284efc60ba3aacf7229f58a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55e82a6c35d8eedccc47a690cca84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be4e76a93cfbb7a8cd1440290efbad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd3cdd74490b727c07c845dd5896c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3198880fd0ec96613c88e6e97a46a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9bf605bf5612dc9442e83182bb9ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cedb9be91a94a50e2e07f4d4bcf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6655476b5b40370e308339deb255278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433598d22d7840699bf35d0ffb4f6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf5b4164907f1df37d60b1d979f51e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd114ac4d41227092e4bde5676133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652a2f9a714f94704426f53b9284942282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e87a41c64c8d0b0d1b13302a348f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e218fdadb8952882bb669529259aecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b570cfc9832064580a73de7e68460285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c2136ff31e63b52274db57d7842c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb78e00f5a729126cb8d1bab163688287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e6b8904ec48c34cbd3e10dd1b3ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c8e48e6e2e7e5ad3483a523ed2b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7dd0827b6d03235150f6580199cc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f91b60717153c4cf48584b56e1cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa5182f12355c582cec9197a101b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c456225dbd38610113a45d164319a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b146f28f5f7498840e2ded6be95a86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01fab4b50b3c6523f5bb403941feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e798348e76f2f78db14866421a815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1f52dcca5c44cde1e4b8c0f81de6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc934a46a99a7aad9e60eca5c475d4d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1f07d84d3ea93188bf005445d821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750055339333b4dc3f5d6224b83b02da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cf014baeae608e55ec38176352d2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233383d2fd2a86f072a4c6ead9111e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72dc8d2d1bd3a3969f691757d120d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c28441c6c3129608248d7dc0b2054304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d6c6536ec02a19b3ae7a20dc32ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91883c444652580b59cf82cca19519e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adaac70736d5bd1228720d7cf8dec2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d8c0967608657d6670a0580cd0295308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e6b5af381d4b2ff67ddc61d75ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dffacdf281a3774d1e68a81aa43756310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569a935277ce4cef44d80002cdcbed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93ac7b4c9d930ae34281bfe85ebea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670e73f8db5c72a6fa4b6cf0cd5c61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b96232bb62f697be6035beb4531d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af547e02d3ba81a3188a0f52cb68e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832ddb43927e2cd4b34559339f1709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9008e5bab3c1fbfc77275ec0928d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67df960e40ef95b865296b90e9621ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eae798f13be1664ad77e250f18ccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07cdb2141727fabf623c0ccb3123e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c579552f7c04689efa8679c645e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b2ccce6a68847f9465e734715ba7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01452ecfa7f80af4e3e995d1b207b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc5f1120186a67d60b6924a2f59b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f0c68202aa53410dc013ff85a6be0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689e8823fee3f681c28704b13d6859326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546eb88c8022c6cc04c5cf13d053dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a0b6ac95504756bea3d1826146f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8173fdc79692e7c34963a3774fb69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7834bd09cc786386313e478f87d004b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677cb5684a2e5c346162cb3cd4d6ecd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4233322244368b2b0e8c389f9186d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c2f9e90bfb6629d0878977056b3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d08245cd6aa130cc5ab3e5abbb9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978238e1f236725956e4a1e3ead6041335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b5de0840a92ccb17125eb7e7968c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b3c25520f128dcec43b41a830f7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae181f9042cb3f7428f2ce3e7d6f10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd171dd5b716393ce2a80af0967e613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faed349e9e7085b3014a25796ecc7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284878ab2a60dec7414360cbafaaee2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e57c2a6b4aa7e0f9d7207c6c9152342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f392c59d9044365dd0c65d63cf3453f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c46ced0b5e5c73a38104bc08b7e0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3898134f6f4007f12026a59ccee48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a9db7a81e3adb6c2ec5b920d1abb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad153c03aa16f2bd353b829a0ad6d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07858ecd5a240833eb4f16d4d5513d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c69361ba71e588593cc844e809d58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8643a17b9feb51f94154e22169f41d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde370351a19b1ad537cb8c8893bfd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ebf46bdd8f5a5c229ae683ecb7da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5819c7f292309fea36bf9f48d91706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a34c5b84de75ac003260a47bcaaa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8455085a0f43028de13fd473b016355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67906d79177df761f24655971c97a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb108568815a9c7f5eb043437983e0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5159f18404f4609e1118e26ebc27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7263e1ed66cb15d4d64d07506dd866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6f1142d5e8a4b102edd558f9322b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3daa01bc847a4d534ac358a9beeabb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624798af159f7f4b82e8948a2e776c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4481a106651d82e0c26c0fb23676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd895889dc10d301433395f340c344364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d9597c3360f2a7d68c3db3ce40f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5c795ac9848ee42473ea644875c6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a733bffa742762c29f1e319709052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383735a3149c28b92e52cfd6da9f52e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e283423d9fa7000618da0cf230dfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38fc489a0a623b888b6cf9acd64c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc442bfae5cfda3604e434cd6d5b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf32451ca6c0cdec534b2d745a4833372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4670e50815762905ebe4f425165efa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241dbdd2d88f9352c27a0d00074bc94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdf53f20b94fdbd8df9620f3fed1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6fa0844545cd344f9e2174d47fd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2506d28e38b07a0122c8d138fb48276377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd87f57b7940ef23b87c2d67842cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a9553d3b94c0c6a50ffa075f95787379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42314bab9712515b94bcdbcdcb51b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323870251ad53659f87d896ae728552381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cfc5fb42b1802535b4210e82f8e8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7828537e1a78a05518399ffc195fc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce8867b4eaa4237d6708d42323c75a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2712249fb4d5fee2faf1889b83ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acea4bc85537783898bb94e98c716a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d354910226540c39438459e7048d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fc6a260e71289de29ebea9f0452b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69543fadfea633abcf8cd5a2d972367389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b69e36d900352177d9b83b7cecb14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b43371fe72b76015c7a6f6bcf28a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ea26d0c7128925bc8ed23ac22c866392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdeee7fa2de4f6514f58acaf1f59cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca78e540c0dbb44c6bc97aa399d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca526ae9d12f0baebaf29c083f28c0ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f6a9390632bf0874a75ce20437172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07af1f3a3b311926182d8d55eecaf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27ddd956a4521db0358c138b75c554398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77b2e1ac0e57d42f9c298f044495e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223f5728f13117c3e6a7d79583dce1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d41febceb3a3fda61b63fdea0ccc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e827cc84891d25ba497413829d64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0e9605553ff85ccf75df56e2468b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349c732dfed6a7b9781a3787d115ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3bb8db4aea2d6ee1f7343a0f04a32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d954a724bcbb3b33e1ed65d66fa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d784dc99b6320f97d8ae338998fe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080aed9e608e6d5fd3137d42380f3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915ef7f998256fcd2d22a9cba86c994409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94fbfa4d76981da9202ebfa72e256f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f5f34b28593c0d7cbb3c3caafec1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b79b66a55a0c66d8dda1256e4f7da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4627a175db21aecfd4f9c7e050ccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac5531afa9fb89ad599346a73d1ea1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df853c3f7e431511f1621c2000b32c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a2e93a9b8cf9829cdd484ffa2982f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c24244ce2f9a752329d8a6e83a9d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327730155cf0279b56a34ec55fcb03ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bb5403abc124660703ca59e76844a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ab2e56e3cab62a9468578b45297a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f12311755282da09d469312c782a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef76ac77fd32b3f2dff43a9c4abf24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc2bb6cc5eb043b74cf21147abece423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5e5418cce38f17500fe6d95ef438424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1985d144a86dfe3d8ff6249bda5c990425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0563ebde921784f3403463248a4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f48678e1ec4c9089fdb9e4281bba0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0605817c8bb9b8cdd951f366ecd9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a292fd426121fb1a9beb500779ae1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efc25ce0e1b6bde54c4a55e1df28f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350f78482792fcf503e0c9ac1c2e45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20a32aec391e51e235175c15ade96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d576e6a02563bf7c874f250140435433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf5fb676b4c9955b6952c364291dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788de3982b6aae2da6c9345481711c02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7fb6b7794f1828eb9f0edf5766eec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d62f66acd92b223409293f9c77cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9c63ed757661c4dc43ea4d02041a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577411bc940de69f8c6b6be122c58c6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94a5e66cd46660ff2ca3ec49fbbe4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b51cc014fe89b203a685252a4187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898673ff01ec5226972726f101eafba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ecbff9ee09c51d5cb0776e52519fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8149b93ce38e8bd6cec3849f7daf6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe675bfe35918db9316b7d95d45ebcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230d7a919961fe1b1e086f738f5d6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7e2d4d5290ca77355a4eab7d80dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e513589edc0fbdc13ec94e2abcfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5125c63f5a248e7ff8ea044e758e8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced7a3cd89ee236de4867527588551450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82171180ddb90178d1d77a164a8a3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99442a2cbb8c34f7ac2202012d6783452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b3b381f031495d7ae4edeeeddc00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd9f733b7d481670773cd4039a68a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ff9eddd69820dd2d78d86aacdb08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bea3d995425c95bc381ac0e00f89d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c08c9bffae2560f8a040e9cd82f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400e89d5487b0f3719bca47e55b5266458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e432b9a4c4f0884010348e0789d2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dbad141fe3d12bdb4ed0de30e9edf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a384df4b546af70aeaf075912e0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e799977666f87dec9badd8cb1ea78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd46dd452dd927b9657b8c9c2302c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48b3ef575295553e91416997aa8818464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aebbb807c2a12263ad9270d6684f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5fac5dca6abfcab3e7550a797fe68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613d66a50a7369dcc26a695c13a943467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d19d460104ed99803b3afe4c3aa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532563804fc4678e6984acc98a54ba9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931522d4f340e7a64c97f5b4614d32c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc07b40830722ad88805a52c3725ab0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520773b0b9c6f6e0c2ecb2824356745f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c42123bb15f0b26e6668abbd324578473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b966f812c63cd41950bc6e3c9df1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45555e0a1d3780ad9944fd71b8e7edde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766abb9dd11573fa2bc5061d8116b62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92f06d7e5fe53e0b69643de13ed58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1747ef5d5c43a9b15767d4b2b2a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47b64b1c4409887fced4651475735479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5144adc13508f6aa956f38dce0201e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce046e8f09e226410991523909232844481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f890476bd32f093ba0707de10510482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11870db618e4b97f61abe2df5ab1c9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086feee27723d1a63d543d7d15cba24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889bb85981696ea43123661e141d41d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f656ff0fda4281589658e40dcf9841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2cfcbd76fc3d8a76d17a84696598d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367d9c1ed5005bfb31194814d57583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710e84aeb2a06a0c3f09da136fa0473489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f653c9d56c6d356dedc2717ca8a2ef9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd27000da7ee1a98786778893c85f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58bb9013a914a9dcec897340ab020492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649a49954f144c5f100b52b4f5ec71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd29d993f542adda3f40dc08e6dab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c88a8d5dfb34ce71a6b508bd4ddbc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de8b2f2bbd1b925bbb89ded181ba5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50920ca62948ccbe91d45891d8283497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22915d263cd86f27174a184221a888f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3bd5bc5a98fdeeea4b7ced6c436c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db42d096cc68f5af16b0095fc745f8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e332a95f34f914e099fa18291bdd17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71819949334e2b0005d2afbcce02b7cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b77db36b3f89565cf90fedcbfa9498503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88904922b11a354ec3bf363dacdd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bec762eff8b5d44735b550d116c9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ff6da55ff25682aaf82edcb6df0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee28286a653527f94be908de79888e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e050aa2d7e83af9b9070c35262189508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c62a1c4a21c44ef84cac3e3655be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b392bc999fb06b96673afdd6da30a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e7d7045a51b7d34d001bd8dd6fc6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2f328641660b519b979131edfefe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd1d26e87e7de11b1654d7d9618bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f1726f22ec4e2d1e7378c185864a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20662d8b606df9a0c620f218ae816925515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1cc2e1876a2d5360379a553fcd58d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0cb1728847d44367b334a545e27dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f228bc1e68ee36a9b4e5e475fe01ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad09393953e3406bcd95af5f853815519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0489b2c45f16c619df5e84aae5687a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270b33afd11a6b6f781975d9dd9fa7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c59281a474dd8bb22d1d71d8bb0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af44dfe5a3ae20b7fcc05ce9724833f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ecea34e6d985b36403076838216e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec391a9e73bbbde994e0fce46f416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b512f3de79d6c769dba61f5a9f258526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43bdcc0d6e8c0963fe5ce0285803f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc7396f32605bd07e47649d8ee243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627571952c0e38115a0f695ccb6fa031529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f99d52a76263fad236160b83cf321530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed879eb728e7c92b6a8af38bfd8ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b62f7d8322597e8215cfdb8cd7eb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081bd4e6a6208c6a38ed993df9ab33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027123217768f0e0543f7f160a9648534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee66aa87eca59f3b946238f20af3fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe46ea3e3868b56f7384eb04721ed8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cb658b0f1bb3108603eb8e6b6a6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56975893e103820e884f0e3deb4dbb41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc61441c6dc3a559d19fcd5178f6d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0a33655ae557b9fffabadfe2a404540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf46186a4106b32aa3a14da4024d28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cbe350f3ab0750134769e8e650fdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a66305a3a6bd102cde75e8aa3269b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b577593172bc4838df741db58dfc33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30edeac2c75d0149b957fac118a943c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5dd3d9deea7b3922153875e8c6ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b685753c1d64904458a9c9f33de44d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4bf31a924ef4f140bc477db834537548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9208dde324b5274cac80c2ddc0bd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b36396e1f4d186db1d4009630315550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc702d2965b464d3fbee8806b459dfd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef284fd910ce41a19f51cf9ed202bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1a8075c02f4fc36c20fe55dd87c25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c514cece63f46027e5c0ad86cd53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499b60dd66fc03caef925c85561da65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09352b1fd4f0ff95ea190a2e90d5636556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f2807c7178104a7305d8bcc346f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec4e8c39d2a95c0e4340731855a6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd37ab694adf24ba262e4f378ec73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7353dbe0567a9d52bbed7e863e0e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a80ae00207cc29fe58b2f80710287561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e705007c0a8d05926516e88faf76b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1865c289750e59c52483c922cea4ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b2d4cdb62cc10077f23cdf1981da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50905c83e1e1a6851e2a295d0185de8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c48cc18301b8935436edd67af643566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509a88448108e5e5dfd664ded3e3f29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e36cd30ef99a290f0b32f078da13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0c05b9464352718e39d6d1a258f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c353c3478ebe7b3ac38b035c98f1c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df378b13e96554e4f34c080ad44f05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b840bdcf88f3a01ef173196a6887d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce4fe164c483e831ef846031ee2a35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419151f3cf6f83dd5a22c17d559a585574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4694a6d83a35fdb98911ad67a8b0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a923b160b9611bae7acaff28949b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe25c2dfe3339639fe9f69c2a61403577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04af5edfb6be38b5be0821b846e06c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804037100d10241fbb29f2031cd79bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfb2f99dcfe43eae6d0dd8dee2301580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7babfa16157d8bdcb207976024d56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa95f76dd6a0f3835096fa48e2203582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24c625a590dfecf92d9f01d52935f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9153b1f9b4f23f31ebea91941b86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099999b620efe7a3c551156a52760c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b88a01604d2d133f70b7c48846af0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbbce9078257157587a611d3eadd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cf5a1c82a27e2bac9ef70b6f5ce53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6676772ed303fbcc2e14f246b9e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70dffaacf3fa464105f7be73979830590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd37492995277b02d2e52c357f06b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ad0c30abd1b6ac95d12ca35e0016d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3fe775738242ca00e26ee64f604ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd8a1c8f9c5f77a0e81d17e913308a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469aabeea290da7b65a2079c811332595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba264dce6ae094cad64d03a9287b978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b048663bd98476fe1547ed6bc20bac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afff466832f731f0f6e651c63a87a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca01ad44d1c4b3845f4ba361bd167b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb2dcb53a01aea78604b8cfe3a0cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d65f29f13783cbf17587872dcf982601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8643fd2bdb654840924b9aae07ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b31ddc2b4bc92156a3e2d6fa1f86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640540f0ba40aea570dddf8649f52101604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41570fe3ec59bcc66ccd331e6c513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2756657d7028ebe756528b01d91405c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04356c75ad67727c99311fb8c1e573c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ceb760621d03c75cdac4e614b449608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99286cc491f553be10610457716f1f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72173f4a649d7ce4083d25d5889c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75c4c3b65100775e54732a6bce274611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837deab09a1da0c498b5787283b69c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb4f3d234a4b1b0f596c788336961613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45c373dbaf9e8cdb52316f3a635df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aef5e2b0c2c2f8cd19987e2059e6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03874f04d222f32c3979daa6401cd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfded26b14f297195270fe962f06feb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e94f1e2832fab37c8bb84f2bb57f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40bef4b80fcc0cfee98af3ffc4ec5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f100eae43254f0d6273fe050042a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b87d56155f8faef516eba6ee491237621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca326fb02bc79aac3429bce346aa6bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7ce6ca73aa63c9302a69793be59c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87dd5db97c5ef3a1a530e5ebf83b08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d4482b08e6df46af167c17ebf5ddc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb631ccd3463014de0d10188bcd25e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064c6335666f576f8c820c63943cb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197e75f1210d50e465aeb2966cb4f21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5ff4deadb53d282e315bb8b25736629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b4e0cacdb10bbfee5be38244f5e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebffd1e26e3b6d15faf50c2d7b1fce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc563b195db7d226c87f130fa15f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd41dea499d7a7d2c1be9574c9212633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019634fc46a1ea6036b78e71b33f5b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1cfb2c933128ff2f4c147b0c2910635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa74438a9fb9548afccb70e336b312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032357fb0b42eaecf9bb37b0a5cd870637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8b976b970b781972e2b2e7ae4b39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19de49b26ff908c0cb1c1b746658d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfdd6ee4c9cacfddcd8d43c4b8c65a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da8e8fba8186cf57b7dee4b65d664641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f58c74a6aaba97b205e7e017a31252642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d41a9f70275fa53777c185b9fb5ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde57fb02c36176e7db0a77f7ed3560644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a4a093417eb8c9d2b618890ee926645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85ad4e053922bb8db68038a3b24f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a81b1fe7548bd40e6324b00765563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a49c1a036053a7254c5cf9e1e3e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5c061b2c1b2ae45a9d7f315cef03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f15fc05a46ccb3ee9de3906ad2ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f6dc7b2415730da383d81001d8fd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea7bf9441bc5252ad9ec25d7fe35f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcecbd0ec54106bbefdd885df46a77f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e678a73258a85f95590d649968b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dea7916147bc798e87171b7035427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464ec29276427ca4e74d01405b016a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4592fe1b91aaee970208ca9c58a011d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2051a4a1be55a679a808c27977ff20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca23b8d47089c16797d933f0af638659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2b788377549a1d566eab187dc34b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe8ac7133ab4e239c1ad3fa7dcb79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd5b9a902e1a40c4d28c86cfa818eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b4387387a43b45f7fd8312d01733663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e5a06b09919c9dd4972dc0946e3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082a4ddf8cbf60d7c8c8534b8ddd25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbbf28c2fd4d09a9db1aa1fdf9d561666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86219510a37180449fd87ba63f3a77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6fd58e1c6858fb4c0d064f4930cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54065b5de7e49b8c3f31411df722abb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d889076a4602d49e1831d51d1be1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a661c6589573a5d7a9f37582186902671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd14bf44bad23452f6fcd3a6f70170672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a53a48c0129037ba730fe600cd8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bd19d0c8db14da2d12ede85366f91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3677295180c1ea068d44ecefbcb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d973fe7c6461422dde416862a72daeb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa52c1d85acf3f87105e48456ed8e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d0830dd682547a9b394a945a0dab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5053649c6eed4e800a262938063c25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585278c4b919abca9b3e21fc48e0abb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9187b2cfb6bccc42390401258ccd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf128bb433ac07a971e4d921126f0fa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685307eaaaa72a0a90ad8f613a1da77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda33c9380c3e9460c41b3821027afb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b4a0387be658fff64c5ea479a6b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb00810b050fa09ff8354e2bc136d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a591d5c4fbaa4a76425a4ac64d8ccf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec644915b6b94bdd7980e76f7302a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a52de1f788a8f6c47dcf9726dcc66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233cc4a11a79ebaa7be0f6f7504c89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c972d0dd49e6bd9c428b2731107d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bfda1a5918202692c8808100cd33c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753ab72047a6d05feb86e8d7b10a01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c120496f06d785dfed6a5c71bcee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dda01952564ea9f1805899886a1a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7757fd91c74b7c7074faba77d5e2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2be6df4bedf3f15c406dbda7dcacf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f869cb5aa91f39496366d7cdf90a76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad4d9e7600b2e0f804ca49f35f299699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a4c02719fac2f5ee80600e8c747a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2b378b75eaca8f3e0f91000d5a03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6651a5d16e091b5022026169665f16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d5321e5ed6c60b05142f2d9d454d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4399218a2fe407cd2d5a796a01b77a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658eeada733d3816ed7a5f3dbece82e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b208ea2a47468e93180d3f5eb2911706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e84b96eed4fe45db149c8b31eaf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27b172afe5c1e6123f2d80d026320708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759c87058899731cbad5d9710ed32b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b75fe328883dc13066050bee0b9d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e564c39b2e35c221347403cbae50d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade90916fb504c75c37eda8b8cd274712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403bd96aa36da0a419377cdca9d469713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b83d7612d787efb607b1464a7650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837937985d47d478efc6db0a4a4805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9743c3b2a3b0189eb0880b37fa1f46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f3fd68b6f55c510c356e432d05ec5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008024b85b85cbbe3d17b616e7fb5ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb153fbc7893acee26c33e094d4790fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aefe0eae1ab9f3679455f242c41c66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a2b9dc4af4658edf4dcf666a50908721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3380dc02397d92b8d96c53d67a43f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf106415033ead5843bf672da403e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707291aa98974baaa79acbdf5fc78384724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9a654d5b63700b097d76ef4d48f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91531712ae1aa69a8e957430e0733a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e1bb340fb362ea7535b8373a55a56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854377e69003453c5a2b5b7e1d46999728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70612999fc69ad79b95a1bfff0d71358729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1abd4680ee0ae1a033e3070abe70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77073633b94e48ef2664d493799476b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75b6be0197ff48a1e770e36081e72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899bef1f3b963a96258aa5d17e07b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ede9f7240069a7e87261c0c71208734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ecd562a6db4a78afaf68581a9f95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181ad5cf37f58f70a197b847922516736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac213b12901800f27ceba8d5014780737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e2e9a4a6217c92e2fa4e2ae4c7dab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6e5754eb6c781f3871009bcb0431c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697054fdd5e64ed4a2ce31397b31674740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2bdd37eeae3f978afc9ef95206cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147a722e7a3a1d2996a08839ced046742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5537c9ab73fb6e5a8452ffb70055056743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9d47b93e50343f9b05f3c6e52477744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7384c14c6711a7d1ee4135bb2a61a25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c89860e2c77b11815ee6c30f9be2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca7ce6f06a389a966d6ed5ba10bee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88150ab76ec9742a91cfd2c2e69b9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50b53995d3e18e5c5141c9dd77b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1e80876b50efcbdb0463aa755048750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1a524ab55bceccad72cea7529671751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e5addd4eea68563718fdb0799522752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498593818be692f9e12999d1a8ca743753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc50c110521e1a86312e638f4c2a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80d7a6ac40c49f25cd8f2e65deb90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b364e0611c063e3104b73d54569fb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cc575b8edd2eb40aa287d36c836da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9817b5e63e523f60df0b6bc3c46b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592f457329d6b0624f6b7640eacf45f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>