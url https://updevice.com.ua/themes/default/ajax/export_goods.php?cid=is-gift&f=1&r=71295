--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e7f2a869330f883cf8d6ba10aec21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4a7e477e9f2fb841ab590187b4ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75633699d02656093487be4329c75183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdb808a663e316f1582d940c7c11e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a16f9ac4f8fb3e5cac7790b1f0705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b541e246062afe66c2008cb8441a6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b973f410652d6ff72b5604dbb398d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02783948d5e5b88e4781717ef583b368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8d03fd62f900a959268e41a4788e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c295c4ac64c41e2eaa67e60f306110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a775de4a353dabe6c35f45bfb422d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75562e6e656cad31a935f281ca5aa2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899aab47c505b3c290b92ca7b0130013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6301770790f9b2d4891a8b71cddb78f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbafa74b744e6812095a28632d51ddd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf71bc88691d25019cb3a1ba5c4ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae665f7b88b5bb6726d2495c281e4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd50856bcbc8e8ca6f42f3fc4151c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a46ce079b31099575e00446e53b6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0fb000938b1697fa275d8fd3250520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817c87a861f21d8ab2a0975fd43b2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074f3d47ca6c9860979f45074f5b7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df85d6cdd2346e1a9bc68599827e9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771edcc3639e26a1a8aec1540cde44ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047569fec2aa472ce2305c6075a2ab525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad67ca90f45ecaea761f93c336b8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5ffb038ef98a93c831b7ed66a38e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87723d9ea105902e124eb658e75d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f636334976c6531ab7b524cc97578c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fd4bf02b367652d7e929136da05630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8553d9b3a6474c5da3108ff061dfaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14421b8ef28aa2fe33427f614c1d02e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa5e1033aba68407b5cf84c9b46ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f3b392b3697421be41d5cff7554934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e2ce52adb24806d17df6c709d49f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183c6df6a1abe355a3313c1e467a43536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810a9643e7ba9fe1eda9642ff6f68737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e43c7b5bbc8e39f8270c645499f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8798bfa71cf48cfc2c292615b93b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338799dc88537dec374962e868f33640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece52e01e5746363926df96d09f6fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50facb1507d68f591fb36e61a390583942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcbd3747c7f8d6b4b33014871b08da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec10930d5aaea337cc261830982f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ff230aec1e4b0edbddfc7619849645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0c343b793ece77d733e79f63153246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae253f2bd823884ed2794d49e522e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3a894a3bc42a5e5d45268d815f9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f1904814c002284f5334a761b76149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac01ceaab45d7812bf70df087b86b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f772ae775a4c5cab4cbe04c342bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75d557341783d65096c9d48c0e84e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487698760d93df1211fbc66cf5b76d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8324c00ce2ce3ab0662b7dbf2c5ec454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350e600158349b52ba4f47290067d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c7196e380e2a803157dbb9fca85b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437408bd345a806b9c08542f69e0ee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52508da2e7ffa3f76a14de3d13d5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22a4fb53b128bebac193b2f1a71dbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1437252f32adf73c57f5f5306e1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8866ca378a2ef0ffb71639a3157761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1181c8dcb90fba198342989cc515d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cccb3b86990be90f71fe9e45f4a2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ffb6b6f8aa463e77a37180814cdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3b42f4b7a236627f2fca47c689f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc646c30a15f4c301bc0c9fadbd4b3e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13099ecb932e37806e0768d7e73ed5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc765515144efcc34219a5475e8c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eecaee5f1c0abffba9362a33afd8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ba0fff5173b474e86733e13c52ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be737b17c6da582f408dff0d00cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226446f76e147f97a02a61f317f06b3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cbc70c224dd45edadd78276955fa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51106229bc7e25a134f221ef2a90f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3b795ee03721504015d4e97c849875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2456393318707838d3f993985c6752176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92953e0f679b09cd6ea512d09a0065f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c333c6a4aaa3b4aff7b9de23341fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684907e5c566193decd70b584b39a32379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2dbd551645d9e9a7afeaf3d1a0ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674998db0097e39eb77662bc6778cee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09707f63c3320753d769c5d3e2136082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba122d43ff1a779bd47b0aa498a7ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52bb410947fee7798629ed2323248e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a6895b04ba7358a1c5f6a17658dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e93b807fae42e7418170358afbaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8c33ce3fc96fcfa1e5802413861087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbfb7743849448b263705f8d3ee9c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7577dcc8e835adfbc25d7d7ec3a72889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a03f22ae716ed17d8db182f455ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7fe580c1cae6e45881687c3df1ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a918b80fb904fa602bb33caaeb4df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71e7555e8c7ffd8c914545c583627193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c37cb3a3dbb4f280e07739692200094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f54287d128789b9f537619d29ffb1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5af609a269486cda4151c98924b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1854ecfcc6e33b4095608d2897f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7a3af6de190079a9c8284f7fff4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63386a93a13f8dd21c4acd5fa813b6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5febd17884ddfaebd2c4352a16368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba831e189f07728d1b4e0ef504d59c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b84c5fdb76790b23b38fc4a97fec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15409f0010a642f96705c25beff25d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0431ede4a16b52c9024212df3a3ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd91855646444f74ffa244182012a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a626ebd41fc285296287ec4b5cbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed60f135a6f6c2cc46a53fa3459cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28316ba6e8cf94af1b179ac4717825db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accb6ccf1dd12d32e4b751af40f2a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d053bc7373b49c91b5262cd3a80de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c65c1952d57643ccb14617daf05c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1725c73c3d3028753b404fe224de4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5b688376045c3514db7d2224384a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd57f2e228ed6d9b67e8bdf35034a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee03b23a5ed8972a0e1df5bbbf090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61083ac329841d9b3b3ec89a182fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809c4a55893597153b2735b896fdb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5d9a572d92e37cf316c204299090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46943d01600996f86ba913ba1717ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3338c35cff5b5bb61573a7700f32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168834f32f8fd9b83475b10e7cc00ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1cd845b68cced0afd7bce942a7be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd3e733ef172d4a14c3af9e2b4d6e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953551d8729a68f9695b5a9d5ab048124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a687ab9b23dfd7d57fca5c80c901c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225238f3b9b59b8bfea7c64dce95909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517bbb641361704920a4539837fc11a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b08811e8a716f5764ed0cc931120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ffd2bea66589b06f54025c26bf833129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951941cb6e8e19f61dde38211e696c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6397d7508b26cc9b0358c27f0dfe32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb94320b5c1c8c1c5c0c332a11a007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0cc521412f6f868ab503707800183133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d00ca6bd4e6384233b082b39cf23c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0605d665ff05d3d53e12cc7e5883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead69c0119e4294a80d622860e3c3c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ef06ffa4a15235fd46bc3943f817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816b907907c75cb83461d956c5f222138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34e98dc5e94b897fa926660c92e96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3c9954b62916e5ed26895196d629d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028e6f3f4cb156da1994b9244cb20d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9a185c15378b2801de956a86fde6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104836c44c06b626931ca47d1cc29584143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38abbeb54e2e2f89e7cb335b14e3dfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc355ccaf43eb4aa660b5f42dfa00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9656f74c5f9c3eeb1148f874d7088146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c46f1a2e98d1a6c8f06922789967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f90e5fe73af18cfcbbd92ac73026b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832cd128896d2c268af91611991b6b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008866e322e974a819e1d9f4e11618c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ead33e3caec6e0e2768a7b601fe38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e899d0c81aa77a2ca0180fcd1c296e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef67545e2c3ed1b27b4bc959699528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9390f0d8cb85a0681b10be10d07d82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec0751c4ac75ef224bd9eb907a053155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5339bcece0a6e07721facd2244299156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea817149102d7fc5ebdca6670b27b59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de72710f2ff73b9988723669f8c2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142056540185c7c67fcac747018980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba375450350ef48245d3257b5b450160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa16f3e34056ee0922648f6dcd3b424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3960b756b4fe1fd690ce9e96916d05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d51e2e5301f695238060c376b3071163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e4619441c016807aa7d52e671f10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62931e0191e39cae36a4e18ba18af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16222f433d394e62671528586c06496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71fde005967a702d88849a177c2f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b617a37569781c35de27d3a455dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b708432ac09205d75661006940d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da1d648b140a81107a45e391625516170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed594c5a1c589e9bef507603759a353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ef8da51c2bf23bf2420bdbcd0e24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d334951de3a49abd2715f2a10bfdb75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e23f283e467cd133e6ffce8db29f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c8c761a66a42a5b13eb158faa744175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671c0d43bf5c2a03691688dedde90c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e69c49a4decce93295e8c49240c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edcf21de3cf879152454e4e338b4ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e798cbdbce3486aa6b9e5268ca679179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbae070288fdd4f571da4a0896c17e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6860350bcc7d065d585eae2fd128f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33772d167923fe78b78ca39087e1b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdab39e6725c588ea53fc3b1d31d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e5ae8390d91a9d48f08a22e9f193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eacfa0010e2966b8a9985332f06b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0987f768d7207dcd9b9abebf478591186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f493e9a8bfb43b6d09597d59282a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df7b64b5479ea34e1f0d91f3db373d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765135908c800fb54c1f88cc06061f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d84efb15f20a609ea9dd7190e1328190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe48cb654477c85e916d721e108c6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec81326a9affe28155a398c353670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5a8737a2666af6321f08b18c7824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c508105602c3a684423b2d5d734f355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827791df23f3195799719815e56daa19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8651960bd70757c1cf55c4c2bb36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a21000324915e292d380f1feff185197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9208f19768ad580f01c615a9e0798198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26d7d69fe5924bff96559741b061e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5532f63c2232f8652f2606722a8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09f7ba118360dc48578dc776d6495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1236eecb08d10c5b0d099cf94296f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a3fa712c2f49a01f437864f36aa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38ac9359544708531a62e0b5e85db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b0b130da3cc5e6dc1b1f64966766205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00322081c0684b540c649c1b47bb52eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d5c634e46e1227a62f00b2b77ff1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761446093478a09c4d0500842706c46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c568a02201e778f051dad54a8ea4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2bbfc8e7c59d8744cde860d4c5fba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a11b30fa46cc601a170daadbdf409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d6bdd91ac1f1286aee93ed5f6f430212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d87a63e892701c3479981ea047931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbbe7d4f5655fc2a0b5f6eec921f3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525efacf7cb7d3487c69ec3bc45c732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fba5a95d258b6f73e47466f912420216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfc039606a64bd6f51d705a8ca0be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d369e492973c125291918906ba5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a9756dab41851218d63afd0032c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd9845d70086807671cd4920bda83b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f320471f8b2cf01fcd252ae6585aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341080034630122e78c4b3ccf7d8b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12bbe34713c89bee4b9c70fd569183223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c015cc65d747367b7c06b1dc0775224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af00f0911e35dd3c690f23f0756b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6a87cba33cce70266dfa5eddf13a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2aaf50f92b03b3bdfe9c9040dd10e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d572a12059bcaace0422c7a41783d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7aba51038656e8b3f6728e30ae98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee297c4805efd4d14c010c7a9f0edf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a84f95e53ba47315e155fa3ff2472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d84aeaf4530c4941047831db6be7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840095ed72839aa63d9667aefdbfb24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96f51fe28db225619baf8aee81677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca459d07c088e5d22270c282a0a65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bc1a846dd0e587937aea16f59988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4076122e1d6cc9eb16c5283369b66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b13cdc4012b1886e8d365031a7b09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a38e7becb702a94ece999649f1aee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b1d1dd23bfa68cc9ec1850fdc9657240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e2074d757ded2ddc22d7c9b646b7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99b366009e7b521bb2df04255b567242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf4213e311fb6e4ef5ce93ff51198243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcde26b7d86d23541740e9e1f06b21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813963fe2c6d17bd4358728e195e92e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592362004147a254d4c63d4871094f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f75b18bdfbff1c1183fc0135de809f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817080bfd16582adf9c171702141df8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc48a1dc1b2c844558ada8b16c05b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb94d7b50bc1661afa63bb77ac89ffa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d982c76715f39abb13e75e328c4d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f52843a3bf22a40f140733ff85ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59211094066b092b20644232307c7240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b00874c504dd62f665f5c1cfb212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3546baa86931dbd454ab058609f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb1104bce8f78d08367d807c532e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006601b337fe1bb5859817f84e551677257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c444c1f8688e8a6d727b53eb84f7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0cf8e50b5291bed472621892ffba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40992f87ea55fe9b24a49cdf8e30020f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e6fcac4230d8664abbccb0f7f85d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f12565116642a3ecce09c8cdc97c8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9e0c98e34dffb53b47d9dea88891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4386c0fc6aef292535de3bc589c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038142931448eaad2414db982af9458265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4f4356900e6b198ddf585b7f75ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf6d810bff75dda78c61c4809dbae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca58ec6d222d7259c3c5481b1c928c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb47bf9f57857354570ce0ae74eca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dc1c1042207295161427ec6154fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0316ebe496b53331eabfc30e9a5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8eda030084f622988df4c797af413272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37bae2139e16f666f36cec74c92e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab7fed1370e0467061eebeb9d5f08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ce152f4e0a095394b6afc77732b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2bc3cfdd4cf8a51f53269c4d0848e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cfb8f080cf6bd95b63516a42faccb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252be0a1da60a9ab35480b0c400c9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f57b79d8d43361198f3c205933eb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84402417f58d99ddb774038d84f41f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb4121f1295b5dcd263119171e05a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfacbc7e9af4f6004d526ab2dc1de6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e07744e831cdf00677a6d083e24c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97309da0734284912a1b6b08ccbe0c01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bdb43e842b548875d611bf1bdfca2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c35ec16b99b7fc9c9da8b58b746ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388056988017a535bc23913e31bdd45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980063cb91b669d58d7dc949e40092f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e2aa33923d40c8b07f4bc851bee0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c95a395b4ab71dfaa46e1ce44676290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb518bec3f41b0bdce5355340d771e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb7b84e8cd926af9a43185e21401d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a881fa9b2f95611d707a3432d82098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b70bf33562b32be2f450072034b41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6064946b2420155cef4f69b92c40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dc08145f74e3f2fd5a9160314fbd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ac9047d8430b9e730f27822cd9fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18dc078010dc3a3a6843ec656a7296298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b2d02b236ef33f8d388ce080d3f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ac707fa3ed677b8bfa983e964d50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755755a52ed63ccd280e1c98b23ab84a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a36135f1eed549ff629493e3a8631302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c545380a679b13351adc7bfb219a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d5bb5a43dc155f4917b2fe7674b38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6350c775999879eda5d4dbd21c91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466919aebe3bfa3844eb661da663b7c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f0d1dcb0bed207bf025fdc52fceb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28ba859089230c4e18684317b319e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2bc6bb0d3be61fb7e059b928785b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e739da514295d53a0107e4a5eb57e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87960180d5c6330902564870dba7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b455cd825a162027cf9916ebb0090ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e87f249ad31c952900fed2f05161313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a1169437c1b6730e2262edfef97e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb59183f9302f06f2bf5f60368490f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3324a05fe68ed340885ac9c6ad144b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9374cad93028e5832eff062f0cc70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a4f39626a72ba7bd74fcc45299d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba965ad2ac7f3d026fac549ee02d52a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc989c57d819ed2e3b2cf1ff21273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96492b8b903e050fa2e8597f26658f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c23afce7d6d7ad03325e2e46992c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd574ec28754535fceb801150eff78e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c510270736d5247c7f4d4c168d0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e3976467941413b0e0b929a16ec17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91bb26b50101b8c05a8ee7aba23e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30114cb4a4a2389b270c9e3d25235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bb4634e9dae86d65252992f4f123328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983b5542f57d2ba2e94778781ebb88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c6f398e6676fcacc47f3ba57263bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464a4a859230a0a8fa0e3c767d537ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63a9b5f3262e11196100765f974ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37f2237255a29a62dec6ae03626d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce4c0e76373792ba06824823b6f8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf857991a6ac00f220fe5d6bea5e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230338548a7a829e8c20bd2ee42b38b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705acd58a87d29467812697840dd47cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba917e9968018ab32b9e0a705f60217338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7360b75e34ff8f37c3ebec3f9c74f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171a51226b5db74678bf58009cb017340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a44e61a3955485c91754e8f6ddd6e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8eefa731b6f20f6e5c00ca69db9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d465f29d36d39643f5b7c4e68ab56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635b84009fc19f48436ac332874184a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58311a198854afd01a3901bf55e3d2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d4cb8b54ba76d6ea5aa57d4fb583346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396b341f3c9666356681e0835eb160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28678e5858f2d796c48bf6275c68ead8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465e3a2e13a145d8fc9b85d30dd6fc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8e8833a0379b473dcf34c54c2805350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981943e7134a8820d257afd0861a001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645f4fb15cbcc9e3d25e38c5cc7271352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962bfc711328d5690fc299f7a01447353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a89b0463a635de7b6faeb03026b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272658a88757c1e7ed6d68e6bb6307d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052299895bb1b1354266794f3a0984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ff8e2c4e56fee763c83513f146d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c184a6d88d2480489ff456383ccac6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a2861302030a241a807239960c8aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230649c2a89fa68bad8b9c31a3b7f30a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627ca7c8566615f9d690b39d2656c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06066fe6516b16f719789b4e13f629362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f99e7a228958e0b3f4550944b198a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ba27882e5b92656fcebaa141eef6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccce21470405972f48004a34f70ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fe3dd7dc112099dd6ec28b9ff0c60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb452a0042ab4c08930a61786e56a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4962ce67391092be8666cab675603368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8762b1803083c1ab0c9586d833d94e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ceb858445c96a99467df94b5593bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e6b9b607b89a56bfe19e2c4d9f61d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290f562aedd9596c110a240886a4375372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f042e939759a2864290356289820373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a854daa5a517a242632d97d30bcac7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89566f274794111fc97865cdde3256375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9c6526a21885e7d3609a9a7ebd0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d263ce57eca1df2ea291374b011a04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f49858445f122721c889fcf6c398378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e41acb93615b22f7c8593d9c7b33c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e737b0e018e0d8041760d271af6ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ca832ad9d26abc5194df397cf049381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba018e5f1a8e52890692b1d93a43b15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed112bf243278dbb06e8a2a6beb85808383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2fbdf498a803c0e0b84bd1a63acaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e45d190b3eb4e157e6dcfd12a5d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9643ca8ab0e82ad561b889bc1d09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb811653c82b8689de3b72c133dbaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a93d99e31094206f3e422038a4c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d4f33ea9485be4a4534091b163ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752ed093dc05913e47a70c870764f52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ba0a31d329d6e364016dd0aeb8f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb1403f2c1182eacfaca002164b8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b65f31f5ac1ff50b83056291cb41e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc4be83c7bd47fcb70a67a8d7644b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119156e94c2379190e62ea956ae1d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b3f3a6177ffe2705c4c640c2c7e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85406de93d49234cc5ad40e9fbe90679397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41e91b5d6ee0b4dd43fd91fcdef19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a679681e829e75752d456ddee86e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8a30d064404dcd82079c13aac1ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa38e7e4e8098fcb74f62d8bdec20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1232c1a1b75567e62ce42b3d50cb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5666a16fb2200dfa36094b8258fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a28c00ee22b226eb62c6efb6e3542404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9155443831a8fafcc3587124240a60a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be50d144804374c3a58c49ece62867406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92851a195a2c87ff0b2853b3810a9b50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946927fdb62812fe4d5169fee76a3dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadbe24c36ce8b8847b99c731fb0d21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e208a70fb82619a46a6458a3495f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd146148a3cdea50be04d89a3b9ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87e10fdba990d44364ce381e313a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b6f92dd2e9c5dc276f714b675cbe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5fcd9bb06a4889f4deae9cd80b37d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6afbf730d78ec2e8eafee5d6ce0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937c7b7ccba84409ad2b29a6916898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec71d3cd6a2558d732e70bba3b8b65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c45e57eb80a8731a2601fa209da245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a5843e8cbf72f51fe1c7decfb032419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724ffefd5192142bd5d544253829ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd42412d7140ab499b0a2919c527f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aeae1f8aef73ce48f43a8cd6994d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db98fd97aff5031bf5404648888e0e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac502db278d8e22c8a2172732a2ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6b4a38e999f3094659e9d67cd383425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533fb05eb28c58215c9845b6c0c6bda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d318001f52e2e3d9b6d897c0e8a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b076e91caa9a9a8ae9b2d435f27398428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967d79fd3a03ce5fcb3ad4055544612429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35b48143ff9902253dc2ccf80bb4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609756042bf272ccc21cdc616e76fe85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77aa3ac0400ce811cc5fda53fb0b94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e26198fa6f513c693d725c0cdf230433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ccfa0ca8ccd05dd1975b94e89760434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01129a6d7264635bfdf35ad6e8da311435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a06fc5b8b0b6b028a5d9cbd8e570436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610fcbdaeb3161b9555ac6cb0702b0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc046bf9bda831d6a7a89231d4cf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d754f12f09113f15556b7ea42e60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518bb08269d8df01842e6df6d901460440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412258bcf2769c9d333e3820deeb8cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f541ef27ca5a7c07bba50f77e9b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501bf3ed883daace6e3871d1188f6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae56f08414a747632ec972f502dc4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b5408c57422c5e669b717d19df8a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f4c38b8f5229042dccad28a22d6c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e1390fd37149407350d0e57e16cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c6cc5f6af1d915d596552658b7747448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1e3f86525bc279a86d44c3b75c26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947de51e5095a75e9369028c1f73c61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68bebdd2323b01880d811c8e7f389451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9dc5735c37bff9826de9a3ab2175d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c140dc3ec97e385435c07c60b004453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1ca009601fb464ae1f85295284724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaced48697841cddf7288d4a6df93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f44fe51335389aa969cd3e0766c2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb62b34ee99b219db87dc0952a434457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4907ca106f184ed3fa1aa9b96b276458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bc8257bdd6abfc4ad41f3304db53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717c8bfb31cd03bc96dd91f56a40095460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dbc6f33d60f68fcc21d4248e6306b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d91029e62e6adab179e8cdc391d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bdbd247a65369adcbfa0dcfa287b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528700c68084ad79c955a6d58c0240464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e70880bd746beeedd037d87af290465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c572ba4b968086f7828166c49eeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa70e3a34ba4ed9e6ed69fbc61abe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ae5485be41a308138247ddbe0d28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416badca84f28b8bdeb51d291e6a541a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ba0cdda01a37b4cf7050da14788a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc47054b0f863c4e4211e4ad3aa2fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939b78eaa60cd4a4d7f392653a474f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b814bcda7dd991054d52d6a54d990f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff3e59200e7df74b3f54d9b1ef7c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6264e4b3eea7afa07dd7a9ceef11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d2f14f90b67b1b9b84fb203543c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2aedc826b85ae323a4eaa6707d15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba884951cc6afef56d35712d88cc2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9fa7ee74da5f689111693cf3eb94d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa7d6543159379e4738ddb9c13df3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d74d5248a0e8a97436eb74fe92361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c70f43cbeb591f9bffc99774f5901482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceca08962a08a998d2697951418b66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cef5ed259102006a46cdbb0acb1a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a674d9a606e5c487b21d775806ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae78d2cb956fcc9de3a093e0891d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10290517933833ce5e07c4542e2639487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51a81268289f3ce8274e271d74d70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357a53995bcb9132d14ffa3c34482f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfdfe34d9381546e21e2dcab722cda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d210b611a2e85c12337f64e7f6c8fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe30da551cfc81897e9548317cd22f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddf0f8af06a97242627c8daf278a7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c5236aa3592ca191e0e59c871426494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6de3d56569a65eacce8910e1f035e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059afc3b0ecadada6d909cb878b408d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19eeb20c5d25b530e288644682733a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85ecd3be1072110efcddc30ef72c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3843e80a845ca6b959923f90828230499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7bd98b5a2489a628281c851d7c6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3bc6039e9ce9c7f0a23c4b4771a86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8affe32fbb12ba85ee6f4c1f8f80f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fb751711b1794522f317b616319fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd64498211f0380827ea301e4258d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc74bd9dd0558629c7545fb315aa07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f91f610e8dde722598984b1584209e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a3403836974e86a8f5f741f4bf0d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d53a50b790c1f62f91353284e875a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904642cb6352005c7ee0fc91a088b5b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae6e8e870721f256ddfdce69210e49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046dbc983ba66a26a5acf84dfeb9072511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d642343bfbec874e000ed5d34c85e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc69143bdb80dac1fd0b3036ab1d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4a3a5ab3e36b80e175830ff77470514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdee5897b7355c581774f98be875dea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f41a89f0533f1742ec20ef917b2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f1333fe8e6bfc9a9edfd1c5da9cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644f317c74b0cb9f679a43bc4db162518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba1a5632d54d356749453156d66a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41c97abfcd54ce821919038950d386520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb840e319f11a4e02cf0c3e4578d53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496694c10acefd5f7a6c2488d47848522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9cb9f0f6322af8da7776c1a46c59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce1f989951f540b270e4cfe95f9bc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ca9c31178eb6f249cd2f0c465193525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee6ab2f45aa35fa15478aad2ca3fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb084ed0efcf39a130eea29c10545a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e37276c36dc7cff786ff8162102e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a842bf9115faf58437c760a0d3bef64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c1886ca171be67cf83dfda764952530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6964739aa34e08cd361cec67fee331f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73a86dfd95e5be3b6c7c33363392c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24800ed365ad29abc9980d065c93bead533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47645c2899d19a1abcfb1a6486cb14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7c2f112ad9e9b2b72b0809948f0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbf8746539f269dd577468f84a8919536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e666fd10a10e881074b6abfb9f46a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c365c2f894b88bf594e95eb58db25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dccd316b9af58a3c8d7efffc5051539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c7208e81b56df7dc2b862dfe04f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc139c60831f3791065bb795c2bb4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d94fe5fb5c3827c447f62701a4853542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc368b1ff584661e86d9cfb8f41f1e8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b4b824d66a294f0b9ef2dbed0b82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa13ca6e49439ccf395971b3ccc6885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5fccf11e2a5a5c174dd3c45d25e01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f8e0c47762722e10a37d61797cfbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fae1eafc95371212f5a8d6060e2fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaf4b76bfdcf4f9222f2ccfdf0542e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75e02aaad25f8c642aa889f7e9ac8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8817c56b8fea4e4ca0cf5fc88ed67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245704759f7e1eaa6ef4d299f3cbd0a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201958c9e7fd01f74b838402dc851f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ec2365094f6803f89b1d433c8976a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e40b3c33ea838e6bc32c46cd6cbe3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1013a4bb1010d1ebe28f46b7e56cd14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953639d9ea630867b25c75a5ec730ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b910ec42577fde8774b977a7844ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc80eb8bc60feea173e8130a21e033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da8b4823f2ed058ea2a31f7653bc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd340486af968d7037a3d55fd499f08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb84dcd7d16a7d60cd9abe30f162b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718e76b4f3186d940b15d539598dd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796028d8b70ff1a466d6b2171102493c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd224579786f5ff5491515949026cfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7a951144079c5fa1a39a314d186e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef425e5e60c0c12c07480925f9e136567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a02502e6a53731bdbb84febdf8d55f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89d760dabf7878e06f89acdad4ae8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550515f71a161823513afcc46635b366570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb45c1e9d522c72d5e1241c108569f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970640ac02cce428f9fc68e257752d8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c1cc3eb7fe4f1a907acf99f85b93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490faf2dad1c6e24826940054815f301574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ff840c61a725a6085ddb61536377575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1e787b1d41db09b44e3a8f14dde2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b288c5ac93e0051338d4b7213602577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ecba58e3a645c1a9384b13b6a0d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ad7448adf3dbc4520f7aa568db92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec911daf246e8f0d5cc5341640c34a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163743b98e665f45c4b632b74ac89c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c4f920c83217ddfc938382ff8b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8694c413e2482c6e65c3e65de8090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770b52351a2c2a2bc67ababe1ddf53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870613b6652d977ba509aacd8813123585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33678d0bc6be166788a3585fcd44c4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55af2d7fd87e98a00bb289a578b79d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1448867725c168676cbf2a5a8cb1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10e7f2e23a032eb6be387a0bce4fdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd05e4e5757b39ec8b543db5e38cf46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671af74e150871cea9653244c1529b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a52c5eb97a6eb089f24661948b9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c370319a92677f9918e1f57f0b4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4893a74f4edc4015d274fb29ee54f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f99a2164bbd65539699b12e51caa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe4fd6a4100463474ed5b5e33a8c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcfb5564d0655a7a87c7617faa696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488954a98c9017349f2041095b7b60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fce6c893c3487905246b8aa322af6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c6e9aa93dc0da4bd63682d06983a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8fd0d12950c768d65d4bbd881764601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba7a82958fd9331b9e6563bc7b7934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8f1a78b30bd685f24ce74a7a4663603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c7d03d9262ad4aebbe237ae1ebe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78c3d9b5dda91b7a0ed4a1c05627e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1100a55889bfb2b536c33f42db8f0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4da0300196230ab2e01c1f23e338607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce0b741b310df2bff7ebe01dc8230608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992a9c876e5a7d4830d480f7b3be89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd8552fc4e6a0a060ee4ef508ad78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891efea1751bedd0aad285a122feda8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729357f5da4b17f696fe6ba4c8d3d0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38658afcb69adc789b8d77a7c5ba181613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1dd4e30fe9d0f15bf6341e6c54c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955609589dc2cf0df9c2280cfd97a468615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03c50ee8ba8f58b8f3a08b9475256c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e05f4ec6360a6289c84d0873eb907617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2142999763a446426956bd108aa5a0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e0411e74c4f69f14530e58314e23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17637dde6bc5b12dc166c05666df561620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdfc21801dbebac07852e517ae1592621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377757d9935fa0eb6b79aeb4eb4acf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0fe0df528943c454f153b420010f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee96802a039694582818df620b4d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ddcbcc9701cab152c27b258a5146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45d252ad6118ee941b2b4b6be7006626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc35ddaf6d44841ada47d98f5cd76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a47bedfb01f06736e9f602131e42a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf9edbbc98a338f1a02a5ef13ea30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb690912c213f399a1a13ddcb5ff82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d1fefb1809c4bac506e0bde60f82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb61050dde69365ccd9b35d188c44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1c192c3a168d02a6d3628cc2fb0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce670dd88a2ebf13d23a639421557634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a7b110f8add47bd082eaaee97eaa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95d840c0685c67c1fc751ceaae899636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90acf8332c6f49cea2165a235a3da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72e38a2c40474d46a342eb2bdb9c5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2357e94ce060dd043dadb8acf9092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067db678d01fd4f2dc7d58940c9c4ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211c749eee30ca7cd76d64b625ede0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96f8e913a54d06ce580392ae1cdff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e37d91e0cfe4b64de47e619882a51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaca5ad817585c8f82d49fd84db0fb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff1244b5f01fcfb4eba6403b3db74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e635c60fac6a977f75d93d9aa9a94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742d11b214b7ceb26fbeb3b1bd1625647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b2f8bb5b149738f003e13df1ddac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce24eb562225dfd08ee94fc4e622e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e6b2c9468c24e4c56b22fae6b241650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe44b431da35644284acfbe9f09f67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4e9f0b7e10d80613e6ce4dad147eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abda9e3cc6172cce4dd81a15b7e362653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702d7a7372c06fce701b13a5f8a9075654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435272d1cf25308eff143fd5ee6bbaa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512119d9d3d1df1202edd46569f6c89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6e56f25467a8d753c537013db5371657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea3be3fe35a9c496570c62af0a18a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44047260fa92cf7f1edc7a08ac8f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317372382136107c810fbbaeedd5cfb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303e9664bd9417b8131feb6eea07e48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a652078bfc704f4b46c0b4517e9764662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b54e4b0e810d1c1169eaf52d05694663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476419e24bbc97b52338104fc2edc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e7b3e1dadd9b792d6ad2a9b2dd1c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74875a8ec34cf0f6d5bae42dafeff962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834fd7c5f46b501f2b40779c8f0f0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b72ae32d5a730d3738a27e176b585668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09636296502ded7d5c5644e551f30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d29394ea12fa24647a1bf2a1a98ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b82d90f347ed329168c534da783c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0298962826d68270b81d8decc7987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344545c758043e84b1b0a521d99a82a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5903580a21caff9e50913e44e01e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c644db47bf137001bb2bbbf5d0344c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7cb2a68f4fb438e1465dc4788658a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65312696c0da7e5b92c458eb3294b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccacfadd0f85dfd831de8bb01d16c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de1ff7915ce27f46ec46f66e36f9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7cfc1963981f06c217f9425746ddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b7f3b67ce3712b37f2a39fb596265681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0003d945c5636dd3b2a70d6664a97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50c01e16c9f07d3e5da76fb36cf0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c8a51a2e1b8d9740d47b40e06bae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1372faea321c4bf3efb2bb813f55c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b063891194bd14acd3bf1ae6bba2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77593ffbc7b8031d27866ceac291d0c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd521b8a7d15f45cf6c7f5e9b6d183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf706685207fbb12f1437229cea944a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1220c3472cc15344f459b8497c3705690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40ce1b97b24c114c2f9ab481e3cf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805731dedcb8c68baa91b2f586fc3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80459c8b2c708bfc705b2fcbaf294c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc292ce6aae992497a3e4060afe5ac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5da1fb0e8d34213834761b0e543f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95740d09127b6c1cc5d92a0a259b7b5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9771c4a2dc30431da098c735f5c78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b675f2d8a425d89b1adc2036547b03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb68d6efc8450eed5178181bc56103699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b780ce02c0265366cbce8e0731688e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4461f17978b5cbac46e3599fcac44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd61813f3ea934332a8db02f4bea0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03446a9deaacc3e1466c94e4e6945f53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270299137d22a4d66add744367d6e9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd72f6656d037e10c2f761a32d765d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18f7791fca274de87493226d1ec01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e85ee5062716bec0318de749b155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de810edeabd758942c2fb62331343cfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a55806730bbe11046dd1ce5f4c121709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c543b26c1b1a07dd4e2e58eb071db7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e294570a03e91f01203f48f5198e5f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db75aaf3713895cfea5be4f04d693712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ca93a6b327489ff66c61e054dd2c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c6d91494945ca5c9ead024512201f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8fb376f4f08cd526c5b7e7faefab3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b995a5333d8b79dc13eae5cba258c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbccbc9eed15ee251fdb6245156f40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f103491330c848b281280e452671718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c93e593113592642748474920ce3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948714752580c9fcc5b2907d480246d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948bc9267becb2a5269104605c38bd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ba417844400efe23b8ac33705a2bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729291a1e8e3896992b8fa58573285e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbb40c7a2806d7adb53d6ffd27181724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f238f5daa95f0f5d8897a24432863725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b6dbd99376663fcdc388ec8232d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b098882072c747cdf20b1cab9386517727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfa8b1041d9e4b3d116676577ba958728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8a2039f02390d4b6ced02c409a36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28704020d1648f175353f3ac6afeae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4359cce76fe6cf511e97b2171673a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbd350e86cd099cbc887bfe068fad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8ad3f48c2787ffe389bf8b440cd2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe48a6925a2d8da183cb3ffcb1c281f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9520b56ae17f7f309a92d6ed57dc92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97e8ee623f2fc92557b8eb854b720736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581cd02fbf5fecf11fa8cf3334d0718737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a483c7485283b22029af9dd68bfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62ff8240068109284b80e74b450c53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a3f07f703f4d76564b40f0a1e11b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18182d80509120a408210d6e84ea26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc185b16d456a2f1b97b31ea347c30e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a531d077e215d8afe7c0e7c79de756743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c94ddc4bfb02405e7266e94132e9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ba222f700ef957609ba9ee7f48c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f0b947a2dc70a5f0e9c27d3cd9708746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561dd66bedc31eb4ad28d568307fba5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ff9bcf974831b260ac5365039c09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933642cf2903857aea51edcadf3ca2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f26e8cdaf993eeafa79c6436aefe41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412297c283e76166af2755407dc353f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d0da4ad550135f7a818c5424b83c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5998d6c7feaceeda2b222af8d83f5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a75d9992f8ba2027982148d3f08b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5523bcafee7d3d140c42ff8610acaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b747a60e7205f7ecc506cc47ee2883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f641f68d2f5f83a1bc404d9ae861204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5ddc4fb134eadcf4d6447561add05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ac23b493df4e8ac81fe92706116456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62384d8487d56d88731d6237ae701eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a321d30991834854b8077898bcf44528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa205ff3e597ce651b6be0bc22871819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ba858fcd9760c6a35dfcd12f77d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50c5935365673f7456963a0fba71811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876339433fa71e54870b5b7b4226ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1665ff67424d2626c4972b11ca870413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bdeeb9eddc980b5a585c0d550370814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2879fadf7a2ed755db9eba639cd0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88924f0a1ce3766bbfbe43da50d85816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd7082ff602192b97e1fd03ebad2e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53318900675be4f024237d2f024738518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43032174c214e2a62f0c92a9d2654019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e0ce44ffa597a9a77d113f387226220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cbd0365623d5b057e79ae7f61fde621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f18a353a8413307fe35d3aa1142d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e05bfadeb3c25a18379bf9f8e0dd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832690170543aec455808fb30a7b45de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d6d0c05e5a13b4c8c9023f68dca6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dfd3c9a21ea54f7fee8bcf0d7b31c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596806efe3429c788e2f148e768b0b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848e0e0650745bf2b61a0106d5583a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3fbec0a3237305ad33920bf4564e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa4b87aa2921c84e2c5f03c7c744f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b80902c0353517a56935e9adf61a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fe1f4aff39d3293ed7b4c7e8c4a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aafd9ffcd48a09b9e30c39a94ea1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e4d97bb0e0abbc82b83d3c2023b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb94e7d66984c5b5f15b212b8c5b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a54732b6cbee2a4811377cb3aefb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b2e3f60e1c6232d1f6d9ae744c9d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0302dade0ae4361c36484060276c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d266a242e4baea9ad311e1b56042339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb4f2c7b822bd43f6f59f48b2daba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb467753941d8b36ea80672716f35441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c90c0ca8ff47e14046357ea41186742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d7d3c59aa5c168cb6a1683721faff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1a925d8b57d4215e439d75911e9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1607f535e05a8afa74c20fca0491245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6098d8eb83c19ba0a9a04139d41ee846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eca8771d8b651b527c4896d43a46347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7380964ed40abcbb934a62a6214d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296892e1985829f50a37a9d499109c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e74af33fb83f46bd9d1a592498b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0bebf89acff00e5ac48f59e6bbbb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9429d9c8a429db8cab1428ecaa33a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19adeb53134aa952d6874185a8df253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9134cb67256239a6c918cf62b021bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e626b719256b1174e706d53a9264555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641b55930e3d45241d055408cef09756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0970297dad38f2434543c5f3a8cd1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fbbce12f7386e831c9b826c6d17258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a2be902095992fd15be6f1ebb5e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e305b2ac3a8cb9abe9cd17e7bcd7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d99b5b51c96dc757fc583352e48961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd30886c1299d63ca4067843f7fa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a328d1802a1fa564420ef9c5fa398563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d629ff862225788e0a8f1df8ab01d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad59673b716d8a0807077d68605472c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a056bbeb2e0e32de9190336e212d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056862c3cb73c44c28e8f504cad7f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c632848484b3a6f673b8f704982c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303696642166e676f3f3a4e125005e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b77464f94e9b1db87dbe480a6dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f6ad252f9250172ef6a9968ea601771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462db80fb69d221c1d9c9723cfdd4cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c1aaf46035f1d3348f8907470ed773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789999b53ade80c3c66de6f2f7c52df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df0f5e1562590326f1221b78e618ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39847a4c38891e411a59193c2588076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c46f80e4cf787ad97aef399a89f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a710403e0a18494de296b87802ef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12aaa20c4df5a3ba572217e8242d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888bb87b9b0c81f6c427fa1c84c66380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f147909d87e5737a3fa05b29609b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c12c042e87ca23988903003b1bf87582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088708b69c4d947d95228c67e326dbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e9d80c7e754f51abadb7569db53a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8850031f1819039ad119720531a70485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d79e4c285351b4271dbe852645dc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fb467303582692a14c03706a948f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6809a761301fd496758369713a6d0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f5eb88d573801edced4d97a0da4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddae1dd65dd08207d7e72c9ceb3ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da1e2366497cb81f037ed3b62809091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc3da846999a4f9f2f50c7b899a9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e9c68319407e3fd1a63b90bef29a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117841d1c1b0dbb37c86bac117aead9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443de104119cc696932a11e4d93a6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbe17582718adb5240e4f01ed4a3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a664814c656c4289fde99e364b78297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195b8ca8884edb566277124013d5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db79b2d4dbf3fee768f181711d6a8c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289397d02c3630e9e41faaf0bb9eede100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7000478eecaae65f18cbd0ac55dad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d004729d13ab779ddadf545502d23f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61aac184c58219cc2bce19cedd4f97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9dbca018a3404ad35ec4869e41866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac8d94698853a269e75c400308291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87391e4f3ab8f89b1220d76137eef0b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4015e8a1f89b449de503b82da91a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae24b46259eb73b648f38253651f9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff6eec76fdd3155fe641d7bd9cb89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a56d55c1e345380a956cce132587110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3886e0590d4cb99ac36b58d9fc90e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9b7152c45076ec14bd18b0ff92c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aeb099618fcbe2512f536d5ba6437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87a29ee98d05905eb70e75a803029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8986ddc17f9efafe9a9cb0e6a8077115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f652cf97bddd3643b31076c9c8496116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53761f3a2a98c6c163a19c151c0339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7378594a2388deb32d34f7597df9cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ecc47d36454ce347b2745a2fb4d94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7cb0dd7516ca61af045e4c094ce0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e530e3569fa8e91d84ea0a82d020d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc24f66d94c482b49e52192e4d5eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6a78d6d52b9c94ec0cbdc459212a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4e4dc45649a68afb93e228b98736124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e566e99e30b4317419e8eaf30f9b53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce68e3d7d58c3b4ec749ee6b33a8f2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301312ad7fe30375c2436120eeb8a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d796682aa38f2fb306b7753f82b45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aafa21b224302fa32669c0ad69f61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182ce4cafe52e4fe1e6461edbdf36ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f8746a488d480f8795fd754e43d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc225dc3e7ed2a80b5607ed75a62a3b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e91abdbaa411f5f0647ef4c8b6cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8348c3a20c3cde8a5cea504351519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185944e0511a773bac6ac9d7b519930f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fed8d5a548cc2a2e63c56f4eea445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f41b92480d13d6133d1be9934c7f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe9462ec3e0f3bc5ea335807ae046138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214896b4639a879bb59f54d4ba19ccb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a824dce57d61da9c2fad88e995dbdcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8dd535476d77185c431e557bca465141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448258098cac792cb3911bbd88872da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0949261712ea10407527929b4050596143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf650fd0afe3ba2271f1079ed7168dff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb3191c4d38f542f38f6354376e01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af999427ccc34a9edb58271975fbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f04e5228602ce82e89115869c24f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3049a3045c71b05f7a9948762f11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e17837ea63fe02c819117c83d648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb7a88fa30ba682efb1f90a92c189150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90cf757460eddc078f1b9f93fe276a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58134fcb686843a5158b28ab77149b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd85f92644ad73d391543d020e038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2f564550ee325eae9e9a8d837875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105fb02461a676bdc2bedab3f5aeb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0854010103aab1c9400b9d9b494553156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82441e1198656d548d96e97cac855c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d7d4af923018b85e283d2fc1f9e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc81fa8d53888cec11da9abcfe70c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b19af73cae2d5a2ef46b702fbd6ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e988c51304a822ca0b78d40623f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee559731cfb9572e1b5dd442aaa1f54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613752baa184a94638027b11f0202c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7deaad46b9a722fd845610964136c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c497daa517bfcc0d45929ff8b3a800165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400aa9f863672a0004ffb892363e794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d008c3548524c43ed79b56f7bc45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88f0dac7c0f8dfe410ed2728087fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b62ef0ccad7afeea6d963723b4f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556fd6fa206d82baff13d2cf457ebc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646fbe792d3ca908827e1ab971a17c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004dfc2fe1de6b42fe64b29c00d4f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4725f587e38459cd76ffdda80317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4e55e2a35d6a7e1baf6f162fa407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b4f94a212ef155cfd5e0bd4e48901175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43129aa7acb577a0e6b0b973ab71e3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee25470d76ef17fe9244f2589b5b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6bd5afb2d02939b97fdb7a9eeb265178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc44694b9b7f781139be2100c825c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc6199b0705f29dabd090ed773170180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb2227019024c72a151779dbcc3c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b278f98152565870255d171759e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb63093c9712e9abee075deb0c09dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6945fb6160ed86d4081e35742276b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ba72e04f3c2f70d5347fbc223a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523290c6c326fd2ee2b975437c652198186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bacb12b0d3c98ef677a4dea391ef5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f748ae4153176bc0cc454192ff7831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd341becdc2b31b10b7cf686e4077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43109da6b66c966a8e7dd8ef274dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7cd7cbfe174656d59270f7f098e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e5262326bcb8f6bef4b942caa19f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324ac9432f921a4d386ee05db68512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679ea3c1cf1038faff318b11d1c6ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f305b59ba01df4ca5bd92f1e03a3d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d00f30a758ad25797fd6f68408b324196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae78cdda58c0db726cbf104d417b34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecca685f120b7342bfdb5413d400ad0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c933b7e151c37189ae04195564a799f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c471693851d202c3db81d2b11d3574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728050cee19d767181d24fb5b8765e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e2c589dcd322c56b522dd0efef64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e0496757cd274dcf4d6d586a4dab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8593154ffdde90f892c3823bc31e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a585aee020a13024b27fbcf9f241dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8554d301162e0e93f660066c55c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508052f2b7201c7fa4d64869cc8864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be0f2ba6243e318ba8c7477de298f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1bd05d69ef27697cd0d1f0a5c708209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5630acdaf0d7b21d839872566a6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6b67f0626cfe96f2bb7f6a07da63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee64afba917ea3f3e2b26a2d31699f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8237f8fcd6da50be2bab17d8a7d073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a61b13db5435f52dac0df4d55052214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b4ed56eb76d5a897244fb213251f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5d2b1b9e484f477a14047a48a285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b1ce44828e7428895a5fc2da01a95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c9d7effb80debd328f6babed1e59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24df911ae554953e93c02d4df57e0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98efbf3eea9214f638d06d8db849ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de304f78155a9b99d6150d319e7f585221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb5ecad85f30f97df657f7ed08963222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19c606c6238e09b7e7d30bbf1f901b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622efc45be1995f29fa9f68b8e0e37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae210c726ecd3f26252831dbcbc53b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837253f1c0cbba4f49be9f631a78cf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477bca2f2995a1f43702e6340a3b5f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c4102efe2b6b69ce63af4d3e94eee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b104cd7777707dbec663a01f781837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cc7132e2fa28efb44a1e443dfc979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d3c7702ff934d6641b2546d4f317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab03e8c314a3bb984ce7ef8ef8707f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143557de0c229715ecfc5c2cb4a966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5cd43b280fd8d42fa6e6f236865cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8287c27e07fac3d60a3597c25a759c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2e1944554621b622e2e8bb48b37f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ff41057ac011b2c493136004005e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca1731cb29d0f17065bab428fb926238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35e4d16fea476914ef49e7d739e27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c6251f579d5ef00885b06eb44c82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4041e773d3adff79b3bc05dcb3c3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3c459bc139116bd4c768b66bbdb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fce89b6453accc605b4c93de011c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de976128784555a7cff46d85ed9e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbdfda0f934d0ff7daf5485c9edbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420e3db1339d917fa00e95ca49c49c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a4572a1a9f2a1b1245f288f0cf541247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b6d34e00f19dd02ae819c98378e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e33c2b7b7c7e915e1b101b1153b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bb6a3f2f1e12582820f3daed22fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a787516f21d8e47e2791c69ec97d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586314cbd020f46eaab8f6616149b24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9412e8f1595ecd3cc0bc1bdc3dbcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0bfd686ce48c2f5d945f0a31b7d8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d33cca22b7e8fcab846fb8dd6c8fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6207ef5139f12f81c761752e15b4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e309635e5084e7b0ed1509ca7069e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3072f8d2f91257ce33f062042c5aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f983bcd20b16f628635e1ba669651c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda5047d832d1670f6aa89df2bf6c7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6ebc4f54031c413fae2be9c4621c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173371871e9288d00c9245ebfce09d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b65f7daae692e59f22c34fab2e35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef586c1e27fec0c736be2af85353a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdeca85765711c635fb55b0853788b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9499e55bc34380d635d8560f6465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccefd351ab33c535ba5da48abf6371267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b330a5a1569182980aaa2871b44d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc00d149ed9ad322ccb14184069cb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff6f6476d2b5d41b39b82d4ec20d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a0d4641c9888de2ed4abaed4a419271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51654b972108e88e8f70b01c695a0197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c31580884971e50d7f72d30efdc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d34d422b405c1b0c0f71a7c69c466274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe6bdd92e56ddbeefb0d0b04317d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be6b821c2c9ba3d11331c11d63d30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b285fdfa1d0bd63c97717431a368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666abdea387e30f648a36e800af4066278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff10b7db181f97f88864d67c19547279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b709ad61480c9d0463679cadf45ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4c225ab10acccae7350d6c51207e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb7e9acbe7b6232afd12ac97b1050282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76cde5c8816b7efac7d850f9f5ed5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a125e3bdd20113a80d3bd27d6158284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e0768a299c8529741f336933019c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f711ec108a0d850e6cd7c00ff46d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc809855b0023bd44b672d415cdf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a839a2dad37a925e129e30a0278b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaacb7e3a2b3909793c282eade9df1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a578402d6c82120670c61f4a5521d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ef5eb1a12177265f2b7fd3a1a319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9b6361335a7d3c519b54ab1160f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d885e5bb76c08f159049f5cd7e884293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a9ea3f86d4d87f182e2bd6bff569294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c67c40bd613fc492825c7fc4c7ca0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa74c174a50197c811b6880b9f991b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c1720040d300abfceb8edffbd31b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8d466d8b403700db557348329dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e4e9bd99d23f3fdb9b6cace5f257299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc941b604994642186e3c94bd4f2f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb60bd8ef60937457b51f2be514654301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766954007ccd0c2b2eee50b85655d31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab9fed574e8256d50a60cc1c6d938303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e51a1156da1d4dfbe827c59962278304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57f6d5473c0ba239a0101f8222279305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3181250d604390754db76cfa0d1b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b851ae2d478f1f0f55ef9960a757307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56404bffcb7b42563ad90aa2e67b6b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c1d1696661ac127506a61ab6be779309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354206e0dfa2a14328caf3488cca02bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6efb44d1b3758c7f8a2e0e8fb35b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c26f2a92788d2d2518231fdec5a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c4ffa52b610d60acd424c3135f20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f77aa5b31186f936a9a30b82472b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006003958eccef42d7f5bd9776117564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bf942930b019ffa58b2d3619fd24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a19625af69b90dbe109a7b13c163317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f294100cabad52f0060fcebf7f6b07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ba4cff1c3707e6d471f8738cf2a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7377edbe556e1c3bb5efb277ccd54f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea5a038fcdb8400412035abfd2fce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9801c1b81bad2d1819e44eccdc4ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc2586060582e09632a7ecd1a9721323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d711ce7e240b3af566c6b46f8b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8abca11bb1b2a87d85cb4315482813325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b905d637bbc62fdd35d2db5a826ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508cfd95c983c2f73a2ff2764834a66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf8ad1b5d5b4a5ed0a31c76e6d2d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60d16f6687f3e8e70b0f450d3d24f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb141ba5da132e8a40fdfc44dfb36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0977c6f9ca2c873b6513a722ba1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28cb9b109bfcc429f4a00bb04c8b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527b2c05cbd1d3b56e8fbb5e501992333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c20df06d4d0dc215b2b63a6091996334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e1f559c4043a7f39c5d4249552c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb797ddf9978229fc75b6dbb22889336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057c3c434b2e16e4079a5443bdf44b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316276134056063d13f4961e22e995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47815070a857557d841b05355f0a4b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b71d12984ee640c1f34a48b0e440f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f1de1ff7a3c0879201b2a4e360c78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea137f87497a5b45a223c15742ed1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a04618840701fb9148d64b413ffa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92eacd4e094a81fcc8211234f741d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19941d6559faf1e8166a27da372a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81806032cf4d23fcb597379c60b93ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3601ca9cceadfff32af0939314fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1e34ee62641fee1674add986af727348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c376fb78e736ea18920f8a96dd56c7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454f5f7017f51bf35236c154f9e7b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83dfa1358bc3b6697f70af00e24c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deee6d6ecf14a40f1abf8439ac7dae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c90d79b81767cd1848a167bebf256353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3114ce8947d96e5579767a7c2ba0bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb34a1a5fb0056c6ff680d897c44f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5f105b840c441101fcc5068c8338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa132fd1800171eb636cd4487e389307357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e901d4b7639104c98332954b5caa4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c8c1540fcc928457554082bf5e25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58756030b60c1267376e240291c6cdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf731e11d71a36b5869e85125d43de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c04f125f03218845956295283c7562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812efc6216a9e86e57f6ce385d0253d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1d0d647abc813ec5a2548d003273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177de56fd8d643343f61b7caa4682d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38594e91ef41340d7ea450b62eb38153366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beaf0d35d4de16b269be4076bc31f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506f34937478d54857831aa2e3982c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdc6e8954f5f76e78edc89b2d2cccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff794664bb4fb74edb3c583ff746e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822870071556382064a8058989ceb59b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52006eab2b0dfdfa33866695ec471e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf3aaafe88ed0e7aa988921d940743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baea6180b31eb32e027bc62a319cd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31145d33bcb5eaf9a07c95a30b14c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c94c07694101b977c907930bdc5550376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ba9d68616bbf14d54a97ffff2580377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983584d66a554b524c55fa9ea9ae53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0d6d1530672a98f7089f50ecc4ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2b385fd3892ec1bdf1f1ed939f44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b4158c7c12dfeec98cc51b61514c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf67c049e0d4533118738cddf4412f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd92f77b8f6b9845a20db57f7f3c3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80df8969a58d127932d466dc9144b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8e29a97a0b03d2f2ef2dc596f519385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d8cc311aa6ea663594591af34e63b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1bd2c9a61d3c459d2951e8455998387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2a9384b37da40060f5f444cccaff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064388f1579bcd8671df6e3a79ee528389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb6c4fe825dbdd77cd557ee7789ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf867bc1338d40bc76d9e9309c752f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d41ce1f70e74f8bc2747dd72659baa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ea4a425674ce22b3e552b8401504393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d86f6b2b54f3e8c97aa3d9b5aaec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9e133d54b28537659cb8289c37f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0743c49c2a3afc994a19f56a25b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344750f6215488ed1c3d976988069373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4556a4c57547ddccf11225b58f6b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6983cebfe8e0ecd88e676f98ee0768399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd15cd8012e843beb3b7f6c73e0a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9a15caac15bccb8678e18c0ec8c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf88ee8d47cbe337fb39effc1a260a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a38d3cb9ec64580c0a26f54c6e84a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ad8486d9edd352b99674041ea8a60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6adfcde0989d0931a941bee25eb51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639f4f98d8460d7060f9711197e2bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe08318efda1f82ee89d928ccd148407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753c0e594370bcf51ad4f24d5573cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472dd10992943f03170152b21c644ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4dced4c8d99db802f4e879a5f2829410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd1be02f21f8b1943e838553a6795a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc7dd6e6dd35109767fdbb8fccb62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6baa19103b0531c7f3965c5468bd54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3d5d59cd060932b596fbce5ed9b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f1cf4b5da0070fbdca5b0ab48a507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528aac825cb0491da84dc7e7c79f75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8a51cd8ce570016b875b6168c0ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bea94d7c04064d052a68b07a3e072418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3d04b82eaee0d38988cffcca59865419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039885409189634e35cca56b8544f935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83995fe086748c20905c7bd6427d68a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0c9bfd047f49b4055ca15030f5e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731a8967cc31095733ba2650bf8c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d470cc5f6747612b638a60555f5edd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfcb051314242991c393753ab83a6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39292ea19fbc56fce2367c22f9d6ee6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4539e4739d30daaf0fa41ce3956ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4451ec4a128e8834afd7c788e00fae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b05094922241017962c026fa398e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fc6c3f683246f2e7027947dc68b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9906a617c5491de3de024972c1b417431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d5b2899dc99a907f57ae4a48870b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50bc63d3e7e170501d76936b39f41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6e46abb9057bebea3d7626575f61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4d4a40770d78a76f55571b9d065f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e482906157d24c6484e5a541a1318436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c71fc135906f31fc28f1bb364d09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca37e89ad656ea2dfd32b28436c905f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf636163cc1cf6c3ca8e17cff74a279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f396dfcec8bd934a5615d58f88357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf300690eefdac3cffdea9cd6088a0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6e3e1e5131dd2a30f9b2f3fa3211442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde552a17ffd052a82968dc4f2b44a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7828e6e11b84da8e534c6d21c4432444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb27ddc7db5e782b648f1cfff6d362e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01927b3425a9bd72784c29d133a75b9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e0c22a31f1d1ca4711593e699853447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4034059db2b0e38db0ba8b6ecbaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe8f1b072fd6fcedc73a131a649f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab06bce89a459b4a03c2879c3731aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5afbc8bbb9becc4ed626e78a141e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea36e05753245e6bc07008ff4015819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f833be8dd9b9eca04e480be8077844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8078550105c3541defd0e161371b5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0882881659261fc982092e706cab9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a9fcd423c919064ecb952691c8465456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3124f4281b7f95209e667d138cbbf83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593491c4bbdaf78e63dbc38463051c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992afc8a992fe7eba9ab21ecdf09ceae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df39c13c33c814bb334a315664b230460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daf9f73865937a202dcb85868426d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b169105b62c84f2c56411bb57df55b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dae58669ecfc0f9b5d90d7d370209463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0e5ed9ac41bef8c10e595738f892464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254cdbee1add75b23edd4a4d13bcf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c85c1bb987b8051e8cbd9501e07f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed291ab9f7f8b3ded0b4ddab29f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989412b7faef7b35e2effff43b58b2bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa9058372f5df66384f55ec332f7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39118c1cb5cf55e9ac7ee5c503bcb67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d93d8458f3c2b1f29a41f8c09ff5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af10655dda84438ed626ae9323202472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21208c9ded939a7294ee5f4f2cb2082473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16b6f1f442bf64a224107cf03fe71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e07571869dbeea6f58d2ab0ac53f9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82fc82527a013ee0643be6a70c5bb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e5b7f94f4f8c3f5f747d96b65eea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998306c01edfa5fd8dbd27e01f2b428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd17626ec7a48bebcbd43aa5651426d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45563f79d9e0891dce18138bac05a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388daa95e28e81f6ac0671e43220ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bfed37b2a4ae0727d213e608c637482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bfbc43e67afc8c86905b584084fd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d0e816d5888e3a903ce43e85bbab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18818c4428786516e6ac94b926214485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60801c9134729b7c2c8329e76fb30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201472de6e0b6cfe49f5dda48bc226e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f3f21eb485a7b0a0ae7ec4815f70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62496407cfd6e8b5a95e3a9f8ccf12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a904e017628a8a9ed185593ff95861c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcde6ccda7a99af46d38cdbd2e1a8c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a588c4f3478ffe80b5e45d9f479b26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b38800a574cd58660cf5c0b46932cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943baba005bff00ace587956383ec0b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a33e9b62a820d25fa6caf70b6e60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29a62e5f3940f6af5b66ad0d5fa19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd066ad9f40585a7ff4ad6733813dd08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495564cf2fdd85d47411d5722c6a77c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5b5174a81f26cd73a3b6c33b8303499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389f61da4ea1747f46a7c96b9a0374500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bfd33100647c55a8e3fdbb700fdfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825084bfaa7e101aa69eb315cb2577502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9fc3481ade4597aad7c74520d4e94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f549085f15b1ce906bcbc10b30da1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439defb97dd462e0acf496e37db84061505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a4363dee85ba7f2333ddd5cd37e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d9882cd6a44f794c513455318c19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb552f4cd2d0c356db36086f22d62e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b2d6011148dbc7f01fc29606213e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8986987c758639ec05ca3193285f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa28854ffc66b752ed4d96155c2c70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d832bf57432d77462df90ccf9e4d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8bab6dab9ff723357736d7129e4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4b3ac928eb5bd28fa7b95d07a821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018a8c3e93daaee3ab25b4a7ea6824515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595012be023e06e22f52e3d8c85d8a45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9252aab802e15d8587f4a0622e26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17b694938a2cf6ed862e92e7769db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19fabeb9b8c0e3a48cde444fb7bd71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6c47490cc101a1403f01e92ba4f56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e44c09b4fc89fefdeb9386b1883f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdd8d1a3e02346b9bdb3316830bb8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3405e26c5cc5ce7657c749136e9811523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7a2971b5b63782d33ad054bc70ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d62be4ea067416a55149ef445dcf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546a7ad225de4a1dc8c6ea4b7d3d52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68158ed4b40aeb5cfd1911a9bdff7e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8214d2f6618899a6d5bf91e3f1c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b21d77a73a23cae052c1e89c62184529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e1d0910ae9c1079d18642ac6650ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b89109e863e4f59709c3e6cf3a43a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d35331625427eeb437d51eb6e2f409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31d9912cc394216da40c05a44d39b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678c404be6a32421009afffb96b4be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7066111eca6d5a6c7a90d4507cd5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb7cdba8aa6ac58c4003e65a2c1fe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9f0f0220478964609e8aeda6e0f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a24508b05ceddb25d2203b9d76a04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e263d19cc1245b32ccf90df4c9eb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ebf7461fe057de10308432e44b4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7065c402f92d6c48f7c2f055194be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fefd5b902ae027db895571c5a13849542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff2b8f019f8c8900776e0cec52c5ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741db90c0b3a6bd6806c86c0fd91dac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95d3c06155f9b672c2c6e5d5d775c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2a3ade3c2af850c1a260972fab3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6720842dc159ea4b97b4005bfcba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa688806bc5678d8392032a6d8c9dfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597bdc416822285b2d541b6fa7dba5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c69052f1d94f708855bfb97dc3944550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581f7e954b53519d397b49d70f610b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a1eb6d155119b90d2733dae4a552c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68a2e80655644dedb88012f2c4958553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f304e7cd5bb20e7760c349df68f09f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df151131520d1fbd5057d7760821b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515ca5f9c483c3df54a61973406569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9849d64645417ee0911ba580fea6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee346da03bbc482c1ac57f783c7d527558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aaba77f9012a8ae7eacaa927da9a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76e707ecd9e18b8f710a6d29fc1a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202add28012a99b49a1359a9ca0fdcc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eee9eee8c3c7ba27786294066ca8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb4e1c29dd0f98a480b33be967c65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35234c68c5717f8c9a3cf56a0f302564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50ec2bb9e9aaeec091c49388e29dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b11f691a90750c4c08d2e50a6755566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4f26d12de59732792a4855c3883a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75191ab8d3767836919ecefd5c8b78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eb8b2c028e08c0185925fdbd55b21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a578e307d58277343a594e6b7b91a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4e420b31c42aacef1da050213998571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e89a2bae123fca87a10b7c18d138aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0f35b39f1eb4425dcd12fd5b5186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee712870c1e6cfa98d8d55b40af850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c511b8dc4d095e00c106acecb39831b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99718c0994c12735c6f19f2d5d086576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c301deb9c3c6c3d59ca094b27fab6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e8b24dd2b0fe5245ef1ae696dc7b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e909974eedaee7649877b6dd4573579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052bc6b9cfe7863ca5151747e12961c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4491e68eff4eee64872837653d880e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522cd3664d5926a53460043ebca181582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ba2fed4520a1be5ba5c1b4bab0d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f378449cd540da569b9ea79823865584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd857ba7c1d7ff5915e536ec91fe93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88840e9e6e81aa0d46430edfe18f27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f6f477d775c33d1d2cac78058205587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd441987005a94a04d6019f7e399ebb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb7a138618b9f88f9b8c5a24bedcea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37fd5fe3f8193a6f57e93c1993d84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ff7650332a0ae0db3b479a34b140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac7bba9b4587798eae0f33f6b6d5ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ed514457ed97f30afb23ed31ca61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9d0235db3b423c58861aee06e7d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c0f09253b35b999c1c08b03c2034b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a66682a11cb3923ff72100eefc494596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b8e5052380079fb72d4f9e02c3dfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f094e6f8734a0c28b4410c072f4cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d024d3e56938974dca17e101a1ce0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed68bc665c9bd544d6c6e63e99ded60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d54c9cb6a5d5ed6a96cdfda48da4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028fc0422825d543c615d542e73ff7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3906a5964a0c1640f6d1e84019d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747984edac4c3d139291db7500bfc36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152c3b82207a26fdbad6ddd948ea0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce560bfc4f537fd240c49fe8f635c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d0f715d887736545e5fbbb9d780a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83e36d6a6745973ad5ae4f89ad91b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8d14537f6476e2cde3593ccaa378e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f8d933e975507e6df846d72186a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919f6e864d39cdd4e7117cab609e66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e753bde1f668b1f8a47f8a201af16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4ca9eaf20dc76ce15c45a3cf2b8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebfeeb3666d5cdb5dd9a4710a89ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82103a87aaa68496390a1e08d66bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf924e7da0352bf8e4acbc7101da18e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47974fd41cc13d06d0405502f6ba9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765991afeae56070693b3d8910516ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc146e90b4ba80b53f400b2497742944619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efca09ddc1fde54123af9e17657519620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1bb671f0eb3cac68738d8b31422dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e345b72f9051597c23d33f4bb5a63d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162a500470e67fefe1a200826813d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd901de6ab85cadbf88b2c778125e1af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d30395897a9f70c870bafa773bae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81709bea170d6704e3bb2251f547bf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56571e619a9d682f71e92c729b588bc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07de667f730b5ff3d2db353b6b5abd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83fba604bda0935937d80bb1d496fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c05a6fcba7764a29377cac593a57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155aa5509cf2cae466dedddaf58f819631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68744207f4f8f62948fbe78aef8917632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156df890db593f84e7fc92d8ab1c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61c7522dff377f061a42cedd67985634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d13fa2afdeccb9b19a8df3342ef31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb38bee16e20df2ec106af34bfe9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d346684e2515ca1783466b36d4c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83126876532e3353a4d059f4f6f3f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251495f9f21bd5a804d7c31cef502e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fd5e77694d5fbdd7ce26dba6891ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8742382e862b5bf831e365fdbce4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278241551f8a89e1d8f17fbe4fea76d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913be371dcd5d49004067eafcef08d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2998d0ee4e2edf6f824ce8d80ab0ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c6c0f6442dc4129f074f9c34d410645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296ad7c0c855113bb4f0a530ea2b33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed81e86c1d25fcc744ab535c5ba39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5723ac6c55efce377fc32b7e7491a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddce3e287d8eeda3e9bc65c5aff0a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9d7d6a3abd94f393b49ae9184df53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4200b101d6e9a79ad9b3d0efcb8293651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a06cd431e43dc82d6dc5ae8559e23c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e101c5af44f7d292cf9595386d57ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd74b72dd6199d4b72ef37437884e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebe1b26ad2dbe312083409bcbab67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a78878e587e21ac361a9cd071e4bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79addff77fb96d6604723b2043262657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f22b20f88f7c407761fc8cbf53f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1cf6d9880e192afec7ff4419eacc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a71dea9ccb2395c0e1907f1edb94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138f4411b7851b11cf4ba203e747b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0443c18cf04b0b2fec0fabe2b78f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444fcf9165a99ad6e9a2b9c39ea1b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60aa47cae0d8acc43328801e78a2fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3adbab57ab0b858a936b4d69225dbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207fb66d750a7f821627e5f7ce40ba9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd9ff5827c2a21e3b859202fa9a70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295259546d5df2e1237de559e713c2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19bc4157c0f8e55684e4163afc782a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f52b742472f50b43d949cbd882fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41ba28dc511ed4deb21c04dc8e397b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5617000bb8b2008730054020f44e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7cc982d57f38615c5b778be852de2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79a651f9893775ab26d26159d9e1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f5a8a592b18cbf34a75583cf2b7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25138742639ba8298f1ded90ef1af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f89193a30911247996e3efa44e1c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac74314b7f2e9a8b32a1c1f34370b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9cb7e178232a778c7ce8a104e967679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ddeee479310e577cb0e669dc728d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c87ea1ff2051c841c3a2acfed745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ee9e7e0d76f238489aa1685792f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7744b880ddcafab57af0e0761144822683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4dda8d195a002304c973fdf180463684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532d9d89bbb10637f3452a438c06d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ca4a2f159b24f90f18d901874ed3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e394558d05a289ead17f09745b82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01256b6a897022a543a65aa03a27ab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb52e2ccdf029f0bb39682aa2c3b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3551b17a305f6affebc270ce4f404690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6fb20727d7d57390b9f82fb23ebc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621846288c218b1d0286171c6697aba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c8b98ed0911bafcde1a5e433f89f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd9f177786e630041c56e670f66f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081fcc8a57cb83b5db1bbe72fd24b92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc18d19a63ac5108fe54bdf8a2664d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d2752f4fa9f403ccf8ca002a768f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b598d5dd55be22ad859bada94915b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960bdbd3e050a2de482018da955b96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc816a96672163d05fe1d0095db9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96074a086333a93733d72ed3ebaa22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cafb60f2a74f5d331fa622d3c422ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda26cbe0df7e4d5a1af6494482e1b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c21e9496ec35e5fb4c3b160f7fe42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde781c0fbc1fbe16fb80b1942033914705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58dc42cf60732b2389a96616b5d9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5191a9b8d20b2017a13bf056460aad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81f5cbca71c91ba64e5f627647b12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a059a90aa5a33c36ea878ba5a846b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d271ba12f06e22ef58362445ab00a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db293f5b9d5a453fccaa68c6a4c48d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827c58a2f994073eebceee5a12cc40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515c8c8cfd86e188ffc26fbc0762f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aba7035d874124f02d70874682e01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84851fccc912c3a7bb3d7ad48fba19ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088717e2c066369f80d232f4b73d9a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef81261fab4d8cac6cbd69386ae188717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6ac9df62ab017a0163ef9ffb07a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7aea798846b8424bf8362f2dd51ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4247bfa5a1fca4272da534dc45fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf8bf7d4fe269d61182437e5cbb1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c8d551dce44907896d70f0d8947b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ccc8d2c75cbf648f2d08852fc5bff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaee9908d3f3ea01f7c4e815faa4a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85822019230c2de12b5b06378a9017d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0334ff85b1f445e75b075ab72dc88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94115b31102b6b02e468cdf3c65d3c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c6b1d4ffa4515b1ddfcd0221d222728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38daa9824da172db60b0fc37d3331d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb936429307c3159fcaf0f9d1c524730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdba97a6c55a69b1baf520164fab20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bbfa7d13223f2acceb9cca9af0d24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59bfaeae0f5b742f14370879ce118733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9395441bf997c622a0cd12f91cb2d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1019f6a3646623b6149522e52724e23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8290041c71b6cc253bdd94e419f9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba740aa6e2120e3e665dfe4a385a732737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e825326bce6a4eb822f80f12d7ed35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25e745dbff1b54724add71ee25d97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf1f21d7b945346fd921fc5eaae23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414f509e7083787f470dfd2a2b3d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbefce20fc8be2becfcab2a86a96abe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f351ca74b0565d7912ee891bb2c60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a47082a2246104450e0a5081504e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683ac9a189a1836f9251e472a9667f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19b903a13d0d1627803dbf512b263746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8055b6846d642ee35f3405f76c20200747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d670cc468ca6e4f8aa593d2fadd60a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c908f10c6968d1860a40677768cbf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39053c25feccbe217efa8b1181d8198750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590dd2f04f4953dfb7a08401290a98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9390b502e29adf96bde06b22c228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c4ffc488ec63c1bd4eb3d342341b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>