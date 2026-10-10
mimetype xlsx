--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759113f51165af1b0cd325cd5d67491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb2681ffbc76e24294695322b484ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0655299605d619e4596cf612f30783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5452a37256af27e51c38ff43f6284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddae3a3fc6c4f95f6df0acba2c197e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d91563e8ededc852b378e1706f0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24dae679f1bb21c5e86d75c25828a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5aa71001119dae21dca71814486a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565729c79bfca07da705e408f93a4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0222e56774b16d2065ba508c3b1588910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67bacec2e151b533299942a3b3689a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4fdf9735d3809575b26acf20c4cd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa273bbf7ba3a3339d8b4c8748f3bcb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdda7c78dd871f95dfc27fa3cecbb9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f4e6b7790afb945ed0160c2ead9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05435caa00d23b36910a8e36b4f6a1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191780f75cbc2be5cfc82f0f035b3a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef250f3afad8141092764db53255e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a911511f6aa83ac2e6f096b2539219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdeaeb2b8d225890d4758af0bb3b0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8f66fc8953466c712791d8267edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866934a92b016acfb4e23283765d6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa92fe8345a70858ad971c814715e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40643b199c9dfd6da74d5961ace57e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851845424e6131b2ec152c92010871c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3199c872eaf4892a4a32214614ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645dc647f64c17f52243f90fedf30027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f2db51deec59b6b001d91ac072ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787002039045e58a4116cdabb2d576b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc75f5e9ea88005b59d408511960330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f53e07d7b3310e4997d44c56c8d91631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a898fc574a704d66594edf4198c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920a15c87a1ffb5a6cdefac96516c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378fa53f347ea15aa1c2ce5ec66ed134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76652f046e23a33c88e157ef82bcbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9491132c73277d04f27174aeae56a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e83947c93386e8b521bc757da0b1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff45664d5d5d7485f985fe15c7f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981618dd6a18cc0b08f0d1dfde76147c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db7f39c45cd93c20660f2e7000cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b642e002fe79372a9e1c41352c2daa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c018bbe62d03cffe46416bcfb0bb7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f926d554a5e027fb1c2fc3d482067d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846b00b70dc6915960a997818859ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01585cd32f4da833b9c318d5085c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f546f6af16487e04e5c697582ab5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc50bda10b42267d8c1de2af9f17b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d1abfb9a5d517fa7aac312c9f46948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ac2b285eddb4691206da42e7652549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf5bce892d3177b5972cd50b4683750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12905d070afe97dce0be32a6800b1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c85ee6f95cf81c7b8b281860fb22052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1758584a952f187aa1797b9782f3d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391f7a8e671a535b480e55405b9b2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f33d9258c0bbebd8439f266e92c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4f639fbeb7c2487fe4bff0e2c4ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33656ee01851e6f71254be037931a7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83002918b537fcd6ce9a72c7ddb31c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a5b66a80989fa024312f5bf9bb8b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00752c37e01a9927fc2e4df81f732660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8484b75c3bf414a89f2e01b5e1325061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf9a0ccb1fcc7b4c41e71c2d9f53562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e8b58ae8a2478e5b475aeb8952ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29745a74d54899ef9c40c88741bd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685084d4fe17ba9a8651f9cc6e92c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1be45996db92fcc520540a6d616666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f810d13540f9e3dc4f569270f06b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd02d169830071088c5e3f6385c6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e9db9adc97e581a5631c4f1f854e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5207d0293e61163e52be7503af44d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6781b1f1f7603f8a7e952f728edb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7145bec7cb419ef78a12f4373ea4a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625881fb3ebb62ab83a170938015fe173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46614c577828bd9886fee50ac415d41474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81f6f3e454c695bd938b5cd90b65675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99929ec242404c417784bf8a710651c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa64607efbf5e7e53b08c69d65b7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476395c02d8f75cfa806458e4faf2b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b48da985384f81b92413cb5243ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab08ed4a49c9287ddc4a2fc5ec6cc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2db9ccb45ae108b8fbd5a352656e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9efb627c8776a2dfba5d6d25163e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b715dc353af3da5c36454296a85c1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666628865a7b2dfbb61f76ae59b097d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a5acfe1372475f1f61b00bf9e64e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60a5e44aeabc54a124deba23f945186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8c9189161193f77f3033a616ea0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb000732e011802b1087e549ed71469388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6b7ae704d44460cc6d4d842c342089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5c06fbded32b8bdd1c76cd50a1d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4bedd9e34860c3d0d86cc4f5bd6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef9362e006aada70ffd4f1e9d8751292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3f8d594d7c2d877f9740a7fada1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a89e7a3861bd1b6e09fa863f1942c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca79da52c94ddaf88e93fdbf01da3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f55003b221ab3c7f71bc63d49a6af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73f47692e3dae05042a06822b04a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d997fccfe423e972ce72f0708e5ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc986c987df11ea1e846de63702d96b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3ee8108c4ed0bb2103723fdc6167100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568a3ca26dec13f745b617382265df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06641d8b41221e5d69ec2d711dc6c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed00ae3e2b3e4387defcddfa1254396103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f232f2f116dcf45d8b95d8663dddb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f09541110e7687caef17c33129aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5eec375a37b01316eec5c5ed439cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ccd004c5ab66c4606b60fe46c564e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473714c174344415b0fdae6d24623b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87d814e8c83c50637f12b370856a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010a69bc0dda5efc70b065eb4bb460d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea217ce18372895a49aaf0ed84fcbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb3399e3016236777d4dcc75652319112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ad0334bb82a0ac7f4c410344a286113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7609ea6ce82caa51f6bdc6d6213413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179cf065e502bd2befad949c5c6408115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7b1c3cac98cce2b2ea96d5cd5702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe6fcab7276725ea9281bb53e059a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa43b8f6b41a50dc5e2a6c63bc842118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c8c50cf86426aec5ce3d1d6f9287e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e378a18235dd72f7445fef3ca711347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2e425c4a1450e1b05515ef235fc4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e450bd65831cd084d5fc93c4ce70dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59358eb238d6ef9654f66de7e4f6c090123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49b20c192a1f6dae23a685d5ac93c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5781dab6c0dea118ec52261cd986d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe088e637dbe5e099390aed1ea26f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef838d27ad252ac659a8df9a5030bb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863de27a43e27f5727d327fe17cbe7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171462bd991367ee94e418048c0de19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd76add175d7c849ee747c6f48cca9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71535dc95ed58d30fff4391702812ebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d783ae4c04bc21e17828097b9eec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c955a079b755c03c732cd65e48104ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1c2c783926f744217c922c22900e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23ee40326fd6b5f436bc45aaa430e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd35087109e638d51cf408ce1370a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a133fb8d18f50ff0d3980101592a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022719cb4b65638d673dbda749451e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52431530bab9e4642e65a7f4edae1c9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86cd66c82c6fd07cf35b25e067baf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdadb4aee7235e92fcbe8b4466e97a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d98a02b1b4330c04d6140864bceeb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2697f0566b5d67abe6df1f1aa46785143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f8c72c3d294a2efddac70007940b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971735032548ab69419a16947ca2290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3afab5dc695d32f0c89275de3ce2de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12637f5a5e7f16b1cd70b01f3f40c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5227b23b96990108cef2ecf96ced82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf829e1697223546a1ad023960b784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1444da4ad80f6bbed7a2327becb858f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd8c159ebeeafa933812a3769c7e12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d3aca29c21cb66029f68ffa69cc74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86346c151bcc8ec29a0cc0c29c4686f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607bd7ec90faf9a87eeddd403fcaa09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431f1695609769b57746dd65f90465155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a862ab3cd8891ddbd7f2757e1f7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9bf08be7b09a4db8478fbd834e1f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d662819317c4bd20012b8da383e0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b609225e55b842f72f3f9d8683d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ccb012c132718f865465bb5adec43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3591e13b864e07d56890d779bc4ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a66e8beb532d1cb5cb1294bbaae4ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a9711f89623713aa6289a32da1cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883e177eedf48c24a90e6973f9b5b9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95aae4105ac42c1062591b0df53ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b71dda5f577f5c372847d92239781166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56863a83ee09a5de4b23a6e76e2aa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc6d4ac6f0e9338722b0685e240d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710d0965fef36e5a1c453efe9f311db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62528bb859ceb579e7a1c28c563979170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd7f02d921ae11ab121fb7817dcca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01478b46299623702017f26cbfde31d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6ba5c355e53c4ebdc45704cada26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bf0b3a22aef9aa729a263cfa2064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93d4fe1d6f85aab47e195311bee7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e12f7e1d98f5f05bd464a19b074674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19868f6fd7257020bbc629200d73f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc9cce60a38a888bfaf2464f69417178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996265453a6d7d9f63de3691318be2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776180d7f53c3ff1cb4f93ec4d72edc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf96ea2dea8243a8a2aa7345bb710b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2826fdcb2682deb3c168f304fec4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c833ee3096eef2677897acd40b4a5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de622a8a72d15e79846da7be9805166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c63ec6e31386190389b396c03ad3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ee85b3bb9cc1597f7a29b320b2f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a2b7590050e1321c7d5f3dbac8b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026314f2e5be5a2a2aa2a75d06cc12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a477982c3376993830d297a28577d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd11790d725d32417246ff31608e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87923dbaaf2bc63239d60cef159af8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9248bd151a68042025e5485753f55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46d70cac572114ad87df2afb01304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579dab3557f119329e9906dad4daa40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85744cb6ccbfcf0f1427a57a9e0bc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a25c7694108ef1f0e0672b0faf202196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb34b30ef7c11b98a1443566f9ca8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe7eb47beb507cb5eb9b2b65dfda5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28a0e7de25d602d0e7336d437123c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83559b0c7c2b4c86fb0c9b12430565200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af58d77fbb6cf80ae2567653de2648201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446e31ec121cc1584072cd2553f0d9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3d519e4bf03ec69ad77c6ce3a4e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c54f2a1a776a3e19a10354a21859d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc29e9d24bb2767fb1cbc17a0066e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b388751254e4c446ad0aca4cb60c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb35261f627e72261b66078882290f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5702f6bb293f9641c3496177ca04a27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15055f3feb009d6c7d0e6ebcf784f66f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f2f1580bc34ba9b217bcfe5c5c35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a94d48b4e8896dc619392d054e90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c760b74bba6eadd1b457adb64fddc96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227edc72d8cc5dca37216800f87c81c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb8517b3240958a9e3a9e08a30d75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdcf79be28f7199390f8b8ce70cdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78d4c75852c82f022b29dba6db1cc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1228400148c63ba0001664f108a5530217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb34c336e8de2372f7ed68eb2d46662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d722828eff0085511907dc72eb48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0bcd02ee73337a7c49668fa2038e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9b6011a6d465352689e6473462ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f61994bd71b2c904aba8fa0ec0e741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146dec638ae2d53e503227567164d47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978084bbf015e4bbce0886fdfd6b91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e71b18770b9e4827990c96fe07e97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bc4f63c51dba65ec1030a343f4e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef908f79243a10dfc17c83662ae499227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a9218f854e0d543d82f2240e21b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e46be52d735aecf30f8e091a760a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb7155959dd4600baf05f8a8967ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db33b1b5293a55b75b66348b5d53e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0924d623e551b0e25f0b610994c1134232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fd3f2eeb9f5660db1b83ac15d740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62bfc1602fedfb2ebb025a514fc8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf1acc0bb8c6a2ab7bc9b01d2c081a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8fd1ffb3fa4b71bf25b7fdf7d2a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b094edfab31f809db9e1ba5111f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc968293883a2186dda813b80ca2e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543d561f05dc8ac269abd15422f66b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09ff43a50960c1eac483c910639e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463a72777f28302a26f231702f677f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e6efca2f4264e56bec4ab178afc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b686494b33f9d6f56b4d0bc6d11ad20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49dd93ce4ee2a79d132286b884857244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc4a42fe461463ee0657b312a43aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d7554c423a52e2b9f6e4dc9096c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a999e07cb60640939199bd51ebeef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a69781f2bc1d646fc51d5b98ddaa7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7b917853981f3d9b3b159c0d44da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524031c507ec3e19a1debaa030894ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551cbbc849b56890fa07434042f455251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5e9c9d79667c58b525933d5b4c75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5659b453b686b8dd32512e097095aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544dfab4294169c38673b95ba30bad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3210f7cb9bec94dda2be03f6c8d52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a084c19ef066324f0bcd803fe56b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb90b3fd0b99c22e97e1acee9df5ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501408b917a8ec9a2488a6b6b44b0cd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912803425f0a620f819bfc6e15d7a7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3140320511deb8a2a5a0a27aaf2697260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b0364c9a87dd52d1a7bdb6808e13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb10f195d5cdd1f8575134ac7d188d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37cad02fe267bb34eb26b1f21a9254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c91add34e9f5cab24bbf2d71eb2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb656da8de448454cfeb8747ca6f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d40ff17d90a112d213e56fe0e789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3826c8efc14aa68a1f73ebe01354267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17037f6c0e6fd491da13eb12f837aa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be3e7f3135583a18bfab6a2cd02f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a8d5e9a2b4c22157534cadded974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c246f1d4cb6567da6a3640917cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bf329a1d528d6cca02ea0de2a86b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968082c521eb6c252610fa3433d907a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6bb4658083faa2c643aca0649f34c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b8a125ac95bb28c334b6d3b9bd2c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5c2c01c6c0c7205bbdb3fc75ded5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bdaf6f6b241010da081484d70dda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be448285915c3ea5be49d2e7b9921eb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f202a2486df0132c4676217b517fd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a7691933b1f9a0194523baf19614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb8362161e29c54088230faa24eb8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df4427e9aec44a46d67a8562c7a6a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce90e9765b8377c6f35e1a49db7398283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96b90ff0bd0e13ac7f1abdcb04889284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e1a3007d2b3a273b2c5da62d54e3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b991a599f5530a37d4071bb399d1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248bb71159dead820f784a7dfd2822c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd6c34dc1f4a08d5ed0656d079b03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d98e5a8bd7943237e7ca1c5e7f55f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b88e66e79d1c97553cbc4daebcdf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e34b293f64bfc348752f6250d5b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54bd0effee7b77f035d7cdf543c96a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f6e2359c3a1e5091de6c879f64793293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae3188367b84980ff845fdb4bac59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655742498c11b9006746b7b6c77f46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93255936041305c57dfe3daef78729296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcd65ae518f10509bca5c31a42ee5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093f5420d02392c04b73c6108d63431298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39771bd5fe9727163645fcc46ee015d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582fc613cdaf01a1e25da35cc5c7476300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d2940c07af8c31751d462aaed891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4225e9138c9282bf43ec58b586f0c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060fcb8a7357578b31704930a58a35c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f754e4e268665d84999c5586bba311304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0446311986a53ff044542f071d3fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31c3ebe7928d63e692a2ea8635b74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711487902d8fdfdf0c5aaef2d9bb7491307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652b17f164162ede1d9cba6f5e3d422308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addfd39b4b5fc55ae62c781508b8068309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01cac524e84e08f290979f5298aa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7e5903b5f42aff10a2bf28790514311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54744339617b207240df267d6fc231312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f628c3e594fc381baef3e944247cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab504d3df6780f2e5b042c7705d3ec1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4cd2cc804944acb4a5dceb8f597f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22510596acc9289c03bcdb4dc792345316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c540421481b328dd4999a19a36f45f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f90e527857b9f47c04a1b852f4715318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c4578a724eeeecbc090adc63888d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa37c63246c5b31b0f1227be73db94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e34c72493f3d6373fa98227f55a08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b865ca6e15381f25441fd6983beb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6696004e257a6709e9444ee910ab51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff388b84f55e8f6964d5ec3138ffe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac722eaaa8377139947861023e047325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12095e96b604e261ee30feaf465b366326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0e5be21934b067132d6edd41c942327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84811d707279bd8beb8078fb40f86b86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ffa914cccd19c5935f6164e824345329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ac691fa6a0168c13f519991c1806330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d1ba1ee08fad2b0a14f17be8a5c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55b04caf788fbfeff04d92e7b0550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c9be63967c56c5b773c5cefaa34b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aece4799805424212d947b3d28389e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b6333c8c48f5b78a610bc1a1be845335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9800960bf6cae2cf9bb934840020596336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0bd92b69deee879a1142e3aee9d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02c02adaf39601bf8596faaa49ae5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715e337958e209a693e8442503ad01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd09254272673b1d40a914151d1bef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97bf7f3c3ba4b4ca322c702274429f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96561b37d8ca463887d581bb69ecb104342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b66533e71ddf42752da0cef3de56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adebdff9eb622ca5d58cae2b9ea8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd6e994ae64ba291b556f15a475bc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95d59833398b350e9683bfc386d5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe239443305b9b3cbfd2000710922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f063f13e62b11089899586d71b0a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a884134a4bbffec1f47f0556e27ba9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650765fc94d0a917b3764cc8560d02d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e73ccb7661cf356a85abd16b600c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d804b095e6990a2ca62ce0bd914fd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250abab7fb7bfc0c9d9d7c81893e21a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a9d369d1839bf75f4ed2f6a2442a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce15edb6c5ef974002d319891e47f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3bb1e74ff5323e7bfea5ca77bf373356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4b122385fbb0d9bfa39bf4c0d24e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178806c31c588646bedbc9859b4229d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ae49c991a28fd63e46495c01b0d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a5fb783fe1a6a0eddf5b5e131e89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9e5d7ee6e7fe35f248a89915714e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad67fd0a264f592573ea80ae4f0271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcebb6cde90b8591043ebe5e2815d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8ab14702234fa3067875c4392c2eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded1c65fff98eb5884564fb8f50405365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c48efe0c1af5bcf32f6d3a637592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff37b31061a09a819e6108accf032367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062980dadb1b926f00f1cfcddee01f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e542785d26ab64eaa03e347f77cb5ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca9f2de08fef21c35b140907f857f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f57e0a7a5cdf002bf0fa447bbb49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098b0cec40b6b78ba2035d646f9f99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee070d635a0212b2c5f46dc87de279373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780379ce55eac9a13f6cafe47eb658ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9463a8fa90fca33ce90b0bfc5df2c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caec35b99b84ec95375fe2bdb47acc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daea30284f4a776d2d6ecbc7452191377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed635bc3e18598eb8c3c18e942bcdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8cd4d9d8c2c8d7228287f98dcac6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffb189e80c1c78ec2aeff5d26f9f96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346aad6fe0b82bd415d7acb356760f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e80b3d6900aa7ffea4b3770baf898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72108731b3baf283af24e9cea40f2296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b81a6f082e82ba370a6e4e7d343b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175eb5d6843da20af00a443667eb010385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3930fc34fd8a3b62f4368b55af94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3261c9c2c9ef3ae21c61d7ce8518a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be4aaac1cfa5c12ca6cfe4eb59468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5446704ae8679537465d5d3e7c92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8e51fdc09dbb6c8c2bfd6ba4c678390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b084083d1d59174b035680af4c20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbda6d6c427e7b0524c9eef6bcd97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce6220f0785d6f5c22a8ad06c203a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23d92f005374be3aa256dc7e05170394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84618efdbea0f245f8530a384e744c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3eb6337eb056aed48d55353b4e6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81c95a6395bf88ac90c1658ba43b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e286c59a951feece686e70991fb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972064481a7faafae8e8ff9dd9b29e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f231fcbfebd437aa11080f0946fbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f20eb0f5dc4bfe5b030584bdc10c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223c762a141275e03dcd9d5967bf86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad25b2dec1f657d93267b4d840f4ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cdb773625ec046fbc42d133ca0a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5804f43e71e036c956078cbc6adc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff8d3040c1963c507f970ae83463d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff759003eb037dfb719beddcc3339ed4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e16418337248af4b757a652d2a00c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f00f16ca085d739f7126f467341df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b4ec739ef678334ddeb3cf8c45105410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561f2d4f0121ce258ffa83906a19fda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf68654abbd966b917c6f694ca36a3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbbcc304a0e1b9d085b55784ddc723413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9ce5039c9fc992517e66e1fef830414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e1640b5cf7b557d0513f4b91f835415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea178aa78b586261dfa635fd987e309416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f73d2e7c3933c0a2e56395e41eb44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6066092e23ff45847958290feefa34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afdfd48c7901c2a7d211d8cc15a98e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaed947ebe22bd50733b7502502b2ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700fce106d3618e2d2f55f09f1b3842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcddfcaf7aa5a78b42cac8d315ba204422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1dd91088c0c20b4527809a62d2f7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361adb4f0156eb6da02dd4f8b10d4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28dde62dbf4dfbbcd4e70dd485cde7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379992b619d389acc264c759e3b38ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fceb524b89d2b6274affa7785c9966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7813005eed4bba00f88c6e4fc2e7067428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032558d470c8a625db9ec599ccf3b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f60fb54743265565f888566c00d2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efcd2fb686a83b6ea7e4cd5957a42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09cf37e4bd77e0228f6b1de839b0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6dc2b6fe792279d753008b95b88c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a544b38bf405b38ff70b4a6094931e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742af9e45f153d9086d30ec0a3a16e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165af658a6969a4112a7f1132702167436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9d3109ea44749a9487c9714cfcef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c43cce661af6c572dcd68498ceac01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591cd04372c2f2a0ba72b757d415ccc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d29ad66dfde31c84facf1d48e226bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8422de8dbd0358ce82e064053efa6b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b096692dcbcd9c9c1048b5e3869fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d99913ee1fe738d4c1baa1c6ba48c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73323033b4deba374a3c44ca922972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d78e28119c8c511588fa961e69fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cc3a477c465df15fa5674a010b9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b778496551d98f548d6747aeb2e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2c76de0f6889b8bec9d5cdac8fc29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499a82ace84921a78141a5f7b1d2a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc775079fb3b76b301affe95edc550450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec161642d7b0bf11627f3ab53e5ade9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236918e1355709e49e2951843ccd83b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f537d514366a601ca04b421955f8a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c716293aefc3b6123175a0099f6c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4264743d26fb40ca00a12d13746d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a84187a3071c1693f78174284577ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c420224e8ddb78f4ff4a4d8e0bca3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc16471f1da82bc2add3082f45ee78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce24580651053c052542298c57ef75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa0adb977c753053025e70902fb333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cea61de2be96978a7832039de81d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af92c9696837105d5a2c5e938e817462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a9544bc50aee41c2befec8fd00ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73b0197282e23c974f5ada118a041464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e05d8c8849daa6d58e798dd5c1a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f93d603416c06157ef3aa0cb13b3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488cffa0ddb5877bb8ab48df0114b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbffaecb6f637bb96a17a1d982ede35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d1a3f37063e213a0e886e6e2c8a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711104a903aed1bfcf9a92cc5faee22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0797e1905bfb2b694187870754b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc4aad3136d1bbb683a196abd16a30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de11c3b6bbbe8ef9c5100d5f93794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816d0515a9acd5d38c5f17cc49fa7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac19a4c32a7e1da18066dfb429631475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9f5f7ef6f0c2a10486fe4c8783c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc1519df47a7c1288f6e7d46b4829477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb7755afb9345df4838a69ccfb713478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d685198998fee381403f7ce07b18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05402c3f618b46316b84cf9eae49eb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6b43fb922a43dad2662f543a676e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efecb9813ccbd556894d5e857195dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7c0e9a010c98825396796fc569b6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac78947403a3bcfe893cdbd327033484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945e7296c9c8472ef7a35b75c98511f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e601415c3d90c3f3ac787dcbace7f5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d01111a5f54465061c948a9d9f5d3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f70db4e2d64d6902d575905a57dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d2e0b50ee36f737e3728fc6190d9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe80a24c351e12131d978b1eec7d0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84022f36e62ba6439bef45f73839fd25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f9b78fb25f35d2e940c5dd3cbf65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00164fc997393206678a1a213fb31e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd015c437524951131e79d9ae7ddfbf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be52fd1785cced8c51d93456db869495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b920282a2243b2f91dad5e4ca05572496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca19fc881bf8b874cbca4e14bd159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab011fc2d0ef3fb0d6c35a3a5fafc09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a2d4f1a13630d94b395b7531c11dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf18a011b55c48536fb31a65e33a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2820cf4d282fb1983e6944420fdcae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0cb9a32871be761ebcd8353e4961502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7903969325e6d0e5cf2a977409d35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8804833c871ffc310ffe1945744f88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281460235e5614263729d6ee79a3386e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a2df51eb3fe8d84680bd8be878bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b48b7d44ea36fdbec05b7cee8f3f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c502c4fc5c23ed27ddb528c94845a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632483485e4d891be6ada22299179e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af181b6e965b15afffe64624b806e2d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b2d0d002b0e017fdd3dbf6375174511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f881540368783078dec7163e40e74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296359a790547cadcc94745e04d61186513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac80dcf05a43ad4184df1214404c8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaa01080fa84e88779891838aabaa1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0c5aa6868defdb1628f2881f94f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819047d90ca7c0b0251e7a32bb8a33f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47896b0d8769b62040c9e63c70e316518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958a133004ae083c9c3aa28966d027519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8bfb5ca015834faf068e6a79af68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca591864a32aba9b5b122ae84b6bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2bd01518b90b79be6a286dd64c2b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05d0f2ffaa709a311ce396f097922b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3b3cb84188fb7b8870f30423805d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeffc13a94fae05f4bbf51d92682b4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528accb2c2774593e71846cad26f073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4fbd735f3f0dbada320ee3b0bc1f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786a3338d25536beabc4819fbb0ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975de3995cf03fc624239d873cb86b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f168cb74d3e2aacfc76ff72df0da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc8942cf39104e90317befa344646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841535a2ffea9484d39a738422fa09d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5602338f4e033be79da52fea407cc79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aac1ba73ac8d1f55a6dbd6ccce5877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd039e532abe88e086f32fdb03304535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76dd26ab7f7046b17b2ecf80dd1df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85778a020927da310037305e85735b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd240845930132fc812637e4aef49d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a92646b5f7550f0f08905c20af0ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe8782d4b7ec18c84dbb158322a5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e17771334a3938cce656db265af8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80cb25b07292682176e817064f4e83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d1db1b09d197ee5b5ff4dcb2ea1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c84f12288496a660594a995b6192544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48f9d2c15b8b8d2db4e8c4ed491591545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9df085ee3736ee7ac8423a65166d92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fde12aea5b05526912820538b89cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763aaab5d749404f5d029f72e3cd4b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346cfb45c3bd44690c5bc2966e76bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e094976725b9b9613c99662bbd31113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03fd62ed1994ba68472340af51a4e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92433fdca6aa3431c31d73767388dba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2199c46f2520bfa4cba9473ae6b57e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091dc2b34cc96a300d0f9a156e8d47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b92de40d729652400afd98e9927b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f91876ba52364ccfb0f326236b83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43068f433fa5c823b05850f28a3ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a06f710a884f5a5e7e9716316a3f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f35545792ca802aa10c1a95442ae9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ac2bd9fc41d184516b8af1db073a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f1bbac53873d1f10750936d5bc3ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b83661a475a01cc609636470b9a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443139a1b343a11f0931e3f69f89d5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33403f8f2833c346631db10761924321564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884014503090cc79d39eade1484a4ae4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152acd12ff022668dfb6f7a2b543653c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f7d7bccbd055d6c3409e2ef7d783567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a6feb2770d6a176056b1c3f43ac7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3943f163c1b5d61de93caf37601a12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e844834f512b7bfc069af8950eec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a93ed4c9cd5facb674035c688cfca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764200bbe0dac90409f988fc7fbd1c6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab1eaa91b31fc435d21527b479214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171e72e72de51355b6917cac91c53c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17cb4f3e6f7cd53ee2dbb9adb7ed7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e78684ae7ba68ef733b8aff431d9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152fa48e59b2da516ea87dca5201c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed722d2c0cf1cf6ba1265e4eba36cae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b9a1416056359a2e3b58484eeda5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d229c8994b62bd1ac803cbe61338a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b4b7d08fe42423c9b5a51f8c9462581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3a9991bfffbc72ddd0794eef8162582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e081d7d009fb7a568067dcb18beff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3835613cddfbb56628c227ddf547b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d90766dacc915ef25d52d0c34a949585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ada1be519cb5251b8a31fb80df710586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211dc6679a98b05aa41e12e4d988d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3556dc7113969fe85672de99b7637c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7412cfb4f38367b01979b247d1ef7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1c8ba8cdd5050ca28b83c33652f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e6ce08998d1b228121e4c73fc5fb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aacc92db39108a6cf05bdd03d99b20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c349d689b1a868d1951caa189fa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a87d7409cc6eceddbce5c869b4e7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799eb32bec8657b232a46cab0e28925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5826b33f962de157a539e4956de6a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d813a40cb350563651b2d864fa78aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58abe13854e2011298c2038769a3d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa6085bf37815e3524939a27b9960d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af67b6d7f5cafc3ba6413f6498cb48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b4c5918b3f75455e00783a4a351a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a4a3a91d247e956985b5216457cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217244e205d03dcaadd28ee1af8cd71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d46c1af562739d5d9e79770562228a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba83f9d1f45a5c8b419f5a38d35594605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cf53bcb87f31f98a1fcae2cbf034606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1269c9664073c5c5f94edbc08d88c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9184859f2a1d497b093c940ebc491c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6726095c8c9a5e4a491e402b3da6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28105369b688b25b6aa9b14cc1515f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d54f672bc887d3b1b41ef8655dea6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ada2d2685fb4f3eed0e8bda1b78c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde66392d838431e3ff8d7dbc5dbea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b9425ec9cb0ad0858c1191c2419b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33f2d525f718e9cbcc77e3f166e0c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd392f104bcea7d590f421f6d779c93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdea6407960143f784b02d3ae9165d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db212313bc860a70f391899d94f50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503cabf0a1d6e18acbd1a75305d4fb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec92667f03f5f12bf564ebdba33fa75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176a100eafa7f58eab9853a3831aaec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbee4c1700cabf36f624ade4b51b70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb7ce8b5d8f9bb73aa20f940827d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c304a0d9ff482ffe7630490dd4b573624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd91a34bf9e50d8b5633235baa61d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebbbc7bba3cd02150fd82e13508eac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d7351d0b32b3db9f194c1486994ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261d052c8328947bbffc670f02962e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334530070dac9cd7f4c22b9be76510e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424c830c4b3d795f4bf93b54dbc61a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82aec332f4fcf6c49ae9fddfa5d75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc4df5e9dcddbfa9d8af56cf5b13f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef666d5f4121376154793cbe8b89532633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f9d811687d18a9f69e089378be65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a1483ec9fdf2b19bf06501b96f84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefde252b94524bc07932f6b3cadfc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ed90cc1edd77227ba0539b61200b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2164750c2665d7e522392f7ed729c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3567a19ac742776d08b45cd689f22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3876a42e31bd3df44c99d682471b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b23b49d8930209c6a72d5ddb377957641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f9e1362b7cf1e04aea10cf5f6b832642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56813f5b659a3cab3efc625a737eb955643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad07310c3d50c81c9911062c11abb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad8eceeaead2f6837962c58ab92626645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b218059ac13925151fa528ee3017c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc301787169984054529a71ea4188647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78bdadd7b9ffe35e4daab9da46e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820d4b276910bb3b4ed2057e71ef60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf140a831c6db5f13092b49d0a449c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d728fde28438dd7736f2152363789e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda049df8a46f63f3ce56e5abb6e710652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef032818a235ff8ca750dbda100260653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea110b77ad34edd40ca74431e74bf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b868d87cac4b2de4e86a672a294c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533a89531266c5af77acdcea3beac0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd03c3740b329e09f1dc073cf8c9c45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a210e6fe7892b8ebc0ceb6e88b0e79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff804116eaf9633a723109a68e7d8c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad5559a71dbaa1c5c80d181bc649f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985061be68256b8b13d8517f1bbc40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbffbd0b47e5c61dea4250711f3eba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16c8478d890dfa5f3a498a76c6635663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ea62341184b11e2be0e8fe6a8bf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b70f3c76652d9c31bb64a6162d313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80529d9f3b28f25bf153d84efbc11a4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc33e91e4f18450d2601e5c1f926d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037644b9711b2ad22eef95efea250b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ca300f7efeaf2a363176c02dbbc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4d12eb42c5b6cc8b7f1d2268313c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31706b1053c35b1a4aa2644fa17ec91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750df6704c1e8ff40bdd8b2d625f0b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e5a24a6352b3c8cf5026ea995439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97cc20601128a91ead5b5611de271674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d611c2023a940ce86b87a949f2ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a14e49894cef5a8a493ad1fc64008676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531d4147d2738d07b1c36ed0544c10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb658d85364858500a00328779dec8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150333cedd34820fc65b0c3753b2c64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ace70affc09144e1a6f802d9f2cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc55b5700665cb4275260af6bdf625681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af04afcd2e75e3ae30c99bf3fdc61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560e707aeb65840af8745eb82c31a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642c8bb8fb8f0f6e642129ec17f883684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e5813378e713280badcc9f64c779685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf6235863ffe997c48eb2e0fee24d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac9769ab96ae15ef8840781c3e0b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4b78e4058db664b4a286b537c773c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f50d7151a47de4a4b560f19f70e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab895d3d2d9384c7d5f831413f9517690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da86ac9a4e628f4908d4c0e91c2f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8bea64313fea35fb5a8c2476941cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0aaad27bab70e6deecbad02036018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268de86b5584ba01815a455f4641a8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ac2cf28a85d05280b3a4cef244f1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe34a4038abfac755f5a60b2f1a6ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc534b51a3d7406d570eb4caf344fbe7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb044e7c6a79b1aad39f048318850698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603aa329fc450860a63ff98d2cb4ff6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a98a2b5bf45c9ef44bed98b15141700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45074b1da314ed23332fa1f4f7c73c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc88d6a55f07bd75f49f7fa0de21a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d23ff314e8ac30647ea450b9031e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f860ad3b79ccc46e589228091d718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bcd13ade9addfb080fb0680661825705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e35572afb9af9362fc6d3d805bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ba3b5f80ba2fb452581bef0e26c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981b844c44934e9c32e1246498f063708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb247f0b6a73a5acf4ab744f603d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942b161eff979c859ec3c0f59fa6cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e936b4bb019187bd7089f6faea0dbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f93134b610de1d74e8451a1261388712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769051856246022f2af5c5a26a28be3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c6736bac83c58da7517531c11cb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3b56fa69fca33d2e2106ba6171d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae849a65b8fef526f3975ee6a9120c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679dc398d56cfc1cbbae365936202c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fdaf605a82a76437ef000112bd234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00717be6fd0847ffced07880600a3ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388503fd7c6a84728a0aed7011feb5de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502618b063a75ffb88e8089cce32778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b8aaab954d736df346b234253aea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77181fed5f25157c9e5a78887a19e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7812349d99e33609928f6e9882af29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868a5edf6df72fb8615219b7bee655725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039baeb0418e8f7681a9190421753ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7c145c1f9f4da679f268a6d4c82f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6481002b1e1e672f6b41afe47032abf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4e397b4757735bc26a57b2faa0bb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee82d582480908fc23ab5a52a6fafa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c89ba649b7faaba192ab736ab99d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19e8d7f016a3ee9a427b299778f19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e28091648e03292e8f2eeb455f8f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443929195c02896ab37363839b8158b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f85b65a7b2a697721b395cbcccbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9334b2ffec3dac24e021071989bf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb10324e6fb2e9a6b7431afeee2377737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d0f38ae255a33dcf6dc541589faa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68729d4f435a52425302ceec4f8db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f91a1347b41410d6c963452f465f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafeda02e5b9baa933a77165e895b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f1d5ee3ff73b17913fd4e6b016aec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e8e298932711c94880d586035215743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc89865c8a544e6c20a4ad38e131270744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff79b13049d21832ab5e479c1d8cdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01304e2c3ba21b9540b52d4be6bd8d47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a543cac6ec7eed996e745ec19106747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea574d470b34b1a9021b773b9745e27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb1a940ed149efd0a70bb67d8ac4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73bccb497322583a92200eccdcd9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f9f58fafa0c499ed9932039a6013751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205bb7532c06a0581b75ca1825edcd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41f506b9a25fd4f98e68096df1bc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6cb0e84c8a58343a812304018d797754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271fb2df5519f0b6bdacafc88e949b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a8617d6a8f3e454dada82f03bce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c909285a53b14c87e4d9d7d08446757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff4b679f45d06a538a0e577e32545758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6588b8a77c609f8a17264a049c2ac8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61887c423f2a04ea4814f9e532156a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c0e9bf8d2f3bf1531d23a080dc0ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27c65d5945b967d585be1a1e80b003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc6c492fc6e433850b19146fe3fe64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f571860026d2c31a87de844ce19f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25227bc7f82a074df04d942a13da316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6582ef31e44bbc8b996f8baf80698c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2495937f3bbda2f7d09f1ccd9af1208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f479593112c082c693feeb6bb9b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea10b183e3a0ad2d3680f4384165d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274858de830eda1fb7b018e8df4b6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d68455657ed45cb0b5da7ad8a7ad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5916705d14dd4f8425ac9bc3ba115c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e137453be900bc95f95e3e0bed038e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da36a5e7875c3251fa27b315b0c7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94c3554b307a5214c2502419bded016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a661acac2410a8d08721542feef22817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68755bf1151493717800cb01af4fab9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26418848814ffa5044f44ee90e35019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45fb6f4554294eae4d3d044cf5e03520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d4ae4a0889beab901c0e5081306721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52098bd02e3a0855792765ec5b069d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3a3419a784087479283fd089dceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d1ae34aea61ae1c344522bf3c10924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72600cf22d2d6ecde0d3b22183f11b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9951d1ec6a9556255b487e654d1d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7522bbca38f0c34d424082ca384327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a4ef2fa37e099d9acf4ed710432c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c8eba5e83347de25d4555b5a272c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6cca33361189f25ad4c2371741cd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b0009e40ada0f5fdf12d61bca80631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638d432a694ee92fed7e4fa5db203f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3468ad696b194368ae92318bad56033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c22c839c2899a1551f16dd29f2ee9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e0c6164206f60db81e218fa55a0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8af808e9cb9e6df6cf1cbe5e103636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c171ce7010984ad782e7c480b12537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2166a4463af5e95f9203155f1b8d3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b743a9febe49823fa5dab99ab5caba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc221aa1175541e0fea0b0136ff08c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18f5085b71b5c30286aae2f8ed53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102524d02a1e6b9609207265c08985cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed02d5df5bf7794984f579bdcbe93a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59908c213895d633ee267a5b6a3983644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a59ad9f7810286af48e81dfe9c5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451987ba1b5c2021681c1a61bc36d05f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d5221f79301c6e3d05f71822839147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736292d53ddc2b4dc29c8ff01e90c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832759e88dbf7b9a735d5a43e6fd389a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358bd47fe89d7daf3e9ca2ef85d2ecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb7a23c8ef6d6168da8ee661ae00d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f058137e9c012cc8bfc728633f0f4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d51ed5303df86b82ac411fd924b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a16f457d35fbdf0a8ccf0e36098a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf47e92e88bd1294b6c4ba6b78e82e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2702b96d0c44c529858165bea11056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958fd898bb0e2e6e840319355ba395057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8be7962d07ede95697715a02733d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d43d7e85db8e3add4b43443ddad0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8c31bddc65057d87230e3d32e08c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73cb42ac24bd0e7419beaac28084261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14115c946c429198da72b5514848ae9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef176889f39a7e05c43a8cce26c909463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129790f54ff9febd9e2bffbe681184e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f567fa2c45a4c78e36cae2530ca965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e03ea60fcd94cf22acccdecee67f8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91927ae12eec31ffcd14e43d79132367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb483680a61d54e106eb3fb1558d6e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5560c269d716db6272184bbd0b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5ace505d4cb95ec8af162bbdc94770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbca01b75d5416d44456b922ad267071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3c44c5c28003fa9d389e4c07f2e0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316e4456d143db0ef07dcc5180d53f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139baf57a133839411f749b84db1c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b06ba16afab18289f4e15051380175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bea144fa991002d9183d2bdbffc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb28fa5058047305fa51ac8b0737f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380012d47996624671a97331ef232b2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2fd27fa10d147a6acb7d7c003bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c30e7ef45c8d4f8c2c42c12536b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200487eccdd3e635adb77b1cebff20f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43698f8a159688fbc7719faa6c6e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa350bb03b46bf04860666387d6a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10bf464e09fb60820e52c27f73ada884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa1b8c17d2b2d6f9a8d33366cd02e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b805378ff065d60b88f0a9929b601186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309ef9171674c45b4e295457a55adc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3df2ade777600608c9ae2101ab3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c0ff4a4c45ec90dfb916a208db56089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375022b8b3bc5bee74ccaf774518153190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb08168d63fe34313910dd8b20218e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec958e70820d5b962d3800827ce612c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2e36bff5c46971ac9ad825d09f36593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89b7ea6d160324c4b7c3fa44725fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ff9542145b2a35ad42721de5b3cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e696953f7e41fda330c5a6a0d03e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a21e573751998d3b97a20fcaa411197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e059548d9b2da7c408576e9df96498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd23cbde0971aae65ec9dffed734d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fed631ded9e3f3ff15fdb0f97c7e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c632a3448146cfea4c4875deaa064101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2673bfd97f0b5c87ef5b201ef29a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7db6f8b20ee413101790c9d1ab48dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d363a7e4ee102785c09a0ea002b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f8f8ba711a9628e0e6b5e6534bf63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b44560fec7952b84f4a6c5429a2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c44bb176834324363bde4f7ca198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3eeb60faef4f47ead9806f9eb9dee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa522e04fd0ac7d7e7e80a7759feb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12cc7bf61d0f3d6da44904b6580bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff46fcf0d7b9e3b79d68ec94d86a29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b333886622d6c69620a2a3da1b252112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a6c35980257a0a5aa4b8307e3268113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa270009e2b651588f8c76c303959114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff9a49edc1faa0bcf010a1a165cf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26c8d9913525edd2048f10fa0d42b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972764efb00115e15cd3dbf5d3e8c9a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290e7b85bd7bbf1a0abcb901d11abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b64707db792768489b2a1ccc9f7d20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a428820a4ce9e13a861328a0f53ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf27503006021ba88ee5d9ef51df9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4df93d3ae098bb8c2fc75156d623c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fffcbf799706f29e588a982ed831d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d57796c0c54fa55d45748490fc42b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1af7707f9125eb1de17a239a3ee00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b238fefb886ca7663a82723cec6a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d251991d19c1e4267d5b4981657fe10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7852c8dbb8c08feb95a2a5d1be66e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5ad1674cb40f7e83840fa93057db1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59691b9a86c10689b42f29484e515cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bacfe9599377a8b565d60483b0416131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8076f67affacbadc32da8137b0cf00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47cfbd402e4d5309c17e287567bcb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0b8b025322a09211e99a08e62162134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641fb4cb8e62ddb2d1110aecd40b820135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb5346b3cdc14ea5274094413b7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad25e146e64ea99e3aebf8c75dc45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d2f006f7cb6cbd5eb5e556f59464138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d1593b30c667557880f4984fb3d3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e0f7fbc506d4b15f262c345148b00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f86289261be7d912576f7e01bb02a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3bcec5852713a292214fbc63a6ce6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5a3a2b151e9a8a52dab04bf2ccd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5878fd9d412cd1b6dfb6a7f603c80a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a600f8f20a6b04faf746882ce313c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f78d1150a9f3b0fc1fd9b5e953f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d469c99ab6d97d3ef9d350c553a9ff6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea948f57355d616cb4fb35cc90cf38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c215c9c74df84bdf69bbf3756aab56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7452affca8e879226cdb1715a3dc53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a82962b84b4b0d01d457e54a79d86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e35dd8a4eb3905d38421bbd2693f83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ee64e61cf9d6e4dc217f90b5a911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea137fb2524c00be85a011d7e584a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5bf607481a174035eeefe2124b4c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70851b634bb08d2c03c0127a664fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ac4c46d2b3b7c2d9f8f7a348777b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61acbfa183d1b8f9910ff154b38a44e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9049a32f936e87791cafc0ca5a58e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff8a5b1acc52a7b99a27514df70e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1b6c7101c838ca7cf58fa502c6ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c41c8922f4d5f6b8cbb8ba1418267d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269be3c19eec26fc797af4b616f01192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc45d608c16d13cae1b4b776c31cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282d5db1d2aa5d3dd5587e33f56239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5148260b87bd665f84275c93281b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817ea416e0ba1a02823b026e512bc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0dcc0adc8f3596d0387753d3ae75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257796a92702b4ab09ab35134c32e49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08100831b3d26fcfb504a788a1cbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071066a60008d74dbcb2f0ca84fe5af7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a7376d7906f953d19f68d4e7b95eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb8595ad17d796ce6dcafb98778c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e4e2ed1caf70ea7f0a92b31e873a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5fb0999e22774d7c445c28cb8e4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca943b0c7086473ea16f92164d990176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea74432c7e8dd3700d6aa74f1b455b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d888372f970dfff1b752899f49eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805880670908f54fc43827971fa58a5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073e68b6951892c466b28eadeca4de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211d69423bad60605acf058bf745127181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2ec06f73521f0785abd3cd123e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7370643b5070025a93992b3a3ec4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc648867c054b845b32e7fd97840e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfbcb0823357c2ada15d8d970a8d14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581b42ee9be1b7985148b04b1a39b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4864281e3c5d5f652f07b9045891b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe359ea1454bcd70d7a7c1e810cd3b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1d55df9c6991aa09b926af34246e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a125eb402cf69b8180a31d5a27d8e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695db409d1211455185d585d36e963191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bda9155f4abd901c00aa3ae1812b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc26bbbdcb595ea81edbb1509358f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270bfc7c8b9290c662600d951d8d64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725346ad3d875846c5dfd641dec07168195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b72e2f9cb91441ac67a74b46c143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8c583bfca567d7237daaf27f26360197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739e7490a7363ebda827ae8e4bed27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bf9bd56296a78275eb16686a4930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d2247352565a5680eef3c89e9859b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176d148aba166229fe85ce161fef85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b52bec0e136557da2826c9e75b3294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8d9a30f0a2bc2fb9b1b7c5459331203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29741fab020b55423ddd02bff9f692204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f89ab1e4bd13bd606a87a37ffe6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1322b7e1c4125297ec1c88d2d360c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c4b66b706ce0047893d4a8338a312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ce76d8e59221180dc3ca23110111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40bc0c8879e85a6eba9415447a6e58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb409e46158f4ebb851a371747587e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27334988c0176dadb127579b9fc34017211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6999661182ed5b0ca2b1862060a2b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f326958a72ab5a7162ff5b6c5ee142213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b42c3c0f9aef77e5cc36ef878fab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4c9e027da390b8fd49a5840e05cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba5483e4ccf4bbb89e5781f8cd0574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b295898fa3e986a7a9b6cfc0b9fea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7da188f27bddb695c5e0e05fb048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25a1c330d2ac58132c795f6515194219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951de00ee8fbdc1a019d4ca5b24d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ec24036e1af23cfcd2d546c1e2d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d98b546385d989c90be8440b03bd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e2347c15d2c032b539f5ea6c54bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23fea0dd51645b9b0ff15efc232481224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6c6fbe980e34369a025e88a70358225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebe55c6137694d11de1f389ff2f79b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b147942b30bfa3c1816d59ef4248e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e74e40dbe138e9dbebdfbc6f9cdb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ea840134f2783f285ac76b33179e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d5f3506b11b5057cf056d339cfc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337cadbd964ecc9b8ce8c0da1317b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8df12995e42050420059b19c732b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc1d84be1724a45f9e545729967a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ef1928ea1bac019218a17f40131f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aabcad3964141a41d67df6c90dad5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b056b6a426df65ed8cf63a1a85c3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b729798c78e652f992b0d06cc4b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cede0f62bddcdcc708dd301077f027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac86b7b2bd6c337b27bacc6198aad0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3495877c70f96f373910dc99009726240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf2a05e570c5526d52b0995f0705d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50082feff242fc2dea76b0787fce30e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842d81c906986f8411dbd06133cc50c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d6afb7bda0934c3e816526fcf885244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ca635ef8d3121c0c3ab180e17d64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a323f157f82c5846ce296efbaeb977246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69d83bc81234f98ef492ed0fc86b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4213834c08dcf85bf01ad93161228b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652f561562b7ffe964f63b00edbb66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8438a785c104e1a89530bb277004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac723a5cdc429b2d8d8b68e85cc4e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c971619626ceaeab41c4f69abc13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8422b12350c0ba199cc24b42f5b62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea7fbc50ed4d6cf5aa2fccad72627b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236985cb18d50539a3a17e603498ebb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0e81ad7d7906cebe006e5c2c6bb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b443a4fdad9f611f52898176d14d2ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d30da2842193e4b5109c1046edd63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148edd21ffe5fadc37beefdc9014fcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a4f9dfaef5afa11423d0d888d524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1b4cc8b492e8db484d511a24a8c91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df488b7089ab0ddb67ab49b062e1131262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03042fe5bba9bcfbea336021696c104263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6a2f3ef6ecb5d7d45154bac0bb1d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35862f5ac024ced0b4e49aab23a4fd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40854c7f016ac90383639624d4e8f191266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc79b5f32f762f525a7927a159331267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd46c9be97d8d172d47b043a20f7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b80d303063f7995b679c8985e7302269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9354186ee6c6dd6a989b9f3bb51d97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66d29065c956b7e3c6560ab6f714c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506eff02677cf85ebee4f8d3c2bd52d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a5ee9500910e9eafbdc908218a10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39568fad608324e0df99c360e38e68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d139bc7341c70fc9230c3018e56cfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2caf7a3f7433fd2097266ab5e0612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecefbe024eeeb6af9c0015787ebb19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ff30040111bb01438295fef810d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d265a04ab4de483662338010972e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca06164cddfe51c041c7ff159da0a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c4925422ad7e11a45a4fe6489b127281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e879aa6a11503af0c5814a27ed95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21a2e24967bb1c3fb992dae41e4ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96c5c219ad4cd9adc20ac04b27da0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ec2fdba74ad473752e160e61667b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2179048d025c1bf7fa49896e7a32a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b1d4c121c10a3298a89609c31c24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b794dd54b5e515e4d13fc930829f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100fad819b6be4ed36571bcc923621289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42541f25f2ae72836cc5077a8b973b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a4f889a6152f7923ff18731d2d5e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd518d9a5d965d84518cfd1c1a7b68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff505b670353c4f5932ceda0a8923f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b27002feeee05070d4ca9f84d6f28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d22a059665d55060e8aa319deab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdfc096d46b0ab6907e39dff8c8e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f119e25da41efb9afd5115a8bbaca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5af1fd418bea193f31b36f80017be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bdcc43a9860d341c8e17559915841299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3caa6f6467607ea9b793af588d033300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927908b8aaa8a590e136879c5a85af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1625f058efccf6c1e770044f02c1c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac63db4eb2c339654a1cd8b00bcac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0822a43fde88e5ddb7766f5cef0d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ede82a7e67be9b69416b30e741214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331167e3fa3d925bfe09b90f7ca69bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd13256a996f88e654669deb0c1c76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24158ed679b634a233b375bdbca33fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf2a458d605ef8dd5c481bd9b144f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075db42e03a7e5528a3162cc35376b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59513dcdb6a839f8bdf643e9e954484311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7a4690b803f7099b619ff35f56de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad19435aff0db02e9afc123b5dd8b50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909175118e8575d5e7ad5738b8ab853314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ef2d6033be9e36578c7cb75bd38b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0734bede6bb86c9b67e41c5542393316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f96cdbb8e907b454f7feb4276496b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753840f0f97916dee8bf4509175a0eff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c93127a010c27e497e5e406571313a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6abdd4f06d03f363ea93acbf42b38f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d02e13f0a08ed200ee903aab21d865321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448364f52f625a96c67f8006b386e6ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2a0ae5eccb58417324f6e205db2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112f99ad801e909f8688598a567332324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8325cf83c0a3a9eaf18b05b18e652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee474990196bb375f1d171060d5998b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b2b9df243c1a59a459003119c799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caed70f56e3a80cae4ac3d7837a91d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6cc6f7d7f008e4c3245e7cd21c36d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7307b2d7f45f12cde419fabe32a7d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca499514b6ac7780121a91527c6e31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c18501565690ff9347c907cf33e67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d3f95c87891a0178bba995e38f59f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77b4c354783940ab2b630f8ae5ce8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a3a0b73223d039684d7e5a663d82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff7b5b715d4dd934cc457efc9b70d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155abf543e03893679b248d57727496e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594cb6e26a185b8d93ad302c08a963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dba8e18055f4f0ddf2d2b11ad67eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad42ab45aac0d6eb2d8ff3e6076c104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf916e7540a08b62959fca16d8c4c27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89260746afd99bdca291a0d1bd6a87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5abc164b2f3e3025e34041f81d70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebb62d7ce5349583d8a3653c29307b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e752d88df2002ce1665bb96fb6b43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2f62768f5b31e4da8c2b1ec6a9cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f3dc9eb8d0e8b771fb3f8459e5a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bcc472ccafce0d5ed7917b10e3d10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774bb58344305cb9b7592657edbf6b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f41186d4cf9500af71f341a341a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbdc99bfb28b48477f4c226ea56fbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed20cd516779b911c0361e419ca6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98957ca7341ffed806d3f617cf14c468353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233da02f8aa1bb68158d59b4b4ce604354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a1ae886924b91f384e270e4a359c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242e7de6461f3446c3c05a44be8d62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f88e812e58ee090a773ca0cb54ebb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143448ebc8a0bd7b2b836dcb5f9084c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4879f969336f980c17724356fc52ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df85334cf9bfcfdb76d2cd2e58e4df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1ccf10009bc581a48d55af5553e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a701cf019a191af5f5238123e3bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3f70b44a82a009a18fb985e8b26e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b71cac2680e193e3b7c5ed9d73878364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455d241cb64c6e2842813ae7c3b842365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afe9778c2b974441c3cbe2c815ed19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba62dcbe5c44fc22ff3ce102c2602367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b102222c25159f6897fa5f8f628c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff3a8d084f81f5b4a6c716172ebfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ffb2a117ee087456f30a844c9d4d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6335e9356a07a7d5d3c68a4206b72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8005446c2db5922dd6e14d256436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96bd9ca49e85e2aad219b0d6a6c9f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db90d035099a650697eb6c739117a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e242ba1f291e349959374b1232d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55369b67a11289feeabca60bfbf69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c329f6a944baa50ee627665ce4e456e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7a46a9e317496e2dc590e6b796d5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8d30436644ef23908d92155f971b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3c93e5d98ca7d2f148e76ddbfc55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd4713315a6ff75e4e5e129b23c9bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b291463fec6074b8ddcc113e86a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c42e881a4c2646054228304e67dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba904cbe8a5426496f0ad7185ab2914384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682dffa23eb624c524b7bac5fb2a8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451cd461dd7230cbf743c07ebcf255386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a59fdcfbd6755b65cc7bb3efe1560387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce217054ab2998e367ecd104d6f9bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e1c8cea6e95ea27bad582d096c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537418e1526d9ad82eded0152afb23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae56d677cb8a56501039dfc7ace63b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90b8ffd761ec11b7404172e45ff32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf18759f8e36e2e2826666738a0bd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886ddda665f5362d44b5ecfa1704cbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a504671b8c08ae144f0e3b3facb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf1cfa9492637fa4855a6c049e132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465404e00d1f5f9d1c6bf3d34196203f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d1061cd19956304eb2937b0843c5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9e06c47ca04241954c3c84b6fd4b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d920f6b7a9196c1c976faada33ac1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931748848935b7b99b1ce2f13953330401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac72b6a9f6a839b783531a7efcebe9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da74507c082bc5c1fc7de0651cf689b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003a15bd62a3c0427d99d20f891e822404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fddded41755e0e9bd737c3ce96a61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f17d3a8da7780062eee4cfa2cee82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997756cd10073e9f899693c759e8d91b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e123dae8ec97e721f1b6f2de79020c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0381b74cf392352ba2a371115d265409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02037074af9000b335424035a23f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749527cf27e0dc2dfdeaefe0a35593f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467898f84d71a43ad08869f756f9bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74631f4a7398a2b0d2f3d5bf10261e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964639e0c8a6232e6f5e66a84c03a343414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36e1c235934d182513aeef4a6c871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800be7ca7f85342573347cf75cca76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4edb6f98b04b9f2eef3f3e24f4380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28dbefcd1170403bbb3b34b724c10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d94b70f58d200c68ce5e50e4e38f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae987cd0966f9f06cd7c0c4dd8575d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fd9b14b8b8cb0925b55e3cc3c1477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4449ac22039c1faa8fb0a6227f87a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb337997fb979d2c61550037dc8e9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36d7f63ed9136163ca8e5ce1aad71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f7253b43d420fb370801410de26e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb872314705da4be8ca007c11e57e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652bd5a94d5770ed04b33acf3505e0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021e8718554c0345986d3f636dfaa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602718b3527cff62184bac03f8366d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e175caec5d2a643d27e13293f08eb67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55765cbb08918ef822024fa86e3e3c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a119cc9d8f4f6061132e88f598e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe446534fe5d4bd20f1cd21961d50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2b42cba1e250d1460883b9bcaea17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f33d37ba94b9c94e487bbf0e1fe5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df9caca13dbbac1238959945e912bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8835384e4364aa7d8106e43ecfdadc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa72fb26267ea99f1ec36a778455e82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0063c3a41d07b6fa69fc017c237c3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2714edeec23515d7f6cf80703051440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b96500ade6273812d6adb39f89e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2224e1d148c9dc214ab9f28a58dc52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627244d9f1009488b251159ef2e49106443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ad9599a71b2a17a40ca35f2193a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ecea4a4b86984a95213ba8bf6f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e07fb6bfde26a086bbcdba407da8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25785544ba0badb209cb29d85d016447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9186818960aa171d0582c7829fff8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a62a21998dafd520f13096c0fba5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696d8c0c91cc92c71be3b3666d18bb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3710f00604403d67ae66ce69e85fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94370685076264b6da476a5c78e7c34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc80fdb09e2bef955ff62254d715d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4adacd1d8daf9f210fcf0caf6aad2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af26876448538495fbb8ed76e2ccb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602b236bad235b1651fb5c48c7ce5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90bc4aff725321d69ba81c53594b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b900c42c3168b44ade896ee3de189f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1207dd817d3e71a0a6eeef0112844459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851741045086947cb1e70ba62783706b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1616c5807aecb7781dc4ffb084d94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cdbf5fa65a96735029cb5b529a0d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d97728536a516619caf0ac764370b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812d239d66a06ccda2451e8f81f684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb106fbc1c4ec8109812bd650c49860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51979842b7f544502203daa85165c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b4f31c570632ca095553fe94b50b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394618c3c521eedacaf5fb48775214cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af970ac5355d5fa53c5c10de97b48c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15463b922eb7e22ebe619f84a71c245b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd1f50e695e15090c783eba231dfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79aaede795e883308ca2e6a8551758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520335e5eeec42af8346e2484eb0c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa321cd11309e363614a506a3103fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33683e98ad9cadfc00044d78f9ee59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc87c57e01ddff9018fc74b9fa650476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53b30af791dd6b0821ce16fbbb3de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cd2b69b123a00d75c1682a0354779478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b69e03af5b46bcab9887009676101479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287dc1716fe660cfc2e247d155a6da6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d4725062359445694c6e0df2d93e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd6e3a8dcef2287b71757a55e50502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db87a702a39d2232930deb5e5c46e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64491939ec3fe28e6f0ef10b98445484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e2b04813a07744f03a8bbd7c6c0c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5f72138618bbdfd519a8e5b0a1a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9883fd1f407a6bd2316531192e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa28ca1cff181c147996c4df97ecd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4e4d059072e24a312e63ac1cc299489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f0fd2c616743b3e4721e86864ac12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d7c96534fcdb078d0cab2aee5856491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31f2dc62cc3fa198a614d4304e2418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df1e5cac9917518e20768179d775e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c342c90ccedc31cfbd80596298967d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257501e1ed2bff87d01b935fb1ffb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa318cc102ae70ad10497ae13aabebe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b99b479ee2faab47cb9da5925582497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b42fc498ab8730cea26cedb6cfdb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5f7d3f064260fac1e782068db45e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758829a296cfaa57e2711876e089a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4694768a584c348d0aa4acd8eab0c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d7888074fde7e08a550a86de3eff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485381113cff96185decd16846899d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7c6ec9683afe3c72bddc1a59e75e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d07cd6b4da47f024ed19ad0268212505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0f98a1bd7d1dbae9cf872b59f1166506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33c31d7ee9547c21cf05d0f6eb0978507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bedec5d7f4254c3d000a11876739a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f8fd29fbc720334351106c2d67c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f48a68ba1ad571aec82c877bf1778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f470188e10d791d0bd3f6687377c5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d17130ae8444960b4062f122235fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68260b2343bbcd8d5bd91155dbcb0ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eed2ba4d4a8d7fdf1671f562d105e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223885c675df57f9693708b8e67e63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934266fd3d5e031afdc1d06922bd03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194089ccd44fad3f33750090ed0ea829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5493735e3d96cb4db940d7eda23b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de21ca4af4a6b1d988aad8fad3cab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fdb359063dcb7062e341999628684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc3963f6412b16927c1e33835d055a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d30d5cc6c8f31866890a488aa7cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82cb0eec0ba7cac760506c842f1279523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb6214905bdda23f9518b22f5e256524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e0f3206acdf089a7a14c6c9e4d74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6cc20c04c2e33fc72fe77eac1227526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817fcf18653683124e1b67795d55c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca1954345355efbc69169552f1b0b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c3b1276fad7e5100e1e5c634ee6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12818353696a95ecb24aff1fbc5e4974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2488af25ea28a250cb037ac98db6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e31fd8aefb9ff49e0c3ba101298d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7460bf299aa1db4e0991f5609258b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a78f394e20d3b2901a72f33e20a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c2456b25ff805b64a699f49c43d23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1216d2685fa47d9c84473de29c94e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234445e340e5ba387f20b7df48dd27ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c42b9ca079244f516de9c47dde503538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a849d25b49a4cbc92346e80241f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e0b1e5429c9298f062fd7c21f5877540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520aada5d279d0fe3a62a12dd74f0fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2287fb87b9bece12b8a43c77fe35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a119752b3ab6a34b1d152fa65a38fd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c09feab7e8118e16786578616714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff1792504f2c8c9c198d563108c9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2880b32110fad0c517d1d7f1dd092546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fbb7db60b3ab7a02c07ccc65dea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71d53c3e79bd93e0c031ee3c112555548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec54f1d2a0d3760092035ffbef666d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98119be66fc16ed365100f6424b69f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831f1698415641d6787a52ff663ea9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285faa4c1d3b80e098c64840cec65a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026e58c0ffa129a0e2801c6ff2b7915553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f1c5fa1815a2b80385645f7e6d7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889bfc74ada5cb04d4cb0128954543555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83806af72443afd750c72e16fef90b98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205417848614d508b2167774cad571e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e49684965b2d841172f85a1b03e36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da743629cfd7815ae58d44bce6069d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf365cfe8537ecd53c24786163c7b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7d55ab26a68c064223c018471a2dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c38df73846b396fb651f2d8bca46d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa71c51980a5466edda6f6eaa5e348563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c433d729b834fd7e949881a2300c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868281c4bbdbdaabc66bb1492c8f35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab21c5844bb4e0945f6cb37b44e5d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48badefed0248a4abeaae2483312afc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808436ed506c4b772b65931636d9aed3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b97d8120e1e3a27c4204c63f7407569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fcff7999475f95ed6b7ab3645bb5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305672f706f7c5c9f7bb8d4908c3503f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e153ede66b37e4d5fdcee891590e96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f132e1ef3f601fe6750b9a7abd1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39450d69ad3fd2a73f47ae366a4115a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204054baeb40b849e82e31ca152a55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e41e127cd4ab1d898a15c57ef1fb5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405842e7bbecc2d0c55a2326423dfe19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff13d5065bea54485e5c566b20b24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15247fddcfc99085a558742a95f0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172531a87141c4dc9fe8e2b5cbe28b3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071cad5cdd6d712176a380dca7f9241581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb4a1d6ad6ae1f4db93e2e9ab9693582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6ddf68d92ef823fa694e307fd910583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2105f651b80efd243047efda6a1c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef0f96e9fc12e47a5b70ee7da0918585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9bc9ba0a9a600133d1414cc6b2f0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea360f132172cadc6493943936dbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d9c5f020a9ee27a3a8e35ddd735a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef954b0a6a207621e06750aa7a3f9ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee0d9180cbd40cd1507d2e534fe45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e4e07b3dfae295c2ab69d52b064e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf35217d8087ebb5af3ef8535b636a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af4e6f3508c10a43e2e133f361866593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a3e44468cc56d23ea965a73b3ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154464d802dfbb1a76d17cf3f4a97333595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4252fea96676004d47cf215bb8e95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccff173ea6f6fa25c3aca73c247156597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5758b95cbe27dae78b34f5888496598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61782947c72ad7caadef1029167418599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ef967103b5a15c10b1ddd2040635600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426043038bcdec4f62894551ac360f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080bd6e2fc88f51b58fcee84d82ef9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b51905eb492dd398559bfa8a69d1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ab087459f20caa5edecf4180707d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac9eb217fcba42f8987f893a082ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f6817a3df6a115cddaed3edced20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf5d870e15956f7a5b76f7e2d58ed9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54218951423782cfaa47844645d2e59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810e08a68bc95348ebe59fef426868609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1481b5c362af37452eaf165f4dae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646354294b8d82006ab5645aab9b7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107dcd2ade48a1a1cb54718d28d6d55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cf7a7971642a97453958e938c2d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee3b83c9d484f3ec8b3b10eb2a3553614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffcdf6ab1a840271ddabc18a185c5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261edaf0192cf647ffd819c4cfce3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5feb3ec26339ce9ff73efe9dbcb13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6eb248b3a7b34dfeacece9c33139b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c1659956459d655128576dec018e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4cc223f4a56d6d93c35df8cffa06b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4cbe8428d0bb3758833b6922b432d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387791019de1ecae8af0da590b6dba1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d648cb4cabc1281d17f3c730baf6490623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633df476a4a42eabc10b9db698522a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591edb97a01834461e625b2770b6b9f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1d5d81dc75c5d72cc52398d29749e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392b8e965210924dbf3a31e68fda6cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaf6baebe67cb2329ec47fa801a930628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f5b8f6b8da8d290ed3369513a8c80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43eb6ba9aa7c7baa6077f3d632bfb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addd1ffeb66ed5f6da95dc49e724bad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03207237202ac5e4a4576a427b91e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69897564f1ebf63708907bf87e657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e6014ebc957c33ff8d05d4e3cb73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b4c7855996d5f81410ee18e7146b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3b31c34689c22a1c8e7172c69d82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a38d62ca27325a9946bc1dd6cec49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c3deeb9e265611d87cab439643a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e7299dfe3257692de544dacab3f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c4652ad80a8f27a3b6b41f4dee9a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d00e82c5018921020824853cedbcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d67f8c777c96c03edf7427800de0d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb337e87ce52e7abf914f254aad8ea59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624bbdcaafa9212b815527b113f91b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e95b04311eba2ae5aa748a1484683645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c16a17d243aabbe7e8cb0ad2a784d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6216c193b5596c864bf330e7272b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5cd5793e34e4cac681ec9150b074648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fbdf949ede424ad6a4bf56442a64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c134fc1218ad68ab273459e005d12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1312758b13333d8f89e192ccfebe8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea6279b9ef981e9b33a0086861830652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74d23e0c4ff8f4f10dc926edd2a6bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d512ac4bdd667295691bc9bdd207c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc7176acc3e723876e10d747ea6a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa63c4ee6ed93dc0bb232bd549541656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d0a7a4afc4fcffc17413204614b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecea062ad7d7aa7d324c9e43940eff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db83b33d635d6d7f8ccb4ab34c49627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f1fb733ad812594d75a29aac8db44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64ae7fa1c0efe021a33d66627d454661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b1e9c01680535948e30ac0c38c7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f26d5f8ee27498eff97374aceef95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b5874b22e760f3df6bd249aa332c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e64ed84fea3418948a23010778f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0bdeddc93526811ebed14e09a5df8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d551e4838538f8ac74cd675bb913a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52495c00aeae3be387d452f6fad2e97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cab4536fad711c8401e5d105eb598c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a42c9fd02d3c8b241b6121020553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a58687ae0c7dc8429654f5f3ee7f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2dfad80d483069ebfac740b8f8bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2aa51fef151027ab31e90456925c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851342fdf5fca53b1ba1e5ac595a327674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649985098c0bb6f3958970f764970196675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf1af2b45d3e984c969a97b39e929676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fba1bb2229f32d7f54d497454443677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7edbe496a66d5a6655dc4cf5e7a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f091310b5d7ee8568fed0903016047679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc801430fdb62113cd3d6b5e21b924e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a68de9ff2d06c3ccdad8f22c311beb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182fa8c4907f189b4b22105e0cbbda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcebd52e19e1ab7629cc723a48bfb5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a39031525ea34cd3ce489c825ef6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3937bd40d5a7d1f3c763542642d469685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af432c8ee3494379a1fc840393e6fd2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb51e45980c6f6d00398a6ab9b2bde1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524efd08f06bcd27a43619755678fd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fb90c61675e0a9a845099ca278fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ea601b53d0adc0491ebfd0d5ee02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589260065820360edab1c1f510a82775691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d26e7db2a79c570381de61474e0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83945ef787586159adca9c54fe5169d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a0aeb075f8c49f05a5f1820d8154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c092b7e3004fc08f66a00539c3572695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dea315f0c917f93af1eb8fd1df012696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0529741232196363402489f8da37fbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d978907639042c3efa9e9d8a53bf99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a993aadce413052de5be35299d11a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc92d737925b3870470a62357f31aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90e3f1182fe61d882f792eee6e2ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d52b0dc48041ba48812d7e49f6a801702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebc2bc5eef161127175d2b10dc0159703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3639b1ccbc68c1204138702b373d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165d3c901244b0fcf0cd98c5ba2cdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5839b5649afa3fd1c60050b85fae8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deafd6cea01a6ccd1f199f796a46166707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f427d41f9865c79a572a98da278400708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e42cfa2dd118be69e11bde1565f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe27356dae59b9293ffbc70dbcf4c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a544acfd4c7eedf480cb4c28fdfbf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084674b6e387d15340e476434adee27c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5aa251f8abb794d8b1509f4329989713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4ba7d011eee9903aeba52425dbb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120b2724e8d3a97b5e5ad55be8e482715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5f9ed65e1d2ce9175c1f3eb26cea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363a9d5a4b61e7505597752dfea193717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb443c0f568304e3f3d771f5920ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf79e828c4c8b1d87a1c22b581c47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27698763adbd44d70b2e825471e580ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1437366e0c2d2d4a97070564eeec0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14552e688acde7a97880e51ecedf95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ce93378cc6724ad3588159d66413a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205521021876f0e75ab1807d48095ed8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e5209a643a9dc3879240783072c79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0d3fac960659655b019bdaac3cfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f98a30e34f22e920a477d7539eef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1bb59b932b512cd92c77714c6668c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83b1d91b1828bf714d8a8b8a190ca8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01bde5f8ba17c4227a765caf579907730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e490b88fb7446f59dc46e5211bcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87ebb7b569945bbd38fc1f35efa79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2435756e8be0dbbf648e8f04d6db43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954555cdb723bb8c305995aea888dfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7cac1c455d3df138bb1b8762b09c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7291fb955ed21a8b7fd1427c1c0813736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61318f40bc606365412ed13456bf7f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8d540228cfb0bd7f03829f2cd7777738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52125c621c97d61413e15387b047b92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c10c602c76a8d5cd76b0f23da52f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb807107314220f3708fe24961774afd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccfe8163f185a54c0c55823240e89f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09b7dfe5b131717caffdcbde50ee61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef21d3bc84a38a931070b6359787056744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd760badd78f3434fb4a4be7325cea2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6d6abbe037dadbbc92c3087ef5878746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea99fdc04079f2d1d87d4975eadb8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156edc349210388a53c367be50d08185748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9262e5ee028b2504ed8a05db127c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83b400c9c6735332a5ba8c80b04fd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510ee1c193bbb0ce98f08a74d257ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d3974f66f270bb679b8e327693f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37218febdffb7fbe833d7d9f8643cc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>