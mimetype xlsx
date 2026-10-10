--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49f27b1a16a80464dd5e5926a40571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa66dad178b3e8ac9cce5a7b611a222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08bb29c9782e0f5859b20709eb7ba13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7c459259cc37e99ec43b7c9ed2684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ed51e33c2abe9da0d356e029ea8705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8d12f43641a57fdf37553cdb8d7c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78e5050a424f0c0f6fb6e33b706fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b83f20404322fd8604a1824fc3a7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4943f57d46b8c05a6c3fde9ad148819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edef19194d776c97374c767e636cd3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e8d5ef281ec3e667082f97e8ae78f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789f2cee2387813ffe6e0b2dc07a9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed021f58b9060e54fc5d58788a76a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a102f167a04559134ff42185f79f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9e36df1aa4c5e25558f79566728a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79963dab159a51aaa50c22dc82be55316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e509a0efa2bd2c3c6cbca702b3a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc5e3e908b3c6e7c33b46adbbf3f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e3a1944a0b42028ccfd67f436b9a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a69162f69ab539ae255d8700116520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0054471b48a7b15dcc8a89cf361d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcc1d24c4d6c285ef22a9e01e49fb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6a66de900c52847a2fc33d6c5a7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8f64985a542a0082ff6e57167ce824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb16793630e4490b8a6a8ccbc8fbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfa7300325b9566ec6085f59f7c5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0eace3554b0b6046e8328d4267a4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1312a1dbaf84d90d8fcaeecae506dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50f6b0e90e83ac5c73a3ba3ccdf1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fa3f4a686493b1222f7ba6aa9f78730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9d83e392b269526841f8fb121e5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67c59f221a20db5d4e75a0c14358d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8f5125870eabc18bac4bb9f2a1ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d2bafe360a94b46420412361784c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b4fee7396743840aae5a414ef4ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3465a070c08beb88789f79817f6ea036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59087f375622803acc69d2c3f41f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7ae58b246b214dd20cb90cad6a56538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ace69456c712a4b50e01de724088f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bdb2fecc931ddbe498ea1b12c1e9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2840c70b87bd7f33d19ec6a9f20d4fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141861667b36c9186ad2c737dd0dc5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67cfd79cd64523fdeb1830614b9c5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c66491afcc4173b93ac23296a971b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e76b67d34583ffb0aef74fde24e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac467cad8a6718354b4b5672d91e2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb4633fd1378fb8ddfee4fca3945d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3209dc4bbc743fc14ed10947c7697148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690676b054d5cb7b0280848529ae19049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7684642f6a455a5a72b6e212c29cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b1d067af914530b1e311e5c7828e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237afaa8dee411bd6c50969283aabec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694fa88ae11106e4e16af69ec4c96153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643f1ad6dddd2aa3bb6b353caecca554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584d3b7e70c227225603ffc7da638755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65bb83564e1bc7963fb4b424c222856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88465b05fbc55308a55874d283f05357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9bed810002fefa89df14a62246e9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ee463c7d8ebfad88270b3b111cf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614cafad2c48d48f4504218131d005160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6cab287e0b3233f7e13facf0d2f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809e1cf3d758c0f5eb104b10b536fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5c41221ce2ffe80e6f422b7f0623d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856849042ff7d91efaebf499b56c2a8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717854b657d4d78b9dd2eb3851eed0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ac843d0f768e8afe646922c4a72166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5e018d28e94cfe9988117b96545867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78976fe12a0a7af0d87cf4e12c7de868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350423256bbc0a8fcf27587716127d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf16ef2a608f002462f5461a6f1ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f51737cf78595b37e7960627a5e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0534f79fd3c37946c2878c56454da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c32e8e66c6d44dec1062c92e011373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6defd2937edd1c0500457fcc611857e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f378424eebadf78453eab8b0f21d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b41e9cffa507d3461175b57cc96376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96116c797a98cd0a5b18358276099e7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f73dbbcea58baf74954b1659eab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb982ae2c8cd9b6948c4c972286047479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a7f770440f8689dd662b146fc08380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa5e2700041f8f19c377776583e1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da285b19f1d7eb6b6150aaef32525382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808027304836291afe5de72af4109e3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd327459738e4b8d9e7da04572ee72f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54333c37e431746d709c6ab4d0ef6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc2954a00eefb557b2325e6e0cf2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacaf58290b5e67fd0b0e4ad9e4dd9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c931ceed856682d64d9e976ecb031f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144b61f9df116e71cbde411c93c86389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09cded5a794f6d0cda6554452d7a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265732bc1af775c8cf0e7d264b36860991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa15cc0dcf19d520d78a2d777c80192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3700b836bb2aa6e17930a16597659893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ada41ddccf2925fc5c48377c267194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51841ff89053389fad37d87d4ecee7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64205724cbfe71eedf5985457bf159696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3ad9fbfa264f760b3e96b2b1768497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0f0236f5ad14a26aa3a2c224123d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf8cb1ec4bd39f32a81c247b0b4a5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837ce91ba05eb7353a6324e934ae3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e53f5bb45f625d7b9e2def36fa51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff33a6052b182404f07ad99afff8dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af4396e00e7faa02132d2fc3b75a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc5e81838a4387aafd946aebd95f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0df62e56400796a590f1f844c9ac0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062294c4eb33222585b79352034cd3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f242773ba312361e48f6c3bfe2c3f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322801d913e8a02a02b32685f3613ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae4726bffd97467f4e52315984e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003dbd581742445e25d6221253a17f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248016ba4241fb808d2b3380a8a7fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6056e443f78016ca21abdaa0dfe0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78405f1cd9179e118844d313fb9150d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba6b4e73cb3be4dc733476b7291b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782795c40071167a1a0728e4333495115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c159183938215e44749e2638dae3c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3cfa12f7db49555d592921e5e764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c02ae30bfcb70f55f5adb602ff2212118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956246d01aa5ddbdbb4549372d4401119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb46174906949ac6943cf1a7ac08e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c069e53d48ae45d7e30be038cf7336121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc794554590b9d4255f1a54ce029c061122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484638b2b67ba03e82980d716576608123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d49c2a113e2c34cce254ecba7f771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e740f4ad44a924e5e882fdf253a3aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189503473c6dc2fd136c4b8157f5a2b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8985c2c4d89d0e67f3b1b7b3fc03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122e1b5c5ab122e78c03d39cd0acfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff12646b807fa83a54794402b59ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e99f05be647db4c08a2bd31a198f1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ce9916cebb812f1ff1183fc667c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c4681f9d66fa72668e713a992cef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312854bf37681d3ea6d9a149c9dc5b7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf996967c0f47263e89be6be3baa03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8129fd65ecfd8707e81803bfa138ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc962c1fbb1ed9d23fec2aea53426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5569045cdd845f56874d81bd22e721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df7c5e1bb0f7efbc054edaf43e4bba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e5bd85ee889bb55cd5bcd809eefc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa20e6226c5552f025717f9c8dd43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e684ac17281578e55353dac94cc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b96134e3bae100261f90550179b8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30384dae6aa3f304122b2241522a90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc9bfdb9c8a59b205f551d21bdb2c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9781ec1037346dd57d4376639686145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559964012f12ed41ba8b0cf75a63fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777260b86dc9f89cb08648bbf753e6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8efea98adc8b82db23e911ea9f6f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908368dc6f64a3ba1023ddeee3bc82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392f8928b355c557b14e07f45b1779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e5d66ec11754c4b925e74d88e423d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096f24f7feae4402e61cf1ac45697e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d986e5f98ef725dfef802b1de490d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d828d82fb227db5242a99a17528be74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ef52fc81cddf575fcac35622952d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411dcb87f7f3feb72c44d6185abcdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d333ddab731045516ddb938c4a54a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa9cc48c16772614455f1222749b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc0bb67d94c4c875a61dd2ec18947159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439c7839edcdf2e004e800482a8dee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626467f4628ed422dab586aa7300387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff074fbbca593aa0627cf3996a5ac4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7c4fa96d26a6356e6f60e949be27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb86a377348e7f682fedc367658b70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128edc004cdb7e52faf02d439ce098165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429d32f0143f587564c396bef21a49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf11a7a8be97e0738abdac9fa82ce8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff651eb10e840d3cd258c5d810c61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13665653322648936cdb2f294ecdd8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c1795f1b4a5e344f91e7ab62b7fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dd4e50a17078937f19c1c70a38ce8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d94f3f9a4c0144e90d31f7920868e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783644de990565e4cf432c55e11fc401173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d845962ee196d42cdb1e5d77e1500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290e6419e4ccef42ca422a411ba08b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d44ab2378e277d42fae3209a9a1d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf562c1d92716d1a104884b6a42d0ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b167cacef1266af0a874e4caa2a11c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130056d67c6efb5ae53d496c154a86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85799754aa3475f7071956764b691f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcc7b6f227768c61bf2054c132572e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd605fe576b2fed0695875e8887df5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea2a30a219152fd2d203bd828e762183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb38cc67cbb68a47e649ded5f49914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b2910c83846812c41ca38f6502f85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c545f063a12e7098e1342f083c18a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aad636f38f33fe3d106550c76f988187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653bc50b330c0e982e7b5d4c14ff252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc103f9f54275470ecea17c8d10f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35467bd4ff020073fe5f8e7fe8fb36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78dc654d90d30ac30dc9ffe73c25b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb676bf72968d0a8f84682b744efd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f13a181472d9fddb99f2291533721d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9cd0d5b8384a1daf04071e4b8391194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfe0b25d7b61ec4d5ad93965320a24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac140c898e86ec39232d2c18037e1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfeadec0c0f695f5c753e84323aabe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c0f08363e282365a30e53e724cb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e883b510653b75091c26f2cabc97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cf55cfd9df65bc5f43d7c5dab3553200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426f5cf058c430077061a6a216a4c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d855d2b2ff2519ca85e07aa87d8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f064f5c4bc1ea1c371dbf42a6d1f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4b043b13e8ab5b07830bfdb422360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535514fac85e68c91c28c024755ba5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402bdb1a1ac555698e843978c40566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490df5e33277d34bc2ab7d2edeae405207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1636239ebe69215c4cd6f62e45443208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3e81409a1cfad0c19c1c401589b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9824e1f8d426ae0d86ad4dccb51e9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f882325bc7c833017cf78a6f63e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981188fd2ae7739307061190db625cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed192d98ed1602dac74694d3fb815cae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247054d3fbc63dcfa415d89ba5c72a2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b1eeb9306a655cbc3d1f765524f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57665bb644de47ed348eac39377f10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b42cd0e0280fe641340018a4f168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5595f91bacf4aa25d9977059f6480218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356cdf3e76cbc4f19e42eef28a62265219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69178ea9e5f8c9a0feb06580580e022220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e371bc763d6a00d815e4761465a47f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f380d522d534371d284ec02d60ac61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151466eecbaace619895418ca5f115e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7268225f5749b765f2f8dd035ed9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e0c9c32f7c1b7905fbdb2a3b1751225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c9de4cc127bec5fe813b581ef4fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95648db001bf60039e04906f111fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed0e38a468c90abafd7bc0e3392ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c98dd45bafa9d3ec5edfbd33a175a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ffdcb4cec818c2b05ebe8dd63783230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958f0e822d1075c8b7e1e56df8817f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458234c7441ac353942094fd57b1a45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e86073cc74ecfd28f12e2ba1e9c99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f443560a420ab202e6040f51610e0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b71e62c23c7aa97f08ebf61f1530e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa630bba67dfe73681a4982de7781236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c52a1774f8be6c5d6c595b1c17e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217027a7a552dc0827173b93cfd3910238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f603aa56b45ee4fac21495fb1de1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9574dc6bbab2bb4bf142f909077cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38b7a83d2684d3332049437c6881f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b91277bdfc11c7e8ec2f6506676b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a91bdd0bedbb69a9f90cf5082d2ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daffde8e502f3fbf42b75dbdc6952a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec968df68fb546518e152a35bbf67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026d175deecf5e31f23b1cb6382dfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e81c7f84cc26a6eb94606d0e7a0b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c689e9383418ae9c177b683577651248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4531565829654d3fb8d0db67f5c6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e1ed2d04e2e1bd079acd2d787543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ba461fae35539c00d4db32b31c4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c007fa5c25c06b06479dec35f5a98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7e88a43df131bcd7db732816dd6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64ed5d9976ca75bb5e7b22a7cc4ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99785691d5ef28066bd2ef43ed0630255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b7cabaf37224272f583895cfb180d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4d46f8630c087305e26fa010ca39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa4d2c3cf23fce12fbe3785d14b67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d951bb5c73a51604d2f0920db0af7f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf982eed71f7de7e76f8dcd9ffb966260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347949fd18d83983260e3166e0e699e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b1f451d1a18cc82787f02f22073f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af4eb9a7a95c0f409e225f57bdf76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e606cca534063b57ff6b2c4b1464bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498fb561cfade2b1063cf3b6a393418265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77027d85ececcde43dae91d070c90d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c00bdd5e72ecba1130619877beca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476676c11d027cd5753b9f6d9ba2d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a1acb3dd17435d2a332430ba550a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19e981eb368abebba2fe50f99a363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf133c50a74ab0863283c6b3a2fa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c20b26000ce970a8c5a88aba281522272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f2b62920e4f9dff6b9c61056009a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1cb33ffb98348c2476cce9cc9c93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264dfccda550aaccf50f49049e473a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855f591ab04cef9cbf863955550e02d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c32cccfd3a8d616c4d414d5097444277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c0342e4eb5e01d5fdc8cf81adfc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bace37bcfc54261a37194e0b8362f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243806157ebf00e91e81178fa6b45f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664dea8e427ceb7378f2a27afc3087281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96247688d721c44a3cd309ca61844905282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d464c3a8c68c736934278dacaa084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fad53797550d6b7c379e6482134df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e955eeab59fc87c1c30265423d195f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb232c295f6ddfa66a35beab3bce9a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c90502e87c2082ceaf0335dc700e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceccae0a36899a87f1969961e49a11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a485477b6f5c245d311f521f1a18d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef78d12ebeff4a2db915cfa582796f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039821e5f06411e1323fd9115d2f31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d131b0cad64c75bfe4e29ccc1537e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a972b8d94210f619afe350b798d109293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff197e59427811785dfa8dd43daca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f42d4dd62aa3857b18f45ae094b25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c7f333b9511b23df4eb89938e73f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a9eabde1923262a50bb2cdb50fe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ef2431b7f699906c29db736a570e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c0c5cfe733c0029a449db3ef385d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d476a500565f48fcb6d944e3898d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c911657b54298ffbed8b0fcaacfb78c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37007aeb5314b50acee7bbd66702d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f893bb6a86c6c0a355bfd7dcfbfb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b39d0571a61944b2d03d1a8258755304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05909d691d099ee87fdbf3a9514fa94d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f0a79d8e136e0f84f50d6be065ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b57cb1a1dfce674f30afcf950326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe99542b53d2bd18ded379e9da606308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88cee5354bcbaa37af9af6c890f201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b550267ea8fcc260d310e8157f25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c180cb24f2fc5548d8c0cba8e29c72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237d461e197b65fe12643f5fb87a74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7770fb1c4a4e3b9ea516590d20f929313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef989888c16e94a14b1fcea2a3127b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56977557bea96c24276588027dfea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416d66afa1a63d2b76b4ed7b613036316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dfdaa1e58e73a887ef7a491067a84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab116bcecbb358820c5a653ac6471d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418e0bf80e721ee8a5a9b3c5e7bfb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ce3bee5d3b8d5afb2bde042886e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376796c4a0647c3c7f2746548676e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d42c778ff23f3677da77228e95604c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30eb623d91a12d1cc5b2dbb5017761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4bd1faaef308c0a3751e95402e53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576454aa17c7b7bdf47582a0844ef9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459eff72708f8952712f32b40f64f43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f99e1a424d3f94b4cce10dfd700de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d734e75eecc6e21f00550447ac2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ffeee4b6747a6d5828b13576a882329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116d744d2fec4397204920315ad3bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa7512b147cf5015fdecb2db8ad68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7660c1ca042764d624056da90592332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9359c76dcb625cebc75744c21754203333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4c94e8dcd9713f70e2de21676afd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b395a01e1739a46cfa247105ee7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28429a44a4662ec3cc39ccf40eb53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33964f00b445bc54d12eb0a327c81b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece48ad05afdd4e9c989e0a3fec2b6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d574d9f8d37596a8bae623409186d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee128d592ffe7eccb7ee9356c90f8a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b995e158a90afc4936b8994ea30d01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a308e610cec6f876729de9c79ca82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d65dc3a4509f00e3a1351da2c98c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e7fec10b3878996143b582799fbe1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321996f82e9116c8a0aa82d36cba89f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd3ec9717709017fa0c38e7412c89b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7773eb5133fd23b1ccba17f48094f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304eea72ccf7e92d2ae3590809cbb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82592d16e686d7285fa893868c091349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3963d783f93556eef11f846fbc674350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9926a64652509065e0308c7835dc9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee992f709ed5585720f983ba0e8078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c221f429b262f782f820788ca36d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eafded06a06ddd6fc982dd79492a57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4272a3785bac4dc1db95779dbfea78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d709a08b08d550c4a7d23646d28a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d92711b4c02d15754ce86da80358e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b5fa26b8457a0e6fbfe5c46b48db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06da0596d9f4380fdb2453eb17d6d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148b7a73aafe08f99f15469eaf052a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d59b04a3c0ad0bc5752591bc26570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e08692ad9eafdff92a7286bb3cf7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4416112b3869d84e95d702f21bd0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e459bbb67b2cf6afc0ff3ae31bf0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d980e29cacccbe9c7d8bedf68f267365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a942eb3bf39fef6a65b46147d72571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d53e780e4cf6a3bbcfc3f9f39652367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d459ea0ee25097f334becefb13483ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a6ea34764a2686ac7afcbb334e8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d704104f9c2eb3aecf4531fcbc2244370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df73786e8f8fd6977b52a1b78fc0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd764bb66e5fb59fdf9fefbcd16d6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f975575ced781d82f9f179ffe0511373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933992eecb9bb59b09457d7408263a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805011e1de3195e530002a71c3578b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0ca2013dad6b4cb400a13c69255a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caaad503b4cb5fe6bd23f3bef3a6bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afbd8d5e0d221ebecd050f7f683a14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1821a7e0f26a5103dbdc9100cfe3983379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846559c091ecaf0d057d11dee3efa302380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f2812f457ff062cf712d1d73c895381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6952eb733db2c3be9d3f5bd3043485382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13283703559df6c336936f68683d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31909548f4aea07c0d2823b7fb6729384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ac15c2463bad411daa153a347d14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744591c59a43a8dc345705c3c23639c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c21dac3ade319731ff0324b187f57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6048985865596ca956d51bcff6a1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a2a42e5ac1bac9697cf8f8f52d82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c90d75e62ce0a9144b7d8d7b835e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04640c7bfafc57343549bf54b8bad5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583ab18a4b59e0d1ab61dcea3c734b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a53b32ce9c13b9eda864677905ef8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb22ee0014975cd2089d1f3001e8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7edf2c7b23cf4ab0c9d214b28f49a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f90ae2215679b652b9353d5649b5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239bf0598ad74975591f6abd75a4c64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5c08fa1d709643aa4b925e3adfe8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60081dddabad429ddf14aa1f061273f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78730f1def6877a1aa267b208c0aa07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aec4b2c83e3e0fc8d0069c6a0154e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb13cc24e91871f6433276261fcf00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b84932dc1e09a6574c08d2efd74662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a0c504b6cffd5fe7949e16b59049404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b12c2db9a290b76a5bbfb01a3a44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff240c661e960392da568ade4f5b3dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b791c94b06539fda6e1a20e7e38bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac80c6e9862089680b2753aed61c5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172deaad9a53517edf3e09a190c93e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553596547c1267fec7dccccaa9d0685410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefccc18c8da25c5a45682ac3f8ca34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6fb7dbd55834922fb4d1a7d43f6d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f5af4d08ef86ed7120302df09a77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb913443be78410d85252ef8badd68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fdb3350643ae21d27a96e4d45d671415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00db61ffd1c9d842c29f5f0fab6535416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa4c4d7ca5fbca045049df36f40fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04991649aeb3c25fc88886b7866dae0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878cb98de498597e0ced61d166c45cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3712f94f090f04e1406d2ffd8b2d6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc10d2a9e639866b070e351e54fa52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4db97ba976c5c0498a78e91eef17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5935884f065942b177f22ed567ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ec2e0ce21f5599e0deda70f6bc3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed638c8496dc81dc25216c5e86cab6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158846973b285f15b8735e6a8fe187f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783dd064cf4e304a3598a434b6d7d48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1424ed2ddd3ca529a83c08d5b07d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2545c7da9e5ef3d01d588b660e5982429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca110579d5bfa27a2654f4c13eb8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4323cf27d5c00c88aca7e8ee122d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1fc2d3d2fc5d9e5afaba83aa62444432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5019bb8dc8b26607ac6ee7b38bbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6202c004777ebcc2283eb82806be8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec26e841c78eb1e49898d418526e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f58276e2f20fec4dd3777b30e52df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490743ffc48917681532b3b1452f5f5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9f72b091c37168f1f9e75c613891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef4735e8e94bad64b7e7c3a9f641c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ffec2bc883484c35bc2fbbc11bfca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69374cf964edc3b2b35288bd2b26c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182ac6f4683deb8d46e7dd6688bc25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599bd4f56ef29ab4bb43934fd24743443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e018f1cec4bc36b91e252578cd24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b95e0a93c961ec34d8ce54e0a81d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24b5c8cf2e8e48e814a81673712f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63026c663c0ba2899af17466b495e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556996dfd8a82e7b575341c5d450bc15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9e95814e9b2c1e5d7721e86e64a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae4d2207cc6097605cfa0a97b24dd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a15cde914182810ac4eeb3ea2e9722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443712b06f72718207c2df262c1ffe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16464388ce31787f983242e1955ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c692a1ffb0059396050632d5b0a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921f2fd02c00ca2a96f5d1ecfdfae2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3848b04357bba1183927c0ad48832456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728db515ac5e8ebc575159658ce9cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379aa4072e01668173b856785b335c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5506912b8b0fa6cb69c8fb83c6a549459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953340e40be70fe64fbb6414267a795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cc8cab0c59e23b7b8959fcbe8565461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed05a65b2ceb7a2e5aa1be9bb41a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284559469e4b9a23d48583cd8ceb9885463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa22b474f569091685467b128bcf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1406275ccaac59b0e7b1d63eaa4e54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457239f901ba9579c5e56700d68b1496466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca440755b4082594eb46e76cd1c49f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722511a1184f97e3bb13d319208513468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f1998825317f7fbd0f28ca5d97057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104d8782341bd6d4bce90dd26c2d61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395273d1911aeb9d730c45223e7e9e54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f73c8d8728ae0ad1ebada25eea899472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d572a983e4198c32dca383f0d8f9ce4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30645a1eb68f3a2c4e844e2181449474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21877986c506a02ad6963e03e4678d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d923deb560fac91603708383c487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd49e80465aff4ccf2c2467d850708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbd7da86bc655a448740cdaa5391c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c11bcbf3a0f90f7603e0681346c5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122bff4a95543717ec6ec08205eddc9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5a0fa3dc3cee4e76d1449b64ac76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9100bf5b6334cb1e963adc602dd93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41cac8081153445aea6dc2cf3538f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490acef1e1aa8ce4dce9eee137823e4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21bb2f11c6fbdd8b0973058d210312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccb484a9b73246384668ac5898ab07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912835994a0e256f0f241e40658514e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe52563df42108b5048bae81478de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620baf0eb57cb775f6848ad1f20c99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0071b5c54bfb8e4984e19315f0c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea73875f4333bdf668ccd04ba3822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9525bf8947d1f6215bb022e6023e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b137722ee01f7cf84a3afa9e9e0e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c69af9b2987860eac067a54a535c5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd2369fe2c16172c3357b8aa6bea56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f601aa2636fe9746a7105050f95a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86b3b49e4ce84506604d87927cefa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d66084570d380b47a2962808a0a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3a5868e9258fc218ff49cfea7d32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec1ca34f2a9ecb2366836322d6ebc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce08ebbc8eaa1dcb4373c5dee140a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd5e1859cf1ba71953c0dd9fc7db28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8b28c26eb1fa6c3acbb6206fd21f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9be2b8a6b10266e05ed5e58b4813504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a3d13e9873cb5f16c99452a63e29a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8186f0531ee284d8546a02d558c7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e4fa1ab9163fd9672712fc62b184e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc2bed8e0aaf284b6e80e20c6b6446508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4bfce64b3637e0614ee71343d986c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633583bed5deb2550f8d1a4d2c18b24b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2754b3293f9775c2c69b66f9f39773511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec572b86c8cf80492fc41628f85bd03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e8a26cc271a32f2205a7e8313b1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65b5d479cbb5294b30c08d53fa340514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17b95ac589d099bbed8865f2771001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb55bebfc23f329af5d1c44186e11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8bf24df2ea40008a7a907e9a32509517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d941d8faf3d3df606cb7bda4c12db8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45d2d9369b6f6185b56aed294c2d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be7ae28a368208053491888b2e4a02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d6ecb47678565bf5f644cc006142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93af79f3c2bf2783ff7da5dd22d0e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08779156d4b19766d63af0e83818e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02c09eb1e7c6f99dc9d165fae7225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7e2887485bd00ad7c08c513f7280525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b156b5441ad989b77dd7db4a3d874e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d4a980a54b2faf0013f7fc431274527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec285de3a94cd49dcab811ab87571ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379178414d8325de6dd718ef23181a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128ad9044a68ec591c66127f78f1e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0de98fe607758f96036ac0f7ec3a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbca344d5ab773a0538639767b53a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606cc7a483f6fe088188e83cd55212533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ece6813d1a90c834280997f84929f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe6eae6153301a59825c9de79e9c9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897182d9f08e91b11430d49d84fa9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ede2fae38d72c1f548d864d977029537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb337ec9b9b71563fab84ee17185fe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a3f265ca0da2a872f03a6f62bc5d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a5ad7a8c457b2d3fd5a440b027a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b430d0b8607e4ac272926d911e168b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101f3da9871b3a35ae6c05f8e590b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e9e3f2ac9ef7de132cc01dfe0f871543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083c92bd2448032af33d453908d231a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5a35f515ee5fecb49d74d7ff3d6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5469657ef34ab71fecf4266a96794da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e421e51ff3c861316f47796a5f569547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c288a0c82aa262476d4a276718c3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbd6022e7b694c3b142af72c2f4fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85fc3f98a882a6bf68268762eaccbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088c72ef475e80aa5753360e347732551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41a246bd4b8dd445b2f77831d1599552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade965e7d043544d70f0b0caeea12e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da449e89dbf37c4af35b705e1a94d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3965e8d1a8a730be37f73dfd9fb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dccb59a56bcf51067199b93fa8db3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2510135890411b2b94387df8c8dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fdeb47ab6fadcafe39b43afbd273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ba5982a1f8e18c54c342c0f3ed72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5917c011354527278cb59615b565a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a1581b913bb11a468d79e5b5b5b8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf21a919b32da5fa370b8c9deb1ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fd1221fe39f9e01d809dded8f51d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc1604c5d03ac3ac1dc3e14fd48d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070249f239c40906959eff87b2f8586565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1abaf7a98c7c2f89541a66359725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede20e573a667082f0fc34ba94cf86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd57efda9e11248856efe968ff974568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd4c7c3fdaf6e1193280b38aa81f0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5d8def7bedd6d26f0752a73f6a48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfec49d25f6451f9449668b0f6398a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fce2fc15c4bf47b1f2548a2a170dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75444aab036b54c8e1af984dbf3aa1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a15bc178c29bd07570c8b9c41f477b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f3ad0ee2093a2cd13f3a701b44dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58617676073de1ecfe6981688d71df2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e5fd32d805d5f4e016bb4ad413ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee70d292d6f6f91f239ff43e6ca3d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298290b3fccc9916391208c0777d6944579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac2a3fbd94230b47f467a580f82714580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19677b28136eb773da04245be651031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008040396a5f70e910521c516e8bdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f99511b4416fdfce78e394b2a046583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9108b9a2cced8bca1979de812d8d8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f6dd914cba88923d708cba4bf902b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4540cb8fd820c380d4428059d88236586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3ad7dad96753b9c89582346f0693587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54731994dc4039dad2b7b0ebba00fead588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1592d96bff6545d9853dd90992a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1da8f1770351bc29fd24a12cc815a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ee5062748e099d3ee501795839a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cdae0e7079b1663dba9290f538af9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abefbcb8c7272caa81e506670af5969593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114638940f59ebee80e31a6b560add7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c5e95c8ce577addc0f85571c6f54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe8d85fe4ad67cd3a41b5eb2a2eac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288fe84da106818669a59888e7d1488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e20848031808b8dc40054d2ac8992598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c805e726a35746e2b7d4d6ab70c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c5c64b971a610feaef9956ec9596600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f01e7ac9815a347c42bd01052d06c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bc7ef930bdc4d15609e04c161741602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc86f63489286f4eff21ae0be9f033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75914413af1967269b11083968b666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c93023f7e6f4aed69d8c3c4915e0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a7e1cd2d7a878ce86eb5a9b7d620606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968867ae02a438a50c3fc37d1d2267607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab80ad3304ca3352724012822e3bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf09f1b4fb2c2c86c4a013b50c28f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0373a55be681dd2e02665a4f70929b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721520bf06c55ab05e8ed16791f75db6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eacd7f14098d8f0d1fa9b37cb0fbc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1afd05abe2727aee1dc1e9c2d8ad9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88478da4e4702468e07b3220fc70c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a1ce3fa43ceb4d63f75e51997d978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579163cf60b3c2b906c702d1b2de55e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90050107bafc5c9344fad2050a07972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8e3282d30bc952d800a1855e1918618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfebf5f36d5d82ac9a301f02d0620f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806af12a92ba246248d7477d0837229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e570ed3c09d9af7c1439b39a0ff9d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda45122f5b514212e4198158bef5f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862a3a406a197ea4779fbcacccd922623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333e5e0282d4effa1ce261eaf0d831624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4a89085868cbb958a67d3a00c93a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4edca5ac7a69ec6f052d368e800c8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1433e0453fe8584a62be109ca788f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315a6826c4871c3f31d51e8112b9f27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128e5c9de4fad8131e39d4a5d23e8da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fd5b30c9add283531f8990b53f3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f623b4c64e206625ef7d919d0c196631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72452e92572bdf141751b15870671d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82186596a2cc93c08b21e02513a1c6af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba0aefdd7d73802c876bb637e7bdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72022af5ab9e274d53c90b6e7788355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22267f5e74eab05654ce71e4a54e1a92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2e97a7433de969ba55d3125a5add637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b2a89138570987f218ea0baf19a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0077b461b9c2f4a8989f100c6ca0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316762dc2a7c74bbeb436a9f49f5bbd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09d36bf9f7e13914d9a53c5fea5fd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba816f38c34444d9ca7041b92fa944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e353caf04bd60fefe0eaf9001dc3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d0966ad45f714d07143a1b78aef7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b92cceaeb6ed6f92c43b7717bf689645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d5db633c381277615125a6f1a2e3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74e646303d6f55a6a82a9986b02b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8392a93ba4fabcb589d539571eb9a34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a8ffe983ea04009174c0b6caad49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff550ccbf22680a0df853061b0d9bfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19172f8ed7101500010957d8a3312fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db03e8843cbd2d65417a707104c1898652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9bc24d0c440397fcee49de5187048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd70ab5e049a5ed2e754622164f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579b70e545ea6016a20ed01ffc0846655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49f80e1f91360884b437f2adea42f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7a6aec487b7fe9ac383fd78df022c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ddc7da7bbd6c61de33344dbcd2df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f48d7cd82fc17e20332b2779eb1fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e8192484428202b0d6926a726687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396e6715a1c86236c4e2181d1e5d47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e54cf7207f58b22921d7ccbf8c087e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdff7c5d76af32996c1d7669400516663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18612185f8658c2f0d89a6d1b37c40ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ce707376d28b7917a3634fe8f5c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55575a3f60df64b84f57ac969cb16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9eb5115d38c785ebfbeadd3907167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601c097f5e5d43f091d1b38169189f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e36d2ce824e0bed9c8595543f2be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069bf6390138605956c75db2c83957670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8dc16f607b475e7c10c1b5de1b8b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463ad53ecf036a2c49fc388df38cb7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed08abbfeb6aef107689b7b19c8bf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f904ef700cbbca399ed3b78b730b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e391f27da0281c4335f90d8878ee43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb1adb227afb20f4d32b2dbb71b5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d64afdcb243ee65b959bd5d5dc7f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16675bd93d55a22a7abcc9f863911369678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163189b4071b4d7d44285689e8cb808a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb69a9d96a56235c695f51e0dc88b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a925c136ac1ad0104722205fe6242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6783dcaebcb53dfd1d5b5eada55c41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f807724b87b971708de637324e80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198959813c61508b4db3b568abb4134684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa04142c53d8e38e46c3e51a4fc9254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc605f103858e8a4581170d74f3615e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5c1d0bfd04436d09b3dde6480e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2057656201700043ad2efa057cce9b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a4df1aa4115877adad5c2f8804728689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8826809fe7a29938429de94edc186690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6fde8ee43f3a608b71867271bec5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec67bc1ed8d316e549482ec319919692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304b6bea625a896a0a3963b536b704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0982a160dfdc1a10932c956b88657e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d275ac813462aeab880b5aabafe5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e18c4933b5f2e3102d7f0fb6c069f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c206e36a99ec51e10e0927d7c6243e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adafd6206bced0287b780f5a49f98ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbbf0e773ee8fc8cb90f6511779c2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4e3592de5d50ba41a4be3525fb40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daecf7dd828a7adb7f6808993bfdbdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d4f21b24e625c50f4eaf27bd11b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7b34170a6f4f1543d5a87fc0cfb1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd2c9f8010fe4edb9b543d1065d8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c298431dc59641f12fc58a1f8817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f92f8d40ff53191bedd47b3c1a3f90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74a2b509a240c5924222316d1f114707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683ec300f4bb15a7f0b8de947be326708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb2be695f1efb1981acb25c0c79b16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ca3a243d8d401b631803d5694790f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f96695afee97b3dd3983b64cc344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e4d5ecb580761d032c25abb2e92b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c642beba429ee8c7f69119e4302cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ec71dfa4ea5a6dca2bb6b737ca9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cfddd1792a12d00a224ef889c7d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27babe9ad4bdc0f0878828bdb41555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da936c48957bd1253b4849ab2dfc906717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3814c4bb080f28decbff893ce04db3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9b54a3b29d1007a286796d70b53d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15883c3fd5c58d9c6361560d8b1c4b20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f55ff4123c06d21ea55e305b4e75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08bb6f2aea39f7fa01d04fee1f55d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310279e3f57848fbb01bf73b9fa62758723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfdadccb698533f57f41dc73a4c703724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fed08d1b91216595b6c641547c8a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d82de3e1bc2b7cf36f5c29cc19228726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791f4e22a3195d1bfd768585a98104727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6560312be8c85bb88caad00bc0b2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7441ddc8ac43e5a4707afbc35959d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad7f4a3c7fd63dc76df32bc048b32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b0f5b19cb629ac0d0a548d7b4fd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69dc302a5bee47e1500c53a0d1212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db907e6a6de663b30b1033f587a11cd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a2ac457b360f382c575b38ea392c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be31e1135a22f5c2eadb60e85cf1df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227a6e3227c9ee4303b7e0e5c25b1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361385da6580d75b47f3c701b9e5353737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304a2eb82f77f18a74ea813dae5a2db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f98e897b7916f4a16076744b0e4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddae1aa833f95a5e42ebd05e3ce357740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b770ffa64cc1a1f8e2f44f29e4af0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebb6d62f8ee0c938a2fd12519a0aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260440ad77246c493094c2375314e69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558e394e1567078bc7606a0fb6af91f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae03c0124dbba597a2cd3bf9ed221745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6b4e28634497fbb457836d9adaec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c741b979e5104402c3695b94909fe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd439b49eee1b9e3f61d68c862225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f87744967c50e33eb623d07bf9e7d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368334f5ee581c13c8dab9f39f7afd88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01dae72989ed97a87042808405a78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023cb70d43ba0a2c4af2160cbc12f4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02aef935b946520720ed9c6cdff907753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675d110e4d9c5e8a8842be54da1fe74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb2f9e24645d3520fc41f1a1b062cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b8da419c709ce1fa4d87c8707249756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a96f1d34373182fc28e48ac7aa1f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4466095cc452df5e4b4f8d1503a48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650574d484231c83693a522caba32a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c8d9d389f2ffa680ec2b18641e8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01a34742b499b3ff0da02e69c02d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f00fcbb12262c643aa3782a62acb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc585ee9614c03b88240ecb2d98ff54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ac7011f9191cdc76eae99466910e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183fa42b5caa92053eb5493ca3b1ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5209b1f1b41a55501c58e3618899a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732874ff703a7aeec6e33e8e424c0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea7c0d69a00db15b722c601d1805f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743302bc7da393a1819ae135b42a19c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127c2a7ccc45f790a099ad815bcb0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc09cd69e6dd093406ac8c6896c43cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd003af2b0156b3cdc63ef89177a38e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4de766b9d5d13b8fa087fd9d3a3f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1724eb79384cee79a1d090a4a010915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb896f076a5f9027defbfb171c40ed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab99b5324d751563949bc6c8d38b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650efb46583016b9b6ad38fc5df5dc3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca0cc0bf76d4c00af950061a5840cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7950517ab5ceb0b0f639b4171a3d1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d9eb787c28cd53259527af715f0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a09707d4c332ae6bf7217a730d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0ac4bb4b2eb5d811c78104b81e0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5523b9c314c2ff239a8adf1eccfc1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a02c42f77c91f3f3831d67f3ccb60e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3daa9ff5c7e777e1c4458c9419d6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968b9d326da4285243149ea0872bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9ef844dbfe75e62a9f6a460758b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc9bc7f841e18448c5a34e2867f39029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087707ccb56b8652c2bed75a22c9509930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510a5e6349fb0f0dc361976c1f9e6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d13fdb886c76c545b4464ce1172032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1bf1167cc1fb0c2b97e21fe7d90c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3943e0aaceb165ff1c493ad78fc5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0006d4e3b80b981eda02108bda72c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858befdeac487ee32ffeee929f63f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb9fc0d5f28dcb1f31d13b157f02d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fad6ed00040a8c540f5f4936699e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1856acb733b2be0d1e1b7eca42ff65939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae24fced0a7736e1d73050013f5519e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911cd4f5e5989e6b13a57158ae716c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63491627adb823bc1bba184208a6744642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409d38dc3ec4f9edbb1702641fcbfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa4f702e8659dfc56c0d69267f49244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326d5f202a2d0098cb8470e9c5b950945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300de8d2f8865e8d781a1e9408028346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934787cae0f9f48bb5672d0932420a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e3999f395ffde81f1ccb84e2febd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc2807b111b3544d3933357b12b4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd890db7f6b6b5f54e7483fdd8de4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e6501d16391d2a867ddfcdd00227551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb8597476121964cbf7249dc6087352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b7f14f88ad29201ac345f623242353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01f2216b54019d419146a0918d82e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81468c93709ef0a3beebf34e35e3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7355e96a73047ee1f2068ba589fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967558f20647be5dd99e2f760f42a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67dfba0e2b6dea68d0676ada97b3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dedc6bf006d3cb918ada3049a00ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e84232aa41b48a4349b49474eb09f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812afa74b1e10456f1dea17a1bcf7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0df6e198e2c74ad86479e020ca43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3acc4be4a203b9e4d59a5c09ad81ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f291fe76a6e60cbeb1052f12b510b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57e8bd58dfbd98bb99b3b9eccbb3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbb72e6307ada7f9ce96078c1cc2b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750999f93e8eda54e97dfa357737f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0507c6d650b12fe4c09e2613932e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a30a9a2f953bcb78c08c82ad40e7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f381ecd4c7b5bc3f06129468df909470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079864b46e77bd13e09220ca44b38a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ff1182328c021ddbf21984b694a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4461a016e475eb4364e868b37aed973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfec8a7e6b011c0121ea239baddbc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f4421370835830d6b0df7ac2ffcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb0cb37667be3097ff6529b1456ba476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b255f5c5c123e98c087a257137652677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314555d0766f6ca8545b5f22d17499c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabacb2933e4ade7b0bfa1461080340779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786f2b9d6116dd3d2c82ee3e2c099d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e96554fe3bfad7ad502bb6588e8a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b74ab48803881f2c63cf22633d8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11f2745d321a3c1871f7728f94dc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d20de1fcb8301512e9dbb095f53ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe68c55a991384983283be1d61a7e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76869f0edc2a422947678b17f1f64086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e550d012787b339510a6b13e6635a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f19c2d76d6266a29c3b42600e9d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d10e97583ce17a3c87aff14ee54cb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68409583e2b8293f303c313ad174a9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241780de72ece0037a94c3222db3617591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6cb17b2379312af8be46b5a2f3ddb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a171a2fd01139527a89f42282aa6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89591f3d9c93ef91a62094832739b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda989754702325ea3418bbba19fd9a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbfbc4fc4550aa143ba8f260316ac096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1611fbf386334d4481f42119611897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d1d375e1de6f7ff2d36007c5ba9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d4ba760cdaba7c9b6b2fb2381c60799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d07afbf4689b21698ecea7e91c924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b11aafa310f6c86ad27f85d610cf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412933a9f87fd29903ee46fad13a371102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c363e1e64f015fee9272b67f0afea78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ac951d3fbdb05aa6714b70635c6d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d132c3c4985d4b1e639ce2ee7ca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf641792228c0e9b74a135636c02e17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5624c3d5d14c35593220cfce7d6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95eac2e9b4ea3ff8bf8e9b8d5e5537108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f1de9f6b540213d883fb5939c4c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b7b21e6b543132aba91b3072d809a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41755a2828f147b4dd1de1f1795e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacc03e2e58abdb31f7ab6f663ecde8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae67e77d49ada7131d527f0966f69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0fa48a2354b1f917e8a71321f05cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5c6ba9aa71a1281d502003d74944115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474a790385b361457ea42146482e95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030ccdc10561e0746ee09906e24047117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa8668b8454c69b5fd2b0f8ce434e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba5344c0849565234fd9d75a24801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af118eebe338202eec518b4cea44f2f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ac08e8a7d42d024d515e4cb0259d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a63bd9a1043bcf5cddbf7eb7f4df7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbae1b98f9da98a370aa9810de5cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2289b9d4a75727513219c5e59778e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570956aabf9289c8c8331b01f01c268e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a653c603b10b80e16e6e2399b37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c9f61aed9289bb62ec3317091a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5fa46cdc6bf93730641c650d7ada128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb00453f61e6bf9f5fbb8cc32b7d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd888952cc48a7079ef98c46d57b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777282c3aed7090b5bbaac3111be34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418619f137d28881557749d0ec4b86d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98e87fd4bfce1d19634215011f0f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade3399bb5a648cbb97ba668ec3b8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012168acf8ff9b6157c589173e68f42b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed510ee0a04155d7ab04947fad68cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d375ddbca4a6a047e29d15c0e31b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca18bb3151bd15280aa40872989f0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264870cd622f530631c9cadb66b9ba46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe204181528f7c03b648292c28cf4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a867c05a684cfae3f1dd50e3e94084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e890e39203a03a3901c66b16a659f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108a468d34b6a860bf22f127aa1365143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24940092af2ec853c24064db3bf260144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5976af0a139d41fa69659a459a844145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59045e37afc5afdffcd0a9b1d3bbe87d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d2e2fe06530178970ffc6a2eae56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8159f217858f939689e623d6a6978148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c61391bc95c3768923a8eef8f229149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5186e33d94a7fb9c894e8990771a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1698b59aa55cff7b9663e1de85662b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a791519980ef6bdb8772bbff788ff7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea537c82c58d3544e4a3bb7d79501c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18b2d2e40c6bd5cb9e1ee5f7a82a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa286c65c2a28a7cc89068b6d949585155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ac6ea19aad759b9af9ef8e485b6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a442bb03656088a29039cf27665e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca22008f8433f254f670769f8415aec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae7b32abe5e2d9d3e01ee04eec130159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b93953ebd03bb0a190d76751b1ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a02853bee7eadce4947b8c2984f23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e61d3e4f29e20bfa5a00c3b1a3b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3470ac1d337aebaf117c05e9440008a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d35e829c9ef0977d5334c4a94c907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd4b93cd518bba1cb60fa53d98d1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a6a4b1feb4006ba66a5e9b9b4ccc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a8013920c4570b3abcc3c0bbbd5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b39fde12120a5dda62b20f7ac02ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40054804aa0ef7743f6c039f76c8a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f217c2b2110f38a2e6a18723a0a3f44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e17857c88ddf60a4129dc0cfd4173171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950f7f95122689bf5d43c972259bd4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bbdbe09e9654e4f2e9cb2f5e0252173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6364ea2764f6a63d7fd3ed57cab942174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea595931db338a42fed1d37f04aa2a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288d692b00bdc4bee7fa890e079b18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56ff7e0f64a4e46d156064853779b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d88038ed7b1e0fff7a65f903fc395f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2445fccd746f6c5706c8a9eaa238f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114079ebd3388eb342ba1677c0cdfbe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb393c589e77209a5cb9e8e867f890181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c4eace1daa283081fb901c659c3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533be291d24cbd755455d84dc3efbfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d9a41fc3cb24126f737c0d388b94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677130640eb420a6908843a329c390185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2c0d7570880105f51db5fa1c364c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cbff4a37ae610dc0c3425b1326b67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ebb59be9d04f1c230bc443391424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e6c887fdf406bac4688470437f59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff8153ee34d4e951a49e5acf9c8a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650248dc305af0579148c8f2a3f9fba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb662505424c02d9ac44a9a0ca77dac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341228aeddd5c42ad082e509e8cf701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304eaa88588501e33725e8bfbf0853194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f110b0759bfc3b6cc36c7b2b0959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a572fae710e24f273c6d9e44bb317196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756de8bf1cdab9f8be85f17463dc2cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf952fca105ccbddc23fd7652dc3c4ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b57b2a2ccf873ad6376040dd69ef7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad61bfeee6ba45360a153fe17df0a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24602e3cf3a53bf44bfb97cff5dc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8efa88bad33ad6aace84dbd11e91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf49dd6361fc01e6d90cce10b0c4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd953ffecf11f91b83c42526a49079204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983a05f8d66ea7cd6363bb6cb96e2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7f86bcf26b7f82088a731811aa8c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26e0a871e7324855ff840ebb72c3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892417a5cb4cc79d4a3804bb6c86b7a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd9dde5bf700f3c9a827acbe2729a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ee9821016bb7d57ab06b61fb71d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ede650effe506657f519adb0ccaab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d569b2c96296f68cdca8f2f9315e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505645a8dd8450f36da45e276bce870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efd01a017eac16b0a3025bfec87ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df91625ff8358d76aeb3f40a21ea4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681db9a9b8b2486f61d347e9366a20c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b47fa8530c3a4dac4cc6738a606e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6fc547a55a49bb36b3796782a0eeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e05f40d467295c99b4be8bb89698219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdd6223d209d12cd92adc8d3bb11c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029e6aa9cd16c4c46802354d9ad7321221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f04539cf1c64463fa4f81da98ff45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04993dec3b6c59b9384c9e53bc65d0e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776184b202d0559ba07774415d20a4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587e8364f902628a44ff2bcfae47a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489df64a4f21e10d515ce35eb0d5277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982fe2c1acb69edc4ec89d8f14560c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99080922cc4fdda6afdfd8654d76589228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9878330a290f12bf8bbbf5e07e16df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e25cca61aed8ff25d6c58c6ccda3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8b23482a7c999c50ce2b39946b69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74aa28749666ad80cf5e34ee2ddab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a572cd2821734d9f53e867dfe7f14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae196799639bd4c119275fc93c110234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a001479b78f8144e89fe89c53cf30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece3e12ac3f2faad6c6d76880b370a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927580bee19a3dc3af7d7a89a03d0a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83347e614feb0151325af582af51ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e048670e13799fbbc81be5ccb26609239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c67fd21e4443e5aac63700056ca29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51468d6ef012ecb2d9b93771905196e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f82d72d2af5a0baf961ddcea535fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e54a10d3cece248c7af342a31ed7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc939e8e2f39518bb06ca3ffe0812244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224da44174988df49269af86aa358af5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aee451fa1cbb60001bd77232ac641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c24ac88f7bb9122906ac7c017bc3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725121f91662857bc86a04298d741c63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4db95c72ab24c075258d7b0fd97e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194252e7bbad4931633ed6b5fa95120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95608f0119539a16a48d6b379a7426251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5af833a202f5834f33f68e558e2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776513908a3434754f45b3ad8eea25e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9cd26863cfed4f1efae5f0dd8f3e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e441d41f2e056e1541ce28b6fd0cb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b3940319c9d34bb2371146f90287256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857a55f3ce09e82f8a0fc3954cab2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c518b0daeb327af6a03c74b00d38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af03a51d39c65edafad78d45cb8ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae851cca9ea7069c3ba3abe0a5d47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74395a5599d4c1619090676bbeaa7881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415eb8a3f79b66eaf7dd05a598b2843262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0f4e56bdc821acc32e126de90a7b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82345f5ef80d599eefef09fd6b3b8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6ac43cd6b397e429c12c8d3f3a72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e2e5f6ca57631230fc0c0d97c8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36402005fd22bd5e1e6c0db6dcc1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec6aa4e7c4c8c689c7d82bdb0fa5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c691adac90c6b38480e382d8ddd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabdb19d1c2d441355d8b2ba634b5f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757142766a7b9ad22138f2a2291862271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b69c429ee473b73c786c4ea1c250fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27901658d4d70a76c775efb8eabe3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec980948cf159ca144fa5e89899297274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c391052032eb4025eacfb3118eda5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88d7895121990f78b733dd2a9aa135276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902569bf681916e4c13ab38db3b6bd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122adf72e6bd708fc8fa33ecd7334968278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52b3927c7e1dd7c628b6f9fea7f7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded840e5343b6d3df02fd668fc75952a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d1390b524b249d03f2736fff5699281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f403f49c31215d35f0e0ab1ed6ffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c9c09dd46bdb404ea57dab476469283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e67a614016cc2876b73eff4b8b3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0c7bc9f45858fb9f7db11e9ace358285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b986037a30e18753b47eae9897ae3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c5f903586366552c17ea04f96a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d4709d3eae919ce55e8dc550201c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e003c469804d4c5876c89d902069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720362e9224150bef33b4e3583ecdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ceb3fbfaa143a3aee8ab1b88ef0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521caf1eb9bb1a0681df7aebd1e92a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58b48f47fdd8949342e156a1f26eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfcf0ab9ea5aff0383a3242e7623fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392ea930c8d3791da8ad2945138e29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96135277923f6200a1f672417504418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a69a78bcc1d777a5630aecdbbec00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576d772881a1a3f9ef79f4c708a23b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed96bbd476a01e1745a2984cc3c74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650493cb20525b51acfd7746ed59336300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a6a0b39dff0936e9bd6d5b2418bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ac16b1931cc645f6de5ca5a54267302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ab65b15c41563df906ac220ffbb50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e551205afdf4e4bf3e07b1d31498304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552578f4945aef688b5822b9a8ba1c03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693578f49600f37585b1102f7efa6671306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a4bc16136f51209531d5dea30dd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db0556503523596f48a22f9174657f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9615783f2bba52c0c887ea2940a83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffaab84034a2ad067fe92c599f64f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cde0c3b782d15304a821c189e2a3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45272c068bf46a57c05b2a221e653a7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a2a22c5a7b56d36fdb41077b8d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1defffd9055492b8be9fb80b31390314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee824d7b1d15b8b58431fa8b6a64b4f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7e743f12ad58f34215a1eb2ae714f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11501a10788b44639cab175ff6ff18fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57064ce43af00df3ba27f7b2cef9734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb12794eea4d478b28b37a10078679319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101078713afca4f52499a57cf9e9679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b004989419067fddbac9a0046b094321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e1c70309e44b81f0720d08a140bc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687189f4ed6cbbd8092b04dbc2955527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81e698813ed76510014340f671c93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff9251001c36e52613648cfbac1b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ab4f5a2fef0377755d142d5689ac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaba558b134b75966a594875a75569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba869dc5ce59544d510baf8c6fb6106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe715b170dc1eae17ec50cfc2614e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ad6939f799faa85ba6a221f2d9f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f555e433bd3ac43d7083f7e3ebfd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d45ab51033f6a9d8b0c4bedac4d0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90fa08188d021e44e22d4ff2f1cf14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e27b156a0f8a495570e0205c8b4a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec8b69dc0f5d37cff7a8f4064d3b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02994ea5090cbd5df745829b72e18b2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3120e9c68e51edb6cbfb61dce4e7fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb0094e568980b33d19cb6447aada338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa34bf89b98a9ee270eb6e7743a6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731f9340b492a45e7cdd23e7680a52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8b7bc3a269e4248e9030aa3ee026341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4431a62b71869e26ca6914149e30e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a40f37c3cc645d9105bcb78e75ce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a219fd0b55c69cb5c3d1e684796c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ec245ebabec7b2c874dda98b7aee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0720d6a7ede0448db560dad7be330346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d82465bac9dd75270294c15ff907f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a690ccfda91f6a602545bd8a656615348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e55edb608dfafc70922a2221031bab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff756a8aa2c293934e25d6971d7a031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad786d5fb5c51cafb00b03f2559c035351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c5f41ff13d5e6f698bd1c1c75943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6958ca09d833f4c748d861c2947e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d6e85804b858ddd5e5ff7cfa9bdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12724e8a2f8781fd20406c23ba9ca097355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af368f9c6135a6ebb8f211e85d297c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2fff78a1fc1937c008da0dfa79e22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c15fb78cfd92791506f8bf5c5ce29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbd477758f927881ccec36755bee6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78968f3d32b8597f993b2b75797f7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d44c982890eb8325428052f303d18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ce9c83e52a8bc9b6cf81ac2f69cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f797cfef3dd04a04a9330f0b7f11c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88840a958d97c26d86246d16823d14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff4cf26f167e5105cd21de6086f10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfcac59690be4680ed743ab1de258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150425bf273c12199d78a824325da71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb20ca4ab5ecda7a0df60ac7063518368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc884327a1fa077c509466b24d5f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed233c92278a9cf33f1a41cefd960fe7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1972f3644ac24552291b541c6a97d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e75f3d7f30b6b7db081e2ca2ec791372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef3dbb4a94956e745865a1f6908d73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee7e869b529d5aae8855c9405d53c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec821b774a750390115381e6f3f81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5a5ac9a16fa70d7ccaba8807cc6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c773c5e1021ec7970d6ece24af88d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3664b19fb36e1f95eaf10b3f583aed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887fe6781f49657300ff6fd6ff688e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d901cac5a5526f7e9782bb832047c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac60ffc25a8ac073722ec30837cfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7853fc2ace9de711d26fddac87d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436c78b24e76078d37727361e9241e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a7ec2d73c09e6315b81aa373e802384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae97ddd5ca6b1fec78a39c2a3890a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f390d23a47cc8bfae82d7f264a512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01adf442fd37da3a4942dd9fc817c28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7333953acacf7e8ccae247905ba800388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a692286ced4317bdfef8818f7238f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5215ac319985413c6c6cf52ef8a70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b52d77880b16bcfb989dd78228a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6b90865bc3ee4ecf7cd1bd2c49ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea2d7bf162a1c5432e802db612cccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2c61fb7dc6b612b98ae3b124268c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a49816475d89ded9344d4dccd2be4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef5bba56586bdc123754159ac72ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08a0ac215c5286c0d6eb0240d0706397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e4ba364266cf0a31464cf8e957b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9680a7d3c5c3c5d7b1c4468210d990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b68344e379aaaa3445720bab3b7cb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69029a70a0d145b0f6ca3bb83fde269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49037b28593f089bb2fbf45697b19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169611c523ef8a978c95065024698fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b458b166a4a8aba31809e8b09fbab9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2898db07f0afc370db12e365aacc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcbaa3317bae0fdbcab2377f679e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243749e5867b897cb8c9ad145f654d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842b7be33a9e543a14d92c730b3cd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b7c857d9a59c1daa856e1d08f4175409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d66723ee0856cc7a5c3d3b952fcd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b447f1ffadef0d773552a5c76b0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576805b4c60511b30c34d20ce59aad14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc9056b422c1d6aabec68f28d9072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbfc2057c68743fbbca99d6bc8c56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c3aeafd3b5f3f2d3df1c3ae6aa93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988aac90976aa14d95213b2aff91ea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f03e5853e5330a444db4bacd529d49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422baf088308e5b66bf441ce0192bc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18821c5a10c7a68e036e35f55a2dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998141ceb7e4cc9907f206a73eede85e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6912293b3c7fd08b48e6631eae6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a6b8e422f3482c82e39978db22aa7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b3b9263057f2cfa0c94c06805982423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb446c64092b24fbe729dd4c3d2d874424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e042a5793abfcbe207594f6676820425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67aac17dfc95fc9e86b0b8a76b4bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b06b194ac60c8214180c07126b7f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0280068c383699caeb2102b502da89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3c043ce307ac92caef980d8b952bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24181e51c255cd04ad69375ed14fa07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea139e1fe84300e9316ebce3506f0f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4082743d12e1777b9f9e22f7b749f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1131fe50c933a994098d4d45a18925433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebe4539c2486b8c7244f39352c6a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac45998255b3e6d18de1ef1159c84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e3c9d447254eee135e74ce0b3ac0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572884fa9c51718c958f15bd408bfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09fc34704f4b5d598fa30443a433e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969fd6f59db10ffd526360951b692aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c66ba39cdd0eeb55fa5c21638ab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2d6af071e63f18b737f063851cab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394369082729b188e709433ed7580f08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aca0970c1bd5b3283b886b8f4ae7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c19332db4dc986c5d32d0eb88365444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af51ac5bccdcb51ea4638a29e624f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4a16aebc778bf438fad1a5ddbb76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184628cd34e08136236dbd7c46a590c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b942114614988de1494472974b49d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9a8d466e08247a2f70d6b86640780449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dab0a54090116a78496116e66700d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a98883f16c6da442dac844f8f5701451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a60527fdb7322267902618c3588d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b7fb8d6ac4f6565dc273cd8a4a4cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa2ebb46e532f96d65bc2fabfe8f38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e34557fb09f0790e9056689441acb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de8c7b71c8f981ee02051568cb778456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780645336dbaf15b7a6861e598453e65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b83465c53920c78436a6cdb659e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26830011348da8644a48db04789433f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf4236ba28d4f6d398e35a0b6345a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f42f11299f93438608910920eaa7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077810b88654bf738e9a0d16824d83d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07606740da97f74220da34c8ac7ae456463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc9cf5cb8acf0e3cafb5b186dd2b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a8e0c1a4d5fb598cefbc852b9dae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a81566d488f0bcb8a20401d3b937e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f07218126a51e84e112f14eab67a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5d0d85734650d0e1762ef9fcd500468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f93fd759d8326e3392ba472d2331469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a53e1dbe55960d76ebfed03b8786b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79debfd6e5a297afa5e4101b5ef679471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c7a245fb8dc1e0472618ee8dbf54e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c038f1ef19057de3dafbdee83d5a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6657b36f9d053e96c0f6ca2b85296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701276f672c6db6bb6e5e49bfd0f105475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aba9214429ff548106a56e10a9df7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732489f71ef6d0c3c314d1aa78b0155c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215166b54612466eaa6fb817f0942f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1b961d165277b085a89a4422ede9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34538f2aed29a1c1266d2e4326055d21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d3affc63be1b4946f10eecb82b29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a1e6f1c63610cfee569a6c1012ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436dc42a168e0065f366fbba2a8c0ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5ec5faf8dac79f9c2a3bcf6b53c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec3366a9ab71fc3a1dac7d6bc7a3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb16133ac1b764f8a3da17e85448d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf687cc914bb9368867392d918dcab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365883fcb82d7a50360c73051c8bcf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6e7a1d8dc18a2ec3a4f5162829c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0844ec0c927de4594008eec2bc5eb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa7f43783131a5efe6de076f48dd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbd6c1c8617f39f0a3dcd79b0d37e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8bcd5678ff2292c11515debb92873493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865b5aa5377c0996c716c4461a96ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4c7f9e7cf3cef0433c4dc64a9920495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd09b6e776d9cb85528db30b2c8ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3626690d1249d3490de0fa03b7bbb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de105b51e68656c4f9574e3b877ad83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e7cc5c890db9e460cbd80f3ac296499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca7c3e991f6096fa863fb0090b7b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e314726c76e054a0f9cf549dc074b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d56625f35b8b50d5420149a8f7290502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55afee45f11779a1d929c3190c171b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ba8c819619359ac075c143917e94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf621f49e67c61c7966be7798d92f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754e8ecb1f55d317a9025970026cef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac8aa6f1dd162cd42e9edcbcb7a0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a6a47aba7f58263a337cb712a87c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52736aee9bb5571b48121e83aff323509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b4f6443446190d112d185fc4eb088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a599cb52297eb387c02fd55a5c7fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eff2481c351e0ca5ccd03c3e92b47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb5787e38eabf9d04a7ca3efa9fd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f871b5ddd98fe886005853e9a4117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424ba038021f5fc99c048cf20487fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efb44ab95f9fb4e35dbb29e1fd446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc5629de50c413570844db7530606517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321a1505d55a05d2f3ef9f93fbe35e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c3fd29244c950796896c1c0da9bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121bd268cf56eca20c50f73ab6b2c38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0481c5bcf2e3231de240124d18fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482131bf4548a52130e0b4020cd6e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759268df8b61bf01d450df87cb6f1f73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bab2626dab7d058d0bdf4c346553d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff280961daa492a9ebf64406beda5799525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a7be0331ddf27f240251b1cd3a33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea732b8d2f878e3c70795e69231e429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41992beaf1d7aa71664159820606ec6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a543d7effa309dd2b93fbf62e287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab3a635a46bd9b00dc83d38df6dc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd429d3fa2a11c088ac06bc0397ee13c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977114a671f0ee863bb8ddfa62347be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb789b2639b9e6dc576a741ae1629533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f81518acf0e42b9874a522b57089534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d68e391a01b15fc71fd078da0165535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ab41d36ca77030b283566515738a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336235186626f084fef992f1a2215c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dc3a512f2e80df4911955313a97ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b21e75e5d3ace3f32c40d255e74f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ecbf9be2546f75cb99ba208c15d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49476e204c7dedf983f339b52cdb03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96f0a7937b1618095cddc1f3a3af6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f784f9873046fc60cf2ad5e6f57b8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f915598a8aa0ed395ef3faa4e507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ccd2515db3cf6f744eedeb549d88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294f5934c854aecae084844ceabe19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d09606ae5ed384bd2c98e2d2535b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07096f0759042c08202a2a281e9c6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d376fec4725c8c298c7781790734549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06202bdf852d2f2c6def804f20a13b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24444d64aab18302e9ca31efd81eaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e379aa0b68c4a2fa298c09122dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8559656478988dc27f0858b97058b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d90ac6bbb6f8d83e60e8e2cf6edbf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead05874248d14ad4134e5ccd34c811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081550e540cb2b5a5554a3922237bc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb73605f56d23bfa64c13696113ce2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028bec42b2ef527f1051d398bd78c6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18704c86aee6974662f5576f0d31218559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cb169f15138dc8c307e4526d1c85c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac83382e51f75b3e9261c86ed37595561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4c6a8527a481eecc21297d5c0ccb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cfb14114b07ab62212fcc833a9dc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494c3a445ccc324cd528fb97c35d0c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82118af1aa51655acce7b8da33474fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430eb7c5c04d08d867aa159c39d488566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244954f8a9abe10724a9e0b31707576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b46ef18b272a6815ce045944fc78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7816f91c7cdb7fa8817deebc22482569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409b34ba53696c713acd195ee4c131570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35395afd0953634936d3af43aae61072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b8d16c47f21eebc3549f53da82e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17759f3e8529d0f4c19a40b0ba443f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d747764880cbe76bbca470c92c010574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3a707ef5bf98f9b487b8f61400c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524eec53323f597c7b0caf97a4c6f33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f102284331b0cd9e1296cde2196e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33957798ec89a50d8b8ae3763eade578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a6adaa7ce042c3abb9a3dc856715579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f128207c8ba01022ac20cb9c94616a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733ce641a87bdf903705c116395304581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae56427c2ae0e3dfd95c58374b2e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf155c2825c2f007211dfa29dac8717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f86e7e955f81c2dbdeb1506f9531ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae206e33f5a900a4576085e1f2fddb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb436f6d67d281adc49b0ede8ec6b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc033b895dcdfc9a4906d110789df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea8330dd0b00e32123e48ffa86d42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b08accd001fa9db89ffb75791d673d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b572c8d4f338a1979ef86c3f35c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a618e6b2a1fa7db3e786234e006c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598cf1f4c3870ee48d246da3f7ed3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd99fce1579ea70ea5ed47d3b59843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a0779289229cf4b18122fe7b41ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065eb0ae519583f3a144f4af8f00f5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737949ed46a75a62f061866e449f53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8afaff1bf13f26e5a7da6f37f43ca2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46dba6a8158ccdcb3da2773b92f195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d67a0ebe69d813bf9abcb422417f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576dea58186e307d0cb0f7fb75ce7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2346866b742da8dc785f6f39b7dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a601135aeba6b72c71b0421c97fbef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a3a16633b66b55231c41588d9449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186857e5ebc9057857b2d7fac94769604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc641daee0d0b9582f6108f663b76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d58feb3fdfddb9b42714b8597a381606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74933b1976fc534c74b9b24de74eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17288a5224dc6ef4e006172793276608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393d1276608f52f5061fdb408e37ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac189f1c227ac45d97bde6d6b68977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051106608397387dff2ac659e34a6eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426888955dbaabe82db13a58e376e39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5fe8d50110d3ed3446ac0bb7d041613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cddc6579327eef592fbf1cf080e51d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1fe3dac85578f1264b4dc55c467f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fee4384aa88a4d71b626bf73a16d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd9e5c81fa9d1b44dd626e9e86052617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd54f47629800d42d35bc875a90e45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2decf65e80ae8960bd5661308f5ea66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6684ead29fec97f3fdb6a367e226620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a189e28260fd63b7cc0793029591c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ef06d1f4742bb6d4b137ebc486108622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2d9e8c96486b04f40cd6c6efc338623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce7a29abc3eb4a31cc2d194a3cb8fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae2c8032ac67178975cba68c7a9bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a8ddd6de2237a9b1f0760964a152626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d165960f5b65b2f321f7d776233b1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601c21c535c286b3ac6eb12744212f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d205b0e01d303cc5bd3f51ce6e71c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380346527044c4da1b22afdfcb48068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25a00e5c5632c8f62b4652d0ff333f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b375dc8128053c7c8e72dc4e23a9a70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387f63b41c9a5d80d1d1bc6c009f42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0cddb1d626292a3898097292290a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001412ad23a6f1860ba44e46d7d0acc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29cdaaafdc39e2737224824f22eeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f379323fcb2e49ad0432c66db6b52a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ae66fb6a5cde0218120587f60a16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e19412ebd49b2f619537db22fa21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc35767c5096378f6f0da923835594640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081b9797d7012ae14805e5f3484140d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525983be98ee23f73b421cf7eb297e7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b6729b5a7aa6322dec8d4e23f36c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4cbf076df4b94ab3ee25716675155644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc84d453205daf303fb79e23d33c61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e8c5b35fbaf36ae695bdbd090e91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9463301e920abafd3cb5af4b7d9d7d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e8ad6bea34424ba7d72e9ae7b9786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281a81ba590e3f8a8ce17338bb19a51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9ee2e232c5ae9b99bfc1d90cd2f20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce239e68cf36268097fd095557ed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8eb3e4ece0cecf716ff8354da87f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066976d99ea29c0fb1cd75912f66b62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c200c285639fc87a48126dad9701654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8852955a57bab9b4c21eed5a91e1b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183ca87bff644a7a6e0ca1c1ba9c70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4559b64caf130156af75bbd63c7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3fb25608c647d9d3b5352adf092f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7d2db8bf41792a2f3c33279c9567659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e80be7342aa0aecf41d28415cf5b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200196d92652fdffd9541aaf94a52fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d95690eade4000cb4519ccb99d4d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6871e31185d6caf6d72bd46837db80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e19ce214394f2302f298b3986b8310664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb34478553c1e0a9d2af45c17d95d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa69fe987f4464badb2e3cf7a3f7b12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172559e8102e0e9aff73f2be95d82d36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee923cf0410c7e33f7d692c546b8ff95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099fddefa3181b281d22861ee47d96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bc5f653c5c7b5f96b1343d8191ee8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fcf05daa9e957211ceb3786105e85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc82e327e5aec9ce16635503ad95db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff4107c1e16f4b31cb70771e4dd1c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e0b82de08962b8266be080420487674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbee4aa6691e8acbf6268561295e00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ebbfac8dd06978d09acafd7bba0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970349f1c32a80ee248f8f105395e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d861eb9109fc2e8d9d9f54b1348ba5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130481927756a7c166eb3e53a5b47ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded6f7970823d6556006c40f9c53e05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a836c5ebfafacff4238cc22b9b15920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2349579159e8da393cb1ed0e51e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd192e4e1b426221efc08e707ec2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2502a059b38a87aad3260df8db5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3bc3eb04e8215be54bf311b1a5e63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacb9b7d6a3844388eaa0fdc103dd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccdb7c0aacf6870bf0f4bc0ccbb2de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0b6021d78073bed18e03f160e75e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b48d68839983d33c0a0fcc1a76d220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00aee881a6d53c173e33b01307ce67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e7f8656e0712f6f6c240c1d36b61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87cdcf5c6c82fe5f51a4ace6129655692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540e96a3054e464494216eecdb4936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1b419948a90e4a7eb8d8c1e87d79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236dda3dfe0f204a2c2b79b1c1a20b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c24c9fbd311e13cd6bfdd5a64b86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bda1ef3a576f54a931b6df89a44a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fbe6b05d76b2926747a1ccd724fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb6a11d6d45d665f89be86458870fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f6a4dabfdd8ff33007ce96b5c1cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c54060d32d65d1b7b490205de1a1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455441d00dceb214e9b9f906f6b70fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aaca377b78e36b94e0c05c97acb23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351eeae6be40f0ee0180d7f101b7f63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc0d78a12bbdd0759b1ed8b5d4d159705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670a3974f75f5b9047827e8bdcc58f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e7c0c6379b9b0a727e70a9c8bbb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ffb66b0dc72df92a200277288d12a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9874ba75edea6e34c1230f4f8806709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b7b24b37feb24e7ddce02c53648a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1e3be84d3f697a291528e4997e92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721840ea67d681dae655964c2f01b6d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2df530d5f91bb53c739cfffb376c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00da98ddde435f626670d22883989714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a97b4fb44d0c179a63fc97b8a2c58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e81c4fda2425d5adcaeb47273db68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7dc75e7ae1e09143f770af9fa5413717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3849a40f2bbb12e1788aa37aade0c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736767c662ce3d6047f04329ef81582719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbafdd145d9d3051d6ea66f5827e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589aeb2951878c5e4d7ca0171d12b8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e53fe5300243685aa38859c5f4e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd633093f97048ce3e28c959ce2f7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e612bf3398dc4c2563fc2d404b56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b6e63793d6794da998b331845a64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602aceadc840eda6fb002e33ee181b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7f5184836c120edc847b7144241e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2f5fb469976e2cfd2b14b47baefdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eba17be90af22089ea44d21f05ac4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacdbbbd4fbdff0e0f3d80655bed460730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe77ea06915b7647719cfdbf94441731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9308914318a497381b579b6169ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4a31306d34d307cf437848eb5ba86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84267cfcb8b13f9fc6383549d6a660734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e2bc6396c60e41a8cb7b736a0de09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4eb002ef29f73f375f3cc9ef5ddf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e2c717c247c82df76c122913970e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0837372dbfe44ba3cd4bdcebcca050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf6d90ecf41c381e3859a0f88c5f83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b421f59aff39f3db177ac9ed983db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671523ad7e090847cd8235682b328214741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992ab588d7aa6a4f4ebfcf04e82b53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee7235b7279ea61c14f232126593f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9c24493f19a6dc8e8c874ffd8864744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed27979f29659024ebeb38b21cfc13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d537d35cfaa6bdf4756a839e1712746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946640134d3a7fa389822cafb2645934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081d28d24696f589d05a48902e285bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3392b5774c0c2a94bbcd5fb820738a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f55626c04b2d0da942972137b17f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a0e777185b9ee4e70774803ebc9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a1e6f874f407835e0cc0b32f9659752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727495476c70d05ab74ce1bd6223702753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938114b1945a3a6e56e291e613a704a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23bfde7e14f445fe2f15328e462a60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d3df2543a74205bf8053aaa01d6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ee54ef96664ed0320cc175413b88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa6c3f821c6fd2557e3bcc6f330d02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211346794fe2ddff49d1c01c392fd590759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>