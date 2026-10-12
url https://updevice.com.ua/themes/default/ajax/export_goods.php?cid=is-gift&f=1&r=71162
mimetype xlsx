--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5349af89cdffff3cd4bdeeaa22ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001550bc854f60f4f462638092114b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302203464ca29e4ebe1a356c2a8a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f878c857728da2ec54cbb85d30cbcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677aadbd68e3f4da580481c596077225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f25295dd766af17d28d5e8bd878986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472abe91c7c4c458f15564ef0e05ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2b606fbee9cd2c1f00dd0517d6548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913995e38d18115a088289851ac50b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491769458c752606b3f7542bd3df9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386023ff8f1eccfa52e0258ed4f5d61511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7272d597a56b92813ace7319ff8dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dfd4ac171950efc89230d479aeba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ad276d1107e26a73adbaa5a04b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f61dba5db60b2879e51bb9d1694f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08197c9bce2bf35bfecc73cb90bf7eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6267a0ae52c168793be1015667c9d7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d5921739ca1f33ebf77f5bcec9fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde582aecb5eb68326fa6ee34810c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697720390368a96cb117fb7c393945920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a4cc6a0ed5bef0147db89dee0c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc8a2d4dfa0a669a539e39581714f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3351ef91f60ebc859ebdbfd763f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5741941c5cba86e27a8c87b029e7c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca92a996ea2e44612f7b3d487590f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7137a26261a09138314cbec53b5f91026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e7eabeae5029cf9dba0bcefe7c9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431eec50a17801509b667d79c33744428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535d533a2b45543efed8a1002b553429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36579df4666100be7e6fe30fbb645730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb619ce494242ce81791db4e92831b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b2328b67db89a8a03c69fccd495d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a5e4a76e5ff7d50b0cca099de9d7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630dbeb44b9b0533c5acde383bf8dfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359da768f05270ea046f4e181bc567535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e3279bdb9ba3abaf9cfd534771f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc967654753e1163c89223a0ca6f13637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15bb29be456a01195387015329db3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0c227b912f714fef9062853a7f6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303befa62ee453a3172a1744235d2f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58150ea1d4a54a4459d7fc5db1041b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba9966f23fabead20823ac3798c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ede89af21355fca7b886d1ed9712843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787b82aee085654f1677408df595c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf498677c88554c352950bacde408145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6490cb47775d85d52025ecc990e8cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42636e1315f328b6e32d945c86554b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42683285b3d93759bd636dc481585748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c59364bd0a57c6b16a5d5467389049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439b07f6832433afdddce544ab92ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d6bf94a06c90918d7c097218188c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d4f6136bc26a5c4bf3065a0da32352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a6d4ee655d89ffafc279c3b0e517253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694195550f53b37c084bd1ab4dab1b5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab260501181d76aaf9dfba489aeeed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9d87c24bc303129ee32184ea891356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1001a04213e9548dd60815c8cbd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac87014b22ac7c489aaf5d2e564e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36accafb9f5c8070e21dced56304191059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bda51346d7bd8f37ecde345fd5a6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e2b95fd26a9963bd0a44124de11961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5000f1062ec139af0cd8594325fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c936bc07f0467f3d79a37138ab737363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77f4cb28362120210d2e69d17519c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d70e6afd4832ce4fa47e5d0b047b9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7826d0184429b30078f3478826e4e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef422c3d05671c819a9faf65905cefc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3a79e42bfa4beadb5f823afde0fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e2cfe9b8e34d467dea2b3e6d9fee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3723328b7eb2f322060e7fe7739835770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd54292febd5ccdbe43cc8a7d8a6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e66b142549967bae4c48d9be98bfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d049b386518956e51002c91c42093a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b11b3c13aa08792ffb8ca91109bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4011e33a81cea69861401f1b8ed55275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e246d0ef76fe5439e7845ca4054bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc4ccd2bc8a50aac68b597278a75377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808245b72946b5898587d906c87abfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd27bf6e642e8685abcb84a9c6b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819a237659c823951ba7637a1380c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98e0485cfb8008e3bc33a35f5878281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6d518fc8456e6b56cc8e7b379ac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950880b8f24285b341143156367f1c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2f371b2223dfbf5405dbb2ac522e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4b411f93cf23c3dd59e8a598f6e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73d5bda9ca88094e455c63f24d83186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2399ea02ec0290a7b5dcf13a9c65987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692c9656161770fd8ed9e13eced98188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb393bba0de0fdcaa43d838ace35f1c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a9034099efc5c482a1efaf2385a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd0e455f17df7f60da773368560b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db66badc4f0262ebd9d141c627c09592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfe679601f5ec115fa9dc4cad2cd5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a0c67a5b29209dfb489f169c518bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae48cc02f15f8ad7bdb75dde62ddc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c191a9101fffcf815808a7541c6dea096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452519980e3c04b9c969a30d7a2c3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee1efbb8a52c05cd4f3f0bedd201298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ecd63d382648723dd034c6654d5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607c8e0da2e9535fcaed504fb438fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa422413d63b545f6a10759c141ace101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5013452817baa9c21464ec4a55ce17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100fb06d78f0720eb4155a02607f852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c73cd13beefe99c1ea710ba7d125d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e40c23caa1b6e384499077ec9b7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c31f6232fc645314ec37dc68de5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417be0009946c851a2cd17ed2d9bc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87759bcb79d1056aa1b525b989f2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937e0615cae00f57f9afa2a358d45ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f29df3ba6106fb0ee619ec552c8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa37634d15cdaace900a762692571b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bc7a79aa9b1200e16bdbf4a4d43d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a29d61b91dd59cfe2b9609bc31130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2d9cbc92c4bf07c91accca2285a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63adc589a80dba4b2a956e2c9112ba6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c9ce84390cf5a503b5b9339ca71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cf01f9e230bc5594fbdd809dd592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6378e2887d28eab5607a362b5bed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa3b326501599330ed38eb1d2027b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d73a350fafae232b2c4f2b5c0a07b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb9417a473ec2470c7c8218776908121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9bd8f7c67a9f95571cb5f0e87376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12ec53664f5f7823b34e420c32413123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3e1f6e146fd44e7959d103c150df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1b5bf01d8f2f387e52fb07502d9fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033592373da76428c4bacb30031dcf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400dd288edb50d99568338b054efde2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d9d44a36eb2833d0f6cf89cf8f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f64777de3b8eb8a377d89a9e6e006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886758e85108aba157d3c14f19fda3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3c852bd88a17f35e041f88837418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b4d5915b7e9dd0d12acc1bf6f0ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ecf1e8d9bca5423743787f918b10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bfd06640012cacca6cae1375939c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82e932919ab654d417ff88969bc52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10789f274d3fedc2fbe310804f7aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3cff4fd0c6bd83b8382b16de54127137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe448783e2ff978f8526d216221190138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa5660b9913a4617460a8914dbc79a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245560f65905764103bbc54c8044f575140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d6af7e8c1de00e8209a9cfd85521141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f30c1326baf392f565a5f8da7ddf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f2b0fa71f8152cd3515231d9751b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb144060cdda11fc788bf17c481c41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a63bf069188bd279876139a05332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6841a8153ed9d137ac1cfd626e23f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eacfc27f8bfdd721b82af02c49937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64860916e857fe047b2318feab12a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282896f77551430fe1d77928fdb11310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce59374cd4456652c637d2a60c743e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66fe6050fa48a00d4faa15e3d9d57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29dc3c0d8ea5fe43981130c9dc97e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5c9147565e3c25471acfcc5e5d579153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45722a5b67b1d31bbe2ff921803ca9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0511be668c7b6fddae28bdd2ccf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f44ae29263b80d9d8e8c503fc6a77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea15b3f52701ee7767fb80280cf63f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7ba272eb0a8c4f4e910f22b2861a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c7ac498de34500b0e0cd915104da7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d930b72f257ad25daefd8fa581fdc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d5755021c7ead92efc6c013c2c18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13859ba6530dc6ad0481e17ff7cc4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e68f83071ac0ca23f529ee4d54249d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a64ef716dbaf73a4aecab5e5d5d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702344ce8e2a089122a5a3472ffbac19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b4068402f4e8202e522a7aadb9ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395851126d6133e07f54848e0905364167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad448fafa080a4c79dd24afd3c39a00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351521c6b7ba5a10449e3e2a6b9baf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a1cacb26c6ba926621a758843450170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910709aa768edf5691a081194d96886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9b4a88c37f3b4da3eff5a53fadfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d286e9d6a68654e7d17b4cf54380ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bcf978122cb20a023b95991910023174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09f85e56cf984e2952dc345b013c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b909d61a243ea34797fb0bf441468176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e51b52c798fbc93a4c192ab29b18ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ee0159a26193c5b8f74bf99317e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476b3872bedf1b22da2990b35ad807179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e9775c7403792dd70f540652b435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce4483a6b5bf91af9c984c7ef50bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13c8b0d73206c0f8a1e8e2f6f561e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126493638fc88ef9f4a70fce0e5641ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cee157f040b50741731026d5a2bae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d072e3b7f39ac56e9acbc6575d0843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be5d0f25e087f5506d91bf48833889186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892877cdb92fdc14dc943d671df3845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edde57dd5ee3add5b4be26ec43f16c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289e8f9574d563aecbdd80cac69a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a65619e99db7f746ab2e0f6a5088190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2399821a20b59ffbf39f6ffe856f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98ec6d352d90a1151569b93d3f4254192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f556e66df3aef3f21faacf5d0b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00db7727b981602dd7ea91b20e0df7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7fa1bff2985d4b03b27c3e3e1bb35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad494e506f1ea68d1ec74960dda79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae56b6bd6d0e313e22514ade4ab5c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3587ac64269914cc311379951d4d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b5b9c2cc9f7280d75cb9cbe33b6ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069ee40abe74044663d569e62d8eee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b066172445579eae1f21b2a7865ac50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc3348b314a4e70efac609a26faf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08152ce72cbe6a557b16b985d0c2cf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493523060bfab9e993386fd2aede6ded204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894eba551299b09c3f178847cef2528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aca7e1d8ea4a864c8ada264c473b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5665e0ac3c0866f2371dca8e966a4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d34250b9046c31f8d3abfd2a50d7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f45e1ccd9ee82f6f2356d6c845a24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebe4ba9c789c6b743987ea888916f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5225388e70ceb90b536ee6cd8f260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be9aa7fa0251e93efe8deda5bb5b6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694831d4674409b18dd81adfdc1930cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6297bfcac8d31e3d27f2a087147b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d4077ab4a6f395d5e5a7dcc6da2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b0b40ec2aae58ebc0bbaf669469f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aecfa7bcaaabe3be01a334847c0ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196081094c98dd0acfe79c6a97949e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419521625ac095bc22d9e7585ffb799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7450299219e7808d69af03a313aaec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4a9d3b000c62a3aa55ec7ef7aae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7c8f704ad1b8f42204b079bab11a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33e09d8b051bc5ff018c5567b3bc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78239f18982fe755224ac0ad8fd9b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b35c3e31dca1a651ea09a004458ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d29e7299d7edbfbc01aa6976a9be5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f08f4fc90974dc61053d0b531569d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48770f924d332d2b500a9e7c6cdbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bb2989f5591cfcb3efd070fdf764e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572bae692afb71e6b3e5baea8774ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237de3a278cd885a9ab1de93e2d2471231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af67c4d3bb1940be33d7ac628dcf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb19257739748adb9c2f11fca236f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a8ba482fed2905e5c71741a0f62a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942bdb1cfd01e2a50f2ad71c3694ef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f67b99fc25f242645688850f1196236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3b5b85ca56bf25f95ced191fd491237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be504b57edf3692bf0d76a1adb543238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37ef945b90e141134f3d1cf8aa233b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33328cda9f4ce38783709447c31c30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba624754e3418be741bea83b87f93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1473bab5d15f02bd375f00414845c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6065e1d5fb856e6acde9d6c94be7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae371096ffdfee380d6a580548b7f4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a05c34f5e22b90b060516d943a50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d473cfec4d74490fe89a9b4cb74c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be3e5e28e8c91067c293c5c2f19df9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505779b4f5a0f4dfa1ce7d7cdf614a22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6015829dfa12fc056cbbef88720881249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056392035f06fe63c4b8c6ea027a9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ae65a5a225428d4886bd9b3255b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eb7ff77e8ae1523a8fd013ec8d5b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d6de4e5b0fbe853a754f6870d85b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763993da71b648a512e81dd744bf4694254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826792d5fdd323f9ab4c3ae26ae5f47e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecfacdb3ea66ad5bb71551ec563b37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce9f4fa60295b25df1dc3b25113e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602e8b2dc25ea5171a8ceeefd276b43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52651a8b50afb1296d4b27d26f2c19a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4aa9b5443dd38ae93cae483196c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04beaeaaa8fb9e9a55853bfc9a6f900261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484f6f20a5bf9629e64965a1ea5c6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dce490cff15841a80fa202044cfa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805554d7eb0dfc683b3651271cbfba7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4d4057c87eabd3e290c12bf6a2d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab737b0cbb58edd323a54ce3ba2e93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1092f587b12542e9f76701423141267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678e1a2caf6f6252d7c6e1514d1f538268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f084bb73bb00a217ec95a5beabacc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3bb70ee9d8408bff35185674aac09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aaea35addb13eb874960168d99b58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0db81f311ff0ce829aa6dc3ae24f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3091efe7d64af4ba22bc9ffc27c071273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798fc808df9dd8ed4db5ba57ce9c19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3e3aa530f3a973e1d30d66a7b2e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c6636a8fb8b2638e0ec2fe85b4a7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed80af1a938019dc8bc893370bacfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78f2edce326dd5ae9351c1cbd8dace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea44c4a81a4ee2d839062ec23ab9af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94eba088b6cc26d343806b9d1d589d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad330dbee5c31eb9ed41ea1c0984a896281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410141f9ea7ce7f16fd805bc0815dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebef59120c4b68beb00458823eef1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaad56a56dbf92c214ad9712c81331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1997fa189ef22fceb3fc4ed6489f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368bf9ad786c75194f76e244387f0f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff4292a60ee6d7df7f9b25fedec61c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86b83dcfc2c9deb948e0b281fd8c2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a924059526c3a3dfa5aa2d4e588491a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9e3aa68e8f8c8ef3ad86fe8fc231290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a6ff8bf025b8d149fa9a97840b1e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c123767f7b6f470f83f048778e2e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d124ef1b1cec1b425ab069df1bfe07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa1856329e9e0b1a12b329d1fec70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b3040f060bcdeb8409eb1a4bd002295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2560c2106b590e7f312edb255c1e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bfc264c98598a160099788e56dab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409ba81c91d94a553266511029bab5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed3ac57493ae4f8720fd76a68c0df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b4727cfae6c9f782bb7862cbfb018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3eac5d454f18fd86deca0bcbb9173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef2652cf6c6d0bae7a45b0f3ba010302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606ef6b65d7f4b92a96f69d553fc6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374425e711653183b0e7918cbd71c85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ebd0b2e6cd106fad3b3fa7ef04757305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf1c0224b9f771c2dfdda011b173d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc42cdf2f6a9dcf58e94d6b0fbf3ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5dff16eb1207c6e084fdfa09e3af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e13212fb9c7cb11efae9b90ab9a5f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436816aec7c962d3dcdb5ec425177cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8bd564621d1e56200a1e92965f991311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073710dc10ae9a59d56b46fffa99c719312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ed533e352cb7848788c9e4277c75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389e774259af3cd87f88b25a2597b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd082b2b2cb304fc9d3ba8fbfb8dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954194c1b1a728c2ded96458a8388ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6672bc3f38de8b956d5ddf8d026ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7d7ee2133dabdd9eb351ad7a69e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615462544ad867e3469f7ac959ff6c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a5646b51fbadd38a310c75fa00e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b50355b4d2df6a157a72f1d33be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e46d101fb944a2d3c608e1bf34ab5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8ae8d92f2f91ec94f82763d36b78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25550b3faf64b9b9b835e7510c1c1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d134b2733f1830026aa73ddf1aa92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29187d3d6a818b2842092244b1ee6707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24475bddf71094f5e6b7f2ed2d5eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f93b9536563ed55c2d2cbd520138328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e499a54b82baec366a17ac4452b8a9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cd3ef90019084d1fc9cbd93c5ef8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddd7cef5a5c1ba998e40171fae71f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc281b452879fbf525a12b9578eaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf9170714d46c8b0b8b09e01dd1a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33b3e85cd93b28bb38338ac67c4a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea166694c2957ec54effd1f79882c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303308cc7fa0c0fc290248d141b07f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93777aa4e380114021e2224f2a70e7c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3dc8d7b4ca50a5ee435bb9de783be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b41b10b28f7a3d27ffa9332b5317c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6e23ab68c05d2c493df7fec81c9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585e4c20f22c794042bdc992c15ac6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c076463e900777997e6ff10535ed3f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ae6672a25a1218203808aae0854a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c222bc194be239f6d651a6bcfff0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cf24e1252e6818d2179215da4e0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a05fc3f4f0c5034af35cbcd2ab90e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898c1db405c27c278001767b90112d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdebaaf50ef77e8f3af1fc165d5be7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918859317777172c5da765713a38dcd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b5756eec27efb560959d3058ecd59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74cb70143ff5ab8e6ddbd08bba8de5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0594bd98326916912519817f60c45cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d888abd8c86b4906aae21c010798b78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1062c816f7170d56df6f1bf30ea0a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4038a1362f73b111c94a1b00dd87a0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e8b9a7daf2f321155e382df31fdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cf8aa2bfa120e1b5e00b7e7d33589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a56dcf0b41793de55edfe62cc0a04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe92e9d3bce5317ab1507a74bb182359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921d5a438fda469e49fefa7cc6cf4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa738d286d0e2fdf46ca9623ad481f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1250a9b885c90c3c0a8120ee7c5bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4bbba56200aa0013e5d5285207b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845fb6c088a766251f1d03aa9d9aea5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec9f52c9afe659675ec7c7c359809365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687374bd0887c76e914fb3d1cadb263366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974a2bb7ce64a60ee1b34409857ad2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331daab8a065b504c42853616f1823a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9640a597463a13a85899f2bc6680369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452c1302a70a8009bd43cf2cd47433370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf454c1b55b61103f35929d984199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d043c8a808504de1d70dd06da43f5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405510caa92710373f36a963962eeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca1b6887d493bd76d5501578ba115374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb06f54b5fe01575940ec4793610c4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c029a471514b8117d024d0529fde52e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a97c5c004fc6844833d3ffd07c718377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436953c308113bf433dafb8eeea2cb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630284c6f7fa938db8cad8b24abbfaef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c2e083fca64b27c7d8d75a93f14f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de526ba492c582def7cc5a15988691381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483d397f45a3c6c7b4c3a902d0e291382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8921190421b6816740fe183d38bd2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ed373775ae1678d0dde7cab7bf10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e8c5ceba1d700e2441a565e92499385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb679be2dfa6c6b75ade3e5f385d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5ebd12b0dd84f817f5c908111335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c71b5f5c27a8b198c19150c7f9b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61528eb5875a80db11000b451a35f38e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab60027c4e2934838310ff118e2bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859b0d36fe0f10bc98a88d644308bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb7296014eb53837df932f8f47c49b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb76cba92f589671a5a636381649e95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a33ba5df2f9c04a646c391c5f2287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54ba6f3610128be0e4ef3d2d307ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c714cfb9e84cd6434c521347aea65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a610aa8a0fb4acbf8883d1f57eed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986277b8c1c5b0dcb9a15f5a859d1e25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561b0bcbcd7934b60f4f45a25c31b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547233be74a3e894970519223988106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8237447c9a118de38c72b2a49879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e0ccd33889c1c11df48899bb77dea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1395211b509557f5da5ed63e61993403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da7c70ae6e185fce7d99b057bdce6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a36add62520876fcf54255130450405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008ae473fcc888ea45390aecaa7d31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9521a660b85815405e9b3831d6c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2c7c0cc668b48c57510260758f5dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00e9ee3971cbef5a3c4dab20fc4e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3e91396cb0704177da0353202191410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7631092f4e95ec3ad55752a14c7ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71028b89d7709c21bc9a33943861956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7167c215da43615f4300d9f3cc2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be15fe025fec63bd0ea9190422de5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6fe20fd7eeeda3e1cebed0c44476415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236a91aabe6425fefdebc6f6687be2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e1911504f231ba8f40985ec2fbd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe599ec2be6b49df481436f942de5e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bbb5ab2dc5bb337a3e783309c7e46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815e0b333b7d57983d323b6c0a044c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31cfcdb0fa805380494dcedc1879c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239c4fac619743bc6d47cbbe87b1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0764c1c0805ef450597f84d4792a770423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb3837e9a3c70c07c2c1067d20e81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10987dd0f4f3adf21045c59969caa9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a981a384ad5ac33bd7f9ea4bf271d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dcca4faa38c6727a310b3f08b42a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae08d6a857d2fe37d020c3e9f036e88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca792dc989cb9c427610db4900f7de4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60a2daea0b818cfa594fd23615654430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e140394418e50eca66c6d4b3b24b94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238fbe8cceb3652f7caaaff9bfe8125432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af61befc5e0327481acc79f72af5a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e193d5e93c76b67e1be303cc32000434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb00b63e5052fe2c3229ed2e66e2c14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38884319d0a274472c6d84ed519f3ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa223865df9df88d2f59bda6b49e99ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594fd9a19306c8506372754b89527a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e8177e28443749343a99a05d7a843439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df5c0cfff7bc02a598c9d9a382986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ac7febf49d9f1ddcc1e537f91a10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad057c555b25f7e977246d8b2718a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8072ce88aab9a8b14bff42b56e03da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb4f6d437b2c1953c311a3a1592c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed834e0c2f5ca4aa4a77a0943ceff6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159654ab2d9c765da9c2e4e9c0105b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e22867de461fcf0fb2aa9cc4c1db3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb962129fdfeb94b9763a1555b0dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99388d2a9cb707830451f2901880a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35796dfd2cf822f98cb744cf21bbb09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29bc35ce7b2f5ae8f2b066d05ca4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb81f9274247f4aea84e89f1277a1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a90550057d8bc697465af9fb0527b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8b45d7c868a62a2d11ffe2d0f2be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97c672e60e67089b9893ebd4fb20e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d424b6844a073d3b41cc403d0b0bd56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6d17fa40bb8c5be962417ef7e9dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682b2355857914242c8090689bf860458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf11efc49fb91fd7be1c598433a517459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37071a2a08654c5d8f0f310042c9a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05024e37e17255507ba78012f2e57aae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5065838d590b9cc4dcf3e85f920b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f55c3a054dadf7f840cafb1c5d8b58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ae0fdaf0638246cf802ac5495ff5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92d91e34f0de17f4cbfffa8a8b547465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a57517aa60571aa1a41fd18db198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ae3b5cd86c76f9f5ec247ea7e592467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae0abab4873ad62071bce94acacc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deccbfe8f69f9c1f52f84b3bca9b97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bf93e290c317310e18c9ed6791d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040b2eee2d7680624028fc342a0e00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534a7da90dba975336ce3eb61460696472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d3170741d93deb47b0ad7d1960c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3c011be511487c8e01f8b4dee1b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591890affcd1330b783716dde6659b76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70608126257454a8cddbc0235fffcf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1913dc5da1bbb9b0b8f82feded7e205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cde84bb7b9b598e43015a3b5de8a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7aa375fe25fe1abe171a22489f8e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5fd189d45cc6d6b99778d7c2feaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d35a8f879404dd353b27671c693e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d3d0c5dc48aac31fce18de6212ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce2515832f75c9a3fc76035fa023a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd25cf16bfbd1f1dd0272155fe2ff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6b0b9df6cb135b545042fc8c9e89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b201fd2cee70c231cde2b69fada0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcfa94aeb2c544d3be45443e1343f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ec8fbf73fc37114f9a56237ce8e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e545e7b0e732ecafa780ef411a56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000934e1ae608c3e0865d88075fae0f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd31c587db6928aa5f249d855c9346491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccebc68cfae95349706195910edd117492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b471d8138507dd427625d0bd1304493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2ea257f209d4614a06404bfb5610494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820a8f3a1c640ac2ed2013e257c647495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb01d272ebc2cbae3bbeeffb1f70bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5f5c8cc74390af165f165a90fb53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19abda3edc7e7369e04f11ba8aa3c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd4b41c36cdffcec29299785bf07a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9692a68d7076e4ef034d3bcd8debe0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c152e137e09ecbf6a64681b092b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe2bc6134459ce60ce4cdc0f823c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd18591b39847b633440a97f0fbbbbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f15b82b0f3b61fa2c9481387267f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cd5142bac63a63c3d177dbce6de5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7486fdc276e60bb159dbcf781b14c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947fac99ceccd8c5ced0a581383b53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4be16b216c063fb46ed1efccf0d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6041be98cee8abb980c1be054dc826509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aee77b3b5dc07742f4b00136c068e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392684eacace48a37a23e597c9f5194511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6a08b1240a7bc790684127a6394f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5697e8816f54d5cc7d18118b43d301513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda6f9fc57846e046ec1f757c4d82b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892416d6dd88029c2622ab4b6a9a134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663873802118afc48514364297976efd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e44bba185c4670c3c48dca71a93aa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2038f4aee6a914db48f790e566481518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d138421457b2ad04911931b1b6ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647711a92bf44b7db368856bdee8d89a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a11d9dd636dd15a670fa269fcc95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11c89020abbfd800dc8aa5a31d21f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15861d98bf1bdcca28f23ec9fb9ffd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aee7a22401d3c4f5e9d90eb2e35c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d168c0913ee09de607033f911d29a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd0106a03b610e5554737270d83aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7dd073cc87f7260bacdcfd772c821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917eb899202e5562c9f58670a248a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b1ccc5220c2c3b8339e47ab1d695529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3c637926378bef0b6da9b842f519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42834ebd7f19f132fd8c4fefa84a066531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642526c71c7d5ade6d4f6a24c8f46f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16101807780eecbf06fe10b0109714533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a79cfbf83b8b8de875d77ecf3a7b53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1f7ddb92aea104e16993be5ca0f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986b4de9753d751688458e2d94cc0a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181128f213344c852e4cbbea228a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f360a71048946b65b045ee2ca9374538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565679acd0b556d0e72420541cb75b08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3848acc451cc3b7c306b968796cb9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95caee871b5c620cfb8a2f229fb18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18881b189b8905a577747e4d17b7189542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83a095aa8981499452c5545f9b5260543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcfbbab206a43f0fa7b3bbe8606987544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a99992c2a3c3c1167e5d89f43911d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000cbf4c5819018568c3b31cd7dd841546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c4d0ac17a74cf2f701c2da25099d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928fdf058adfcca98e7a9f5e341ec43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff85198137c0ae9c0a182ba79b619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae1abd40e2a07918dd787878270df8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406275cb4c7e4c0289dea41e74f36c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db289282cc138deb817dd30ada3a073552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c686911688dd1d14648003b98347553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3dfdb44d23625bcc0b5f205437e4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71ca638aeefcc3b2a4bb951b723d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24264717daa0e92ac98f120820573556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428378a6ad8b19de14ea4e06f57c40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b18f942e744cb629d277ceaaff7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d44361d9e4a403e8e9fc52120491559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734722dd0c48b9c4fbe9ed582e3b06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f056ac762eda9e1b543080fc99ff8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2684963ac5c5f46aceed59d9fa857f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80003702fb2cc911a366757d9860c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1af635e3e860f15e664e53955441e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da32c8b594064a6dd2f3f665787694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a371a96e4e0827d54e3762807bda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828b0b57a16bfea445a05783bc9b44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb91e0d4615451b2652a6ceaf1deaab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86150218cfff526e8bafc65fc783b09d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87d364c63510b3c8c20b7add69a5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe4af258420c7af3bd33ef9b1f97d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f41856a780446cdc662578d924397e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccdd9374e21682c0cd593e77c8314d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632eb99c56f7b2a7b1c8f79bdb19421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc7abda4a3d7477d6fb3d7c6ed3a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032dd5ff7f6827af111ac6ec37246c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fc7e69415870d50daaa58b7f8720577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e63b1d8836fd5f3153f0d1082c477578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022101ace3909ae0b982ea2c0791873c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832166d9cbe0c583b3d013a9c85d82a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b715bb8a86f9cd9f13b1b5853c792581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97e36f2b11b5aead3668aeaaaa4fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c35912588d71e18ef104f2bf19b3c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d2fa9694bafdb1f2f71f14a7b97b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95c693abafc60688300708fc6a7e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892fe1662a36a4d203d2365656e52a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859038678f38a2e1b37ca2ad01d9713587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f936609941a4a67dc86fe2817baa6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bf69f084a163698729eac9996496589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981312e552248dd11e377b9e91a0950a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1a5ac17d7af39d95d15e45f61812591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647573e12592814cadbd05836545ff51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b36abb07d5ecdaf9bc729f77db862593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952d9276a181cacd9973afcc543752594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e13e852ffbd554b36d954d6774ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33074b1ec36e0b7c263d02858acf1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c767d851ffb4a66f116221f4d9b58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde2452225735a25d8c975ccc15b1bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefafedc60124a3680046e510d82743b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f051f36a5e3d97f63d8834fe59571600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e54388ea4cce4c4a8f9ba640c2b21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a509578aa41474f27241564b02a762b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af5993d9ca5e3a7a80bed85a3b083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29b8da237a30b2dcb7ee09e487fa9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd4f6eae555cd649d0a7efb1a95f67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3d9d6ecd4f035b6c817522305eee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d3fd3227c532ebb674d4dbfee6669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42b1c3a85dbaf7b5e9230de578853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668de3ef553b7d1c06dc8a12e367f32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd3b26441eb3420aa5b028e4355d8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8829a45f2506473c3632d6574801611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a799bb7c7cc1461b207bd623481b52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed82db1563235d037d53523f5aa9bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01e66eaaf42ef251ddd905c355b78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abb22e85e425f39dece596a0a4bf5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229107f0f99cdbcf0c11993dc9028219616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbcca389a7e31c50171778cc6f1bb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e374821eb8353fe62167c0537c19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273536d056e28b2ae257cecad9e7dffa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3595b9c46f2b81c119faf607d04c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0a6a06b13c7b4abe96b3e14a81e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee0db309fe835414f7796c6984bde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d70ced54023d60c0843f80897f71b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37712f2020f32a464792b6fa938a083624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24250d1cfcbe5c97cc3eff63268ebad5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef0ade40a1fbb0290c3656788f73a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeb31b7cec40af57230efb1bf640ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242c09e94eca9075ff596ec2f4bb9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f35f5975f8c54f9e5b37310db9900629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ac4b77a11bd56c60582b204df78a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0610c7d07f9e34836a57dac9fdf6490631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206f745d6f0dc17760e23470cc6c75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a8345ed0022f0f91de1dfbdd33fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2b3abc95d39f6bbf177865cae1bce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac478a6830f583f39be1157c441558635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb6bd5072b69f3cc0384ee6bf5fc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a57f7fb9fd2982ad43ad1fe85a61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b3a568578260d4f39589a29ce404a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d3b430206e84372a1c2ec67c57f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a91d9fd80b516ccb737e2f50e9b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677909f61143a72d35175c98a7f561c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6ff59b80888b73578d9e6ea208a09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df302e4aa4185bf59801eeae27bf89a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21064201528a55c77a7b0cf83e40ee27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4f9ae7665597196a2230047c97099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62a2722d05d6b067974fd4516a873646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ba03499338f1605e1c71d113438a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae33d7e25cbbed2ca207c97afd142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4311e0284279dd6f5963222068bfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c055e73311e4bd94154a715ec08bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b347e54f637333390d868401ac9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7e5103a46e4c71ccc3137833990b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6293094182bcee84152087efda13a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc143b75b59a5e98409f373d8fab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0cd02923daec39bb095549b412adf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c4f0d9d7888f146fc4ced3da0da5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d669c435def327298056b1eb302e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd27be44ddfd1324e00ade351fc3503658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e054afe76727ca250a58b8e5da46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f47a5691ed54eb6030dc90e6f33e7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b51f4b1e9fa2c44f6266d5cbdd2b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d6485034d9eedfc2af85ee445813c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd688733a4e1c03e8e8b864280bae6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262ba7b8bbd932e690633c0d156e03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff02bf627f4f152a90f021aad1be0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0887b458b965057db3edca722c10dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889884524d719db15b396f4b128ccb62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b32df5bb889e615dd346064572a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989e301b3f854f7cd3f6e129958469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af04ae8fc09913567374d12440d59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0062dc08da9d3fb6a95aad5b177b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e2e207228069efd2a3c05fa72bb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a1d8a380b78039d4a5e6e8f232d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b299a04f8ab253aa202e7ae8123b3ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec14cf59148f121a134d11543bb802675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3503e300e4d99f70b47ba5c563dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bde1d7e8f40b665ab1d66ed5f13b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7316c0b78df5f69f305bc2739c5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b3d4f8d15a993456a180e6b5e9a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1808b0409f498dd841127c841f50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900ea84ceb7c5d3e113a8f548e7f4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6364808d0b16ddce41083b533600b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02a4c303beb95031531a5f09ddb6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e0e0dfe392b0e42a0e3655cb2a9b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef7aaa13d4f88aeccf7d6e0c54750685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b5b0d827fb7b1275b794f861ae4d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628fa4db2d82e6e6ec7e89b3e80dfe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749605b70b338cefcca92958f654aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217591befff4cbe54d1870f007e5f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3bd801a8c0881ad6f1d356785bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb115e93ae044250dfabba8112a06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f8a0fd20648f81dc78c2468fbcab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675a8997e15a7b42de80d6580cfba7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fcdce2827c950f1790dc5848553a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fbf877509e7fbd0a9360ecb65c7fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc24c18438df14bcf381755920ad7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f79a1f16804d6ccaa245d5723d86e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde5971f95179c7234454e7e408c64c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e7a867ac4918db72fc035cb967ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d0288f7c6e221454f763b11068214700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c013e1ad3f4e59cf338d6de22a065701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7885d6a49a985063f51c7159fa0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143a04bf27796cc89fdc7956794d87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56b75667546181816f59968439dcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f5978579094a7456b54208cb864d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c71859432857f659beb015355dd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5945acd4564b42f3779d632ba9de90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d3f2b90834630791a030fe63ab0f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257861172cc323fcd9c59defb8d53f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30232474d65a7409fafd3119c98d09d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05d00b17cb4d3b04aaea60cfb398d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd13c31fcb80b5b255e1599ae15595712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3b87b299ffce4bf5aa5b0b08aa6fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f94ab7c3b59a560f32f196130ac6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382324978b1b92e13d10bfadaf2ba1b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ea32d8b17ace99077a7fa34d7ca3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8a360002adec7b325aad62d2f4ce5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87143ba70da5622eaaf8fcbe6c56d320718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1402b02c24ff33a1dc13efe5ae97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f8285d97f945dd40ea9f3298f476720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf8468a8634e7b5e4f622157b87538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabefc288883914dbd3b91201b165af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b224c1332e253a7b991f4b77a3882723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d4e80746b7fc9c9a2d9707bd6c707724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3c7f8f852112e8077c2c7510da46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c5ea3f1784cc5aee7f0bc6dd22a09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a4312afb7e4128d7f83108e288897727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4cfa192078587a949caf6e6d8997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6b7a2d67d4a11f0bb54f47270e13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b250c73fdb2857c6e26bdcbd2e3829730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb67c8052532ce36b572437f37600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95faf41e0b6ba02b80bdb677a390a6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0d9f12f0e706433c598bce240c30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f40de683d354a4deae2915cbb1b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b2be14872a8c32ecfdcdef596b95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3194a13ce43080b53c4121fce7639736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab14d5869aa343d74f9965b45489a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85467ccee113367212660b534eed6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad1dc95585330e6ce092e251f657a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b24bcb3ddbb2c3807f4489c7f9049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12a25634462eb2b4c77af82dfb5dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa92649b6e5a1db69e9e604d1975a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93542a7897805c264ab9c24cb17c78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377dc74e6ee3de0c625bd65b85faf63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae6b13e06f13d4f83d3be57b3730e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072277b22d96b06f8d746209275172746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e096596bbde7de7ea8075047f5ee084747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3179778402cfd0e10814530ef46b17d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c043b4d3f0abcc5a7512344a0d134a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d51749bc706064decdc166e449ff3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bc1fd7ea45a43c9d474953614a60a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641bb26f0a75817b5431c06fde9b01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc194d9c2869601e1a4ff6075eda9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a634b7cd822531cae6947938bf096d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a0d12fb41fdef722a7b00132b3b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631c25088a433c70b4a5a8aa54cadf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968735b526739ea7d1411af674d3b422757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306c17c05194edcd124dbdcae7d7a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1a0e79947768a1230cadabcaad8f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1c0af5078433783e12b9d775316c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731dc06f6ce453a87b9c866f3e03a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07aafbf225884e7c1f06c480b6c1693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f48c0751aa79934228060dfa6ef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04dc25ccb588644ebd8dce13122295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19865aefdcb3e7661acfd922582976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434af0c602a7247b7de405c865b15077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83546753927912b372c9001df5f5a838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec03a7247a513d75ceeb049d8befcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b3050f22396bc60d610ba1aec1e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8ed7a5e6a8ca7a8c99230dde647211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432fd235c19c732847be9a1aa214df512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c8bbedea7f7a566982ccb50c91b1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b22a952de742fe14a8c92711ae9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941ad89df4b52b90310b37e03c439e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03bdeab8ead918879f42d539e9feb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b71ef500af491c3d46caa022334da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef80ef6a5030e5d5316f2ff251723c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64d40985e9cff6dfa916c609a050a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f06236c2b0a2990ad4300b9d560120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171047ebb2500768dcfde5262af93b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fc052e6ba9031ba6e86795e5e447022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c08ca4bd68f8fc8faf04c832ac4f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a698804daf20cc14d3985b836aec4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf7d9d64b35e3f0782e86ce52860525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd899b34d95dcb7a752babd28d045ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619fc67769e9c6846f163874caac09127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee50ef97b047a8ba09e776d14d0dc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4bcc335a03adb7b455ae2e278991029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd2643d59cc6b6e827a8276cfdd53130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c66a22d02f62955bf18bc566c44cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d791089fa86613b639a2ae793dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d868b36ed75287e32ef8124c74ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beffbf66a494528ea510fb2059641234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898736413d5e2f94ccc587c25a09f7d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529bf25cae2933385a39cc351861ee036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6036eeb393d523986a3b3046b906b2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c349b2e375a6863a0e13a328b0bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc59999ce4e79e0b398c892d41ccd3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae983aa3eb441a3cb6225161aaa42240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02353f58f672a2689da9eac68b7b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c618d57d4e6fbc03aa822ae4e879842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc770c345b9b7c649c05bdf87280a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bbb0ad1c80ad6630f45a13b4e5a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb88e8c708e5cb514ff3e5b83833245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea036e2c80923f595a509ecf71ee7a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6432d0dbd04fda5c67d5b2b4f61cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6cca601bccaacecffbd3032b7063548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30960bf4fa1afcf558de9f76dafbbbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358f15b48541c0f706c67c4603765a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d76b53f1c2cbdf4d4706f993364cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ae881fea3d73e8f89a2c86b7678552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a05311400d3b0209aa0554f7ae61153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fa257169a16fedfefd0ca8805600754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd79225b949866ae5fdf7c5d04f6ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391caa3c327e36d29d671c87526d336956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4871cee4c8ae6c399d5e82e70fa5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095e64d6068b5e9f100880be058398258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c83628acaf56993297e7388a4c00559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495698de01770fb145986525cc3727e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebbda7945f2b85ed42fa41b64af7f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84c46fdb22061c31abad5523d6cff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749382960b147cf69e4f814b08949463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496429f7dd55162189055bb255550364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed58b21915b85e30056c38a9e33c8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8675e1f434d0b30cf33736a21e40066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50071e47c7b27ad03c4c1b857468f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3b459a1365a509ec2cb7773805fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4583d1606163b0baa4bb5b7d5a543669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c680e55f3dc1c2469313d8e45727d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308d151fd4e62538026db36be90e81971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49efd5f1eaf67603fadd572c7cf48872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eb46117496d37cdf3247eebf39af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b0a79f27ffc1cd2b59fd80e408af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007035f53e978214148507fc0a720c2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344d02c6fb9a2f7a613b7956b07f36076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b068388c675d976ddd0d060481f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558079005d3ba7d794433226074d3bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9bfbabed605895e257ae189661cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f14c852457ae36d52b4d3f5111ef080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3deb8cde25df1f1c8cb6a6792078a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e838e10cfd62cf841c15c482655f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5359009b73b137690f201e02a86f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a62d3002504eebf0b5f540e450daf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552594f5d7d2fba6f8f68be0feb029485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a1b2effe9867f0c694ee1c68480186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0c55251dcda2e521482335fe940d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978dbdd96e371dc88ccf3bc632ac08388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ead1cb7d23e1482b4c8ada3f4adb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90c5dadc3bc9965084068f40d500890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fb4cb9e908be419362dc95033d5e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137518ddfb08338d088d415e1d2986fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6550811a0497d17e4c54a3990683293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b2a0928aabc9e861d1f680a11b5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9d0b0133ed8a62fe5fa7684f086395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c52824c2457dc0888ffa6438500b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad081c52c962ab2c45bf858ed7818cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc4cc765baf3d6178b779e1849f8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2896b782b9c9d945ae4417e917da91499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42e76c22c60e718fadc867bb0280f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd073fee7ea147f9a8b3b277b72da24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56ce7f4212ad837c35d622168ef118102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf1a6f0c5e4b34772a92575329326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76f99bc4a78c385010f27a2705eab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503171bf9569dfacb7567dbc4e97a916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddbe6a249f1aa436ae2433efc230d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb21324d52bf9013004f0b0a8fef28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1a9ec18cd39393d5ea39dcde67318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a65d7be524f88342448f663f6da03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2fbb36305bad328e5799584a3d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761907d341ff7c8d7db7e2a38228ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533357ddd8bae6cc57bedb4de9facf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37350c23d336f22e9485b7a3df102ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917b8517cb5e48f2dd35043f06dd4ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ac5c98055c7296383ad160e4b99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc7095afebafa2840612d65eb18ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2ecd215d56513286f014e33ec9b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646d87cb355136cffe894c33468317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f336c96d7debf5a51b527d45837055e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252d64c5cdb1f0c8917bf9a7b26b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfc8b8124383cc070784f4ff348599121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6003f9bf44067b41bfb700e76fcea5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf767943f359cc74070e2848b034c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff083403fcb85e4419e7ccca4ec1ada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96b262543227edff1a19085fdf061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf07c54a5b297eb81ddf117bf33c16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5ddf7cbcced552e49c5d5dfb2d16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b1ada7b7c184a2e17fe6c0ec8e052128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e096b9ab0eae82c3363fef3ab680a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cf2053fa5e6850fe516b44a7875c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1f42e2505b8b95f6d103016a400c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1799ea794365fb027d4c31693ffdcba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7cc94ebc77744ba8f5d3c35bcd2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051979af4277bdd088049e43f81412e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ebbe31f252b80f96e61e22ed269c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90df051f5be2a86b3d2f6194f4407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b642e4d22da9236a4fc80b5a4c8b5ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f311437bba08f34f63883304a8ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f11bbe0ef5e82aa6fc0b4005a7e9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466b53267331d42c98a6549a0f3c721140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ce1de0128c5c601ddfa0d01d113f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c03fe9d0e3dec3addb38ea73a7811142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b89032dc26e30b5a6a3d3606da628143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30e5753ebc82cc53d090874024e29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b90e84a8ad9ce4dd41cbd7a0579eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794fc13bac491b7c6c01e5f5c9e1264146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2527915bd2d11fd772e83b2175ac9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d45a8184f10881ead7a7726781de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb13df3fe8286b3f3fc3a81886ed2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696e8550e87aeee79544006607edd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c96c5d706cb7129b76c1bc01d4ec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7846567ec6b661b6b43a62b47b9eef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab12831ba88f78cf278f0fad0f61fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871fe2de5bdced2c900d73c88b58d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae67f8b3a7ecdb64ac12e42f2848655155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92246afd758a7fc062daeb212d79c1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43a71ad8e46a5550c21a87b883d88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547a07a1edf9e3f8cc7cc04fffd17f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d64099a36d1dbd7f156c44b08085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316e71101a2217018fb6092a37d971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bc27529ce6dcafd6a4918d2e1f6ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa41e7ea2b7a96a81a109d6ed9d1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82b2b5b93be7a4198be329d6d30b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c861e08a49333b233d775c23007bee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a083601b34dec1ad2078d31ee49953165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da228e2025a35d298650d21771832e75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff84eb417c8d18f2ab9ee968a2fc64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d649645763d8c6e4e805d4b9e6d06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f661f12cfa7bc0ea1eaac2d966a098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2303548760210883a693e594f95b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c97df48377ac1b978479e5fd3ddff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60649e596d48d23b101bd73f747d5e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb56f0decbaf26a0a207bb78fd98f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1124287e234e5d2f64352cb15f28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a70909c5516a09616460bf3bbad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce312fc70631e34d5752e299461ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6925009cdd60f37f4aca7ca4b923f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33c5fbb03f24b6d32397a68db7d93f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1ab15a16e206011b85f4375a15739179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486ae87678ca316d19989a9ca96abd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb28271d1bcb7599e7bc71466c4de6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78861c98394b95e5d7c0390114ca0ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759cae5d22b8ef4ecaf96daa8271bde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6469108816a4847fd78792731a72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f4d88abb319caeb5bfd71c032d95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323691617083c024748a6d785eea7c9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b9ac910dab72c30998ed225773743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048088c44465bed4a8fb76c9786d7d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012aeff548413086f6581e69cbf4e9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47f0b64c4635e8a0d9aeae7d7956d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57824ec62124cdc4c06dc48242b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4e7f8d0b7bc6a37a3dd17f4ab9dd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b49818bff61f79a4485deba6a1f61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e810b697ef4936b8bf23048232680194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085e06b5eb9328a232d667b2d4a6e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678d30ed8fe253f9935a4669df7503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15e894550aee6e7a4254c9abe2a75d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd88f582b15eb11cd5b0110aecf9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b613cee69adc18c8576eab0a138d8fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26051f965b087caf70236cb528eead200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712fbcd40db449c8f765709a1238a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44f689c30543768a5103e8d179eaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fbf835d65334f2ac1d18e16d1c3e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cde561aa08a787ae806dddf14ea2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23c77e2d20f5f7e1c98426588a666205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107fcf687233b45b7385ffad2df8bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbe741d5111b0b2c9e693c3aed1ecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3b901a6fc09f9076fc2a174002d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fdcefbc6e92a71db3f50d4533f167209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61393e911e45a08873766505c75496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c550a574b413bb5590487d996edf2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c047ca6fb46d5af4dc6dc65f2afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6060b331c3fa6f34d2f982819d6013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635580c644cc1b4b65807d5b5cfa6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ac9d39d97cbc0835e72489c50499215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3127d881e6cfcb64883eec6979379ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80458357a057f1922f1f322420b0cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3fb3b59204bd5eec97210da57bd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902246c5c83b2d8575a93aac2fd662d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae4afa81374e24322517198380e04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4571c0cfb6ab0fb2362414cc6ce19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b8d029a0c80abf3739b91aa6b475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7815867e69d529ff3797de949efa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a21502faa767efe973bee0e1879e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274366ae09e92f2b46537a3f4d84652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71fc805f1d4655aa20b3f420c010a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ef59a39172fac780d86c2bdfcadaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb6df6f17421220e7dd9d0d72798b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55703bc8e95775229da5d89f77379c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08be8393a8eb1f9ca2df718c04819230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d40338b91f81624629c3220b0680f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78d004aa1a81f0e99986aaedaab757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaad0ed8198e5bf5285c8078f0ad074233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c90662dd2606cadb7ca6dd2102fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1627dbf34ab05e4077eeca5d90a94e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75859d041ffb9663c9880fc5d11751f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d8bc885ef8696061364b6eb960cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894886f9d6fe4a0b642f6b1dbccb3a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d374f4a61459cb326103cf21b52bc59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597709566d5fa17ffee6c42086a6fb0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d81e8a094324d065c56603c3ceb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af0399309f1643656963fee7fe0e53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcbcc853b4e3e5aba60bf1c812e6b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a7402f6cd6aa09adfe8aaa81cfb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e8cc618425cf6b027d4320f8388c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1ef9f9b4489cc0821d064824215c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398df4832034e10fcb77c2d6bb86560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc10912f85553ac5101df6956d7404248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c374aa8ef8d98bc88c6e8aa864eed0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d090003d49f0ccb8b08e893cf288250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614c436c758b190626eb5d2718e9ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1110bb018ab22ac55d1be7f4c9b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122c2253568151084cfc290f94d198253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cfeb97bae07cbfc52a7cb45b14bb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f15f241610cbb0c10d3a13195471255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd9b022fe88772f94412c64190e0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a16cf037d749db8418342ffcc6ae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a8ddf04a0b693420d6a8b6a80473258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4677c85c757d016d931e0b79d4784259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71005f3ee465b7547857e1221e0818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126069856614b6b77a05963b7d270533261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e3b42690752caa3c171764e10e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f84f634498f062dbb41845cd0937263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a67057e2d26a5627b627e962c4bee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151245a4328767b71eb16278796d2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94328547c0fb4602c5503fd70b344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0432e09923c6d369993ff1f73e93d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe936d03ee1e4694fba3d7fb37772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2382af23a1af173681b59ae0c779f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08fcbabe08bd83ca01d83b00c1ae3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84877b51608fbeaef0ff01605432f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243f7c2da5cbbacb5dfee898203bf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1f09307b1bc78f6160eec5e9121c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de3aeb2d8d8b380699d0ed6a491f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef6e32cdffbeeb43f86225718a6e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9ca4b61f91dc6cb98b5747e71b15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb1992e57843b8a5d9b184269ae60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea523cf795dc34e0a664443ae6bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835b23897909b05bd75d06da8e794f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f17b4e7f76b28b7416a7425142c91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c63dff8214c6bf76e2b848dbaebe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5fcc86e84d581f6791577bc7c0ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59b2cfac7c22fbf28311e1603f419283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19163f6171ea0aab0c889c83a109b463284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ebdaf268d31a6612492671b71d24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c51e1c35652842a6fdbaf2aced0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc21f9780b084d3cba8319714e4017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11b7e2624783a32df6b07521e042b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652313a7c0ec71f9fcf06c922dad14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bccfb8586d655b2274c777f5dd0dfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40389931c51ba249ed7fc040c5c4b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6eac266bd7c4d7a302242d4bbb154292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb122c2679ff069e84800178012ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5f31796cec262180e5f53782a422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde0e11acca41e2ea4908e0e771397295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f140d69b337eca7fc83d825f8bd7552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eae579b8cf941af05b43dfbd17d8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd8955cb5e565d7d46dc79be6d421298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031a52be7fe63d7c9d448c406324874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654b4b6d78cfe730d1c5b46cebda4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8b5133ca8b0c6979cb8db5c99944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388186b6f84d1e7a66cb26da44315f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40dcf80bc976907bef659981775bef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a7dcd0df38143e6f4e3f51e764566304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27cc82de037389dbe05f3e85c6f62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34623e848d872b6433b4216c2d7cbe95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245094c385ba560f6cc0889c36e360d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de0f466ed606f32fc73d03aaeb01e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547821530f560ed9a7e94747cc1058cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d64b1f1c48e22f6e1bac5717471f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ead92adbe1611c63c1854d2e5310d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dec2389cd136744c117909969e36a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2601c012ea78ca5ed60d00e7846ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98b314a72a0b176a4ed79c2705785314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af7cb9b6e655055231fbb7c60048e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579209a212ea625b6f644423abbd109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2dabb69308cbc5d84d37841e16618317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73392614fd70c20fe5ea8804239cf722318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebecbebdd11a84f1efef8438680dfc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00035c9390e90d7a0131e80e914f5d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9680ccb7d138080feb5bbfb372ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7b9acf323c821f7c41931ba446cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b5fd0b86121ec2244c4203ecc43b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de51b94d6fca59537f7b4c14ea3ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5930a569ee578e1593eb8fa686ab10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563767adcb3e982b16cb99bec9b4cd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b07443f660a619774ecaffe230768327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afaa06508dee4130aa785798c89f26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5075462dd206438af17cecac578800329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde87d0c0eb6855d24500fd2e0c4be45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c91b41d344a5b882e0e5b638a9c09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f954c6a0a676616966dac854bf65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eed29808e0c97bb496293beb80b01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8bee1f479fcbd08db9f3f12bffed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9d40c37dcf7eaf6aac82e7da51a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1c7504aa5db8228725be969624851336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550943425398687a6aa09cd91530737f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25cfe65f06c1935b41bfd7269146b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc3e6cd2b568af0c812eacc878e6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eaa54d589d2e6afd60c9d66ae036c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad32b56ada94582de5a8361eebb6dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef301289e1fb662ac3dff9ca8e5eb2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a6dfd0d6d5ac63ad93c1249b22df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8635d17606294da467451998e6201344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f413208c22f6d8f0291394b5b2568345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090979e23428a695f7b2b92f06b959a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d15ab8989c6bc50890497cb44ac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d9ef47a72dae4f9bbdb512c2ea8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475ba7a94f51b4912f459a7bd352df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7709082e5b7825e8fb47abbaa3fedf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a49d6ee2e84d8b3accd9bfd6c3a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7bcfa6f2aca29b0d315b433215c21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0c90b7bd23bcaf9f49c8f5eb009da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e55f9365790b69f809e1cc5caa37a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d3bb52a447206b29f15aa7edd57d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cbc7f231bcb52ec6deb7a28aa6e76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4fdcc42fa53cbbb9b9b1cb12593e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4cc34b2735b83395b274121963f10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799f44578d78e6e3d8cc5b6db2e4da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45dbb64bb05cd9104e0310fdd821f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c6c660805e95c83495f86f8be118361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ecd1539a7323ef144b3e8f4d0fba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1814ccadec2aeecf20999341300c9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67c070d073b82f775c8705e8a1774364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cee775bf29d2da70e9a903bcf2e0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45922660b88bc9c4bfd78c4afbedc95e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67a5bd51c59f433f6ed193cc5d777367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7178978294fc6d6bf3d39faee3b61c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2ccc8165a4bd8092190202c9c95e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8eaf667368b46f1723510463771c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f547183bbd72e887772f3996ada51d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ac739b0a49144b2b8041636e2460a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb9b64cfec86b5d7f67f60822f9bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938db31166c2417744910a4e934f52e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068bc93df8d41d7b1654d35a185ce10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094829e888c7e7e7ddaeb7a64744e20a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd99a5699f4e38ed7e228e9a381b47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11736c2e17e63d89cb560ea14bca6696378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93dd785091bcd2b9c7e3d67222f3b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6b85be294294ddf27c6e2bc8ea088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e03a39234983ba0d29e5dbc4181fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4701f4b24feca75ec8a17131ac6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187821898175c3f88e44aa8bc5e3ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2856808d5ecf72a9fe8c4e62435dfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf855418df2560029cb5d1537de73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73cceeed17e03b666b2d8b1fcb2f3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010358f00375bb9eace7ac88281af36f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b0358168c411580e69bc3429cdbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b5bec33c222a0f98168ab4b0c6ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84612cb64f285df3815efa689c72f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e800e1d5af5f4eb0b91e2ba900fef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254244e28f32a3450f5b5d54272f318a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d48c8d74195b82f28fe713dbd04e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e0567eafdf2246b2d40bd25aaaa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13821d0cc5826cc72397728d3e39d95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44084dfc26808d15db7224df51920262396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbd35153d88e9f08972a26834e05ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a853d2558bad8217584c6d33f81b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9580201117c5ead95e14a1114d8c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def448eb43f635c540c5c164caf38746400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bde5c20a883c27d6783c3f7c069d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899761f1682b68cc5f194b3684f554a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdbb60696d4dadb202f90a0d614169403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c4841268c58138727c0a4c11ac855404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9209838634b465d9409c02965805a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2ba7b442a0760669b51478215d29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426e59a2c9c2df04139e29502694c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd636185eefa41c039254b75da0a17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a0eb2d708d4b317da840e9e32cda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c69a36b509aba9c0ad8b5e15e2d126410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176460eb3bd8a6d08b7716b85283019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36862945f55ac5b6d4b3b4de22f84893412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169957b303575059c343c808c1af3ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca481d59651b7ca8e2f7c263b7bb1e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ad7abde6adc1623b215d37a659cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c651df932a37b3a3d47878e4b89952416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eda30b9ed089a56ce9b094d7a7361417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f24dc4d4cba339cee870a1ba1d0cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c089d9e71f79651f72405ce1e6b79f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f279e96499569e84100a102360523420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bdbe4e07badaf583e6054baceef76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275da51e8042ff53401f2e172b2abb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349659b1305f08bb03507d5a72ccf31a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780ab1b28030c928416b3356a6edbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d1931e232b6566fed845b0aa7b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e51b8941d93ffe4de52c77e7b5006426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00512daab1ad255452b9bd83b46adb7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac625ba1373f8342e026e6165d860c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb0859171f4c378cbdadf5878968c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0f38f3fdacb6e67c8f556b7fce9fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c1a74825064476e5292297a91bcab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083345de87c8813177a5c5cd9fffd61b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ec61581c0d298b4c6736916b0080433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b51c2b7798192ca8b4ff7c1a0b1ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd48be1b69e7e647f13785277f41c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a53273217320c5cbabbbaac2d3799436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0d7771e14141cc42f31f3ecf76fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410871cb4165ea276821eac2b3808d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e92b20301627a0eb150319c038dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af444ae33901dde3809cab71cb0bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e58c85432b61852e36e22f58700a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421cae9c0171c35e1ba02c26840c153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7344ad666e3ae15a3afcf45e815037443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac5b56297f4a2d383135663569db3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5dcb47d61a2e3d285908dbb55895445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df36557ca8e4a3005dd9e479b59f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbc29acf450d105a8a3ab6023f01a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375db383ca518e98a5276f0cfe7192448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a560eaf982fd64ea7045596176b10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58002566366610b04950e6cf6ffa66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e243967704753ef6b85fb40bcb0bd14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7bb1a7ecae48890fe3e7dd1589d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c65eb0d1f1f8a5a1f9c34c93c1595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9467915ce626a9649fbd02f33fbab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca465d36f3bec6781ef041f2ff6c74c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108f6346261d4f0ec326b6b2fb2a17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb478be01b9b72f2b606fec288612d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9caa52700eda60916729bdb594e74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac414fa504148702e00c3e1eedc9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e63e26fdbb65b96c1d90e1c5e186460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7299100ea57f2ec5a1c6d05566173461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436366ee5856edc0ea36cdb216c7565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fe032fbd2e2bce9690d17847e1b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cb5030a85acfb1739529d8f92622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7388d7aeb49fdba55bed4c535c02b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e4f9be78fbe3ba73f246978abd4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc24eb363f255436df1ceb254463d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df24721b44416cbb8c405053e361e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8438ba35f68bab519406fedf9b61d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5a31401c0f1454fbfd97cf266e49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb4b980d4f06449e30cb6f9f08bc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f237739d42656fdc95932643284fcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaeb908e414f35bfdde934320ea4eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36df93f5e44f976f8e005bd14dc53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7692beb1301a46f8126faa54d77b831475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf05f7fe7aa407e7b493be5b666005d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef36a24c997f3a59c95bda02882f207477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272c3cae8d837ea88465f4cfc04d38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243626303a9b01662170f5a1fbaba990479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8911f0e2e81aa2d13a07cdb51ca5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06431f59019f30f2e104ca81351e88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2212c986373e33d73cf7c69d3e50361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad74b55f4b93efeeb5d34e00fc591483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e09ea8330a2beb30c8af653965ec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404940177c72f6a6d7df1a6642eefe0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b52fb827918a93d2486612da5149e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0268e763092d7f2f61afce6118a0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb3a39f876512940ec12cec5f810f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb698afc3433da77e48403f5550b4378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e64b5eaf10e3cab59216ec25586c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c475aeb8240392543b468ec8dcb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231119b279c3c151961252c88e124a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee0967e1c1b39f6a549b99aa73b583493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be855d86135725bdfb4f5ec9f48b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5099c502f0300c0824b621d1a7042495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad02dffb2c1349e33a11772f87b348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77e498748f9688ff2989a126b10b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a3e0232f018eb72b723d04b7846f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d98cffd1647bba6dd8732fab56689499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d3bdd26226dcf895f121856b76c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd707c5ea1224ff4961b6daa7fdb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b0d9d060b961005ab62106a61d2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c24994f2366e046e7bfa8486329d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5787f38e530286a23df9a91b50bdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33781fdb793aad58c97424dded1890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed985a84b21978d109c5aed06820d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca73fbe4091f6756aa898580c027ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c9fc1d99b23206e128879d5a71a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3d46d316953129406744689809e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd934ad786dd5c77c1ae61de81cb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69a116f6594dd44ccae7448527019511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2f1b23583cb4276bfcfeca9bc5b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde07c0fb3feafc8ed23d2f97f0afe7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af89f3d52dbce2589115391b92a42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0833d99728aa8b977c4ab26fac16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce4ac8821c3f1481dd1011feae583d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a35f7965d4ca2bac3ae87896035d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd78549e296e2eadd754c9aa7d24d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081448c4b3e8299afb79bcad529a25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b93c93c05a3e030ec2e7868c7fd87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09ead2bc1acbd43dfb573107b6f0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6602ee55060ec39ce6e009a429f7ede522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca4df038e89045939d153b4f66ac1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51952113a47c7c9e6a774f92ea477524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7675913b41132117d64d9b61d4cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43833fea79d5d9fb608942b9d66e16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbbf4be2bb36c15d973d21bd82e56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76e107eed89c402212682e4241eb63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9f4de1ae8ae8bf4a683d115740e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708fd4cf56c35714a8a255e9ba05441530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a71c784390e9e316691dfb990590531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879bb357ea775cdef588944dcbc552532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf3cf5a24f50c765b02b96349dc48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c0fbd8ebb17d7b6f964d0c32875f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c471bd27896426a8349d1ea75849b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286baf79d0bfd8bd136eae380bb7202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ccdd93b46b91c692df8d6079de726537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f158d4c576cae5ff231018e0ca47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66218419007d1b0ceec0196edcf8e3b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b14d058ea66dd4ce03425dc30698d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6f96f5ea5045d4a9e09a171bfc3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc2e237dfd6ee308e7233ad79f544542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8ff47dfbb9f3a9b63bb02bcd0f8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bf4d57b9cb144d8ddeabc94ea757544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96476516fb73c8b88fb5a7fa6f953545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91082890961abd702be67e1d05490546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd4b2d71eb18804bb73aba26cc0504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccbf8332b1004e27593330698e3f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b146c7d066301f395facef72e98b4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b89daff5e2e7b6044c14666c6740550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0f6dca9142ec0d33091e17b217f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d88687293cc64438efe65badd1b9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f349668b4a6a7f27702b4804c9260c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c70730685748dea5f32034dfcee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60de46c581b2e7ef102517afc3a61e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dfde0c34797a3a50ea5a4fc1381b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02bc3f17ff490627b8bd7407056060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b108ce6ba10831a957f4193dfcd75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc28f0305156ac9a78bf829114348e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e2e60db606f3aaf829a28503b687f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444cac5bc4287cfd3d8403481fb0e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3af3327f43699dbe02e8c800866f1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f3f3f892f9d477add39fa1125af4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d091bae72214fdbbefb50f6b2f563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6adf2929880eb3a355a7ea2faebec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5289216d787441da2de9bc7409a48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d08954257bf2036b7fa559f47a223567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50c768bd2c85b8b954679fc53cb23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93299d26e7635a210ea651a5c225355569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d3addeafe7bf5a14b717f9ffa90d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ff1523faf1134a08d787fac2ff566571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a40254730832ba8dd8d99fc94e47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99bfc82c979d7dde27faa582517c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc78dad1d6b1bbfba347f8141d9b642574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd65875dce752422d4f67ee719dba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6752b23b45f289ce4ad6a25e97ed90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7028c49c57a61fbf8f81a013c052e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db85b242a7a965593bf04698135d7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf669ad40e25398c6b1c8f2741501579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93d7e610e0ef0be18e47ba06a9365580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69941f44e00604f80824dfe72c4725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac3181c898f447eea5c3ea44c4cbd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369643a090770526b8a35ff7afedae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9695bbdb58f1eb2b7c5e81975ee0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c133478e9eda58ec92a66a488a1838585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312f6c65df938c7f220790058dbdb5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f6e05e2ee5a79d55291d1ba9a59b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c0fa4f3784061f6323736be726f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c044446617ae34e106451325995fe9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aa43802181228e294322aa662778a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c279167ca156a1795858fe9859c5e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1dcd3371e1c51d360f466690b18d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958d28a1a626f30e839488dc955115593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04e07e3996e5b91800805f1733bf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090340d971c18a245eb4493308f90ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca62bc2d480e364126136d3730a842596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac50a9e4a847b8f98fcbd656bb01da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bc87a35685109a2f49a9748777a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccc539eaddab2653326e0035ecd313599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d7359d19f7aa9798397aee48f25a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73de7653f682935e68b6b26bfe43d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3944ddcb0bcbbd62b46807987754a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097229ee4b5067afe1f1f156b12bc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4e2c05356f3ff54c8279ef89b0dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1fa7f0d59a51b43010053472042aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c817508d884946c6698b778e24e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face180d82f43a884cb76b360287d17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5968cafe72978bc9217c4876a291e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14d1c52806a933867035b5e1c0d32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf60205eb06fbdd71d9025bcb7c11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd04f639c5a347c0f5048e03ce360611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64664659cf6f81e98466b9f3bc1bf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefb50d6231d9b00c68987c67fec27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b53b4878a40682b2f714dcb6bfb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155283b6f001943d1d125181ea4480fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430176a5c0394cff5db40a66910c37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a44be968086967718759af1825df4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fad59c1af1a928bc17d00e5c534d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e14522231fb997570ea363354597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc0c198de8c3874154121864879877620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1a80884ef54e998eacd423948fd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f769a82935b3624f4f59ac86700f74a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017fc51fd7841da7ed6079672e2ee5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81159e0ad7e81ea6ae7bd66ce6cfea3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd563184c75de92f30249d14347bbfb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e493221cf8b67992bf8f821641e2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1672ecbdc73d323ca2ebd797ff7c80e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c570e9f42757e5bad4adc58939a60e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de6444be1b8e64434cd7228961685629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7647fc9cd6efb2e99cd576a5b0ec74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277696af7f511cf613f2dc3b2c35bab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe79c7d8764d2ff1b7f910b16c5041632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824293b7b2cff9a74447764bcc00e8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0c28cd09cbc0c81b0542c6083069634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41eb844587d315f44fcf9d7f8b51bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784c759131955db69c39bf206e54b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b44188a81174d646e5b0f14d19938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a95fae55cdc10b2d5f740f8235c95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa34a3a29d36df4610d39dad94d79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113e29fc9b23547610c88cc6caaf7fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa89ebc8549577aa0a34fddf91cf82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d014ed7ea5529f70c8e5d385acc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949e1356fa78967b8ecf248e7219fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0262c6c4f1405b64f6355323d188c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddad3e79c5c6420f9035d5187440434645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b1febe25035683cf3d29d56340d27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f379adf213e46786f2240c9acd795f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041dce65114c55e2d414c781f96807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b18f43a826bb732a536c9d134a7da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c7cb3169460cc77193a4d89fb3b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0848196db5026046740ad439ba953a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdfc17ea6166db50a7aec4c256196f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefce34defab336c316e2e641052b84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede61211402de749fd27e4f03beb350654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbf59919d33fd2bb42ee55d46d90e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a51e2c36c255219cb31e7c933a24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895c91b332b5f82039d617d40640d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b29baa8ebd11b24f85eaeb25626b5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf882ccc8246415d8e6cfe27b8161659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d087531deb5f3b0c29323f7a7befb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5402c8de6618ca811adbc3a4ee41cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03855e4c4dc7faaef6541ccfc63ce0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f0aeacb5ee4a2f1c3d03a84e9666663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a146a373f025d2c19feba94be9e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a7afba80784f54655022664497b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993984334a7b9eb2b543d26c4ec93912666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8b2f58df51461746e118d84e9d03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf48095317f653bed4f9f2ed5f0ddd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c40b7185dc55f1c6030dd0f2a66c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d06a77ae1b3a2464420880b2b9f106670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1563ddce404d348d7e97bd2c1e2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74cfc05ee8adbdfd091dcf5fa1653f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4a2f13344b0ae1c8999ced9b9381673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f484b4228d79e4382832a538b1d11a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35364a4da4c2d49b684196b000ce02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299bf05c3c7d431540dee51730898d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00968e84a7331aa7814f6446f95cd48d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70717136ab3749061e3561d24a1406678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876dc4e6891f339c50245b9f640cd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f401188d5b74ef1d6a222eb78c5163680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04c5441c7cf9aa3ec4a70a2e424cf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551f3d3456e1b7d14ec1290206fd925682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d291d216e27d8d7b1e1be483d78a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568850542ba70b6407d6e85aefaa6e7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a2c54f4fccef602acb605c368f4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1568386e9f21fcbfcdfaa1d1cf91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391e98ed83549427b1d73082d18d5c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db6673c4ede7868b29eacd5265f67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8790c318edfb5a2958377fcddb6074689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de04562fc5e32a8d2d3219ce68de4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53c1f6bc99c9e93a9363bbe868496691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d3644fde29f5c430098f8071f22f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b7f2caa8b3e577e3c3dcf7213c4e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a92736a94f289c6b5121483667552694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0752111e3bb2c51c5c771247b69fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ca338e20bfa366c38a43426635c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f5686b8c2b44cae90aa77bd58f56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758dc8e451f879e366562d278378340698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea875da08b551e02a9efac17a06fc3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfababab9e55fc622bb1364186f50091700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5feb3e5965011aedacf03f5cdc4b9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf667b292efb1bb1fb09dd27645430702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b69472e04a547ece8da21a3e6eb4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88887dc12a037441ea481f24f02bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392584a2d23782b4e183189bea161a97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d411c3d1ab25e4f91a46c70b6e259c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea2057aa0ce2e7dba42b6ea48db0a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9bb787e0c7d39fc01dadd3e2ad912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36072e78f98e148f8002765dc9c4cca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d2d05ea43eb4f9182aec4b1b4ce9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53656c6534a84522dc190c18145eb73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e095f08e9009abf3faba451448f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a1450cc5b36d06539433d17f3087713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f010a69616fd1e3f69ef98bd2068a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61d23ae24264665bfc5611658bcff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda6304d5dfc63a7fd66e6e880bdb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f0b00dbafd1266bb61df8751520a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0d33ea6f769008a6760ce50664fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd9589cd252959bbf26dd22b190b61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e6fe2f23fe0258a80daea9c34c35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1526cb8cbe5677376e5af569e58e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d55032359faff4b7055427702b30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399525dfff16de594d2d33b7ed1a92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959d56d3fab424c93d481dbe5df456724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e60de9437ab4e86378bc9c1fcc137725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622b32199722c781a556925fce50870726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9058d6e6f36e83e291c77dda7919f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b405fc66fb3ec51195a6770783515a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c910d948f4d8af4514001d209613729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080336dbb828d4b2586834f77e07647730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0bc8b7d6b2be8b864d831cfa33e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825422e85ed18694cadc3d2c3976911732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a00a6a711868b06756418115fa4917733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f46f685bc9bef7acfd22e2a61af47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d8bf94b1fd3d0349a2c00aec6d091735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd67f3beaec9a0188c0446f52bd13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842fa933c8189dcd2b2903528a71887737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753bc47a4028b3ba158d0591a847bda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287c56dcafe2dd0cea32933743a9c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff55b39c5de5cc17154914efe1a59d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c0575aad3c880fdadd7bc0db37d16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b422cd55304d462af7ce74d5bfb6db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd7ab56d5acd256adc5b2e1153419d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c6f4b24c4700d6eb2b3e63ba06aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efc80335031e1ca7a13dc6b275389745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c9e40327c969371de7bc39f7dde57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768fe5cd298bbb7fa2a925b65753f4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3415e856b9a365979331bff1d1fa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4fcf518f363daecf0babab8a37f3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb25021609ccae5da2531f9b1c810d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af8b30b71d065e8382a74f75573cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dea01533bd83121aaff6c2db5f1fac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbe8bbacfcd6e754347a47fb0d123d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0bdac1f90e6f3994459390aa00718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054afbbfb189210e763b6245dfc7c05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840752e39c46663c9e12cd17f04f8f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba8a58f1f8b10321accec8de32dbe757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>