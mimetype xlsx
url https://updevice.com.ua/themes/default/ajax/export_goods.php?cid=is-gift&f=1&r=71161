--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c869114d19d14f749f2fc13a942411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06a04269c6ddeabd7ced00e076db92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f79e24e67d63790572f66b47cf6a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0cedf0973a7b0031406e7ae10a324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6a267b3ef1cd2e6f59b1f99e42a2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db4e6cd5831dad30e83c3e23d98196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d088113744ff1c19feb2e044e2b217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35e8475e6bc424ad825631608c1168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487ecbe05d5c10780bfdbd304eb00b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc60cef0a1e2cf45efe4360be8c42f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87952a87530cb6a60faa178a9859ae111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a3f242a30634870438dc33fa743612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016420c40960cec67f7795e726136d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e536cad7c9a69e04a44d02be2dc7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bdda00300a0cb7e7009f003b569915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198458de732f4e16eafddbc14cc09ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52510cec44dc98e53d29dfa1b2e3c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf6aaa277e80d2b75c336d884e5c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb646c9c15f898e973eb4d2581956c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ba3b546095b5e830ac64a3fc8f80020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173134c5b3673d6964e3c1ed5abee1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70e75df889eee4b04d11c37ec99b8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5a420ffe6bf10bb1213870fe2510a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031216fc58a8dc68b99af5e701f79024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597923605b5ff7ca1d3902213f5aa9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbd657c0e8d0ae6f1bdd85f9bf22526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494dae723c05fc13a762d662b81bbb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23b859966d0fbe6d6229a8ffd47bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255f89a5f4a756acdefbbc53b3cbc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b4b05383ec3380e7c214745f08a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309db338e49ef31f536a23a34efbb4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ea574cc38f635784d9ea79c6eec532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65e29f09cf5d1d2e1f83b1c2237dce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb1b42c879fd4bb4f77da20d9fd9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff67e2d90a0bc52461a7f5b78fba4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c304c8d4bccd5909deed87887c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabbc969baf198a8552a07295e0dafb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a31d0e761329e316e6591184dcd7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057289cad652c3b9996ee8bb9f774039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5124cf7dbcf2609ca32a27041ff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e759c12045c802266909642de827b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9256881b062650736e890a22489a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a293a91ab5e3d0ae84e37a841548343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3e89d698210b829bfba51bcd1a5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f4e9e1454b4253ff3b62cbb40948045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdbc693efdad8d3bc420c924e4e53b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c42d639d456cf6d31113672266e8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2226bd47b5ace7334edbd93368ec948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299e9630c62d4fd7fe4eb4a7c81a3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52774e22d56f5aa21810091bbbd565050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d8ef4215d6375558ee2e76566a1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f96354fd4c46b91e841337253b435f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25a00f95b9fc06bccb3646b91fc5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193fe56c8284bdc32b299a1b6c5f58854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b42add9626a235eeaad9219725bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f32656f3ffd9884f9c9645b7540956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310e4e4d58bcbe846ef9f36528ad7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce44ca2ee8f4beef53757b2c82d96858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef32c5ad0790f6b47cdde677b8b7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d04f4870ab5f71a470772c9742cf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022add2972517308fb3d83d780f6cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4426f36c198a2a8981a004046cd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf23ba2cc0191e7964f784cddc6396a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30545d3035e3c26f40cc965c52b5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50d22016faee9abb9edaf3940624765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247b74764f9a834797d512869f21f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c059f81f60bf0329c519ad543b9a0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea885777f45a8847818e59dea62fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25810e765c0262bcc340d62a2b412ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eac2653f80513482d6f1f3f3856d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbb6268579b817e3b279e933896f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef3aa411aa7b0e331e16bd62139e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016a8d3b655a3f094465f6ce81249873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71778e1c09058da095b2b0b310561aeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f001f09cf7c3603c669eff827ae7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf0e12d8f738f0cdc5627c1c4ce2c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f828d9c1609edc02c55618a87899277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625131ad7ff0b9422329b49f1d09ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e96eee88f8cbaa842fccf48578aed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643126f94122cc03f98c94318a37d3f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7054585b0b6f296d804c574be50aaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa84b2e5759a23f4955ec5a812284482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a59c9507c7737653244a870bbe15083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6619a6940e10b1c17245ede9c0d57d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b033118860830f825af2bc4eaeddc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ed667a4cc67559d08bea98d4df54386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab01ba7a081ba8ba498e7cc7ba78f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23a00e9e4a83b3c21258e03f8c13588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7bc7977cb893a1f1c48cabe6f970c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e674ee850b1581274c813f24ec51290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82b932af585bc0e2a8dc62c1fd4fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b996b0c2e6c709658bd73b77345a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816594f242ee3e17d5cf17f16c351a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba7736b597c14d481a31b33cd9dcda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf01e8094d83cb6a9e5f19d1dbf5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c2549ea91f899abcfe1637bc1bfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe52e091fd68295d0bda7a6a4ea163597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a4f6688ee18a94364dc30207b38b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d4efec89e9e113b16fab020a6c4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2908a233310d52da159783c822f337100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63eda3101d76ef47b74b3e45fcd65d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe899a004bf3c3afe3a084917719c39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053ddd1719aafb9cfb179adfdfe86d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b88bf6ac13ec9ad7db31758ec7977104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f7caacc6dfe83100fe889fdf395da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc6999a3edbcf76feeb3afee87ff1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95de55555666477066d37fbc53135a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db403cbe9bbb87b9e14e32cac602ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e310748fb475d972b04f7956b0823109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c654f835b5a0a01f85881475e831110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2a2b60e52f066dd37a04935807ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f0873887b7c511a42de4f207bb28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f5eb5ac591b1efc74ef3e4941e5e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f149413f67e27b04937442fce57580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed1fc3c8f8e8c07397a2e070c57bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153138945980e8cfa5ebbbffb969cbc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4187a9d9cebb0e9aa794afd1c6125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d84e0aead36cc44fc9795ad6656ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737a7ed66ad4c9605151ffbd988c8fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f4eb01115442f6529d3da66fb46f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca268f03b0ec388f19aec3885b2abc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2baf4a812eb2601ca8bd8bde1a6532122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77966d126e625cf92a8590b0973e8ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05f007eade87b7a52569b0d4ac4ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39fb6451629405eacb8f268e342e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5ba4909d81e5ee338246fbc9249fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c51cc78ce2a40e0ae342810771676f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a474130c75fc9825afb42529618e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283d523c1e48bc2f34991683fded07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117cef67149b4024f9dcad2c68b1f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db404abea25091890c90a6e2065484131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2d554a6ec981493d11e740ee1433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c91d3f3135a174d6b2c4c35a9586cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55abdb8cb0ecafb5e5b9b247e6b406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fd99d1326f93dcfefb59b46091483135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76be77a3dbfb8def18c05084ca8df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab02e87cf0d9c1e05b48c0a466c7908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0760f150360b52c306197ca6191fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ccbad7b4cff78ef53aa3739ed0f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c7753e13ae2a411e5d45bf20ebf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa3ba7d6555d42af2c10c57e6f1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3a1851204c689731bbf213cb8464142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df2423019d502f63422fd388944a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223e0e981dcd7dbe80b526a2f94ac94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92a973a96f3eb523a0d41b6acff25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4bb2ab944b002bd03868e8111651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24c20dc6f49b5bbaeecf9751d1f42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd8838cefb846c79f84bc3b788d69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abab4a10965cd733753d7a07e98e07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5e48ca5d2139c0bae2d389b6f8a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e24a16f302363819ed0944ae94f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04908e0198dbb6501f61b8d14e25a12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de596a7ef55e40e01d3ccdcd9d87c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20a5aad878fabea88bf2a8416633e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34dac83cb9328633ee1723cfc8c3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e55330fff51584f50ebf89027ec23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09564809c6d8d3b3f57ad898ce41d4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2f20f90c2e9bfedef67367ab9581158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6f4cb8ec7239acb9377a588aeff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc4e0231a122742fe38752eeb71e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7db4188d1053726663018ef8d6109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1ff06709e4aa09671c8cea2998a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db399cde913bbfefdb3dfe23d13be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a7cc587ec8374cfc2df9715858350164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d71851f94dd7b9f89a01529f1457165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b675fd53085786d5db98bb67b01f3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5b6d0889938b626d8831ab1c7885167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77eebe6a8db957def9afc11fb7ffd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed67a00db0e000c611bf34e86f0ea9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84229e8d9534f7164a39585471e27c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdce200d54219b7efbf81d8be124a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9084b4ac1961d453348fef26212d7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718d745a5c5d12b515c37516bb1d41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05518c21459c6ec157e189e74ae5e00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9a46838bdd441624382b55cf9110175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf3c539165f0abd695feba36e886a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820c5fd5e4f279f308fe5508283b1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab4d6ea668a2eeb85e385e8a141a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f07a99cd85c865fe98d8f33dbc05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3866e249a633ff5465036a85f635444180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fdd942ad62cf0ee712f4fddf5a7d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5deb24a81a20cf963db87cc3cd91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d03cead0bb824c8ffb2219ceb0e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b4e09114c0583accbcf49e83e607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517712168711fc19c3f825b765ee8ca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0956baa2439627b494b34853896b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91ceccb47343aa61c059ac6c75ad5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9b3b70fed49906f8e13238efab908188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64f5189effdcf8e0d1c226d837867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d904ac7ce9d70fbdfb0dbe7df8c675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f81fd3499d0e5ce12ee19f62aba32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463a4d392c47a5d7d75f87e9330cc1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402c74cabddbe6ff9ff0b8ea69196e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf992199b24c78627944ddaf6061a27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6b07e1ca2e5e0a4d68e2cc088803195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57fecf56d8ed2a7d56e970911823f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc83ce0674a294ff8a7bd3fd7784e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60f62e78957af88684bffeb4054e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff080c99778df95c23c705d1ab78257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66de87fcb7b21ceee7b61d685440c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23d94d7bede753528149d2f395535201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031c16f37e02bef74e895900c4e407202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceeda72c6ee49e390920a3f1a945ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae7ae6f052880ab24759e1863afb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4145abb129af5477b1ca2f07e1d575205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00636b3f7f82666272daae4ae2db28d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dda7e4f0cf23325345bdf475e1f35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8a5ba271ddc02777f99a3ef9948c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902236ce2ad2cdbb541f56c87b1591c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f14c89d89621a2b488279a6222879210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7ddd180d637767d36a2324779eba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccce5262ac357b6adea11b72c2b292212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf5f4faa3854ee5538d2670171d18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb07fbe4d3561df14d2b875a087447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecb435fbd61d33083601ad9bcf9e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388777d58e29f455e5507cc0d59511216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6fd5e9b687ce81a8d11bac0af823217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6afe72a0609d66b6e007b0afd8988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088a3159fd6be9598810ed35fe306f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee289f7e8f50fd506dda4c73948ee61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0503bba52ce92ad1ad872a137c02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f45df0439a36fbaf6ff909b98db69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47130cbf447b0dc28ea2eb9e08e6e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d5c300e02606ce71e599cb1eb5f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea776d06e2a6cf7c7201aa4011da5ef0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254f50c60093f668732266bba186da6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fbf70277f1a84c1d189f032ccc086227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601224bc69fefc0c84fae9c43b2c086d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9d9b5dff94349578980726da259a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b166591fe94177108b977298c1d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118569756c915f50ed777737306668231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce3f5380aa105f4afac36040d4e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27ebda6b3d994c432138aeb38eff4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2f1cb8ce21c2dc60e0ee1fd6c419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf34d9b8b56fcabe7ba1920cd6ccc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45759491a0717ef08556a06f18f8da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7219e3b6e927c42fefc28859316f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b4fbe2383b2cc8435d9fa6edf31c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27e39aa90a5f13025c4a0cbb78875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12983f6a3843971533bffd9e5539c0a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d5a9bdfd8a3d0fcbd944e12599e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc601fe8c69597b0304e35cc24360c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c19cf5e943fe29b4858afa168ff93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c06cc5f03ee0d6ed8a0f5c766e6b50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e9541ade9164f3e79f34f577d1c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48f7df47a7d2cb67aeb9b60a65c26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d163bf0823a04a74181d9de214e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad551269c38060ef97da0bd56518d08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ff3a9ec9b3d8aa2354a3fbd882f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9e0873f68671584b315aafbd6329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40daa5339d6effc681f1b19ddf8384251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79747cc0151cbdb7b264d0957b480f51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8583c2c2b654e6f7febac3dc83c368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad310d5f14f9f68151997d8557e4b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc18e2871123b0da1ffacabcd8744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304a35aee515a4f17d5b5b5cfb60c09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6f6574e84746d76f51df3c7ad855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc959daa78224c2a0cb546c1a9f454258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1982dbd6a6016206af97cae987b0a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c36b8ca0f3b0107ab5e2e874e3d1c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524e5004d8d7079d04ba42ec3aadb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c2f98ae515692df20135ee8e6e8f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61cdcb6daf6a64d1f4be4e2f5fe449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdb5473cb0eb3f0e7c9744e310282264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e653b3d711d400f91d4387ac33a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba85a763bdd29a1e86d21f2b2a1c5c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5410e36a6b29b32f635bb241dcb2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7dcb6418124f142fd7eb55f642c91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d041020e1eed36326de27a6d7c9e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a908b1e07ed16b67710b2dbf552b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382be83555461b87726e8a9fac57304271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725db4dce1b466547311ead5a6377bbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac90285d9322a89e7db65cc90df37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1d209935c3a3559993ac13b8ba1a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32184fe6369b0f064595ffdb73b1be39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d628406d81919baf54c0498e569d71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955ba0631fa975fde255cd5c2fec02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a38e02cb0b5708eaacd0939dc73a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca854c3a5ba7740a0731784c2727e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ee6a439217232a7a9f5df1eff158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0654ee78da02a2d6cb5e31a6fc4ff9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7cc416a8457682754d8cf8d5fe3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4491d3d7b597d14b87096ace83047f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1135eb9b08067878a362c54075d2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa4f7d2491f6c3c7e8cd42b3bceb1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05593b93aa2e093f74a31b248ad65db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4fc27d0229de972e07574a0bd10f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54182c5048d3be2e6c073ec876587c72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9527135a6f208ac643b7d283e8292f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d733f36e87c3c436f2648837a60923290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f28b734fd7fa50d43d988df09d07d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568602e225b9cca0e3c82a94740a504292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b286b8c2159080b875711d9f97b58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225aa015f54fe17390d75d05bf5cec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8608d36296059af6ef085839f39be9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141fb7fe9b718d7a4da18bf3ef3195296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e36a29a5b53a6cfa73910330f23fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247a6eba93cd48e2bd7f43b8271845298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb4a8ec2d8aabade213a295cb78a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21bee01daf5ca831f150341c96e22b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb0ee3d418c304c6ae4b5d7f95006301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e95d1f8b9c78ef0d1252e8cf4710ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15062f055444ea825d19d0babfdfd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cd8f3b5a04858a4e782a1661f1dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864d87e3957bbb3eb76b6a936b47a7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fd831bb26a2336ae1c98334c5deb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79c53b9f4daf411b9af9008840d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4cbb5c1a07a4a54406dc5d819b8be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca3771cfef8042566bef249098ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8bba922ce6fee6745c116d58ce99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223416bf07ee90bcacb5c02ebffef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef40c473b7fa460d89e269ae81ebcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c6a9b568a64b9db0dcd2545a76b74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2413e1d3dde4d29dcf693a6399c44a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6071e0eac59e351b80d27f6b50e33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03574bc5ce96f9006c879fbc0d2788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e664add93c0b8b7d0d0e3c3a645078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d19fbc6fbe19f78fcae7b0a9648e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f88bbfa9f498df3b6c095aae5f5e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4d2e2f024781bb8d1bb3694fe5e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f026cede306e8fd56a4e28ac3806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584aff2a3c114281e869a4dfdcaacbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692da10cffdcadc7ecf685f0af2e0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091a323e46163f16102cc8e8a2ca8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181455f43afad662cdf30b0aff6fef9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61f57940a1b9cbb75458514c07df3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205d4b5d770140611497e2965a282c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb45ef28a55fb3154466757de23843c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ab17f73126d1130f53e4b9ffbe55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe21c36e21e5ee5252b077dac6eff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa61b214b2f7e7f971978b080ebfcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a8d3e89432157b80723a9dc48c28c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f69a0db122aad726ee8352e1f8d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d81523a30d5137022fba2a93a231a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd259782d052bf95a494744353d2c95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6f7f989f8c85ebdb134defd89ce1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4d883d2abd380549bdab7e37e927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc240598d69c575d13248719bbeec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2e76da2585c291b1fc838616d955339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c92493170b2efd30c84f9124b464e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a846fda29a9eec837578dd08e520c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463c5f8f5c14998315ecc2cb93c236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2878ce4e41d3447545b305824199343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faed1492958006298253e7bcc3d62c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4d95017d002052fc281408a973dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869605ee83c70e68bff06e1badcf5815346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1880a4cbfea761bcf5ecf86e54d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae93f964c744df9e11ed355e932b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fec82a07e9a589373038dadf302fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753613e6a02232d7681f06e5f33094350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441670771d5c90f7938991b3e319405351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ac9bd077fbde00b63c7d24706305352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc7a2d99835ae961c321babfe3f67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d4054ffaa2cd7b582d75a326f099354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230213ae251cd6a25aa08270c40e300355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b9f3ea78e496bb3a8f9a0976f509356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151653eb9374ccaf7b0d0b8f79fa1342357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61effbbec2dd2c03d306797b57c6a4b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb543c14987799ad66c37438fa1ed0aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3268107aaa8c93e573ea72c650506360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f713b7ef75ca77f476d32be8797b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab727011cf16e54b0954a05904493362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541eb4daeea88831ab53613e2c4d35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3f780cb5c65eae8097203ea15fca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b483d66df3dae48910874332af1bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21834c056e35aa9001f967638458358366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727dd3cc28fb98e7d6af7fa4e34542e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bee1926227263f02f985434cba597368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835d115064c2a4d5f67effd577e5fd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aef1e1d7266932858faf460ef83d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b37b7af5dea3e5b8efb493ab2480371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d32e0fe9a52ab392a2ba5acdf07f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507be763079a7f0899703ebc820f1e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0efce9e3ebc6b9fd0fd1d39b93f2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a81b255031b151dbb33863a0918875375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef38e193d099b0d315ad373b0ba805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d727ef750b64f8f0003a9259b7822d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137dbfb7c3511f1b2879dde6ce3477c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca482a52c8ae4b951e01d4bd5e23fa58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007daade767447f5a812484d7db2e43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd2097f2aa84a50a7c2c3c260af82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a7996cec7590f2613a7de785d2ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d432958088f4399b08d972d53f1ba5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39a1696780f87b01d1c4259b1b8bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5deaf46ccc651250b41784bd0c152385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829e9f231485e24c1d4d2196ef784fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bdfb9ac07a186308889d58566add2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858871d9adb815387723a5de8d6f4ab8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbcd60993c5e7ae754623546ebf8a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06ab00c34b5d0849296e1f267f566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f17c6a8d68665ebbb503fd669363d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf087c9dfd2987369eb40d076e68648392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c578ba813b376ac2911a30508054fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84931b45422f68777da3cd50059bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254ed913dcebd760d7c32b01d4e93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1881f37bf4601e0e6e4238b06fee48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45611405f8265eabb3455526545a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448241700ce07e3fb83e2b0b4fbd0e83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a541be86cd88fb0fd73d46c4a5facd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec265b120329cbba6a149ef6cc74c7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410235ea6a434d7179425a63abf7850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643c175c98475d958f7931e241e96e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e39f72e6d899d64ef34b7c3c2c46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54993c0bbfa08fa9ffbdd04294c8d74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592a27e1b2d0879063d0ecbfb2f49e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292167741ecfe3d6bf51100503fe8dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd5ed738154a92d7628457196177b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa61bc451d5a917865903afedbf274408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ebc07d9537a401997dee22525c5dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139159fbb7318f852ea13375135730f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb8c78b48fffba638364a005807e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1a7ddad9883bd05d75a86f5a8144412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9694fe5813b6febe9082ca965efea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063af730bb9edfbc2dcb2a239574749414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c10f0c051dbc28247aaf75c3316e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67f1c626c60e8d06e7fec5c78db45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb84a54374c67cc235e0961c5a4ff6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c246073fff798ba1a64ad0d510383f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838966e845d88f271f9a16449dc79d91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9474977c64c1e7aa6cd1cd44976d089420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1803121b98b5ea8beba539ca03d43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b23ce52b4008eb47294c34607f8414422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2610c3cbc57fb3fc1f7c0b0fe78548423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72647efd8750f0345559bf617da1c60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ecb650844b0c119a6483454466340425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f970a802b3ab4203144fa6b3ff6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3ca47f651b77f969ca91fe9d9e1fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412f3050e6396c86ffceb2488304ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba1180469f6fe64586e8adc3c8f043429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e1c2762c93bef17ba54055242cf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042352f0abb9748581adcc14b8a1fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f742592a26016d98d9ccdbc9877c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9b4dba63e13e2119f221b27b9930433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ac161e2a077625e19dffa0c44abd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a300cb45a9ac0f88bab5bb663302435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8016ea594e38c98a69a23e6e6f1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f03e7730973f85e2a67412fa46f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c121ab1bc8efbd95da8f068aa185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32592a3c1f785c4f6e91f5dcc64fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b9b11f92dcd39f83ec4e299687ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45002fc38c75d9f7dc01d0157a7c6eab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d946225c1aca3978ac110c68b1471442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4451650862723dbe6cd365a66edd4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66ca9a52e1f09a12275a3b4ed22ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e4f07542aea6a0476ba1eff26c75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53611c66faf7e3d7e8c3e237126db0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541a53117f163fae7a2b47f0c77fd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9da348092675cc0893bf1c4303fef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e3a48b5440bc8eef94cdc812a4cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e51022208b16a823c0dc09fc06d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db564294d1c78dec7e007716b2c02d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132458fb11334ed560a21d6810f1be7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05193edcaba1ffb460eb01603786e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84be8e48e3c0d8db587b9c1bd250eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa76618612e16e7ea5d6e618a6f3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5dbc8ba6edaba143f72e92067c518456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b1b85723df2fe59ceecda5b2fa05c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fa0c770039537100728cb80497e25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c763ff1ee4d77d72a7e0ce76035bbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3546c4f90574fc0c9d04dd1d0195c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef1ebf9e690320b48ba77a8370058461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80043ab9e322684d95824f26cd974462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff4f004d9eec9586cf00c2d5cf270d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1dab1ce236ef11c2e4fc63f1bbb0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb4a0e542cf4433b1eccff157e5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d260d9cb3dcd19c9cd0befc819c7c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af515225b6221b679bc1673e8749a6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009955788b5bdcb7e6b90703baaf207468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfe25598432390c958672a72fe53b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92956088cdc42d5c0316c93817b2a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1642e264df27dc6c3866d402dd71f3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf9f488254b65239fbf0f52a418830472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7a5ba95abd60b3a0999d464106dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8361822d864b7a00ad088cb64178474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2c99f1874583760d1e4f77d482e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515b2de0cd065c063d8df99b7d8ddd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032154def3f42212e300a89b592d8513477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d546326ca2af7eeca459eb36bc2725478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e83a309d473e4c628ba4aaf52b23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a879c3a0e3b8de15258ef8767ff8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653aefcd4d6c03a06c51e113695db24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd348038b09850a6c2ff54478b5b366482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e352f71a5b3d87f1f8457a0ff4c3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516b60eb96d571d1e8c0e0d5857317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd586a019cd072b232a92bf9becd829485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb71ec716d5934513d813ab25fb7c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ed5ab7907a4a096bd61ddf2f7fc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d316edb3e2884fc306b34f5ca05815488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a58c29593bd96f24f006774b2a2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bdec904ecacc0b6ccc258f3ee4ba1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d15308fc78aa33a10510b3bbb753491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f431bfa83e57efab6390b20bf198492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e465887fa8f0c99b151f1ed357d013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341907e8b7592b8f45353a109c1844da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01d20440f6ee92ba108ddf14eb195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599c01b67c60eeb5073642337e63fbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff212cdc254999664cb53644cb22bb63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3089b7a121b7d3239c540d8e4180f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17addec497647045bea1d6dcf54d9bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89c8c1c4deb2698ce821526fef293500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff86ff9047be537feae8385e057a2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46bb86149aa99af5360df0812a5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee19e765e65e05b7ee8d404ee7c127503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74aedf562146f0905e9117620b3635504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a8aef11f7f990114e844f0044962505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b987c825098b52dff6ed587656b67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690fbe61da4e55762253e5e07c75ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7152df4f1123007e8c8ea55e867f6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb45461b416e0aafdc13577d22ebc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12a7c8c273ac98c18e21f751c9942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e241bc29159086158c5466f55de5b18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65de1fce61eacf0e866b867decbea9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c2edcdd766e6e95392156dbd138c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113af98505c3e93fab80e2f2c2cac15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5998cb9d3778ca83263ea457e246d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675e505cccd4452538dbba12550115516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451ded1f17bc40b8b554c93aa3cc0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c1a279e580ff4cb942c981b38150f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5192fc8169a9310d2053b6b8481fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84f28ed7552e5f20bd187529e7ea4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e94d40033d3fe8e85df31e6612868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0aaa8fb11fe967d7dd30f3ce4a942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ef03f0e539f7f122bc0cf9434912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea712253fd9b4aa0d84139db7f5bce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61fdf490c23c14aedeab66a310af5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50acba88d4444b38436aaa334d9238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2711a4f26a800ac8aa03fa5d9e9303b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a769cd481db02ebdf189a99c37058528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b4a95e221c104df32aa5bac6d6de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d21f584190f71e43f502b72676856b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe12f6c6fdcfdc04c041d476e5b3cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb7ea291c2837a21aa63eb42465516532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553315883570c1f9e2b694f7604560533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394b2f027111d690f573d2feaecb75f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286100b0de34416d144c974ca24ec3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b93ca6256bcab2128f83ce6373781536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef10ea10dbc846f8a85e822d94d2c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e435b30f0125af8475d99247f76a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342a6a79abf3fa0c60c4bea990f7a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c82ed01dab60e9f473d786e98f387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3dba3ca6bfbdf41730ffc9de431bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d2ed1bc0597ca404c24f66723442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe61070195173cc310db353b8de688543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6ebe639b62d91112c3551d8b57b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0908df1500a22c9583137c8f94f82f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778166c04aa4c0696d8b72e9149d0031546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5376a3919cd668d89f65320454fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0ba53731e56ec5f900756e21e9590548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e27bcaab28bc6c6c066d6b87c247549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616fa23c635d52609523963e383b76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d47952b7a6b022e9d31a74beac34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc3f1aec4403f143efb963485c1fde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f8397cc336790b58d6e1c2804532d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff3768d5634ba8ecb3164cd87b373554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc125d2b7bb05bba87875d287aabcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7f7cfc0ed3d02f1e6e60bfe8af43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed775fd7716d972d3af252249847dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4857cbf99836a035a3c7994219bdd30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd9e4d98d3c5c29cae69179eeb783559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae035cbda442d4783100fd511d399a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a095cc3335230973fed208c43df80f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e89dda25aa6e2e33e23275c8074f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf2bca06635b9e3e4a9b131081f3e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df08af2341d3779536a4f5152e48a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f23c96a0e99dd57fa8c390af59cb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1d4048b3a069b87527f24bfe033f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171524985471d4095b32e781658d373567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a1bb3dba3ab174b8fe7f3d4b27a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd678b4f4b33703997dba6e9fff1fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8d1e341600663046f57be448b56c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdece2c2af205bd3592ea6a4837c35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb2e7837c9bb1049699d47799e695c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacfbd213bcd9ea1c09b2d2826e2fc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f12dfbe5741c52292686619950023574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67516b9d021bf71cc39e6d953043e906575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552bfc8fa5b34917a506889821633e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada03a4a0b92791c1e4423e3b8ce00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7102f14fbb58ddb217886d7b7274b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232c5fc4072d18d7d8ce8f5e8dfea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d99afce2285bc9edd3a91df5089fa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8d2ad3c7bf702223d335d375f3d80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69de8088868b1ed742ba3e1cb1685582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb48ac2083e2ebd38b4c95a8bb11a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556e6aa685de44cb1d53324f1650f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe9ed49fae3875c00d11ee6b3c66e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f3c642ea22b47c3291f7116e2040586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893654da341e66616ebed7efdb5d69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9221aff66823ad24129215db43e360588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b769baa20b516ceb0c237a5433db64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cde50c4e40b00c8cb058cc3d8ea38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee414d2e77b26a2a6a65bda4480c143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b586ef80a534291671835a7d1440592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553835584f8f0a9b4486f802d5f593593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764918cb27bebfe85ed1ae35700813e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a20613dbb67b99fb5d13f491fa0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b307d05bb2844bd56747470e6a9449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a655911c1db69299ccdf8a1aa3f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9308189d3a14c3b144f7d3cd161bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024d399f11d1d3663aa8eb2381dda8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c56604ebb2272469dccc3c198eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c071b61c1fe5f5fb52594748bb9659601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c10bd2fef191e4085b4060ff7e740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfaf3cdac0dd9dbf0eb11dc30d9708603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a524e4dce71adc3f67322617ce6f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc977531fb6f472829e76bc1901a19b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d216b3eba17e76aa47b7d1c83143606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f97a275c7e68637fae1f8aaec369ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742aa28322e889d808c4cda49d9c32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a41b3921ce7ba8b770650c6d4516e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c52b48a14d81a449d31c51d8f6dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56af19453d459278becf9ce013aa085611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ff889ada9dedefa87176b0ad6fb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930771b3f42babf2a3d7f6baa806a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb6661851be603cbf600f86259827d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f9f47167ed357fadf31f3bbd1f75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9ab5a52cdaa449542f45c33b47195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1d8b479a38f945bed660f6b7e828617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82405ca2c65bd4738a33db4ea8c6d33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2f403cc835ae438fcdffbdb985bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bf8c2622eb242efc0ab9f00758213620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be95322d861397700a85bb7308c8002621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e745c718333fec2bd9b9a5c861a75ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736e0bfca3aca2bad3c853e605bc2e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f28e23bc1667fed5ede4e82944e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b319fa807789f0b5f70c98c78367625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa803a6f383758386dc5b56e8055d6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c6a587a1a0fd099030d14d59a12aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a489b2330db892fea89f102867a54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785de6d54c2b4f85ef13cf083f8ead7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2014fb097b847a0d17e31a2d3b70ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4684a83b685afdf369adad314c65a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf9a01df1d451725f2fc5b129b4037632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06744482ea884c41ed7e99f91c8c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf891945b2115ecef5eb6ef2dba663634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9e4c16c00e71dce87abcc0379cc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a0707a517ef38f4ef22d60bb0f01b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4d6367da692360cd19a9b6f87d0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a4406b02cd4d75d8755cd6fff77d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfe0d067155fdf68ae8761f923534639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ae6c278e9ed7678d074629819a5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae644fc60118e03bb2b08e6804e7ba8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa31d044f927b9d55c37297a8cd79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c0b4ac1db668a0e7a266578fda84e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88439fe73e9b7caf7263cab0537b859a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1893f7cfc2e2e8f96a2d1ef82c55d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0dfe93e4b3c79f9c54b583f5cdc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a053bfc6d3308a090a752ba5b1ec6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de811cefb80bdb2c4165bd8576dbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9631444f5fab2a63a4b56dc905f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf25afe31b7d82d5e0c2ea5984bb59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a10316c2cb908e4d6c52df91aded2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d63897e778a10cd33197b046592cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179afa0a59c76a83e2e062eec609b8b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6837cf9c088ae49c57149618d756654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e5db5ee31cd113e6120b02c75447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b8586e7c3157cef8524e75ef64c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85996203512929827f2ea6ce565a1c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0757abf620f60469e72271a6ccdb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4c9e82b47fa49d8fda18fdcc1408659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644020da5ce1ed758172c80b799594660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13f90db3da5d7977c54013a8dc4e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4393bc0eaeeefb050acbb039ec74a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f0bdc9575586f4ca31500ca4fead663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cabcbbfdb3771b3a6e7ebf625fd9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1df1d54b06f90a1e20e23874057e1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6afc4611d22e53c32bad8a24488fec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcece33a13ec7d20f4526d8462558e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2005e9b1744426c7343f0578edd790668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3faef9a8fdb854d357bab0e3421e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5ff0c0cb4d6f68ea17c66e11deeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518835ca35805ea4c27a459ce26e3b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59417f0f06334e5cca4c0a835d53e0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74806ec9dd75525c072756fe4e1eaf66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae9e6320bdf833d5e7d278a0c13651674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55822ba11682bcc688ad6d1bae0ac2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee86da493211df874580d472ef08f28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b18daa5592137c6ebe3e81057344677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3811a23a442faaf0ffb536703d5445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf601c410b715ca3c0fccaa2a7426ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf08db187a0bf84758ee076587a2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa07b99adb500049374433944f45a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8acfe8707a4546a0b4e22bc271219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e662e67ddde0cae0ae9af0973d3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0622c8991e82e758746db08a6e2cac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85f83c9d374cdff2c0ff170b6aeff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54532a669c22a2c6fb5533e049513686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c4706501b4a1c062f14c59ca45da5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec6e74e2ae96f7d1184af8b86f3f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f471b4378afba804c0b95abe6753c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb082d8427f3af5d666935342f3da5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da7a42242abbb5c21fac65ecd7f95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6b44c46b7b3bbe52fda9488b0358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1fa5c1f7b22356725562457da23f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd422e01241867d9c0511f7f6f6acd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e73c5e198cc257acb673b82434f1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f65b5c02920c15c34a3a12902d139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb2d8de2ad1794c31d95c8d07a16c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6237073b064764e716cf0fd8a709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8868f67b861217313310ab6011a7b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98963a81ab630c392791990ebae87e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71ea7f855a63802c5cf9954e9b58f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdb224e391417145301c1012ef701a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693984614711ad567cc0ca3749bebfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b84addf5213e2b6558cd049399ba3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd86e7366bf9cce5de97e1af4a25a00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6216f9ac496c65ba9ea872fd0dec7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7cff788940e2bd11f096a2aaf8d08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b838388abc56e95ae86079df883c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca54c3df45bae2b0d4da08262d241709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab2b69fd08e9749457a4b9a419ccc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d676e16d333e1e765f03f3e6ac502711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27799419702d22bc9c47df35420b633712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b2f43360a81f1905a1e1cc4147fad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f054149d0365ffa9c38d4a6d09be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc776ad75cd31ad11392fe77cb7747715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0166b2979e7f9d6314b52e41ed8912716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c0bdc462e26b57772fdde29d6bb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c142f5a637df6a0da4748a3bd08f66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315d129690816316b49e0f00f7c658719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8c4bc071a62cf32209215a3fcd64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4751d9ed162e22a8f1b3b875b7e513721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763428a86022ea5f6f34659fe939bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef67576c6b94bbb64b4e160b9072f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ce0f0377733619540fca6cf1a0f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a87fb9a20f4f1113037b6ec2fcde6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aee3193747479079bebad7871eed4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee735d3577c0c747ca3d1d303e362727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33841bc6f65c363282d66d857c70c04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4ebd1a2163f29c55e56480b2d5f1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7b8018694e7db74abaa6a5412374730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24a230f5f1a0b2a5bff01400a2c81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc9318f030ed17fa915c626a6b5e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37494da443204ca3ee01771c62d14299733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28e17aa50a1e464b04ae15f4e36aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18fef4933d32cd4de35d1a295f090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577086033ef42ad93d80a146174d49ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f0c18f372947bcaaf10883a50724737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87ab2a1df413b047e38fb33a7151a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1488713712763d14a2adeafa8fc52f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f60bc6cf28df5232c29da0120e87f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773ce962a47944e6366c1c311a303eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574c5b3e72c512611bb514e0c00b93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd33af94c586f58e275e39723121e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369bae22914247c7aacae70787e8d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb8d7a25841561f57f8be19dfe043745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa824b8a5a282a49e6fd4a333f3af7b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f87f6c6733c133427906b95f68be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ef63364713961e4817a76288f392748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fde2a379e164deb738cbcaa942ba78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0972b9e40fc7424583624dcd5941750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d80089fa80ba3efe70ed15b94593751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27644e73f805d85d05e849e9d76de4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8e1693cf7b19c1842d83fbe3a6f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bcc69829f67bfef6bb380be7b96b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968c2e14bbfd50766868d6fcad5db9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099723617f4242c0188b0d62a93a5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6fe6b9e350a7c920bf5783554923757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fb175935dfd63afab080f3ca7abf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e519348e303273706782646524c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd075b703877bb690e864b28a6cce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d44883cedbee6ecf0de6ce9363622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f41d831f617c230fa3e23bedae7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06602a924d1a79f82460dd76be3b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9c076ac8b01cffb8fd363bab6ad805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c10f2ded7e249ea6fdb315997a066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2920700b1706b79b046a3c7dd4e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eaefdad3ee1b52319bc25105a89ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e03cfc568759065718a3923bb8edb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47793158edb9860e951e7c882492759e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d482fd4be4e3e1e82039aecdc4a5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71870da0cc4e38261f0ad3d3bdab512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3af85fc828570495cf822cc10f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668725ddde2f0e7b8a108357febed214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9af0e3f88e006d144b85e95c122015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef037a2f559f6c6e87de6a44fc280c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3416db697f965c18df7ec0df6661b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020d2812d37ee63c3b93a3e8ab5fdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b0c19fd6daabda65d3a6f72ee7b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b609ca2cfa7384be12781d77382ea1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9741d4ec470240a1cb681d85b4ce76121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85da6b9c8e1d9e24c1ec59c9b75a9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e077ea0267547f642a95b80b20c438d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c599c2d352dcab29d756f047dcecd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c8b3bb55b50555fa149662e5854525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe08e0500fc8750e73cf6823b0145726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fdd8163e8c09d05e6198108db02bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a1443d000a1b740bb14034fa7f6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ecdb0d2db4710ac2ca45f9f77a6dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56d803344f49db76f1b5c24a0e31130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf74fd667f8d1e1183671562beac69831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb927552a7cf8cb81bc0b424d6ea90e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5a46ccfaababe82ecf186a05bb7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700bdc667a0650e579355429758cd6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc464a392a0804ab041d298512b94a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871b8ae7253d2566e2bb5bf37d915536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db319c4cf472d7b1e413c06bac428d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c14a70b0f7990b83db841ca0adeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c660156d7061433336529173285a1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62452e774cc0eb1a968d3328df4e79040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051720bd511530de8d1d58e1800ee1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56b295967f7dde0a3d8835e3cc63142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be767b1ef401079ec6ac726391693443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71163e0312603f392e5ea6139ecbc7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99d129b98d6cca6e8d513127ffb0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce170c80ad9f11bfcf60691eb5fd77546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41ba0c44b63f3bfa3c2e6251fa6c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c159cd0b67289b97bf561da05ded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be624fa1e9ee16fe980c15ce1e69149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f6ac8a93e6d67e434c4b8643118c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda6f4aca257272cf5ff728c9b8f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab76e4e301f8d6607ecced87bbe0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2028837e81dd917cef3c76b60705853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627e6e726357812f562cbe607432cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c90819714fc0d7c74c76fc128e4b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3173f9b7ce5681f50036bd726cfc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a1878f8414145c949eee0d79ea3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaedcca202a15fb29ab688c3852e3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4855f2489268c6e939fe542c78a8a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c876a5c0dc5072f1656d24db07ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8cc579cd580c377eb8e1b70af8f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d99bd1e9ccc20661dfa6b0646360562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a20876bb4b2216bb422892a7f7e2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f46f41428bfeb6808088295eba5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f283dceb723c3e62ecc846036fbd8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557549534330e2c21346514d899617c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf938b94f1fad1d91022c02af82fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208a64753c127f3b4a1f840ac7e7bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6fe03f573b4ad498cd71c5cb9e2ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082871b0977b9aad0533bbb7abdb849870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2dfdaceed6821df0f6eed97bf2d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e8cf0cf8c068e985d394a290110c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134aac3b8d6c1745e26af005296628f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f919bdd1d8ee1a1a85184f7ededfbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8fbe92e7e73ce9299668b4b0c314d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242b72b46622fa316ef45dca91aa8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089122ef97fd75b64ddcb820b468c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403116d9a874b880f31ef997ed4767078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578461742a4093b1d017775642cf42b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac925aeab9826c3cad5f025b491a2ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f33be87ffb784d9853501dfd9b82481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280df0df9b08d876a8b647ffa601d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5191fe05c772d5d56438666d0555f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8252764a08c158b1bf762e5f5c7f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b15c991644e4c8d06272223ac42f6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080da81b545d6e18e49ebac2db4d2d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d14c54c53ed34fd5da1ca5a5feba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab1c2888256de5834f11dff19f75488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbea8c696a744073edd86f419455e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186715f36ecf318a504fb54a5c79c86990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b773fbc0daefb0b3136fa1f28e9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60653b617627b34885d720fd0c5a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da15749bcd5ea23cb9688a57aa9688093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3e85eb8362fc35f017f63b7eb2cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a3d62e14067fafb632c510ae7f2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c503e8d93192e13688bda9e8478c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2a2110da0567cd459b73337caf0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2861433e2d5bbc7fc1eee1677e00a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3612255387206bf975c851e79e8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4502a5e70c290ee749ec5f61ba8728100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb888a0e656f1d8c86298c04d873d0f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596328297849ad18fdee84479bc859b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36a0b212243dc3b9f9ca10688675c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a7129aafe7fa07a5055ecd2ac05d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343ae89d1510b31cb76c287a501524105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7289bb9d1f576337529ee9fbacc7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4506b34b30ab9a4061929aa1a9f45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8aaae06eef74f37c760a783d0fec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e32a7cc37822f37bca63775f52e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10e889b7e9c6a0db2dfed2d459da9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec68e0ddb213a16ed31b64850b06596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227167165934134fd5366641a6cb5f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f9a9e76e514b54504ee087e9b7477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731770c46941a202c6f035c60f360904114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66e36d58445f0f67caecf002be945115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab998539668c6a2665e495c39e0f90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde738592dce938ba5b66c2c096da297117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d5718f147bb6526243aad1a2f9a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc72c6f87270c901a4596764c59f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058c834dd18f357bc91b8655c3516c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef9b38c06c543c4585039e8cfa7ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff2103ba0bef78457e0956c90a8ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4240dbaa675547e883c17ce35eb48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0286033a4d1e6971b3a162c96c574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3abec85b0531b43712987ddc5955f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374fc8ee43de657b4eaf8389a7a391c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f3b0dd6d63a9b5d08397f8c82d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aba3591fff55090f280132903bca29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220c7c7a79dbcad387eac07c0cf98c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7ade08f9e8bbf55d0baea9f2f511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7cf32fd833cddc7855fec9c097b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd6eabed548f6d2f7964224d1417fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa4fc6594221db363497361726330e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dda634cad412e3ffef54e84965c9c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c8e215a0a4916e96a5decacf94558135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1891f28de4923a97db287a8f5dc94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6083b1f280e7983ae7d12023c635b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004974f09cb9fa1f86a8bc75e20a3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1d83d59a68c293b91ac55ad029f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5210f4ffd7699f3338eca2d4258221140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3694c47b54e3e4949ad3c9d29e7c38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab416313eda2fac059b6a8cf4d40b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187a4a7e2ae773c98dca963f90db75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77f5bb027d29952c94dafb58d23a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c30c54412836df1998db4474b4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ec1562b923dae5fd34288bfbe12d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574f90ee276b6bbe45dc3aaee07fc67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516887f0c98d93e5a505e1f4ba90825b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8296bb59f6593a68011a4902f86f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281165bbe12e691c916efaffcb462a5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406b859aa7e410a0f94d7931b0a750151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02161838ff9b127b815da8bea621afb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff276fb6c546a2affbea2da972283153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b791dd7053359ae4dbdc6065784fd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e1665b126f1db7f02f423d9293a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6961686bc7f43c21f06571c00d42f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f99a882f93f4688a348cc1cf53370b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733257e60d2d2761a151109d9871695158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d56a9a6df5dc87ab95fb2fb2354b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8af64cf25e98d2875af678efdb83c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e94581e65e235cec5608caa44c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18de496d263a6e13d85cc237db067162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6b7693f401f6e2ee0280a8eaf0c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f6f23b4eee57cb87334ae2313daa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461157dc9480bb20011a665e4d4962c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba105da46033b5570eafdb47c569a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e98f22efc4d2b01706bfbb1d1c9ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003429cad193f2a5468304b834f62796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d34e88a75e9f187a918b2f3787a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330cf2e1c27770fe745107d591c6ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbadff3078baffdb81aca848788cfb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f7e3f490de2d9299c6675cf130c7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d2f49a2183b437b7f2316d75c2f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a789a3ac0798fc32e14db7d90b36ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d6e8f507de7367260159b65aee043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2109a831e3377ef4dc70dabee2c0f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf1b2dc0743a2966b25dcef975ec2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ad223552edd32d72a020b35083b31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fe47ddef89020c24e4e9b512b0c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0af7931cb3e1ae541acda3cc03b59c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f9c53f2e32924e7cd9a3cf610d71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d892e6a029babd70a03f5414b096c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f0bf2d2379b35131f6c2105ea428a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e89fb66aea3f1934323c6d0748d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f247b53a1964cbf1f4fe5811b532185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70147858e67d301316d47b7fe87dabb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae186a121dcabc19a12f83e5d89caca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf628a478bf3b41a170ab3003687d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a23e7723d4df5b7c64d07694295d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559492d5f1bcd91ee8e46d7ba4ddda9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41e4a54eaa0067d0727bb048a3fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ddea39eb4b14d145d89e8631a962192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd06694bd608e0f462f9f34b3b3f5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb7b32e1874295731e2384cc44371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563999837b88519c074e7e2758ee547195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc15e7be1ae587ce17b84ae86a1a18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432ea97be7c5d12c6259cb0737d54b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76c3acff3a59bcfb83ad56ae5b4a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff23a66d023022f281c7e9dd12849fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fbc6c6e8cfc30502551fab4836348200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99925607e1b3436b3b621fcd0abb37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84849febd370dd6ed4553b8b2afe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705a7763eeba6f798063bc866de159203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509b0ec3d3de51720b69292ccda6bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14cda8da9d443a6db5dcf32678f316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7376b062e5a267bf46ac6e0ac589f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31996fa0991e0c64b04c325a74a7ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b2e3c4322939598131a03307995c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f989e7061c2aac8a219206092190209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c445e66412fee8f9dc87e831e886210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879536555ead0cfb06dc1f10894a6aa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc691784efb9701b50b1b8fdd6ff26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8615e40a650f0d4d810129661dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be403c325a5e4d065e17f12c17e97ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2e40613c4a79f032e38689450150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24cc7e91c65a0615dcbf23b7f4079216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b66c364d150c4cc8abd7a676cce4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320f07e1a909c3d2f057fb970247f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2c7a9182128ed81b94f101a64049219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585fd871ae5ff8a859c5fdfa53cd9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c349c022e89fea7e82079fe4b0134221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3f0e1379c9be20ed812349b74b3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214d35195bfa9f205ea974b34b7a666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fd334b4346e01b489c013a4554de5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491661880d1ffe29f9183975c108b9fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91af55c9fedba9c8829bbebcc3c3dec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327a54302f67fad065db81493a2e9d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37230a57f6d4590af7bfacb202084d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397d1b9f3fef5e6d14ae02b0b3835b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427662bf31375dfebc91a51f221ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389e74e11f6d39d91c24663348d984231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a132e3ddf2914cdd4914239cd67b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18db281bc4aaa8049302d57cd0063233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7b852ebd2af9ee30cfa17cdf9475234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183d4b7f78ec3c9b0fcdcf83c31435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868e3eadd39a57a8bc2b4126f3fcfb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4eca280931d896c41d66bfb191825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47c3dbf7b706ac65b0e2816b4c724238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea38674f1ef2e036de4e8a92d08bac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe82bc083810b47e17527e4b2240a9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191092cdf2f85b3f93764d06c391671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce58cb67576f173818fe24c22cd2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1365f1b8f2bfc2de465c5428e36d09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a89d984c864db7f398c069b31f2211244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28991e404252c9be0efb8426f576630245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092b1a9c2cce0bb4f3bd2ff59b6841246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd01da8a9f9f992d833c4fab39019247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a2d66b48bfea379ca86b8d5219c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b9144facdb02ac982bb6f6994a614249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb5714b3975c642ef7c937c219ecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60f86d2db6c17b72e2a3ecc4b1538e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271e894d983652fceb7caf606a5f41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69ee1988b68e7a436c0332e62c76f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9755aab9cae01beef2f069d59e6d05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4444bc5d5c33042315b69a7377defa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb11793c1f13bd5334b0193d99c1c00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690c4d57a83a82746c4a36d7930529257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c452bc5c0e403d6e69e692dcddd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8daf137608406ecf599c7c51b0e27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede99d94cfaf0e5b25455e85e28bea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af715408010af5b47b55b8ff1998f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd0cfce0a7af8d1a0fb41e90901e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0c5517baa235aa86f76495932306263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9c3efa9a028acd3a8f1afa8f136e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0526a723e200ccd2b6d38d59567d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a61bc9345692a9fdc0f015a4c8aae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17054695b5c1262e7f6747afc3972fb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60654ff30eec550f8ea5b69e5621e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f170274bbf7225c72d1a6b29acc18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e50b672f4f4741ad1f1c4f6253466270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0054738f37535160d04c2f3b6a744271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0626a59fc217dcd02fd595a7b82ddb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2597b339cb9ac0831e3d7df64cf78e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17291fcfcf2d4ddd36276e886ce19e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b7112d3f03e5e70f746f174b1cfdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9ef0f1c63152848dc44cb87131d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70dd5f755f6e32c62bbccf2f3d9ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1662a55a29cba859240fad53508ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e3d52ec40389521e1e133a289315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0358ff9ab9058ddff499676f260f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172d279deafe2eabd909bdd3777703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd5984554ecae6148166a1a976b91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc877b057419ab33292586170a1e0d6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2841ec5c1562d77287c0c262d27ee7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc2c902c8fbb8cfa1e68f7e05e13d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03fc71bb45f5c60ba979ebc0cd478286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b47648d4eb28e953a304c57e8299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432bddfd666fec0094c8130c2d0d459288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd50a6ab7f40a25d48e53a758d6389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6c4d27295d54a4ef64b56a8782f74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6eacaab8131fd8ccfcaa0512b059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632096031af77e876ab23fffe9a472fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674e3a25fbcaa79bcef116ec2b9764293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c015bf4e7449430df1781a444758b08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b06753b158f68b1db4e5eb9bf66a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836be3768994ee90bfa8d967d3643b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199951be5cc33081a349bcce0cc3540297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6a788fbc06e10c2d5653e7ac68ed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95868f95d58cbf1cd37099fad932dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e390e58a5a203320c19daa21dace87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded6877d1d205cc74648e3533961ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baaac264926286ec4b3fe9244355f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b78f91939c3271a067f32e8aa4d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa6f42e826f498902591e01ffc5cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420799ea072b01f17b8811658c671de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87fcc198403d3e1ee61694d66592d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19274a4689bc0eefdde47e751379a64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c0aca3392f29f2cb54b8c3bd31cf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb76568f3a7b80c7cb9a112a6a4f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7184c590dfa8df86cc0bbd828c967310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8603189a2557146cbd09ce78675f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116968c14b2d9425e058009e391b42d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8b3e090b13ee75cc1a9be7d09022313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c83990d6f58f333a07d34d2c49812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a8f20a48044ee4f09bce1a6853db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b385b51b0168c1d4a8aa65ef11155316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc638e98dc3d3625f0197b872c28d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a9ae6ec6838cc3cdfdfc2ee980ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10384da1d1b8a9329b04b5a258e2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afd54c2b8866ce80a8455b1f45b8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac82afea01af9ede4818ba89bd339321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991ffae2ea72922f42aa0a890fceb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d9a511e975369786755a7d7fc801323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243322d8a7bd3bb64c85cb59b0f645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac9c84895b3ee33a374948d75f34a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458412026b00d3cca240931bbf54ac9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60b41389913f126d6a34b36c407297327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418787ceca44180d516cd4177ddea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734161165d0d75fb0fdad91625d4d85c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf9d0281a07cc0f0d6d0a713ab442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d4b499b0447245fc2da5785b4e16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869332e75a2e87f0cc32d02f6d83ba71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2fde595c60967dfca587736e0295333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9685378b5430d44101afa4521755fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95fd5b012c2b5dc3765c196729be14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541810ac9de5567dad3527798f029d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5086ae787e62557ffeb622ecf917367337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd9d149540217cb39039addd7a6649338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793fae5b7daddbf78045b1a45ce6682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9084b9185b7ad2728d92f88dcc2e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d654faeb67227bbf179228afff331b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9af4abe8f1ccef11d32c7adf3c4b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5c381cce1c4a6ef04be5568548c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1c70ebd57905db0b3a629ccbd627c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04999676076b5d20a05a5630f07c98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d699376a549826e64bcdd47e8c9b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce7fc2d6499f25010ac27f8e41230347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006d5f073c5535a3b57df962852d6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f81c9bfb99b94646b78cffd2e868349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905d967bc5a37f87e1739eeb45d368350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b225b08c3163cc4275c1187575476e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0edeef60fab41bec167ec49f66517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25692a011c4e3fd91172c1aae9581cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8be6c235f7517dc8618d97353a8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626506a82380306e5b8a67adc0426bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f99bc04c55c7767b3cfce085f4f62a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54060d9f5d83fd6eb9c43844ab1b49e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee11cc56999ad9ecd7813ff0f2258f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef0b845dc423a95b22b35532857070359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175790d7eb37a03a24965cc35519e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec60bfd16449d6bdb3ff319e99315361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38394774b0dbb91cb344f5b6cea2e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbac1d900fd77b83330eb6e2bae53ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313ceb7ab3bbcbb8f0144e41e5760c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da08dc8ecb86d0a52690625595c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cbafb63ba246575c8af22c83bf50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727f056dc0ab20a422bec414d2d9f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cdb36e75b6c8cbc0d6f8c032eab16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2cb4aa496855d3e03705666d4c138369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c8fb3ca357db7cc579aadb5fba38a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750556c969fb8afa6d287f78d8eb83de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85da6e55a77ad992ed6973228410f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35faeab7996647cd9f1edbbd67c64c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c410551aa50809cb26a503d0859598374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981284c984a3a523959eb909579b14f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5045f4736fdfe92baf3b150c462b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebe8c3f520631bbe8174933b99e4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c8bad3359b649ae1275d30c9b9ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3afd41c14712825956f3d063105d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db63d0a7dc6a655f157c94f1b52458380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c808e7c7d3daef5d58a8b0daa0ce3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d141a45bbce85e1ab49675a1305128382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ce485a4dacfd6f5bb99165f76838383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ebea1dc03fc1846672239bd315a37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001aea7b5fc2cb20985e53e8b17fbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df0bd3fb51f1ffd1e61dd0b02789d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354acada1e0aa76f7db3cfd9d5ddda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247982a4efa6ebe2065c0e85498013a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c87288e46f533d6ba70682d26397389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eff1a7abd3b48f6b4da3d7364666e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e5373bc429c7f3f333d141025fbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c2205d4a46a0287329ab8716cbf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876b46a503fd4c3add08ace8a037c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6181ffad772a156cab124b5e0623394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957c69f038d3a07a802ed395700b80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d77b25df384bc210fc5c71251e6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1952b925f3959f2fa3504852fd431a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb421cb1d1396f5f91a514b6f7f6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3626c6571a3c8e1085bfbf8b67ca1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c17ff823b9fc62bc68a16a2ff4de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a285af642cb3eee65483394f74e37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982670f96e209c15ee91d7243a32787402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e27eeb65acaa96b36eb18297f177dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356e0e23551844184fa8289ed85dc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055645bc57e1fb2f335aba765690a561405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f99b03b3f63e9a224295fc1f868323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd35509204ce82d76b6d421668f261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e686d7637f1fa5a881ecee8e129f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f46446406f98edad4520d18d2f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d1b983dfc0bf3b6b2b15fdbcb684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18402df1b1cfd2d24a1a075710d4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6914821e72f58e7c67c340ddc18e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca96762d3ec238ca8120b723bd29b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41c9ea3e9f6c924adf8befecbe81a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69dae9714866bc763f6ce8c3798f66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf13554f09a97eccd644c0f8d4688e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dbb92eabc53c46d20ee4890db2f5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3099889cf731ee0c3643f85c8ee477418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912b312c200f61c95a7625476a7560419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ef1ccbe81da75ba499bbea4f8a2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa50466962dce74a9e3503519345dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bbda18912e1cfebf2ab9abe537e24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da39ef4c6e6bfbd573ad0800430f67c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab22bdd8d8257b2dd5d5efd6840c9c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e27dd9170b96becd3614f7d8ce46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a546656860863db3cbe636b85493c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2bd0f357337cd9d79f9013360477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29da5b484d2d006af9f0e95b5518700428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd63179ed6285a19bb77dde312659429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adaeb23fc41230f4528a51f4ad5dcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f345749b67f9a42c5f70211ef000f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c10e06eeea535ad1fcc9b615356c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ee835ad7f9ae0b8002b5c936c7987433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c46ce3eea1eaa48436a9afcb6777434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f34cd66d96ed8034ac339a3a218bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94329486d092b252b261cdd56477bae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172202258ed29c6729437b792356b014437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa3485224571465d95282d9dd4d83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124400d764dbd5825f1a4d4256dc5a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fded3ce6cce1bf168afe7359711799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d607536d5fe1596c40fe219e9739b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a18de776312a14cf0f62b1fcfceae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2932a024bfd0521f582c8e673ac41e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ff35b1cefbbdb792f9a3fa83f33a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917258c95e949c5634410dff033cceb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c1f2dab5118c703965563deac1a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842856891a46504870d5c565410fec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d479e350897b8d8c3c551fd899b418448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ea286f6aaee7e51cb5e9ae534cb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf4d5249f2037da21c1f0dd3b3c02d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e2c47baa955ab954becf2c6df026451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdbb8d9b0c950ee966e8dd280d0944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5a9bf5fc83500d870d453fbb13af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4674c18d181bda399504e94f831ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a8585e31d3f3d74a4855bc41dc4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0eea531c7fa3c1391d3d4719e8d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ac135444ae93bc47efe1336f3cf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ea9b97b43dc48418da05c7ef4e70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f108871346627b3dad64d3dea58d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefba2121cc15f9b9fb19e147043316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9465b0d75046b2fcb7aae013ddd100461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476612258af9bc4770a8c5df71f5c35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb24f72b18dcecc1c8f797e1b9d00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b53e7f86bf323643e947263e0542a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78510b93f50779c44218d8fa08bf7d00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b554795fd04eae233d95a39c1ac43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7be613a11e3c9dd01afad253af56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19458bdd59adde0a71cf415d7e492468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d73dd09fcbc8c7f2ca5aeec1d8e331469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7baf0d4cf87f81a2d667dbcf1613470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b16a776351d4b582f9178d3baed70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1690e927e9d376143e9a932904e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf7e24a27b136002a9aa485ba99b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43016b027fac1de1f327759f122692474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd01c46600eb73b1d39b1703b32eb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a81cbd76145938285419582c7e78c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97bbd150726eecbf4cd1f44d86f04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e254d92233f2fd26fe2f017b9fc96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f62fbc39e129c21c6cdd18d56552e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de50261e91e8c9f1209241c45128c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424da638282682f907677d90385ee8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f88935cc878618744b5493f4377de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa881a6ab2700da024484872a0b1122483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad173373877d0d859e32e7f7792f2dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b717e2113496ef6feff454d9860a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3236bfc39599499fd19ee10a7e72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2c79befb80ddae3dd51774581d25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24989ed5356a3302ba8d8a30a52c32a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419fd20c8ea6dd92e7c499f20f747d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678f9888f7749a19bc56dd3dd95658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0373045f5744c076574dfc9079feffe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585bf47408ba5e2d05a1520158eb75c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a2dd97e7a656580103e40d7e637b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4cb65ec70162b9b85dc9b796d850d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd787427511204a89ca64faa30745495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98b9316e6fdc3951cf61f4b9247ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ab9367e103ee6a9e9ce9646afb5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe96447d107abed6065b4bb102c869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503e48096136855ccdf2f554034090499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed43c7783ea7af9e205784c79735096500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752547c5f74e6e135b8de66efcc2a6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7dd57aec244a6494a2f53bfbf5468502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c5323c36aff053dd924a9f7eb2149503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93400dd3e009b3690795782c478dcb6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379044e3941179040ddfc7ab147a782505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5a25697bcd203c286dd8bb022ca95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327acaaa88ff857a9af9906a6e4fbb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ded923da6447afbedd02036cdc475508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe4319a9a8506775d5b16bde430472509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89357a57b4ed414dcb8de75a3ce4751a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c635b648967bb8b98a3ae76b0a1e26c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c22fc05695e78dbb1ccb005b6ed217512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031aaa4a0a0e77de0ee1b3b9a33fdb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7547fcf42af19960de57af2cd98ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639382e3b6656ec581663e94f9c87625515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ed5be9b6fced2d958f870cf84750516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2992fd054130879c7715dac024795517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49643aecf18f06efb88fead11b97edf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0dbdc9cdc1efa0ec6711340717dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684cfb01f046a179fdb66cb6210761520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad21ba6373f8c3d0fc6088371da03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f72cb675b9b1ff0944a571602da85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402087c967ae300c57666f834cf35b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8900431a312154c8e4113f5305b70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca882f1f82014ff6c21f209f8218a328525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148177b075bcab189eb3a64758803c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f382747d6bcc493f9dcf890d73a64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e382f0403941fb9f0a9e1c8714c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1025a33d1508e094cf041737bc45c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578c5b2b68af7714dd3784fdc10b47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdbe6ed8c11e63cd00dd488de6ea6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b1f353daace494025bf0244a454b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc0aa9b2548906d3dcd35f22e2a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976130cf44ae761f602613235c09ef84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e5a15a46c442ce560cd0e54967de6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60278790b0389feca398145b4c30b6eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbccf5878c8d3afdf6c50006fb8113537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f0a7d4f11de410d4184555acb434f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7561927dc4c8df94044d41aef4f88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f2467ec52d39c6f0d1f4c1942c974540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1a3ebd9e5d0751f68ab564890aa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f31273e2a691d6d582f904d71d759542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb93beb408aeb1d964724dd7882948543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89fde154f4468a4a20470203316b32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174865278a0ca7c8308aaa6d4be5dcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120869607f16bfd44ba5127038818d0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e1dada3741cfd633cdc94d70e83a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724673cbc33d67711d5bb4eb7df191548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f64bb7f6bd6830dbf0c871781bd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7454f26ac78e7133e761f5015876441550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3659f77d1bfdbc82e391b013a9cc75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f33410440f7f61aac7bf7d96fb8adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b70ea09b9727a6521e6bab043ad5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e916b19b3751ee97f468e3563bced554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097c4954ee48f673875e7550cb3d76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e8a55552913e2ba84050b8199bc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90ac191cf55949b06a2a5996180f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9da9fd80ca3900f603f5b75b793dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975437a57fa53f06672bf74bedeada9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e34b5bfd0a665afaac5d100ab083b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade388db877f6c01dd5f80691582373561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e9043bb06c3a418127de11843d32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde7197489a4b598ca7d43231aff81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad54cbb4518237050a323d9a55f049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f959cc5a78aa76cb0297f63dd6e22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d7bbdce82877bcfba8b08fbd8839566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec683a2e0b6268b5a4a782de0e3c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c7fc06e4be3ea382b17693162c86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60256f0e89afc46a7fc12d313ede340569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf0618207cdcf5c469cc5581f2b5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44549e58108743cf62beb47ee31e8cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbd854094f791dee4feda0dc0b7e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb4b08ee7b5f25e66c906a4b79f4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b442798c27a29362a2dcf4a451eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904147eda6599fbde4f80995429a65f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72fcc3d23c52a089935b4b28651483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c24f07881e1cd1e7ffe054e02ad94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e5544bdfb288ae0c099f46abf56a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a182ebead66ad45fa7b9af1843b40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301865bfa1dfec2cbdb90c89eb81632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa32f9b4f9038b73ba374ead4b04e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b239a01fa578cc1650a1ca0bf531f2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554183f1499cc62b42e93b6193bb693b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e778c7ae514a0db0975b605ee203a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983fb6b19c4c16cf92943ffef8f59e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27eeaa3c53beb55a036d00f3b5e459586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a7984ed442344364dbeb2e80cef9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218c5ca45a63b580bd00e573d1d8da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf9fc11bcd20ea6d77273da748e77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd667c10b0fcfdaeecd1208bd66e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026aad306e5b62131064d2ac1bbfd66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a27f9cd916ce55216594947726710592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b34d7b7da0ad85ab5811dfe8336a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d94d5e5b3d86c4ccd0fcd479bd82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f7b406908908a910e9e2e5e5bc1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e43d3f86bbe0247b03043990c72aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022acd0bec449f363542eda538a90f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99482c3c6b16e84f8fdf465cf3551598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724ecdab0cc4d2ca93c2b8f0d356768599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6cb671577a1dc8db6a8d2905566af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395cfde306d4a7a732da5d92146aee4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a13036ca5192ea8f27650aec8418602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25733245be2b344ec99b63f69ec4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ab5be8cd1d4849e6a4f2a5c57e355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f035cc146e303def3126ec60eb726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7c96f5bc8ded543702d8719196ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebf23090f6c68526c928ed9ead4e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f96aa2ecc8baf9e3f4783f59eb509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ca5d2544e609cea11a291fd882e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54cee3118c394499e93fdc386bc7ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f7abd2b85a38e269ac19f1a2429e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc24a96a17e7a48a0c28f67fde138612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5beb716ef3435a98fbeb6f90fb6482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e4ba5ce32a12ddd45f78ddcb5dcf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa1f2bdaf44f6fec98dc289133d0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab1fa4d8f8a0a6c397701c1894fca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6730468531e90b9a3fe0e782e871c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b738765c834b01771a5b1b76b32bd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548e533a479ebbb96032a945f5d8cfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c15399d3d03f83b689830acfe547620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48a44a8a10f9ec6fd641d7b9c5f01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4aba3d0efb6e2622f6dde6e1f3498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308afb5b58d4a299c04712d15ff54d5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d58bbe90ae091b933bb651827c4cec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53632c086a2e2655a1c1fd7edc0a8fb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce5ed9bcd5969ef8cb453e4b34897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1114bbd0a4b669c3feabc4b7d56e42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2adab6e1a095d62c687fda669e57bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef849f12a8dce4ff5d62faa22631080629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e12aceb5fd11e365033e95083da9c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655327f876ab9fd280e8d56493fd9b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93f327e41d6982e4b6a6151447e41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b92759dfe95be38ef704702e60f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37eba50be0783f48e4012b36fca99c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c04d592b6294d9b8512ff99e149d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2efb5dd38055cf4a22276a5b911f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e27821b278c6a9cf763de9878952637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00cae10d36ba0532d46bab9fcba17c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb20b04d1b3f44e370dbfdcfcc61f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d7b6149810b1c502b955f529ebe6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db1667a81e03f94a6b7547fa68d0f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8208bfea2af0ee87fe189adfa3f9f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e97ab63b12e4e633d3397a1daf0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418809ebae0f0fa24ff9b9995983d2c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587d53b4125039037bb128b95f1b59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b11f328623794aba81298a751bce9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc272f4b25706707bec4eddba4fcf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aec3185ac53ca8e9a46f313f69ba3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713474822eddd3640faa7f55acef8af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc682afed7b173e98b9d7909e98bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197de3b464066a573750e50b2bd291651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc325623f39a9f6914d8aafaaad19c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdb2ebe5cf80c51831f059545822c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa9e357002a42c9e9754f0e760d77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7a595459a48f9841584d824fb5467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7da2509d51fdbd9879f4142cffe78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9157ae73c418cb3589d31e583d69ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4395139f0fe5e6c00b2221581ac3a31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ceb95baa261e711edcd5c13d5cecc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c910b1c091f191bbdda33b1ac6c6ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfc638099e53a48617380c84538b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff37b6fa69a609ed3368b73ebd9d7b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676085c088064faea365f657a71f41a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f56017fc4e0060bacb20ca048406664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0bd38e4249e8468e17f30abcf5f10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f35961dd5636425b3ee414b2e93e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b4244129c1dc1017f5d064b59ef5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c87aff940d74c9393657e61429b2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b1f8cde137af80fb53527d666c74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a9d4d7ec85b5bfec47f89e2e180b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0c56157fbbf58abd4e374f9fd1896671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde6dc257ff2fcbe8bdaec175cfbc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc4a3c00a3a320cfc5cba78f3afac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c14c1d19f0e3be31d917d6f47786a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756307824746d883953888fa75b47d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d9816c6245c46e8f5435d6f95824676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad9d8eba23efb3e894c7ea839a755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33961bf234710c65aede319176f0ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f31f5d9abaa6678b7bc79e0bb51b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ad480a3baa76b4042b028fe8a376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e2f5db2ea54baef1ffc5425c41164681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4ac8adc26efcb813f28a4b966f21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763fb7f12bb6e6b716b2b4635162179683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14475c383e0a7f94e4b88c2e1771e5a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806f872e2d8cd5afc6fb3c420f1f5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be256d89e40b4bd8f1f9593324700bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520f41e601fce39d8b0322766c9a4aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3be6ff5b31929f260147cf7575750688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc93c5f498d6c02f8bd8b0d1008218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3da054edd8c787ebfc54685c2106f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641533937cf485835a9bcdec76f85d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211410274a5f3f22c6af63ab985a32f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1db8db7cd298d1bba4e987ddd687e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4801c8d132994423e3dc0db235e462694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9900df28a8d9b7921c702f3075d69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0c059e63f94e4601a1c152ec08038696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d244e9a4a3e226db611ac3842b5f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eecc75b82f270bc6e6365cc3acb23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613dc92ac6868a5bbfe046d3186594c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4dd4a311f66ec3954f7aefcf8ac05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae19cdb4082a2f2802f477ec5b5be9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fdc966e4300b0adb2ad71e65b855702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491e9d3f96f49366634a427f091859703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8dfb6000ba11db48a75f39430680704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b8fe672ceca05db239dd926a0e7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7648f50335f4ca4f36b671a5b917706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb120b099f8438eea498db5a2a1b8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1eda1d0914b73a7adda1252fbc51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec226093c4ed44952ec1ef51dc035709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288beb0498167c27c85049c4d0e027ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1bd0513bb3c4b6eb01f55bf04f902711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d06225ab967393de527f2ff2374d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da6781fe87f2ba98b278d3fe3ef36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1507f3ef9e79471b4a42d336d097714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab707e72e21d6a29fbfbe95b1a3f72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef37eb6faee5ac52ba0b2d1b267165716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1be33373ebf610ed7ed2e68e31d8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b3f46390dcad547692c3dda94b7cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa030259a6525c363bdbd34fbb69073719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd515ae4073b91c6b37dd29dcc503720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384652e35a2252161946bf43b6b595d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d0f7803f599648bbb65be72608e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f8fa7bc4b3045b9bc8765eb3f388723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d380541fcd75f2f85cf840a1b5eb92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede4c5e6983c64259ad319b033d11b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dcc64ac96e9812e3b8ea5b41e5133726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab45152789cd87a57a783b1d3a42a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc5b5cc00d33f7e0939fb95ffc12a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6cc24e4c54ff3833cee83f45246e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b751d76b35b7b2fcb7640e3c7f579730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d84105a22aa6c580a90f5fe7c7fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662bb54424958588b02c5118468924732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383aa7a2eb217af000394c4920d419733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6fd3e4348a05d82a655479d75e38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf046e22f5493213dcfa3efabbc51dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eabd626c439d2b03948858de3ff74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049dd6094c93602b3249fac625d71b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d353e172f4d5c98929a7ad5f3263b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66939d5477d90688c5d27fcfe033186b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0dfb5d0400fe6d00d32d1391483c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e74af39806e37602fd20829467ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958432ec64b91231ef7cb15174cd4b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab5f6873820583a695946ddc93e0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f1c4d267d634e8687f930a4330896744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b23c4166ffd081b5207c3ac271ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfbbe0e04a2e325483777fa2899a27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c3b6a7558fb12a3497b88fb66d43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2de67610dc9d904638e56047024a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f734082f477fdcbd97edfeaf45282749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9314a79fe46da05eed3e4d500397e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4769a6b32ea4733570022443c3ee55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac302ed04b827c29fe5eaf541c46cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add6977c7fc9f364cb2b337b6a909a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004050e2c38209be05cead6a4fd5d1e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e37090fc2a386df5186bc16dd48653755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f2569044d5433e4b173be20a5b85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55c0b5cfecd4641510f9f7a150a0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb837087f82802bd6630c8f09b052758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668a35d1fdc57c226e06499787ecb2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>