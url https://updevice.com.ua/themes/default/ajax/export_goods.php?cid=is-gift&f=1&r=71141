--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413373c8a58855938ded424d47825a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b646543a344b1e966b1bfd425c8b82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf97ae1d098e3815795c3f531410843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049a7f7fef1a0b33c108d7b92402d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451618a1716d7c74d464ed263a0cdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc603272b0abf860b287c97b66bcf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251a5468ee5d7803487d95ea714f097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d95688c9196c8a033b5404814bb8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef04f8d8afac9674c55989a0268ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88071c4d2edff38e38b3b962af6f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03bfd6743d6f9618600aa4989b7b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c252f32d704ffe659434cb39872e8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1899b8445f311fdeae8d2668bdead13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ee7e8228380539f83e5f9b42cea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d2ca38fbfdf5efdbe1cc8d6d948f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac142a7437b0df4ff50af1116ad9f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511f54e055fe046c974b02719f493e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dbcbf8ed7a8e770eafccdd461c97618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a98ac68abf265537f9be3a069d6fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856d88b49639d2d911680932ca81d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532744bca2b716c6015b6cc70845554121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6981191ed15acb2238c8f5dc23e1b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1df534ef071f488d22d2d4daa4ece23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85a6084b297c5748b085534099a9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa35a2a4093bc7babb937630f338f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72741f39519fbeeece90ff2e9769ecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8eebc164c84359ccfc5cea3071fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f61c9a314e61c3c98cab41af0e166028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f7ca438ee44d07b79404b186fe8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e844f1da7f2af4b0077518929e99add30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d965a877ebae4265b500ec2a8306231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fdabc255ce73f6e4a9153088f1edb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3041667080cc39fe7dcfadb4be106d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d936763a77ac57a1ce95dc06807ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6a14cc323c10f4eb60de3e54b2c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a47e30203c1ef968817d67ea2e22736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144e6bf147b3d63ef3d48086b98e9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637784ac10d9c84623dbb9a501f96a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abacbf9db71f7e99c4ca36a2d487c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1234277e4801ce8180f6450898b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710427fef5e7359f0693c107e56ad2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535609ac8111d291ef84056804c47ac042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836725eeb3b78401b60799186ffd4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3021d7e0b36ba18251add0c5112f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3b12e5be91b0a11eb9b42497933d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647317ad6194911233e9fa19991132d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c240b5784aa2dcf041681541349b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e145ac1ae9ae36eecc6a8aaa0412a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d31846da28eb4b47e6e96dc948c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48cee720e1737a564bab789ec853b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761227d10e6670b484c39758e792351951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ca838f49ab40affdf13049c6c5c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1064774ba45a60a8eaa25db4038653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605730bb5e2af9aafadc46fb127b56054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3b6fd1774aea023a70dd33bcaac755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb21601f774384d6268f5399b6fd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7157ef7d10fabdbb1b7edda512b8ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911624dddd72007ca77f0c470a260658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa525a27c4546159955780bb0e78511159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0030d6bd3685bff60da1618138d4b0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454501bb0a69679144ebf9ac959182861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796af7aae94e4da751b9614f190450362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3609719d8d1f98d2b7d66822e4093063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c5e2cb676928c5c2ed6f7da4811d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a424c3088ae6974f9087bdab2e7f6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a07800dba9486b66f5ed0fdd79da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b141ad52f907f77bd5b26acce3bb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330080970388f30e3b5d2fe3f3f5910d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c758a17128e010bc66a2936acbf39669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5901a5aee1fd263dd20bda34d83ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127579f96e26f65febf86aa7f3bebb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fe3e90acfe41398701c690deddf4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffba6994b0ec1529fa2f611666448f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e69e46b4f022dcd6b2ad90bea19774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee62bf952a5b70af253722bc2e2c9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7ab551e587a240a33a4b8e7bd9bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ff9608c4ed05190ecb6c5c97a661477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607192ed11cbf30089c9145ee32429578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5fad4c5265f58d73e736ad8dd37c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e04d92b71604d5220eef4554b4547e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1091eb87cb0b9733a46d6b6fc64b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b175c67f1b8e1b9340bef46b2d507da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9bb4a6fb3b4c11dcc7212a3ee2e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b9af6f7c3da627a1c9190e70db9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0a06a387a4990cad9cb14ccd3cb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d3a590bb9e1ae576a98e8110867be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1deac97d76b48679a8c8f6f83befa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0745e2a181115b744567d9a84ee9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9630a6401cdb8158fa0194903a7ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e72298eb539497dbba8137fe51e7c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9794491cb549fb3f435c85b65c045e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee34e6144f6b42e7d9816e475c18c3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58eaa5420fcad1f9e001ab41a5ad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746a7a5dc34eb2288ef5cdd8fba26894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6eeab3439921fa6ed7203c77d6a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc37caa33e8d50c90eff170a7b2a2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c55c580e77e0bd1cf1f354579ae3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d119501d331d32d6f9de275acabff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ee7c63fe6065b21c3f34fa4a3df3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa888f26967d190c84969d65182340100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629725e98b4cbc2e5ac7e67875ce8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ad57d02a7cb02ec6560c1e2c53310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af956dbd9841ab3b7e5534eac277f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39623a9626802724e1e164a6965aa46a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566f2409d264f1e0d432c22dafa679105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536f022860c603b1c294b15a1b17cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83fa0fa1084fa88ef79642426dd374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410319e94df3956feb0bcdff638b1fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907509542dd7af19c7cd6a96b3929cd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a94e9b68fb5a3a707bb2f0424d4ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d69c234b39c9a33f953610168b56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87db7a07a9c003adccb478f75fb180112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9039c470645f43d924356d84c2e378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3fdfeb7299519a3edc883f800a3d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3da1689c65590f6a9d3a290b477bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfddcd0974cc785e5f0121ee6347b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177fb1e96350a5b8bf8523f7a65644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a370b0e47fc94b767af43a5ec5d3c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f5f9ced00a387777b6f9befd8d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee39c1a65398880ac069a7d217d8e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f98e2d11af9585097a71e7d82856f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596bc3180c9eb0b9686a4cd5c5e112c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74de60d8696b4c8be1cef4eea30a0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec1b356fc590871e40fd7d530bd322124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64186eb72be9f2c3beb89dc78e11eec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097e249eb3595b70a2baec8b30e2732126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec540a0e1acae5ef476e94de37c8d84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f29c2abbde2e153fd684c8ee55af89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e6c25ef2d58e2599ba583e509e299129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c572341196e218211374b1ec6a91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc7c1fbc393a43eb9288c2ac089f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629509c37d866f987bc12f3bc98271a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284379992781beb6a0c892b47d82861133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6cab82fd3a1ee6c3dfcb8761b8fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0790450cd36f2bf2b09ef58e57a3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44906e7c31df1055ed23b3c4ddf3cc06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6479b14596d20764b7e2b561a9d82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ab5b3c8655d45a2bd34b3a83ba31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185a0c3bad1223d7f41619aefc452e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a76a268eb8f26034d2743378bfc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11993a78772328e74d95c445ef680e6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc19a78e0249386f6a806df2f9c67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245017470cbcfef204366cf4880249c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a061f0c1b4e9e8b2375489ac0556765144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b9dde38ddb19f5f6e85b51b8ebbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3960e3f2b75b0d2c6a363eab94fa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb5c11edf445ec695fabe4ec23470147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8508bdd8b63a1e3b4fa8b5d71d10d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31effee9d6db38fb1b5f194d8b84108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13aa02134ddd3d249a771727b7b17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bbcdf0f6623f2f869b8aeac80bfe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20fa7e63193feb99a5371874f5f2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10dae38cf48ba982ebee4d7653e78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd453d8cb78561bdbecfae7250bb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcfd574c12bb5944283fce796c51fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395291b515ec954a663599e510e38a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ba041975ffcf8ee15ffb9832424d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6ff064173866a09d41dae5581328158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c835365ad9cbf24a3555ae86961f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62caef32a2440a79b6f009a50e0564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da835784c4d5ebc10c64dd15394633a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e5ef02412b4f0d6707bc57358e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de03796b1ec4e0a4bb6a2eab0daf45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb73171f6419e69b7fc48e781202c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21b446729b87fa4b73eea6456d38a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a39a4282534af174fbcb55d837dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c629585f2b6027b21b75460b0c45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a1782e9d7edf6f896f813b98ac0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc2b95f7e065e4e201d59896283bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169de415dc14f9336a555463dab2067170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eca77631824a534ae99c669773a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e83f842b289d3446fa06265ab1669172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021cf9b781fd60b4f17e331b49af5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8b4bb9771789e0f81fb0f121f521174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3b7b12e391ce1bbd4075a80cd265175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee51a80f413dc1c8d82b4c4f2b7fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a61789f2fff68cb87ba039623514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6144218f2271c628f9ebd1ca3a1f71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84752815923edd6948d8f93d24e703179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47ca65efddc056f528e6485407ab8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1c3a9bce06f8aa915dfc7a8c1cfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd3b7bf3c0bfa473722724bc4d612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef588b1b2e235b343ae43433083c81f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421916522f15d3a6c811f347c7fce0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480d5a99905debab9365b95cbf4c0c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1552cb611dbe16709e9e4db989cb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340dd254134f00554eab0ecf9bfc65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd3bda0d34dfa185b2d704d951e54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4132f74e98b824db3bd652cb8710b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743476364ab346c6e47cc3cd0c5b98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec83c5c176758318df92c394c5086191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26002f7cd50c273aa7ce6fc40287f73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd036c686fe6f26b1bccd68686fa65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065dbe92b85c48ab5b552c4b3d4ba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39c509d3e2ead972276f3134d5ceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa467213706cf0d66855c820727591f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f04ee6b6a24ef3d02643a2614788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061c4a548e311ab2895330ea28c175198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5d0a62d3868f4359b2286601897d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e80e8592abe1e842b49b19ef5c90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605458ed705c7471aecc9ef4b760a46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0c3017315c4391ddff1c89f57ed6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172a758c1572ca2560a84db62c6304203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74282c7f5d79abab12114452da215204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b460117547daa158bcf343e67f02e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe5004deac8bccc649cf7f7ed3d895206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373abdf40b043b87b316e1765efc9e4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7f44b72e2686f9d078ca55e4b4729208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ddddbe7343925a828d947055b1ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8741b59a14912ff093a02a33bb8930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344275e672507ad64dcac64cf40a15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706f5243fbb9816ede7f97a53b88e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91690d78878dc23d2196857432fe5596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff7a8ddd07355c59aef47cfbff404214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6851505874702921c74464aadc5138215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07adcd0b03baaa9a2dec14347bf6d0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167bcea3b41788de4baa4e5b0df817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08cc7ae0f92b054630595af0a5b660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f462203248d874558064265a9ce57c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f25e4f2bc939d041f9841094977272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c27fb949d8855899a3cae5ef0f7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc183e8fbe72ddde7335b9398047ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38f7c695ce19dd0cdcb9fa6a7ec75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af1d1ddc22b2a00117264b1ca84d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133ce86195d65a79e90ff9a6d5b66e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f21709595805096efcb01205cb28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1503378fe702d56a5fb8fb20a2de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f25aa6413f74a1824420ff372efc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f32366073ca1704fe96d64bc1217fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a5be475157290b24610c6c9c2bb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec4970cf91cc0846756c776173c87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc936407598d4fcbcd02bff224ae7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f8f8de605014ff928f15e85dd059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39bf91d06af16b89e8427bd0f1a0b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82521f3b261c83ad3cee42a912160c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d006417982910b177319d62c4a737b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0c420b702ab2a17c91e8d9d59098237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443dc8bec50688c09aa37d20c7721e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e0af80ad9334f8e533e825a8f657e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b5c15efdfbb6e07231c1655e7724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a45c56cce1449424d6829f69018bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d43d02a3a4e3b7ecff5362fcd07d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf69a94f245513a6b575f3c08a474243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a1900c07711f2af3e5e473353f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d5718c95810afe6129de86b7862ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6533009e6a6546501ad75c6cb53c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a3f7e1683411e66d170e00c3e7f24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ee417e35b2bc30b125ab8a0cac00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83200254f0682a96f236ed09bba30e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8647b55e4a433c2c00b7abd8d708729250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa3e21e4abbf42d6eb2c8bbc9c7f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd106f4728760b5314150f6bf179c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bfcea674e7aa8d4704aa297c55e60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431245fabe09f77546110c77520ed34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38570ccffd8e53acabb36a6ab56b18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525079b2f093148590b3b8117b9e31e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4fc90854735d9540e1a042edc11df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb9492cf94883216fdadd48b26b79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ca0f4b0c14bdf320d9bf8c556a92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f038fcf82adbec612480ace92b58b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a446cd4cc3847016427b328477367d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661fb7fc79f1c595da246b4394e0ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0285eeda4568b53089ae10b45bd4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03860f053eef9d14fd6ffdb0510b3e93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab78657e2b3016311b64e5ce5655f18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce67344346d24d023bfa5aea81a22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9809d9600dcd09fa491e2512efceed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974ac5760ebe207fc3789865dbe201268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e84713d3452183dbb745a01b4d5d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6b82ba8f4d267dbb0d9b9c70243e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4e4f664837c4b98583d6c8b02320a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adbdf7b43fa6ceced6ef400d5e232272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeccbc4968935801963958aa044115c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11777d65f99f6e075626dbbbf58ae5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78336da38c1818b73f13dfcc31d14b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a1e4f3d8dc97244b3fb7eaad57a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506758769e1c9be264eb9f8fdebdc95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfeb2721447e0b0ce40ac69c3f90ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78593f57f3497b3a83095cda7ebf82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df064cca2e91fd557a5376ab6dcf5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506273f2cbc5f9e8f8c8ad146605cbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef602bd9d53889f6e14c1816d2a3d8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfea15d336509896b6570444244f10d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373c049f89cf30e3d4a137d4299327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886ec55cdce754a6d2e4d13359aa27b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf710c5e9797c02a943b795ac01e537286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008bd1cc86ac22f65ca2d694d0e11a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1b400e84747be8d02700461991fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2adb02e90a40b27d8baeab18f7f5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb08ee5e7592e3474a7bcb39934a78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd2a70c7ee3a95b8fcf4d9d0b88e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b49d8faa15b7ab67db0c82f49c46b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502f7ada6099aa45a1d7ca3520c094e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfad276ebebb73f07a45d8f56b560294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb937f402b04599b9bf67303e2abb4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b61f5061c0f7cc0b58af0047bae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9737088ff73798aa6bd24598693c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055a665f62cd936e104c1d5a991efd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e23cac512ac7c523940ff23ba273d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d5affb0d37c8960773bfbf199b03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc6d5af0a9adb29748a75b787c174301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c60bd293bc58ad4a4d55d11d5174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767ad92f4d7b8cfa56c9b1a11e98cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31b709c2e24056c481e1ebd2ec191f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df45147dcf4f8d3d25dcd92a86e85ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52b0882c21db077d7dd9a963b98cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a3160f76f175a90d68b293ff62f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035709ed6c8b1bacc030e1f77a7796308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c21f75c30a9dcf8bce972b942bce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8e3bcbfcfabf314af640525a0b3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7629fb1dc31be918e0bbdaad5daa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfe44e7eddd98fd054cbac454ac0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fccd4c15eb2c68146f065ff470b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c260b74cc1099ba166c5627bf2667e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a7a90a6aa2c806e0e0708908647fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71688ce778440af93cc6fb22b91c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f41d3c9661137d7fca5dd719614310317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c1e1baae7ec9f6ec976728b7bf98f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883ab07d1c2b6dbff693a12e77d444319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421513bec948c7eaa87c3e4536ad53b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d88c6a4f7a0929d4a995d48e1b0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d576aea18ebe3c302bd0b24bf1ba2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1cdff851d41182b2334fbfca3f5d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf420d6c7de19af925fdb885628c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d27e0e304d88ebfa757ebc3cf1d4d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd90cf788aedd6091ef865a12e7b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f023f0b1ce4cbd1e5c095c8671955c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02233d655044f8b3611c1366c44a31ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ff2241b017a3253cbdfc3a2c6ff5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19f7b20715c0b7553c39e2da558eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322dd13388f54af3249dd1c58bd1018331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae867e278e3196c4ee13e4d350ddb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbdae1eadc11e88310f2a87f5077dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df118100c4738417ddc460d0c8d47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5618b3bc840d0c5661cff8cf62920335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ade89eea84856845dabc675d24510336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ef6769e984e69304e04aaf43bf36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d90d6c09574c90fbd18baeafe853c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d8ee95efe3f297496588ff1e162de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c94600d3ba8b19c356f54eccb8872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d19fe4ec0686c52ddfc98619c246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55fdac09ad2496ebefd4ae880428a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1af41d05148ae84c24acef663c65b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b43e27db02d86d439d107cb407571d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4c5fea115264be6be2647417434b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82699bc295db40b85cd4dea616e0c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f464b8c4396041939ffa996c4caa57d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef34d3fb2cf887991e7fd48376ac2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c171c4f35001744768efb22a61d4052349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf915e965670ff2c7a65e2390f25f867350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d52baa1620f230f9f70b2d161d15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde1334f8060067ef5030b8b01f458352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd814e17a9dc16f979048e071be93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473feab60380daa552ba1586419ee5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f397be8faadd88e5a3cec62fff8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63730851a81e0f1849e3a19fb5536d80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc574bdcc4f1adc19625afeb836ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107de47186251a782b5fa0771a42db96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb59b8b164beb009bb127b6d7cf3de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b0e47588885c4e72f44742f96e82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730429167bedd9431467494f3e39b07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35b5ba83f56fe95422ae061276930362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf4235c6dbee848cd112885ce0f7f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a19dff710aa0bae4fae6a9e9554c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537ff32f60ea3dc0ca71e6fceeeca6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9b2110bf27fb1a70567f0637aff0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0965e50b97add8ae470e58b1cdc625367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50122720538d1252e8436e8cb8b9f7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4bc9d14256d597777bfa44d1e898369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfff5e7d4c152a87d896eb48773e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c063b05e954022c4419b958680de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f99e626d920bd8cd2d8d7d6d2066372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5babb5b95b400568f850881378d950373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866457368feaf397f77fdac453f1c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706309466a48e8e27ee64d39151f76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112555f1fd4fb6300a6e14a428939416376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2bc25d8bb3302ae2268d7610beb84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca731ae6839bb1a6389cf5d0cc28d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0dbb6e6263df92170a06e9a1ed168379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108ef901e0311d188fec2702832c95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba94def26b8aa3547a52372260de6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff51c11a491bc27de5b5ad449e5be29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda349c0ba8d66ef9a26ab382538aa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6995a8c9359b6a17b28ae0139c69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b932cc260527cdf63c346e5d52f23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149457dceba807909e64fd8bbee38f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d127ce6e20aa39661bdd457f345b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4f058937b3fdab5dfeda9372ae38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0fac990816912427dd84d53ab3c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c60aecfaed5b0bb14fd38ef95688390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb04789986c9dbaa29213400aedb5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf46d2bf609f3beeb10d0670a53d18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a43574dc08d25a05c307cf07ec79c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2438612e63e491fe5f8a785d47210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb5dd7016fd29639f489e44689faff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947a08b906dfda3385be6da89c72f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a200c471c107fa4c2012dd6d9ffbac9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f77394f1b9188abbf905eea25843398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e11211a164fc4c1b5ffde02df767399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eaeb3da608415bd3479ed361371d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618045642efc3004f9d6022365fe22a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6f6348ec8c7422a48d4eec31e1a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeca14d817e3f2e837b75ff2627d10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19d539524feece51928a16ea31a86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175b81c6811dce58561eab22b20748a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533e70b5d208969fc43e91b575c9af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6c6d579672423862146e47525dd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff9a1c195123b9d59c1cb624b20ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4c24529120a63ca8a7cde020b75f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d14886d9557cd0012d228f0b309c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fcf419ec4f0306f328f5c4d1ff54b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8b5777879b3d351bc191bc9b53916412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863348828e8242591584e6a482b7c8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b76f6796904e07ec35bb455f8d4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f533c2dba0a3061311c4c7a25138415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6face563bebc6a7cd01b46a74dfe7543416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1825d9fa5983d0d542dd58bd27d53b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7170f6b760e7166fc735db8bf5e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894fa3ac90d881fd6bb295d8056a19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ce4ec09fd03166bda67ce094c014420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d9628deadb81dba2afba952c1a4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f46138f4a8ac3a9899ac591d40fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd111a614f73a5340a1a4b2dddda74e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c01ed2225367655bc2414fa3a0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108f40f40ea2ebb96a6a6d903bb256a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2006e22bd50a85dbaf64b9ae2780a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b12f2ad76c002492a6d94abc3334f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3fbc066bc7d5c2d42598584c946e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65247e745b5443e056071ed4c236d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed20f47a02656082eaa073114f10e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ceefdcda5573d4adb321401599f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b89baf78765031aea42497e0849b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb7a011c987b2fec022897a1829cc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76693cad21106ef43fa18c79b3627c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6627715adaf84f151a7ee66a7275e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b0ca0394af64ba188755c95a6ad3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a45b868d1bb3401856e48a60a968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7af897ed2bf2d12ddd530f433b838438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68541c659affe9247e4d179755e28cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb2be3049f3a7aa7ad946655940922440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef1fe7fe86c6290d9712a756996645441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a87129a8ce138111cca5a178f3333442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822edcc4a41d8a12e323f19fea2a0e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0005ca9d4b340d20d9cf19f9165fd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97854bebe242700f85e0dbe2d14d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8960942f18c805bce4e431d6f6be32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd88dc89b746a7cc06577439f927b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83eb9c9b195b53c21dd8520ba79f0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e24919f533f747de7872f951d7b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92369a5fe6cef7af8f3ba07387f2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200ead83c7023daf803f1155188db8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01754054107b8d36670dfd9d6dc1592452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f1a777a3b4964d00d48ec8a1f8bdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c78ff6cb231ed890ff6edd7abcea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c32f81ac87f6d277a5cdf1aa063e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2dd0454584d068823306d0ddc005a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51491ce72fab12a5d3a51d39cba68f4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cb597e9addf8c9fb53705a7a93bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7aaf22ccc6e014b7444b18577363459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992790db79ab6e4387fbe7e79e09415460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb59b44e1f00c170467a7bbaae89a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978aac56b747e1f73ddd7b12c93c24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b4974000287d4b6803a3eb992dc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4faa13ce025242a41df676e6a1233b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9bd40ddf38715788a81940d70d73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db737e77390115099b5c53f15ae4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e992fabe4e1f0608484e798c2ed78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655e4a9510dfd6541f67d2bf0dc8d5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8111f04b8242a13584821d86e484b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7972862ec697c5228b35a572bada470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66aa8ce0e59306904622ace2b8d0fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948b7e11038d839b57a7a83f2d39fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3f1dfdaa278c7293ce5338b53f2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfec1efed57e7a1d9f431b2c9ef0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0a4a373aa57e2183fafb71d188a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ac0419ec2e57b04a94eec5ad93b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cd5f5254a3a7f4b6d27b6cb8c18b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91becd9b008663d510abf78bcce9bf6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc43d0a53d4876aeca06a9589bc99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac5edab44695e370b173e953c45d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb6f48f09850e2d6210d501e13971481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c2068922b7f5adbe38cf75f0f2203482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b3ce8c9adf8ebd8101408ac28cab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b9b6fe68d7adb7dd5812d14d743a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172044d60b2a21c8d2af30036f2f075485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01fad68cc7533e051baeaea9dbc6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e08237341f0c8831871ed9c52dfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6497e63af0d93ac4b67a60b67ffb0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e441148f512cf38a7d5a7bfed89db1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd6d2f4bbd667120c886c03d5693af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958059c72a10582439483fda96a4a06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404ddae4050b055fd811d8ce0fea86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8ffbb79614cca80c5e19e9b45b63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1694cd7ad8eeac13ad1777c00e32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc7dc6195befc34216302c60163d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4823dcfdd52da385759f284166c19d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705924c2944cb3da0b19909acbb7ab93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57ac0f99c152137296b3ee625c25f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c8a508167c7cbb7202fdc243153b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686281576bd5e2a6df3184fbe20c9d2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e375be70597fbda06a05e12e50eb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ef26f2403ef8583c6a0dace473d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60408c3d934a157a30f2d8259962346503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea2282de07e9afc57209194d06967504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578cf071a46562b491f3f2dcae5b27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8fc759b0477041aba8f76f0ea298d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2efb89e8a353c3364ba4fdfbda8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a99db3ed4590d83fc6f2b79095f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393435abeefa45b062e1b84621d2dacf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3663ba671249d0d6523fb025d1c758510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed772f2d96d89eafaa8c364101cfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8acf9215684594b8857ae6313b29da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08822605b18f3e71ce08d48064354a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8aa0285b67343dc4c3eeba405aa9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ca143d8a6f39e4fcfef7361be0ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9fa2dd4df5f11ae531b915b58efef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f90df739c8fe87cd12f5b366dfc19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b04d3a6e7b5631b990a763756059518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab21311ea8f3a21072449f716d1630519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29c31f2e844ecd10d26c2ee8ea566520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e968198d0cc42c387de7836f46d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fdc67a3c3cc096d5ec861b2da21ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13825a5602a190c05d19847b6d0e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94392a8abbbf6a6a0b9ee4733c185b32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04991776603fdccf685b91c3ca8d54a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4fa5b9a54be2510e35914d113b78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5849779ca5c1ff041e91785caedb7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d371cc2ad9bd80081ac9a30d46620f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b134b5842f7f5e07c2073cdf45a887529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279d92581c03d50fc24b4c5746b7f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99436f22969d86acaffa7dac211b46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f950cbf441b5c2f75dc50c7fde76c9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0fede2cd39958d331b6eb60d29394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00756a4fa3765fc9c9700a904d8f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb374fbf0eed8523bc37d46a0a3e89f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17ed2e66be38ba2f2b78f18dcea25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0153fd1a601fb9bc4ba8b04c524451537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db33d2578d906d665f09080211e43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9faaabf02f6ad971775a572142fdc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bbe70cd88781d513478b55301dc92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8270d8c81f523cd3dbe2473d9684a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808bf562b7e85ea8072c71f02c25351542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0415a272e410bb59f126845e28ffb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cd0e1149453b9041aa07f52c8e52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38741be47fddcf9e6643b18e1da5e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979ff6b807f7a7f52af17c20d230246546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb018bcc77b01bbee1cc037443c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bd91402a8fc159cdbf7e33fdc29b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7e9c8801efbfa07e6c52c81d5765549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd65613cec90d80e33787ea4d484564550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1328a47a70f4b121e926bb598a20a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0f22bb23bf08225d71fe28730598552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8fe1860d4cacb5690c7bc3a11fc99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd58b745604c48b77fe9e0507bf90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980774d30a28642074389fb1a580ac9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44741bfbb451ddd60496fa64ae13a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c8e378d5c79e7b4e5b7e90b65703557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c9e652be186e1e3a3d6b1a204a70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21fe6eb2e8f3729706db8294d8f684559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe80cca313eec61f44b07a90dbfe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb797a3e782565faaece4601ae6a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594474634bf98b611d8735ba78bc0c54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae695677bd93dbaa32777efafc6d132f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea09f8f65b6870008f148e7e68e039564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea3a0624bbfaa64a00b7d315327d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf9aac24152f7cfe58a1b3a99a3ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814f024155cc62e7b7a1af938683e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409225d1a16e3272d1e07987e075a6d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b9efa5ec75f5c843ebec316d59be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac99854bb1576fcaacf761f938f68a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128168f361a2eb1cbb6dbf897804a9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd733dcb5230504893c1342408622572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93002871934679095a0dd20a677260cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342b4e0ea906abbded7c17a85f972a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390794b695c3bd7b5fe427a84e31d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22702621e60e4c05521ccbf2a9123d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550422bfdd5f039b86e50abfabdbf552577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8576cee1be2b166e9903270d84662b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad9cbb21b94cff3f01a2dc3aa946c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241076cf8765f14266cc3dbf9340d04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd59de2d229e5e578550f8d71bd6e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb954a2d8fb2b5e3ab8365e8067f394582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec4a29e04e2155fb88d3a6a4372276583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba72b29172d9c1187de827a5df52ad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c366a9ce4c9bc77b1fd9824f97ed9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e55152032a2c67c17360d31cc68d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1fcfd1937b9f8d3b887e9b4ccb7f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd30068af062e35c52af71b117925a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2109b6d9f075062eae3271e2b9d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822e6d16c1e35cec3066155b43bd3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afd4a7a783a38a6bbbc2fcaa6dcad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93a511a339a3cb558d5f80d2b28fea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e236ff81b7dd67d7e6e87b97441c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5f860de098bf200a0bae45f48224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b0eca596db35205f863f6f3c0f28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb5157b0814cdb7fec82097f8b5f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf9825625d858d947a05b3ebc5866597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631feae04b790cfbc495ab2abf6da2fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2714e3214c1fd4452417d3fc05ba9be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56964d3e096c2f18d553c7aa62956600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba163236a2b9c4cb03447a39510099601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307357fedd8bda015b37189c1eb934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af945d9786b40ec7f23aa73eb7ef4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b037417bbb59d61ab74145f9ecc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d1294c9efd477620df4223340732605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25a2cda19d3b5c9a032c5b859f9f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294af4e680a4792d8b64b8e84431a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd267e6ea0cddbb16995e6f365e1f8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb957171e3df4a33521045ffb360e52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb469d3a34c01a16b4aaaff344aee0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd4119c434fe54d84bdf004ffc1271611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed80af5afe4430842fc35555fb1dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f1b2b373c819eeab7b145761a5e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91332cf6247bb0885462f0af8c70fd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950dd8826207d3c3fa985afc668f2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a523a12cb8a0f67848612d1e434502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05918b592b570ce5060c3c9ffcf1af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423a88ddd3c7e7c3c77e6ad53a4ae5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0f5e3647db318be3e156e0df4fe0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ce68d3b8cb796111abaf2ed168ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ee790f0a42356e98f66fa02a33c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e5effa6176fe5d0dcef65a5fc400622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d3f6d7de4ae8f80188a8d3a238d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd298a284832d0214cb074af4b821624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da0756c6541b8effba24bc3f83764625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9896c263a31e6e7001b631496c7df8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daafd9cb7e742506dc93816128849dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011e9cb80e17f7b1420ebcc05b4325628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de46f2d7bbee556dfee86ce78e74a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d637ca906966db0be35fa6baf43c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bab0f7311eaaa8fc8bf289c0e20f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e5cad256acc9a86218d9cf992ec3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789175ced4c95a487f321f3daff4ef95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea3ef484553a07e704591694c39f10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9fe12b101016e7232739672f3b9c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e9cb269f8b98bc5b13e87b3a92d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c12727c083ac8bf72e33b8e1f5090637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8106b41735f126c6386cc8e33911c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eb84fd17b7799f0b5aa44193274c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5998a175ca27badf76c7419e5771c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8cff3291ea426678feab792d3d3b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f3bc57a825696f9ac1d126639a0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca12643fb859cc18c7e5788e8fed52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d40d8b10f74efc6000cfbad5bc33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0a570f743db56fbafbbb3589b551645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd22b9a70b615b9bd9297ca1d6caa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6666ea894c06c70f01d706e884576647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe530c5dfc54e3aa7f4b6cf8f8b55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348335bab8231fcc82173d7c9a5cd49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335e531851621c2d70712976a91310c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760eeeb2c182e4d90a0f8f4491f9983651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7bed0122d0c02d1047992c999056652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3963adfac0f3358451e69b30356f09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976c82c7e617bb17e26aee8f4fd349654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d269d7686e1df5ebefdbb89b4e958655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde3267b7862a154690c762da229bc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea231da970350ca6c1b4e5244111a07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d03272487d5a953eb26c69ec88d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f340929e963b9a5fcffca820bc43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a99e5e095a4d283ac9a5b0437f688660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee41bdc6cac2d84afb48b5455bf26a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c199bd63f7c17fff34e7793b0c89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d04c330c1c0c2471d3d75519aad44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3dd64c79a0ac6d69b28b596f6611664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a8c07b050cc7b8d2ec2a78834e291665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee5b68ea34d9cfb3a01ae89f3bcc77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1e90fdf73fa5beef79eef38e8be5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe32a84bece156197a09332a6ed4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd39732e570ee8f99aa676edf439a76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0fc3f6fb15328ed065000cbbef2c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae30158dd10e98ba097ab2d45585f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b389a3ff26859e6b7131d3cd3238c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103115f64b71af401ba5ddca41e0812673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c90c48a3804486af846d54c7f4b98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e6fd442927a45f8eab67ba342b3e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee5c42ed0b32f05c1f1916a22bc55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73427cd8f83c20aaf76e5392400348a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9a1a2195bf68257bc68f54520513678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739cc1c7f087533eaff19187f3a60ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf04b1249129538cbc44d7733497b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b41c653a0324a2e6601ac9ef2585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e288ddc100151dec6b92c5a0ca859c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39fe3acfc7fb8fd6b56281c779091683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ab218fb468489e8b293458551880684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b9ea06f84f7bfa7c01fdbea0d9163685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc08a81302c775b22f622d9b2b0186686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c416b9248892d23325b95be74b20171687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d28f5f30218626571107a3e6e0ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958749d86e3043b70f226e30bd87528b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340c26124143d2ce3a48f08e169ce3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38764bd308ab7b1eae5bc6fc5ff0c9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efd67813cf70351dfdfc0b313b37a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9907fa145e45a197c774e565d2fd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609a46cf36b5e1c8c2d293b042e94a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449779e39a34268074e3fdf10e738aff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c48ecc264cc98023e71a5e70a636a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f62860c9d6ae641a2b7921173851697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74d0876683fdd891790648bd6c95e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06630ebe921a26531816e0bb4f4c430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3728edabde7302b054af41ee3b2ec6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167c871f1b7b162e14a2769c34861f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aac38ba103bd3b5107021c997bf7e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7d9e212eb0a4cd7aa158ad911fe79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbe99f84a13c22d2ebaf51f8ea13c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac2cca2da39b2cdd37ba310b344e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281cbea6178e94dc2678e8c11cb8884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a47275704d0ffdc06984de2d951a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770fad7eb3248be0ccbe792fe12ec3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243948e645644c3ae7bc036d38baf70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72676af1110b953e48e3c41014a91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ed88e6c3e9089d9a60f2fe4f91c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c10cf7ff8eb3c546d1f50003d407712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbde76f3fd9d753d7669de10f7255c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad6f5d7740ba7aa260c98b1aeeb266714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22ab92ee0ae03be90017d51a1a0ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a4904a5bc54be09162e9fca7dd5ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e086680276190a003fd44d2ac0c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194eb8f5219e0fce77baed53709394718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d176ed5a9a63ef64b89795419245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3a29386b745ab6e515cb067aea00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de265a6817552f216fbb4e380300403721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38fe8816a9985a7efabe055b688f88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2e01e349c39e77f2f67b7791e052723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d82e3a0605a597c6b7300f8d58a02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aed9b4c3ce853c4f6d348f054647f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce998800983db25ab6b59dee75ce17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95fe90a52e0c92df0fd32574d2f90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6a34ed2cab1a8eef9ea462ac9c83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb15304c269f8214ec1e5b5d7420dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f4a9804b8e9b4b107e1604aa5fa74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912ac51dd7bcf9f7731d05ea439d3b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05080ac2d86504916321bf75655c7111732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41d87c6eadf880dc635f2067d9223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938bfbf3088c91dfa77b71d56fb190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf23191c80d61f691d542355f50f0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756310b425cc78e5ccfd55cd01680d72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de098f15226f794ef7c6ccba454ce2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6380e1197c24b97838699016c74f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f35a52f4432386406e984f5379616739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cea50f03ca23a706175b6043e0ee7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca13dcca0730a2db8373434d3c3883741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235c6af1c15da6beb3bc2b2311d430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f309bef007fa8385f403d7018db386743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db64cecb1349ddbb1285578b73aafd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51fb2fc1fc54677cb4b2c1ad43a64f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da26ab756d74faf1ea1d2a50a0f231746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983106dd7f9441b4370add7cf9b1f321747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91987d4710f779552eeb385f1f395445748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466179355d13bf2e5764a7a0e35eb1e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a0b0ef15dd33031ec38d7ffdbeb3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bfc83fc5cfa229c51dff012597398751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507388b7f5dcd9bc7afcd00ca1026a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac490df434dd47429bfe4839a20db99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229467f68e8c2bcc25d7e25da81b151c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878f2385cf81c5e72cca5b6d8632f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab825824b5c2b8350dfce1d4e1922e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a1e09ae1d436351a22ee7f536d36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b4b92b19b98b97d964c2d5a6dcaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701bd8812ffe1ed9bddd8f797948dad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e9f58514b1129188481b5b4eec4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef328226d3c7cb5f6b172065cd9bae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1102bd636a036a5644153d3a81e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3659664a22a182e6cd0bac373e4d1a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb76208095f72d9382f05e37b25b4fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158ceae05bb43b8c0e1dbbc8023c836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541ee7c1527142a4a5440913e568497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746b5dc55ab6a0af134badddefb0188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a98c618c51574504a5047098759339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8b675506a0a2ebefaa70259a649410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e677c62f4a181026425ee17d60be911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b2b557f25def2916a67fd9e322f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c394f3494c2c5f64ea136defae88b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb061c9264672efc104bde9208bfa3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc361d248d642f79d70ff3e8e10bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b2962479d36741b64f5e44dac1c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e9978ffb710a6822105f2d591771617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3c41fff87ad2e5174853e1eca01018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3232a4b96dcdec84a26267e21c9c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278246935e8e4446852ca74096dffc6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63162c535bab6ec102ddd02b7fdaff9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8e3c62b123856f81a2629edd4a5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be78e0b093991e82e4049ef6fbde0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777b0b58d987720633c2ebeaa7095324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5156f82518d847c870bc31ed60e57625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f619b3bb41346269a99434a902c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6a98cd597a60fc434b44001e000d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3f9334e2f6936fd9cfdbeebf9ddc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495817cf1434ed8597e81f32ef51a0f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370b33e4c1f3b683fbc05867d4370730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6f087e90efb1272e6fdf1ec6e00a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585dabb09b4c4b663afb965aa4299ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56278d35f9ee68c28648ca84dcb65233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029b01b7ec02fe87b8605bb1c9ad6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac4935d7eaa4ab8b84ebf8920ebd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f82bc7520e9a8fcd4cc57d3e89bb6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443217ed6eacc783a60c5158ec2816c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb525e72e59a4422ca1ac13f9bb5fb0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c0a332e86e44e7680efb7ab1d6d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3fbde9e6491558d1dfd205ba1bfeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028349af565566ef1127a564c9754d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7561e103d60dbf6da27b8456f2d6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420ca575d6b55bc831f3d20a0e957843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62cec2197234b1ddc11dc21490755d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328652623a999c0367911995fac8da7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479979d06b1519b5a465bcb3c62d28646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122a922ec22d7e0f1a20b8f4571d3e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8cc8a5d2a7eee81995b07f75e66248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cf25311117f26a494fd96dc2cb52b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c138a8c9760dd07d15c7da9a301fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aad85ad233c69482c4c28cb12368151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ace11f303e0b085b9d71c77ce5d6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c78c5a9fc5a09388a69438d9df3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c985cd6047133b2e50c1fc666d3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a09fdd088c027046cc60667f40a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176d974fa7189725f66d8c638a981156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683cd0130b3509855abb828f7ad87d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb01ed9950742d16bc8ca4a6d1b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c6ba80bd49792f46d5f840c0a01359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be55663389252bc8c782aee14c00b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e4d2e4deb0860fdae96469686e4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665f6d2b92b8d43e69133db2ea232362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de195cb49bfca76f884cc6bafcc92ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01e49ee9da8da0c5a8d2273c3166c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11753544a843b7535777be8435adcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a12650c9e8380ddc9d9c0047ce6e0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f899f15cbbf8ef1081516a8cd0300067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d49db04d41ffc1e380689ed4058968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcfa635f46637abe7f2402621beb0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40808df6045c220a68c98f8ae11522f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01858fa8a8724fb79b195293a34d18771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9eae332adf457848ef8289e25bc1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2526cfd4c13c93a808cd334cac84ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e931ac2e22ccd50d6b08b40c61d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9242a0ef867ef88e7eaf46a5e22e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d233b612492979bd98ca624f888776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f969a612f73d9c60d6ac8bcd18f4e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589eecbefd78672a8da26a6edd1dbc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca7c5d99e754ed4bf4b728b6f060b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39667cfd6170ae02917d042a12a54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88550ab6d041ffd1f4ea7a852137ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041dcee8168c94f5e88ad28c9827b0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72d995d836e87b69dec981ffbb41e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de7341046db051bde9d5be45e2804384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f973f96c3f8bfb46f3a15c6b8fb42685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f0dae0d29b6e8381ddbb13bd5f5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b52fccada558f76e9c012d8eb30ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27573a74d7fc3c192e9330a48d8c8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fda5dae794c05a8900a23104158089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531edfaf2945ac9e2e82062911a5b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e8e0ae1716c9cdbd12c5616de7d6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d9b9441619e8859ea97b5c09eeeee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2552de71905a6b60de803981f7a1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706aa68ba147aa77a151eac9bbb6ee894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c21e145fb695613c59b63cc8ae73295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9935c04549116e8eeff319a3a0a1dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0be646452f5315d5eb38bad73d59297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfff3451c29cd6df625fcc543a10698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c49aa66166a3f6bed9b576f8304499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53867bc964e2ad3b983ef8c7f33f4be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb89db8565dd020089b99a8c955292101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3790e2233d9c66aeb63ac3f94c4337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7740ff97090a0a63dbe3631e09e467103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ee2a7acde722383286f1506e2e44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a5ae3892c50ef324cf23ae1fcd131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77482e4cbb5cebbe08818dc06fa050d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85083e94c322c41578dbc1b8da67ea5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf4e2504c377e55794d86efa4fc877108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30514cf56b2644d34a52c16497cd5f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e733faf9523295e3c3bfa33f9cb45a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00587561195fcd280db5608c4e6973fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761748dc957d8e0981d6b4316ef5d0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7ada9831925921e434f4acb14f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893bc527c76eb5259847f32486e994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188cab42e582726266d7861f825a8a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17fff90095e3b4fd04bf3d86c8b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c10e9a98554bb2a14461d37c6c4f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b3e97e9878cbb0b1c42a70473da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23416391dc51a1822c589a3c43cbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044e2b79095481491bfa5a35690a47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db24092f60b5eb85758ee213b6152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ecd67de7dc7f0a43d21d02186d03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52665bed55c94b0fe67e20a0204fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed0f052427b3cf763f43cab88f418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c70cfaf1040b300d262b9ad3cfe3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06120bdc4c579521292b85f8b3ee09da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946afa74f1d3f2b0ef433be294cb2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794cf4df9a35061e0f2a652299f95fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2960d9347a94e1399f88cf4e56bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc310a69aeb7a67a50d8c3ca943f4488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781cedcde691b96619f36695b5838f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e250db01be52e5ec5a17b703b05b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eef2357cdbc33510353a4d7d05de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e1b043a9014deafe1bb0b7ea1275134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413302441e3c93ed11b33afee6101499135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a67c607b280c6939e3aa2061d85da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7651e51975d3a70c5c0b3418ef1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e9b056189d009127417f49025f3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d40632cab957035058426719e639139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299db5185bdd0b0079b481fd6bc2db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc785beaadf1fe72a4cb22df03bd7ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4b767358b5783baa1bc604cbb2fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64e3c6ea9db7c8ddef9d62e88c2c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853bc9b9cca6f1132356489559c95c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f524fdff7eaeb0bac613583afa74b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2037fe6d93e5cfc6fbd67104b726146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563e1e5fe7c62f2c08e5506f6eaa8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169289aee70e965578027d7c6def83d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd41bde72c2b45d1aa85530ac053ce0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867fccc3a83f947a0d422f374646503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b357d990be6f0e421f3c36db6d4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997c871b3ee470696a41a5cd831aec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298c9872cf9e979385b9a14e394e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559de5c6800ee67f652406c35f4336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1266ad67148f7d09289bc591bc7091155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d6b7c9ab135b2370c28cb24d0179156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f5998189734429d50ddbcb7233707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c13d3bd81616c2cf9c4543c48ce2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29373c731c9dd9eac1dd1887b6ff37f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9651d6c049d9b3d4f1b45883a24b57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4de1a08753d8decffdbca897506e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826a61b8b125c410260fae85bffe6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966264d914691cd3ec8b2d811aa1df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29215462289ef2c324afd3eb07bc4d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036965740049ba8872b14a7c91243b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f416ebec86ba4e5872509a23edfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7ac875ff077ecdcde6bfb87e0807167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135680d615421e490d1285d3ca6c2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62eb5cb9afb02061e15eaf7e8513c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e8febf0aec341f83e8bba655609eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce003cf59d0e9da504cba38d588cc4a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb28295d9c0099c559c10bc986a32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ec4895414b4c6b4787499ee1f7fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16cd4a5c75b112ff071250257eab2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f280ad269423f4652e290e5409241c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636adc5354f6bbc921e97a7ec51d9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e79020baf1680a36f3072786b594f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d5c0b1f1f8303cacf5c7cc444cfad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752912a87670a431f7cae65e186fcdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93626cafeaddf7765c40aa5273fbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1195c264d056e4465db3709cdb27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d1dede35133c882be791d399ae33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006287dd87d68476cbe30ec1bbee31da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d2365417cd3178314dbf6dc0cb6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20a1adc88ff20f7a4a660a2abdd09b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d60f496ee374948b1d0953e681806186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed5be719019ace3a9afbc912ec270187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d023871b08561341a0e72a27501c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675adf357d4e7b13d6e25622f4ccee0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cabc370d4808535dbf1ee93bb4e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3454e1576dd972ae10e9f03a2d5594191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c9cddbaccd4aa86a13c14bc8c1a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b29da30766800f88828c49865f6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb04adc716527973bfe02c10d600bed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe22a9b9521fcf91d7d41d928bd8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721302c93684298e17c39b74da76ceb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba9d2f1c1e0b7959707a9102bcb17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec114ffa91265dedf8fb9d0679f272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bb27a1a2dd0f991e92ea9f064703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53124f4b1a7fe9564b8acb7ff90640200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365875b7579c4554db13731d3f66f89a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd401b167c5f45676878a0b34d448b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f9f131deee587068eb9295b297c88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b64e541c2991de3709ca9da43eda8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a8f1ac5c092da44fadffd214e93e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eeda7adbfce77d0f737e9f0606c14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df27f7eaf72db00ab1a6d154a4d1971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab50e90da1aab71ea7fc06f7dbd57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634322891906d317d1350f88221e870d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969132ecf3bd85fe8a642c8e65a06ad4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb06d2e39dc2438c69048619f3e85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407e29871446996d4619fa9f40d3ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453beb6b9dd4d1be0a14f14dea2184bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ce1a2354d367fe67b25b03e607f37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487088ae7c58f4ba8a1c4e824788da21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a0e844c0ba9638ce81cac451ec97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4e2f9f1dcd522f2bcc783f238e23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb685ae6c0478db4d94c6046ccec9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327df13d83c13633fbad16271f1d064a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9330cdb380613c9f397e56d1eca4f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff801e939c1747bf3df18edf013a630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111da3d4daaff63d22b67f5fa74e1e45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b60090be49b059e38a129a814241223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57416a6de5ddee61fc868666258929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5651e68027904a30cc4f46358ff9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0eca8d03f501ca0647d82900cc594226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6219e2dfa01943de6adedfc9a1e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180407c12859dd4430fee940972818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc96123cbd971e581db9dd58d3828229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2522ebb99d335d8c780a119536a730230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350bde4986516d9e92d7e326b01db5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cc4edc710c6faee8537ee96b66a7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c4a228c4bd5c7a4849564efadcbb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e317e12f5fdc7eff0751fd32c372f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b61fa7f9a5dfa3f6491067d42635235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422ee7f1f109380a2b8afd2203b738236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669ed1cd829134cbb0cd3caf78fd78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c8ae780047c346d5ef1508e2a8642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e955e805c754611223f805b3b9e10d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0168de04dd884ffee18a73a9497485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3e1aa077e4d32e12c671f7e14a09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384bb877561790a021d72f56e95cbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e27a4b6f4c24dffb1301a89a299540243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc9d0cbfccb0dfc68b745ddc76567244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfa04904530a29238c7791b8e68009245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43376941ecff205c184cb18a7c1a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd69e82f286834909f104d842246aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf315c444bfcf7ad772009eeb9203d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9da7b57962f1bca7047f6026a0542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8afe9c72295ebf0a1738ffa510192250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8387b0c9cd715169440e1b98883b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ccfff7d8f30bcb3792d60ac44ed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9f98304b80bdc7aab6f8fce1233d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47818de08e66597235e1aeb1b14a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e54642a662b935d73f58456347f1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a50faa97cead28019a5d66fa181f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffec741d37997283709b527f546343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19277f9d6122f0a2d1fcc7d8b2328f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7cab4a9c03aa7ac6ddaa99931dfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5495ae411958439d121f8a00905abfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741fb3f6902d99297cd80471d2de24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b7182e801a269de95c442860b9bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418446652830fd83acf77f22cc7014e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a479f082a5004a512355af926a5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0be10a9dd6b2c4f7d27dbb79da4a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a4a6acc7e36a1279b4e9f947adf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd89004766169edb7c2670ac100ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df5535fecc73dc6f70c92816d4a2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af588a461877cf7bb9fe139e4ad99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4b784553ce2922f90c4aeff0bdf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e50da07ddf8d2bd7425d605e026bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69d8d1795e9b939ecd3506140a783a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57adc6b3eb8daa19614ff1fa835e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390d0844010df7ab292555966c0bf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed12f90becf015148d12d818c631f4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8cdca0d3ee5694c0c60009bd7798c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d934c6b0c2272ddf2d4f55e0d6fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81e08e59162ff862b67bfccbb5f04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3008fd38d36d270ef252b6044bc050279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a1b3b3c2448b35fd4bb2e3cd8f29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79cedd456b622e6c0c7130048677fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3228ff4851ed43e61a5e504d86c4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b7f73d487d09fba39b4482148a3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d893c4c3e13efaa77459664feda845284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033143c1872483dd51394ea8894d37ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007eef83a9e27d9bb400a99de0e4b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeaac2e68005883d7916680848f75b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1d3d63033c6c353e02cae256fade7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98520416d278c29dff2c6badb1a03c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e727840871339239aeb1d7c8abbe70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3956aab30f2404cc538e6fb93b6b211291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf11440c75e5a569c42f8c8a943106292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303afbe41c2ae9e8464fc58dec9fac70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e4018fa0e59ead33e7890f06aa85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3210be82fc6e4d9c8179a569ba9af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850164bd425579a7d73628357bc047296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1a8e6c31de60e0a92beef9765b6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d1db6dc9e07649a581b8332aee8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee159e2aa8a2bd1a5d97dade3b4e58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dcb5e7af08939da29f3b97e0f5588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998724d9a39878cc45dff6811c982a13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c9f919bb4ec262a51c5a488c7b9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa2464cb6cdb6f214ce5dd6169fad7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12545c5223d3457050e4d9923c0ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf6055389adb515c95616c4a380f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1d5f530e98f2fef681c0ac4f5250306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782604cd9381da28d9f0fda983476018307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee39a2150d49b48d90ac42d687421f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf81d74797ee875ac8d36d691f3c1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c4ae05b2ba45cb85a73cf0dc06fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be78b473ae6349fe5c4219a826c91d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990ba8f78926d88341fe69011cac55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e8de147c1a5f809c09de8f29aa11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e44a4540e8e2243446d53cf1948b29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f32ca34399709e900ae1c24b784b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52114cdf4e7f008809e4dc78394719316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39164840aa7d66524035159c12e0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d06f3b9c1fced99c7ef68baa12c221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea0249559f2c4c233aba7b538c651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d3937be17e9908c5c2307b96daee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b20378c414af483039934dba96093321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a85fdd3207f81fbe5c43865d43cc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f9bfc665dece1eb7a1441cbd187c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080fb62b7a8e20b622badff31cb8bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db05a3672daffa09eece6e8757b3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab191d65f41136238a927a0044acb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5612829ba0301a40b9378c27dbfa358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a3670f7a32b4e7d0749ab6b7d2f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de698f8abf442db31921873b7c2e71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d0e03007e0da8cb40d7107948103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1a84cf8580904be142714f282695331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cc8906a45352385b439e0c73b3a28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e16b4d14d1d1c7847643309d0c976333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9815bb244fe48c7426e16b83b719334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5740533484f617a420b3e6c829cf30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a150cd8a11078f95de948f393bac927336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e22901b54ea94e5e618ea6257a6fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cb92bc7ec4f2d712ebf715055a62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9088e6b266d66217870aa5eb7ab0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55aa29f5ba31f4312f073abdb5fce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407fcac2b277b9e529dda824d44f4d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e979f169ea1d6a947f41e3e6a77d8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12ce50c31aaf878f74e720845af39f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ed9bafb6e93cd4235612db00bc7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633576bd7c9dfbadc0f38163ab744a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958d0b693470557c0529b95a6603139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d2dd881a0a4868a9f5ea7924da2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92e38a0d5d6779e63b2d0ba52dfb89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326bdc4d7725cbf6e428316e708aac1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2cf2315a63115b210a18329ae895350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616438115e226fd0488fa08ff148ce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2e87141c5cf6d372443f6ff5fbea6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75fa1993db2a942efa83aa262802f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da873b88de8c1d899dbecc6e8f5405f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09640c2e0753f0888b37c921b5df28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21357dbf81613233cbdacc765c44b8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4dac994aa236b62d273a73ff943d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a4fc42604069b8e0193b660a8b69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a776824e04b5b91c3aecfeda6b09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd5ffe02b94c62215c8752a027b00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d8db31ebab7b10c5cd4d044664b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688b1267f746307a3bef87e50e12cea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a060d888201d5344fbe58b3db31647363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ef08360199d73a867e7b579f1bc3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac9701a734e43f684a62ff0058a18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696181f03ca30931e803707c0753f308366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110afed62f7d1c17d7f8fc62e684ff5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1c28295ed975e009b20e54234a8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550148c74917f07c87c789085f96f195369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531261e3498a9fb8d5091274ded59ee0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99989a8b4dc1701e28db52398f42e64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b160e74b1a7508f3561e37da9be87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ee3e96e68a6483557ab1f420977c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5810c888b44d31d05ce8e76c6fe5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f91259621733d9e70f28559c8670375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c89792a6b71045d597ab7a6e7cdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513015864dd02c946252655899e745c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e84e1ecea67529064ed7c9fac0a9ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19107c8ac6ab69899bd5c88469abe5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e662ede5c30c5221e4068e1812e7db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867de144b6feee72cf357fbc56d61b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de2fa150b202a4568fbe9b984a2358382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb04b7ba34da538bca06c1424f2ca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe0071fcdef130c5ce2d4585b9c41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a4c138794037843493d2b4913ee1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d8e8f65e75cbed99d54a360dcb39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada631f848fda738ea64b37fced57d86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153653913d1fc415c5c08530776bbc79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860f2c6bb582a9d34ddddf3840f244389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2720ce8a3b86d49dfd81fdc7d47092390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2958618488bc180c0c9f76c0f6d151391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173ee39ef891c85e0907f63a8f368e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc004947f3c123348bbad175f1844393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24069700708f15b2f04f45eb4c0c9e4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f769a2996b346980143b49ca51156d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e822e973e9f7973a8b50f7b4f25d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f79d1eff2a4755eb193bb1e4d8576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9128dba95e39ceb36bde1cae73427c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9c20c94c6e2303aff237d48aa11e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacd0e9abdf9b8543489d20629f5002400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2114b0a40e1359ff67108c576f861a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e1fc95a26a7d3eacc99cc532805c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f63074040a52ed9f4f7c5d0d1ff6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239efb42f1ac0effb0b59b75c738a7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbac702a53a8ee7f2c4376e03807b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9376efaf5623e86e50be69ec2fe7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b4c3460c21e4bd86f32f40a04afb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6dcc2c9f850e53a6d1beb759071ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c1e2c33017a1db8c71149e974a24b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d378912910b3212039aedb848dc8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744cb8c7acf93d1d68877ede2d9ed2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a747be1753a4fb27f1626d68efd6f32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688973fa22d14b2a30771eb26ffe36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4cb545492fd97e971d849c8f19eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9106148f268e6c374dce8788fc13c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa8a08394d50b0c10477bd10aedabc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a324ba565249c311f5237c20f9eea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405e2908f19d97cf567612cc17d918418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2631ba0c13d9779d08688273b2bd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec55310bd7c911f50f9730f99559b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf144bea787ffcbb953d0fd88aa724421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa3a0a86c6fb5bf39b3cd72f0b56f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3d1456432db030c68d51c02ac017423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769a7d279ac6cb7cf1b38164de67d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2673f51fab7d35fabbc2559b9cc679425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c521704402f30b6e47a8035f297b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be30f42a6f4a1c1dd4d9907324b980427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cedf39ef183028ee2910d7258882c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cc36a604a03007d58ddee8262c976429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2bd1dd2c27a9c1e412d1eea63a8f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1af94b2c0c032c88cced9c641649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e34696bbcced0fb8dbfc35f6e3860d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f2f7e6160d632b2a707a3dc019951433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b7e2348ae013bf65c51c27b321b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a241e7a07e326a66b5e6d29a24b3ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbc6cf82a76080d3fc87c87df807a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924306b68e27b243855f53e71f40fb28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a6a90ba9e97c0dcd43db4bcb4131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda3c6f00d3117ff26202fcfa8490bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3920599a03223618f12cc901f5898440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a65539a9dc3e27c941fb1e752a295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f8f61e8d2e5f564102567b629f63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103719c38cea0cca520f4e42147a51c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8228be3ebb6f780aca3599798407e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f44048c772f5558f141d1c55e42e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cbe5f38db0154659b14f132a9e24a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d58f77d7ba63b9d665b2f73059cfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55733d2cbbb1d2ef05232f260ddfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435221b580632240d58f22e3e0753ada449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9db9aa882b7df31d5890103b38c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa175efe4dbf6f8c6ae2ef9c88eb2387451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35c323f3317f9798d6f69b79914f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75b986661f81293aeafc36705f58ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936e8f72d9013be576378efe6244af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6204ea470dad7ffe0087b8a4d54f84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735655523edf92615ffba8ed1c32479456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaadcdeec03584c446bbdea097ada1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf6d49936a0cf4367ec71a6464f2e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf449033570584e67e746a66b2075e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d8a151802e8fcb47edfa06ae3a7bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd63e78c29cd7b95a890da42d04488461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd74141f69664c8206f091650c6b559462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c099a4d239a5210258c4ba814b98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156d814d1a61bcf2b819cb869fb834464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668e164ae12f18a7826b8c4f0fc6b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f09e8088db31ae2526e2c0aad185d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ea2eff90cb207bf02f2e50dd470e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047dfd279e97ef52b83de956b6d4178468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36722a92feb14a06c43ddc938b6e0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68420891e6f86d38be85fa402405ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f9c5d0e9c7aff470a0809f1fc9f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a3e674b15d447e27f2fae74964eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765facf2c8fd175f071bc86a865f8f60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d914e963e42e91d17dce5a25e1561474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3ccaf5fc9056c631f7bad722189c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b5a87f01c7941b38b5e5dbd4b471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb4286a907418091d650233371a044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b200aa9d6984a62514cc82f7f8694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e2adbcd17ac53500166b236b9622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc110e9eecfea098a71336046c5868b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8320cae436543e25e33b633896db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b1b0ea8fad7220f3e7dc955aacf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4089fc063c23df1bfc017d3cf65fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ed2f16eafa295678495954e78fa7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aae1010f00eb857d0ad207318ac76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85f947c58ab26fba96b6dd760d6bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a2abc1b20b9d377e38edb69dfefb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f12a579a3893bd707114a88668923488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a43bab8f89fe640a33ce5249b6fa58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570f25a97f9b952ccbb297ee6db386e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414de6189d93271703439cba2d577a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d27fab290a5b9df253a4677176386492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9a8297372716d4045b655c7a01c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82256992b58ffb54f7c5903be67237494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5186b72b8a7cabd5643c3f805820c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2279a981ab93d45dda01536cc0669496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0347ea66ae3219777ca3e3958b968a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc222df31b24faf50df027a6cb40232d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b39a1a9c19bdb3db1171f6a930324499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dbd56d965f14c45a57a4fe7d364cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f5f80090dab0cacebce8f7b2aeaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf833e3d0bf37f5c8769d23c9ac40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1012dce1856f47ba66ae0718d7517d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81bbfe8772a1da7ffd136c54c5062c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd5f4691991fb2b9f267a0583fa01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a1e6745c42e7c36f8c1bfb776c0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570930ff972c155a2bcfebfd2c6c58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb442ad1dfe8498b3b2bb1cf07b4f6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940a379e2f9d29c9f3d18189b855c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e65d3cd300894c42d52161f4403fde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290388305a6cfe36c7e1d4a76b4c2aeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb50d9ab6ebfe3bd3e5fa9e5959e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293af60c5aa633698411569cc56524513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378402cdf5812e73235a71d6c2d4d8e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708f1dc419a8a9d3b16bf1c3597013515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf31f98c6f5b4e9d80ea9c536a51b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c644b69e0d7b18681f9315a4b6b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417e85f9d0b8d258a09496065a62af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e1900dc856f074cd3aecf3a377bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925be977d8ed91044527c3e127f01d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10eb87d5f7b8a3d726193db674abc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6cbc54c6ba5857697fd4b1da1753522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32077487fe93030f946b4063f5f7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bc1dda2408130968924be7cbcdf29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96508de14ca0945580bc0d770b104d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb1051965d110b63d66137f73375ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c862b8d9a6acf981f1c8fea7432e97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada07d8c7af13a9df35c74f76e32e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45a58a2e9619e92a0911c0dbab4262529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3274c931f69aa42f3a5cce5b54b927e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3c9d7410d276a6aeb48e1a0aa6cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2a7e7d3303cb14292b0f6e35f95a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe09af9b87c9d7b5a06d41da256465d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e34529d0de8fd1fe2e90cfc1c0c5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b80acd602a3c893e0bedfb1903b78c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3d39b5734d6aa95cda225e0603ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a195f2590cb8d185a0db08b601c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabfd7de0c051e6e394ee97dbe83423538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d18330850dc079a2da985dccf967539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b36cd10e07ed475a35235ca8342a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851cf3b9991de3a7f0dc5b244f17b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd60e1ea65831e89e42415c321901d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d29cab74abbb98091a6621061b2009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246c32bd6994076c286f31c050d22f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b0033138ffaffd2b8d89d98d2c8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fa8e21ad5048dc4468c24704c2e66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922de3f00b1871307dd1b088f0cccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f010efef021e4547fe6d2adbf40c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8a55b89a0f5864e6d3e7b7329e30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7154414c31da73b699679dd3e6ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02fa5f77e7f418490430b98b5d7773551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd7125d7bc14f9fa57e454a6096a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5721fdebd8ce1f412ce348517a12b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88798acc30adda446d8f6574df3015e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e916503e44f7ff7d9cedfe9dda0a73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624d16bb5548caa151d13314f10cd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b608ade29727a47e7907680908543a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d42f73fccef6f2a82d83364f4c0c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fde59a7aa4987f29b02683eb5d3a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c949c4df559f143fdfab93f6749d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e800660dd08ee253a24bc58eb1f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53236c3170622f9024d521301c0524562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277d2d289e4802d4b8fab61f195e3c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ae0c27b274fe675ecb5d52a847708564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647bb21f3564e43d34067b467fad506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef729881ae6d2f6d30358242752398a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e464f5d84be66debf9b55b3f016feb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651ee2884d552e994b8e58c5aa84ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1603e84430d0e3f6e6c2f80ee72a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056553fde7cf254e94b2762850ef82d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3689c5b090201932ca6d116895a304571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0febae019d933efc091ddd5d7733d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f2be389ddfafc19c934816a395cf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530e3fdd6d70fff940c33b64b54de0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88159f9c66dafe67876f9f2f503de9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f61c46a62a91f97193a23d9a43b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04b8a87a8b13bbfc5529514723df3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fff21e77e8594a1c6e7255848d66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5b9538cec179f0da0e6918fc0859579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09104dc5a06d6338dd3e2a94520d17c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4401acec8ef2f77680c1c257be1c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132e66ffa9bd91fa7d3ce61b719745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ee0de0072ae6208df291b837a06d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d589234b66d3b249814e7037c9d22a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364caf01226079572d721984a3a409c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23130ca5813b644dc8f7ba9308175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd71907f2bcaf8487ff157cbf06d64a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2d90e59fd7b406bab0dc7d06a17e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e673bef59de8a2fc950a9bc4e162f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadceb219da0e32263166a22957fec53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e3f71b9b2c36e2fa0486b962621b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e38b50417404692449579ff9a8bde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293191c052439ababdd46632a4a52f1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43876630a96ba0a06d0c72171985a6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df48ae4de46eec9e58ba32a2d23342595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccbd7b135a4a75124bee0af2a5c996596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b86f1aa57e81a3e59453161e51345c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a448d644ea4359ce6032071fbffe2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a75333d2b860ba0aefb91a0074e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3c86d9a83ebbae733c20a249243d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68494382dfca3c6f7531d26f17dd197601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171a9cb28e2960e33373ef703252d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd71090a184cdb4f2fa58451bd6171d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5c401fe600f375e56dad579a596ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d7e80a3fa8b96e431f9c76c44f255605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f92e394d233d295282fe2568a1267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b87b4433f9a566db82ab8a9ee99d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a9f3ab528128ee1aa415f2821bae7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f5d0068e429b8fa132911d127864609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e8f31031dcfd8756193a81a6107e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ae248b271392c75a1c532676337d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8978365c5da25262316603e054a0fbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa4d9fa58b6b89606afb5ca4141d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027cc19332cc720f93b4edd13356d5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcfe002104f3b0246ea3ae2e87a3a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d2d7e8992973231ba5660bb0fad9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1680fc7845096553365bca3ffc07d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1378ac828599b535eb6b38ed16a43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d95f920b99a0bc9d63640bb6cb0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb76ed04f7883a913b7815f337ad6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3b8e9fa6454ec23b302a2720fe52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3fe370c2ca40d1acba6affcc5b4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b8c0ebe525e3797a445c50719a0a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd95f36f48e5cadc9aef2a16fe55c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eb13703a2cdc846b324351c7cbfb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c85e499d2d89f795ac3eaaaf1f19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70da361f2e638bc4d6b0eba853c345627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4397136d0665e617ba6875b8aabf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971222f800be24d58cc40154de6344629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea5de88366a28dce6d491ad6e22e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9378b45467879e684503e0964027e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073afbc80d03e79933dc38ad168e44e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95fcb24905bfc26dbdda9c8d0347a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daeabb5b326ead6f6f7de4ddb9283f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e064ce669040d1dae7c4a6d102dba8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439cd78029732990daef08603e9aeff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7722cec9d40355d6a62ceffa6acea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d664fde2a3514f97d552c3012f00f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff759a645cf8910a6cd77fe5226173c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a7725102a30087fbcaab7e5fc821640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180282d6e415905b0538a5bf6843e64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780359472e905aed53359f361acd4845642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f433038c326dd342cc23fa4e51b60f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1755f60595c2dc29c4dbdb64b8742d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf415f2fd73f2673694472d27edcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb71b5825faf57ed5d8f90727905107646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898aa4561bb7cc523a5ede857340d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d62dc62f73a0745a9693db459446c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad21a2cc283b313dd2fe73f4f148a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a72839a494e052a8d5d87dc6bb3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8bc3e8c63f1720909214a8dece14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9d5ce0511e88075fff652c2d052c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66fe82b2e810a63b074cc7a6a0380653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdb62cc73abe3acbac7e3f4d0ba8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8fa7258256fbc25f7b8f6d6bb954d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a74d79e4be5d992f17ecda5d6a21c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85bd87bd31e5b78ee8014f96d4461657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e50a76af6579c4d1a5ac3046c7db7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ce5b8725957cdf2988407b76b8f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137abed9a33cef439801dbc17f216798660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab7fbc7c53c8f352d7cda9e6baf3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877e788506bf6d36fb729c5bb5632b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f917d4520626bd4e79073b1acabd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58063a68b54d4b08fc2d2edc16c5d6f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459512016cb7451a644e8399478599ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763b47ab3e64bb39bde812946be543666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680271f9f4ae54372f4fd586202205667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1e7541b6fc8d7dc53650ce55e0ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807122fb44e9bf2749228b9bfff3f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af3ddc2e1ce67b298b0917614de32e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3200c9fa3f74b798bd43bc1ea09fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8346ec2ae87b25199db50b17977927672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8202d7fdaff1e2b021702f81f4532673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6049c7c103b7d01d3a1b4d7bf069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597d9ab130859970f59e3b989d42cb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40fd0e0d3b63ed5e42750ac0f1afab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c68ac140e9715d27fde938e3f51e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf919a8804825e3a39382f82e330ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ad2dddf76e94838d1917b499a3b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c44fb341e51276e07da7e91e19036680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76f606a9254c189406866277fc972681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063be54e5fdea8fde19e6d0ddd65bae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01668b62688b08eaf34e0c6b08175418683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45f2b252edb4cac4f881ff8b96037684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96bd406d54f6623420d2e8db3237c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b956c236cb90da8ca7fe4fed199d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b97fb3385bd7ad08e78e43061b75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a164eef970dac59654a7a9055d7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e4c08406b267a30247103c18126b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff83d39a2a1ed0e38f9def4f6d2b058690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d6b7a9f4393b967f6997d9a99295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2231a07eacbf5e15c32abea4798867692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0581f8df97072fbcf4b54d997706e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2fd2fd29a1ed41764e2bbada19d17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2665f00cbebd5b312971b93aee51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512165b70f2f6eb5654ced09cf732c28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c29e4629e9e2922ea2d951df08cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52717888c58a750cdf8f3d77893f0ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8419be53979051fe4ae4ad249c5ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb44da0f99d1917680a30af8fd8fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de18a75411aed9856d1710a5a58a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4cee8ab3373567cec4aec870f4170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8dd800df100c56bb18d91a26918e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6893c71c0106ca5da2a24a38d405704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaf5eed6305ce561f13efd259e94b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9abf509440a02e0bdef8792ec10f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8885c9ede5ff7af09a7799939ebc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67c9cd53b544388009ead01d6bb25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12910d0351caab5e669e5d41ffeb915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781e149877eb399da15c1c4fe0d7119710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a9238cf9d46a97b71e4faab22b89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574929981eed14e48e48eccabf107e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965c4b6a6dd2f06870c25db9b36c9c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0d6d2901f2162e2611ed81c4b421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc8f33f865e8f96c823f686639a98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4877841c210fae99effa5876e89440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c64144214d3920f9af6084690d91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f494b1e7590f86c627f6f4c55104718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ac827ac33c56f4febbedc4c95563719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30082ef858063010db5ac894577785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea9b2a21c89df76fd2befba292b1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ecae6b3abc2491d385fb20408159722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2740b89536dfb1b93f77234d19d7f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e9038dca2cf4b57105ad6bd3bf991724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f312a0badb053dcf3cbacf08766a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82873def5db68e82f6fb464da7db884726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c57e0f2235974726e161cad06701727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9defae439ca8a7538f7c8f297f7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e2609a744bad6e400a3f40b5e8815729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ff45f23f67115fb54e32622bdb983730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca7ead268c528fb1ed53bfd8ada4e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccee18d7382dd6d41a84d95c62b628732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7182d83fc82cc46fb3dd2b2eb929e66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf251f8dc3afa0887810e694a2fdca3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13704247ffd9b90bfd9d0b5ac7cf62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811a9492805d020080e28c3f4321de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d850ea437704c059f7813fb8b53df5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87988ab20d8f8bc1b40bd10f94c8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e2592b6824fe861d08218051cd53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4673540e2195a3da0aa9778e32bcfbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda568e37449735def5eb285abe3c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b788af13db4b04324d1e48430b04a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b7d97b54efd55af4f5d88a962a6f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337bc8f1145cc2a415f0d41da17f105744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec846715aa1fefec97be4312d4487745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1865aaed5a6c7044af6b1fef8f10e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5402b3c0a8964ae9d018a38b88440ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102ffdfa9ab7d58de5bef440dad1ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866a218f2b93698d229e1814ac70a0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ebc99525f1535d99bd784bb3d8a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e6511bba1e05517023e95bdf100a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa9cdffa8dc8785d02eddbecc0b63a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154104208946e1d8cd18ef62254d44c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>