--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c0862ea9b5fbd5fdabb16d5b72bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce1594fa24adaf6a6a9de86774ce82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6c762b99ff542905ef311c4289203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec600660497965b2f174bcc4583124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0526fb85267b5ecf48d37d191237f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed567f3ab78eecf97e4fcb743bcd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b8f3d444895550b0c36f5e4490c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60ebca688f51299a6d98dfc437d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712634cd8c0c6d80ff761e502effb689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416ef2a2a05c4508b0377ccb150b0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c788665c3adc5c34fd76514e62f0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdc53787924d00aedd7a8d8e62208312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa630bdcfdff787d77b089cbfafd3ed813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a36c56957240eba8a66c3ac9f2dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a42969fa7ab181746e0642464f93715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3d409f43bdc1567d451fda1ffdbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9a1bab829ed5c935c0fd92ab1f11c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c5099cd72e8b7d0481f6da35c8ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c514fe0a37146b397979836d48eceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722b6e54018b152baa23b60c0fce7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098162acc9092afceb48f237ceccd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734119cee2d7e05c07b33e442b7589f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933a53c73ff1a521fcd7a910dc7ec923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083bdafd7300b3b1c8cf3af206dce3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433639745d17b749bb0df3168cd8e57025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba03f81e4e13c13b9eea38a61c2041c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d98b9b329413df6700d9ae1576d52527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a544a38e14c2fa2f396c35001e300428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ed7e907db06f86a65af8d1b4d31d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d94c44a0053303a5da7b042a936ed730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c9a333fc4b8f681a9298e5b82f0ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d66b9c358c82d8e1a930711ad58de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afba4ee7d8b5ea8e426b91e45ed4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134742db6cd3c92726557229d92b71b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73928c521c6040a4ae61bc814a3e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95ebb4bbb4fce21ad3610721ee1e5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ced7dd86be1138a87b167f2433caa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3830eefbe09b821cb1aa637b314e93a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ab7318f4baab18401a154267f3ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056780a08ae830ddb315cb8d376a4c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9360be6b2a4c733f5d46e2358d3b2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba64853f8955a7573ca0335ae2bfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257a1a35a92b65525276c0ffa8797d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac1818425ac81a5066c9b7a98dca7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596359c8f55167acb1f38cb97608366c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1a05e7c9f46c7bd6bc8e79b5d13746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9c8821463734591ac2645aa790c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cbf2b9d87209dcd09ea613b42367248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51eeda198047653f2468f7151fdd1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892315eeaebb30215a98d2e81c97539150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db6235c75e56449f5b1734661fc8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b0b7761a8a7612ad1477c69b1c5ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faaaae63fa9289419786d44218f0a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f6747e8634518ae72a8368412295854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d9b7a9a879940f48349cac41cedf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615af666fe39772cbad2ff8c71bfd0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92d3037610d29c240d34eedce1a0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10611dd936195b00f3bc5af218284d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7abe8c526d83a4f2883c2c1d605a6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590030518ddeef630e58be32fe0d601e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0c9fb8ad957ab30c09674d3c44be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d776bcc9eebe48a71b544fb970653662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82234825b04df5d105f9cea63877b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850569295ed6f99f8fd598dc43291664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a09b24eca54204865c5608bf3b25665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20465ad353170ebfcbc2483b21a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b52fa80e697243b8d93510f468b6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e30ac784a45612a73e6ca62c58e7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2faebd5a1120b94b19a9f8c3f351a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdece51a1b857674b61af46d954065670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ea2533151f32302607fe1331339271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7983f3dde4cbf803293e999c0453472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784ec189cf28bb8dba2b0dd002fbaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57a193a27836ed73b5dfa89672ce2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed3acef24b3cd2c57dd42570556a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01fe7ad35428cbe5b42a8c8297e18276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047a2208f4b59a081dd8932967104877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb04e910064cb991477e3aca29cde478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810baa7c9353e4e9f772cf996ff4b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d559d065df763c077fd9c18a513380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c701f38ffb0371a14e2505ef8d1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597cb25b2fabaeb3a5a649a5cf286682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9dde4bc3256642eec8f695e2fd5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f10c0a043d314790a12b92501a9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0a975d44399a7bfcb7a4369b954885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eca0e1b9c9dba744625e6f1a1e55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fc8a9fef1f937b3119e59573010187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2dd8222113116803465bfe3ebe5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81de1a626740bec82c2a437adb8692f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63f8ce3069cbc217e83f7304c122190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6c17d455abdc0b9179bdbb6e7e9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a367330f1b71a3f1ec1a4d11611a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4bd17fe410d13dd8c155ef5f321493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315ae019b8cc14020366d3bb30e1a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d03507bbd025cc0192d5d547fa89c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8c3b68f77f9fe3cc00be118a33a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59d983c411dfb6b48f1650f306216e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce92ae2921bedef3d3d81e2248cb1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d4835f6725ec233031887c14e4d5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df205a0fe8b02ee289bff402e00da068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefcf32531491442379454250e78c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f7ba2bf01792da8bc7b527720750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aede25963501c6d0176a1a9ad49eb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fe68da8d727b6ec9c5f388cbbade104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b6376dfb7d623264c590b9519518105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f989d5714ca52417616f3b0d46d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5d5deee36914de4007470241f8521107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741191f2aee5aa120dfd018e9264b06e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3187bf97272ed84dbabfadc0d1938c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f21cef86244515c43b5165c1029dc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae54ed41fbc6e80c5fd8a443ab6f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967780039019cf804c653f17e17e6c76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5fd7247a2a1e1d7969c2c4ee11b7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183847a23d4224477c6efc9b2e41e452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c95aca3949fffb292cb0a68d6b2a71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b648aa5df1ae3f6f51bbd5f6a4d8f60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33fc999c928aa9690a2c68813ab062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f710f2dcd0bb5d144e455641f768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782f6e10d1308f28ce686e56dd0dc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486085be58981e5e8fabeee9c47ba23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98ca0d5652af691ed199f9b1fd0a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85021495d32ce0dc3031b7444fdc019d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c8db0c52d83cd34d687fa5a02632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931ca44c10d49c29cf409c770f5730124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca275f3c038fe19783f790bc557873c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0c4c6e22550833a6efb27b07fa7df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addfe6adfe74ae9a83585056eecbc66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c133bad373caf14808f208c3c3c69a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4169c03bade64a6823ea5fa66c49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69af3596a7e7343749138a735986e74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479741b1b1a586ab002e2084f82fddf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce8966479b2eebe144c6ac7065863132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258c807fb64a99b42033f3c0861830133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11bc8d6c09b8a7f295a009ee620b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c896c5391e43f01148f5ccf01b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f99e39da827f89b62fb8c9a9cb8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe000bd2246f2ee6825bfde73f31120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b14246778307270773f81eaed3ef5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a193faf95f696aff7a7c60d79d5b505139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d4889ee890a6877fe7c5fcf771b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9dffee251e55492bdef71b35e7a50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcb1c5fc4f57c104afbee5a2205ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b3f58adca23857667db3326562f57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e13513dcb634af630ef0aa663401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54b6b62bfedef61992da45fd330c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04fa4c3bd8a5892c083c9a7ebec4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96f1ad057fc968d7dac7cb3f323b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe06f63422d723121e79d2f1cfcc26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a2479c4e76299b399d835fc779f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a98defcafd1b2f02383275a1d068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7af5c2c36fc2ef130bf22ff32390a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9769bd4463cd74414c6cdc5111f04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e2a8eca1a2b2ca93b0d24eb6fd62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a25b8536caf669c6fd8c39122b59f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038edd22064ab4a61a5c8a0c56aa3bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50d896845a3a2f6dd3cea76d65077156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d9f5d62feb639ad30aab6057e2fde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db8cc27a612844de4bd38593dda20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4efd1f29fb67d20b74c8ac3c3475159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3782b6d7041a7bb171a7eb1354c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493716fa846c25625657d317daf3814c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4dc2c33f05ae35da07215afbccbba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8966d4b50a3a4d24bbb18fc2aafb175163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b575de10f8d3f07cda722c770bca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5f3f490f4952f42aa4cc0774984ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ecbde7bef15d37e89ee46a580bb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cbddaf5dc7bf2229d9913630da6b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c200b48ffceb2fcfa972f68205cee37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e9d08882ca1cf6e173cf8e67f8296169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9448110dbb6cb96cb8cfb128bdbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dfb64140e6883439de3e77eff55fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa8a325ee86ce6d525c6ccfb61151172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b1b59a36ddc1ad8adee785cebac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121fc4d44eaa52b2c7b8cea97c93d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419064cbd7bbd104098a437de883525c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960c321376e0f2c5f86ee0403abad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018562c9833c5927299649189cc315d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0c9729205944216dc9b8d3c01b51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20965b99929af946a3560cb30d12e9bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a4acd684c84519e327cee04f1f141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41eca4021a44197eae36a3a5f2e03f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78746db6902268de81bc8195f60499182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8286400e45e10f85dbd5d2709dca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c431f37d3b739a9c5d38e87100eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fed1a5c678f54e769a27871bfae22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ae6187e04830419a1ca7df39a7226186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8481952c014e8ff431a611b61b8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f39f87522cc2e56389290a33a1c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd5ae8dcca815b5b9d45e04cd11c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3f5a6a3d107543fbbfb2660f9f7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d0fefe7b75bf7297d90c903b77d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7efd2736b42bf45dc95d1a924779d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e379211dd4f3c82dcf757fc9e26b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84daeb914ce5598112bab43786713b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3730703fa9efaf09b443a31d0cf46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5391ad645bae6804354960eed279b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7591a6a7e3781e106ae6890c6990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247398d282403b6a22da03acb2aeaae9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49861a5e79ddb64ddc8b34463fe2a783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355cb1a1d13c1b3051df82bf48a8267200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fad1d7d80e2347d96b617561503b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a81ed3d62c30b81c217ac2b4007cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545cc86c1c4476770d41ab5345ba6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ea54186b79b4465165204daf270f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a1f1b6d58447c200082ec8426f91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e105848e6d883aef2474d83fb3941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff6148ed63c05a0920791566efe4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641e98ccb602724d77c9c286ed6c99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd63684d0f6c750d24116af70806c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc584651c38ede30798ea87b7ea3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda432399cf579a4fff4b32565bcfe03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57ee203eb85f0bb0e3cecdeb81e73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3275e8952ca9c97b7f4635b742a087213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e220801dabebd430bf459acd0464214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e66ec8ac519c0552e16387f48bf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433588a2ee92e3d425b90bf6516d57a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a9ea940f7419b8fadfb72ac612b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d8bb661ce5d74d92d6926be023f78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389288f25c04d85d8cf3626c7a1f20b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c9d781eaf3aaabd62c9836c11e83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a46ba160d681e85ccf9aaa37b9afd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acfc801c6aae4c3c0c90572a39d363222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484df349c2d8a69a99daf92fd69e8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee23c8f6e6a1bd65983d56a07782f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53f58c0fc136c2fad0c930e47b576225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e86ddabc734af6781bd99cfe0cef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809bc815555f032a969adf1a0a5f67b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca13a12f615d2dc62959c52ad32712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d33b1c6c5b486c0de384334a271bb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8d8c7a1884b055d8ef3be947dc9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2acc23efa810c702f41af799d775a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aa496fac46f82a8cae5ddae02f177232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798adcb5ec585e1c8e156b78639732df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dfb37d6f508ffab7e4a5b04fbea6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024e1301e44283c76f95e4e613d037235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf31ec2d9eb433e2255e1ac38cd09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb9de78b73a6e0bdc84cbc2a48c61a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee67a650842446cd1c8cfda426a88b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c38ebf711a1afd26a1496304dcf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a45f7c53934b1a398bdbbfadcefd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5423bbea42f35e5014a63988bd58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b230395cad76667a44f995fd5527d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b35d00d9e44eef4abe4adb84db65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13332c889220cde61f48532943101798244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a153c147c971310fbec96f7734763245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2d0d67c2d71f777f4bdaf25e0caf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ab224c10a841307e40aa4776a648247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5779ff766525a6f34e123f275762d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abaa20fa0b87700f8319ec16c5d80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab01afec744e1193723e56194b2208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6358bcea7616516e492004a97147251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066bc2c5bb39a6d5cc13e31ee5ef934252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee782a41e12c5b1fbe3bfeab03272a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850d0535482c84dbceeef941cf04be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0c82769ed9a54094cebe727e0412255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb20364c6544d19a09ee95751314530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371795fd5a6399045f59816b6f8d67b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c3fc9aacdd01b1159a4a5da622261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e828eec28c1529cbbafc3aef6970ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0aa1284612c528a11408301455cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a0cc34b6cd915b8d658f302a290d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc4f347862e5931f12d2307ba7cf79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054661f872f3baae2b41f70f87dcc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbfeac62fa847d3e589ab5209b9734264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f1ab8a4fe586196e0bda7fb265fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74dc92c5967ca9d1965f22d055f4f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f6c1b1e93a327fdfde84c5625baa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9a325c159aeec2d59a5fe1982af1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b993ede01c7e7f27954a4c2faf4692269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378718b10efe8d9f105f325866519d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5577278aebe3d108edc9aca976e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f45406778973f9250f9b82959cb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84853ed81cbabc35c46ee773bb183dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf44810ba0d559d99591c809d2902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ce4e40dd558cc790f3ef348f0c4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd3c2373240908583bfd3a3a729b53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcbb3df746804c38dd804b4a55217c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887669ec641705075fe516458b7ec8a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fa01022ba7ac86dc6d299f9a04ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a769beef4c8f92fe11ec0e850dac55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78cb491d9987ea142fe53b58ed8d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb75d11cbd0343b9a65eb22ed746e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e2e9705fce649baf0d57e70df7d8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a64db49d25acf1772348c8cd384ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa70c926aaa96d80a7c889ebe4324285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c92f74cfdf2a6620cf292a920e580286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c6aa07299e471d1de92ba049df40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82aa99f7950f89568aa76a29344eea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7adb3971fb9523430ac8248816e7e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3416bd0c42d7e74bec8f25bbbdcce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf5529cd936d5a58d8be590ab2dc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697e0f73f5b0c93ecf5a9812f55306292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7405aa65aa236e6aa30b063cc40b1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365e01858f14501d4ecd1f0e03d35a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1381aa8aa486e7ddc5eac614825d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089e3c157aa62307bebd8bf0ace92d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c64443630d1bef673ac4fdda8544297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264e2aea6bde1fedee771b31882be0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e5da343aacdf76be3d9ff4afd9ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834fd3ad4b9714fdc5a68a993301f29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec5a94dabda246edcf662d7fd85c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeeabea4574cdbbfa9b3d8110f135d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f8303d149c337476b4745f83d4563303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db1d987d4749c6c36e2e6557bf32a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb985a5db444adaa0688fd8c03a76e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5450375d67d94e99a4fa2c41845c3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0450244fc29912f4ac8549b56ef4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a74c6960b721eda0ddefc41ddab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c23386c43b4811471be4d315eb78c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ed60de6f52dc9cc4f92fa2fcde8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ed23b186259f7d7e3eb90a6ed154311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b30a28c0481634d46b6169c90e8b2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c33297d57cd3702fb3e958f8475fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac855e4440616f6a2fa1166925c4775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f72e513f5562a73d467d2bc900993315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f0f356933b5f01b9c5876169f7698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb21e87351c7dc26fb2b1e00e4e1a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b61f6678eeafe5534041b2728e14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4a9131f5b8be47ddb8be0efaa6e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa7488cc4d1dc217282faf936a0aaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d45d8ced34b7dfc2b0a75ea1cb38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e3ef20992bb65efa56f3e92d78fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d37b1fa8affea0465ea89e7c25229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436329e802cccc5b75a24693550221a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47409272b70e09f4f3a25b40b8a904325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f266356de71670590ec74b3dde52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdcfe5d326c3c8cbdfce2251542b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d643dcb135d30584e30a65c155ad69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f581bebfa7385146a419464b410e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf93109eb26b5196212c4cc63e394d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5caafd61b03a56fc5a21651985aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c3cca888dd8b176d3f5aab77d75c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866626775055cf7dba648bbfca75b29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444479616a95e4aa31c269cbbc9c0997334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9114109553658af3e69e9d4335dba2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790047faa9aace83a59d7d9622b79ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1a4f5647838c7a01459d37fc8b3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a252f2023753266ef1a11a898f32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2c903c9a74a1fd868b148d300448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0bba8eeadd7366d204c2fa6a93ef2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64080d4d39e17178648bf3fc1fa06e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be178b2f1762858e101501db519fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49b85d4e3deeede3fe8bab77c49550343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345533f13331adc39fc41185c8bebf41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645e4a3c25a18e740a11f2a3580257d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b0c815e580ccce28330bfaddedce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8887dbaca0fe7c5de1d50feab04e49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30fd072f0110164bfd2dbc31452a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9663dfe11f28bf48d3af28baf9e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d25bf4e22ba4cc4a0b2342ce13cd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d043b24add2c0bb5beed05565f13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26ee171375483bc83e33f5caa6421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4856de045068ea5972a8221c12fa3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417dc6d33e0448c1f9c5fed7ec7f8b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117840f772e6b985f58ff01814b87e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3c067920feccf61ae10900e3a565b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9caa1b9c0c97ac3c06240100a0b94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05737dc15e70bf2393fdc9c087faac7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c4d7a2e13e4927b140644fc43d56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa0d47eadc31ca2bbc61e39e0b5a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136acc25f9cdfc8c0b9e4c941b099d36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d938ddd7da94afde6145dcf8c9531362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07fcc363b78a0ab6d2ab76872309b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15431ef5319e31f978e2c1dce8539af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945eb6c82272d10252d5ce5d3b726c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae3eba4e50ce77a2a57d9da20d7df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940d972ad53c37db2187258c700ba9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc75eaae45e6674125f58f3e181b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c2c619874b85bb0efaa7cb5010c05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3559bc3503c02a454ede96b1318e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb1ae4ac9217db28c334ad94fb1b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4f09332086db3abfc46ac8e8f7b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616a16dc50046eba33a5ffad123bf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878382cb975ca308fa72de1abb6078e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ee66c4795ed2b3c86224e88ae4a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db7163e5bbebc0a6c549dcd4d3010e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c44807a8348c3de602320d3c7e3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ddd352cf71c0fd0719af06fd9b659378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524cb4ff408a2d453b6d79e1d5d71e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a54f872532614862beb4d79482f69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced762ca75f8eb03375882c50b5b30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076c9735232fe3a3b3050997c60f23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a02ac6c17eefc2b6b38a2da8550e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850916d4d98a9307b30e9b1190d03fe1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43f8884c0c769c51ca18063cde345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2270ec33bf5435a317723ff4f151bef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad02bad9d1f076ff6ca6cb0d5d5237387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239aebbbe02aed57fc2d9bc6890b65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152826f76d641db61b7ac80292a3fe0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2fb74d7f9f57a35d07966f7d81cf6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deab7b6ddca6af7f02a5afcf7d9ee0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0818955d1f7575ac50a06a68a83f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7df87f541e98eb523bb229aeed15b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe5163080a229b5bb9d8596c7462c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba690a39df24893bd54c38b2807c039395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a0b6249fcee67e97919b71503018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99291b6fadc9460ee525aff6d46422d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82be25efcfa23d8e6d4d8e95903c8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af21e1ece1c99321084d262aee071f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c950b2e28d0cc4a3ea6591aab76c90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ce209d80822600eed4666fa1a9f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e38c45123a3c97cdca24aa372d33c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3af4535f45b88c29f1d4b628c3bd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc45a12f939586153109634f81626404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4082ad4b0e6f367093a85cc09b1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf8952ad3e02fbc882b1288778088406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec29aa0eb0aac65fb936ff899189a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0afa9d0bc82213fb6138fd762c35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebafe59593080319b15e8bf815119f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91408ea4de185628709727fb494a50d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df2c527043b089522ddb021b3c3ce5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f537bb34612a327853e3ca28af4cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d171cdf5fbe8caa78504165a11562c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e3d5143f8983c76647596c7632e35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82b6447a6b8992f23cab94e448b18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a40ca3f121ee3fa5a7ae958bb9b573416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78dc73cb511df23f6ae7695e371770417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8ccb97a672ce47f451c9fa323a5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af935fde8d17115ee3e0dd83ea182403419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d96f3d301acad4689dd2f68f00084420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8152c548faf45a277726bbc80c46ff1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7676b19437a0193138b0766623b5d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e0157f20bed221208d2c1977ffb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d10591f9ca70bdc0266eb594469e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e730e2ceda8ac20e3d118ab9b20b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244f92ed4bf889f4533057e92de0b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c4ba6c68be08595c005e48ae10d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c4567cdcc86501b29225de2facc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e69296d948d83756183602ffb2ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0451a64fae94f2dbb461087ec7d2b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a356b1d40e4bf8cea00621a37ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522efa7ac44cb104c11ec4aa756a33e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c69ca01a81ea164a5e2b9419e44d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee07241e0f5bffb3edbe13f36f40d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a89764d0a81fd671b10579fb3604435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ae1c3105f9e5d778faa7a4c32bb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f421fefc86ab40e560abd74e2c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d43364d8e5b80284159e3e9a0de5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da438a3b5660c247caeb4f69c7f0de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9783ab2c0036e746d694db86387a9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49bc1d716d8d8f31b9db69eb61da4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0d64697a8bd1927374d5d1e3c5be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c85f4f3a5ad659af8780ce53e0821443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66abd923e4ed91cc17222bd8893010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9c3d9d11f5bc2be6bc1d6bde8d52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f09b0f8fe340dbab626d78346622f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554aba13096f60c9215fdd83385e6db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a4fd0405540f0b9c4761c9a4883ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9c09132fb3633ede8aab1105625d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d22bc963f08c8f85a357a2703140f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee88f82949e118821c11083e6ccca20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc442e91563d53afdf3dcb59bb6534452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5108f7a5631c2019411e0c5cb9e6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccb4d2064ae01422ef269184b254e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55090952a7b6b485438484b177856b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824cab0bba89cc0107e9af691e8c4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1ce0822f7de9696e1ad5d07bd60a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc82b1ccbfa8bb0e395ddff6965b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd2099a108b6cda42bd9540844813c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084763d0632edc9fbb0afb972c3a3c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1492493cda6b914ee8ace761581c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e67e7b4318269c263c9cc696cfd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda6358dadaeb2a9c17bb6cf24888b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324c245b486d48ebf8e07ee3708418a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b240ceda46a288cc449e46373fa04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856786e3e7c32c619497e28903e9e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337408d09f0a7e8920b2a47f196c55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6111974d24ef175fa70978990d0d76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f54084c87ee9d095eab7b51006f86b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e3dc170d9eeb392cc46578a16db58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc8dc0cde3204f699ffc63f72e5a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731fa003aefa507b2e8fb2ee9d0c5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5c1e7c9d972184d187bb48af84ed5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029dfefabb682b3923e503785c4772474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9758d750def2f63b1a4197a0febc5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5048eea53d20cafb69b03c3796e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49539de5c86d75f3d3f13f084219b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6a4faa53011ac14c86d89e379074478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8fc647b7b2ec64747eb0b3952212b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006fab839da3ede5841e5751a469c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0c9ba6301cda018ce00bad5c309c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fba71afad587727892cc9d3f695a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61538259a68839d02cc758ccecf088483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7126a3ee79a8a9e201a2f66ed5ca30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c08e20c46c03f881fcab2da5dc4de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b623d45e0ec9dc7f97019c8304c971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e472ccd3c439ac7a33d062a097039e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a60d85776e3b59549bab4d78c3ef3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2bf83ab4c9adfd8dc17084f9aa1b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38cfd5c1ef1598dbed787aa66438fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c6fe3383734daa5439e37b5ffc1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9459bdcf9631fa00b0bfff1aaa855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e0d91ba7baa1f5c7648bf352dab2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3c3a59bf07809773ce5d01ef4281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc81373d95be214e85658a85f9dd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9019e6d396e6e714f2ec41b4e7c3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb7c7229c1b2059ddd844cbb1dec28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54011ffdd9b3638e13192de98aa52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce29629232898d6431bb6d731d6085499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa1e7f0bcd289ef16eadff46785f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823165941e38561ada588071b9e39695501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed70a177664ee30180f5b6de3eecc9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09638d6a906a770c1b79063c8a9dd92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42213fea6cbd2a1d33dc9474a4bd2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48a2a95997c6373d81f1b7da020d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f299c3b1c9d902c7bea1c218b5725a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d27298acb599b8a13a997f2f076568507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859dbb7cbd551f32e411dd0f0753ee9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbc2b6e780cbcd7ed4c15672670879509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45b405df3f8a89b13cfa25593ead7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809dbbbfa166e309260427264ad4331511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180d840a5237092b4b9366aa428c198512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7687bdb7eb8f30c7e335f74f44fc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be614aed2dad6e1228236de3af09f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4d82b1f3ff3bebeaa47eb5927190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16d610323406090e7c179aefcea4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee278e46a028113f6701a9097011d9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f33a5631658defa79fd2247a8b78c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc484fa9d77e6cddf3db03914d8fb65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9bc2771eaa5b985a25c401c968cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dede2ddbf4a8cf92f5d9d6b404dee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a65ef488817351140ba31dba33877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4425a7faa5444cffba6caa825ce57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a581a34b52497fa3bf8aa3dca897524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e7c897f14b50d3eb2d1aff4083aee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ed22fd62d89cd4ccd4dca5fea24a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb481a8a633d89939b5b46cd6a4df4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bbbcb757640ef4e1a4c01c3a83e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da9dc43a11ed2ec962220851cf1a9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240637eab833cbc829926b1ea7c3b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b324103ee3b8a217bac451cf5401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296c5978b929c9243c30ed6f6e8d6d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda099148fa4e2d781fa133dcd1c2fc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac6bc0c858243aaed6d3810128ea6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b77d8f467f0dd9dfffefa7a13fa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566b3b5cf10f94fffa052350c5ba83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a7b8005b6f47f3e34be0784e1de0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5d9a1cb4807f38cda73a350bbf775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f0e15a8af6ffa3438d69c6aaad20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3339dbba5c93efd833edded57d225540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399d5ecb596e19ba1f895f725516d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64eff1502abeb2a0498b9183272bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e97d5e8c4a75d8bca7762c73508e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d37652c09e652382f5575228a690544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfee93a94b2fdcf997202a08adb7c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501b954e11f5e525ba0fd9eab0b519f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac290a583365a5cf19d0159d20849d64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02367fa30252a4c0de85c6d34c9bb131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016b707cd67922cdfce9aed2e1f2d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efe61dc6fd29a06b37dfa68a11a471550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e0381b3538b3661c1b8a442f4ae6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eecb24861e6b14f9fbe024c3b9faf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dfc7e77422246a383684149948991553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a552f6b7c24809972bf8b0083387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c57bf191bed505b8496e777c936fcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113552f1bddc4a2a4235b1a3c7fcc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef00503e119efbf00d88047843e65f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff04e36e9ca6b71bcfa135b18475b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b3fc236f54ae33831e27f7fbdae9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166882b22be8377340c5a1321321ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d32a2ce539ecd230cc6f2e11bb76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1758d67143b6109914604d00509b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56242932f4782de3763acd4043d30ec3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6893a6e74b6a3109f56b62b22af752564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdfd772124f043a0e474e0c5fb6507565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37325bc4d9f25984abb8f1e4db976d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381491bec50b3b9d52a79c6fd13726d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d86db3ab1921bb09f2981b14984a32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8adbb2d49445e0eefb446234cc57dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d90369acedfb7ddbafcbe5a3b99e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30054c374f777f7f61b832897c29c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce883ba9070b81ba3fdadb82ff311572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841bc2751531aa4e9bd8c80c68fa31f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f446e73f33053e3c8fb5d095ac091574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049b012424c370c8893c2e013d9adb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378b279d63d745038e223cdb339c08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c331934aab653db1f0efb0d8ff6938577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fecc875daa4762f62a1c26cc899a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64e14a8f3d048d5013415958a8255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba6a559539542b1c31fb107d135ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a879f509087ad459a76af20750b05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a746ce8100ab54a319583081ff95d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781da909069655856daa46fcc9a9f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554279c4acd9e506a2f72f8b95aea1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e5205bb04e782b5d9bf3cec87c28d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562bdf3d36599c6e5df4b77eee67d3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84805868a949f731a31321529ac6f1d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8066e58bedf2bff79fa103e3476e2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eebea18fb6c7b6beec4e3ff2371d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5b977e54de4bb92d89234827b80b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce282f53639fb0fff3555bd3db382a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ea296efb8e8cbf0d534cc0875d91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996184b19855d3b0271346d86c9f2b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f71ab0e2245f8dd8a8320696d5ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9c3ce95b9cbb981f48e65c085e82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f90452b96d8d95fe0145bf9f5e257596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab5295f60f3e1a6dfcbf30709505f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082640f4087c125dd021c0e8b21e86d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c77fb77fdc501aa5c491ea7552c18d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5aef4126150989e6f910895be5e45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98590c7350d103ed993aac1882beed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea707fe1820dfe2d3391bed878453c85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a3b76750896ad041438a8fb68c57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c951e8b109be7d5256d90ed916ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6673184e57ed9cce34271aa1a35f4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76761191f48de87b5ccac45a2f9cbf3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b750321d932fa3191aa5e17c9aaa7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733db019eeb6ebae12018750104d5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ff2fb4935ea4fb7f9fa0cc7af128609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19f93f2e72297ea1211dafad4365b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7950ecb33758bc1a7fdb7bdac71f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3492e5bad515516acc64f6db1670d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a60770e1df5d2d70a0be37762b7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95e04ef259e587a64264774a2d725614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542bc769a3b1a249c639248da15293615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ea2337df983b21b4a8d9dce86494616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7e83f2511242caf5bfe90dff8dce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa23f03e362555aef2c51e93d94d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4c3b290aa0d261a9db1e403f480c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeddd9252ffa85ff9d9d916f24b1dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b5961965988cba371027c61b31be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac24395d58e97d45d9b6b399cf017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a291389019a0a6de7c4b506644f313623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b6921b46983be3f77ec54a4a47f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f6c63b20a011a7c4d1f804fe40414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60014906126684c4ea97f5c8b3bc63b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05504bb3c3d0956e78702797ad572c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad704d914858ebc08db6f259004fc7d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47069e706788264f52449598c457a245629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf1cca384728881ad06c6f39e3cd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15254b318c9f8b2a865a238487837ec5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330501f46354eeb0f229111882a67c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2fbe574685081519c77b9c45b52b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61202a04a56380e38f355e8ca66f63c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca793dcf6a5b934d7170c35ae88c5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e5e46c69a89a5a2a84cdf8fecd0d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1280eb36dcdf0590f92885620d83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe68288b47dededa9d1a836e169882638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c70f229dce3e62c0e6cd330786c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1025a2916e6849e867f1f843c4e774640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444faff1ce851ab288d77899ef15c9f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf519af71ddd972f3da14ae300444b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18794584671f3bc603ca1296daf0771643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2b285ac076600e563645e86fa093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86503c45f3cc1be58051726154763fdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86720639c5db3715ea285d80298753646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79821559b4d530e5cc94533f25f7f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91626e93938a05f4e3c950b35cc601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cf6e756407647cc01bbe61a4a24d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f105397646654a5efb1468b69ed7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e8543824cfc1a14585285d61b07e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654f63816ae1f43ac1e9a88788a70f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e545a9aa8806df959cdc45ecc331d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3546aa4131b353e8bac0e99d2f45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3cca49b2d6212760e14e73313050655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3e4368bca3cafecbb08dfebaba96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ded962b80ccc4887d694a6ef721f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e6144844a7a2c777bc7fe45b0bd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc059e4c50118e77c2f629b64d2ce9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f6c703695cc67960fc6443c02805660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514fbbfc67a1f808871534fb97aa8d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001322464dbef34f27ea6a5d6f448ced662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb1fb64e5bcb10a5d80ef6bd5d5bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb747eb43b01ab9fd97915c97a4de1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb244b6a54452f3c7fa318a312bed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22831b4fbbe9e0bf9012284cfc7b51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e8c2d08b521ebb1efc887c14d53a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73e2e4cf2fea80752b5bb138f6811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5333fb5fb697bad697172df022940f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff34cb6c2a73f1b84a9e0ebce35816c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8264354d4dc4a825f64a1abf4352ce1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161883e330c43344b0e507c90689dc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0245635e74d104e2bfd5089278b076c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69738ff2f40ce448be0dca8654400558674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6cbf6a29f1dae8c4d66ae37a38ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad84f960bbd6eaa2416a0a21d1a4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcc9f9de4bbeb40bfcdbfa30ddce31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9097b97ec9c18beea344b47e1fad9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4b46322d9773acdf4759d1b94352679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3aa1f8f526b11698f445e599bc64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667a21b038eac7602342a883dfdfc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292df7b826aced329095665a857b15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aece57fd45f207e02b5e4033bb0d7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5106624317a6dd26e68cabac439b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be623e1723de8fa1547d0f81fdc0836685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1dba64fa2a0b868026a83c1539b6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca257116179a952d760f60f968b9744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a0a942f3536f86033105606f54e9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b60f9216341e4813b8e482e3f6c9a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f734eee51428cc4fbb6c74843123e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625044b563cae46390930ef162852fc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a9d03027dc42d81b94a2eac42e33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740905b0f5e59883eff8dcfbf528428693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd95be4e5a7e342002ba713aabfc03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8b489948713ef04bf7acec7ab4df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6039bede7789bc5907940e7ade78c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3f51aa62c337f9a2700d5d2b872f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce6811395863aa21d4f83af749a139698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ffc4e48e685e0da0dbd5a25ee95d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada818dd2eb02beadc996c9b047790700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbe8435f4dfca51c2e8b8e7d7934c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5fcd2ee6612cf88721b257acbdde9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770549c92bac6b50cfa40624825cfd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e433204e2a17165feb47d7c621a1d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713bf0705f87d45ab8a31a72835fbe5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe450bdada2530282310874e4aba6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91543b6adb08eee601a7826b67b66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17209a70ab29d29178f3864195fbf72c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ed002d31e93e559853fb20cde8c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b6e35641b26553d84d48dfa579b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c081066aab94b49d3fdf5e42dd0085711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503f7d80f639e138a2f36dfff2044c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2037a738a8f45c9fc4606ad56d8c4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7f7dd412739cae981558dd15d572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5a7115f591e18cde1f9b4ea0d8d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ddf5cda301b9f81f94fb53004771716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5fed33a720779fa9eef7c8f196938717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7856fa9b9542a0c1d7466b72bedd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54c09e9d64cf46cda8fac6d63b628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e40c65e74259650c46953f2337589d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c526934dd9377b9355f71a4a996980721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f00710775276b2fed149a22d435f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181cf872a1588f54e8bf052518ed701723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888e5e4a6038efc3c22922e0a67326724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ece0d2686dea8c9ed110c5cd4c53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e7f3882d1560e1046255e11fa700a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f161ccc34832dd239a3e5189d0d30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087386b5426fc21cf6cbc818f35884f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da06513e817baea59765fe5b88dbf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86a2303ea7ce6bcc11629f67c79cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f25382b93e35acdfdc6cf4369388e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ffd6e4c506ea079a1bca28361f317732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2839a81ff2e790f107c6697a7822fe7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9788aee4c2e28efd375afc7c892e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05bff1bd36a7453fdc716df99ec2e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c82c95bf7a55ceeda38c44e7d979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7bd26b1dd38bf6c9bd240792bad2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee6f05528c407cedfce481e867605738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4958f1e36c6f68780cde49786d5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d187bc9c661338a032a7b2b13128739740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699befe1f90adaba451a855ebc721355741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521ae9d062cd159533f51b82b038d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c699d8a7b29b67e88477ba62a8717b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c64414343895bc3e245f450b55f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d774402c82a16e3ec5d3cce3d7e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140172a8a3bcd87cab18bb556872e06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e0011b78c3ba6d0be3fde080c709747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a63c702f1cc92ab694a46684d25028748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70ca62bd892aec1e78e069d671661749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a831bca54d6f2cdc280ef6399912750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38190311c8a223da58d3179698f50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cfb45b095a92ed51c42bf01573a3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e94b652e5af3c3e26a4c0161b17ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac47b7aba7dd28461d7cab842787b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3b2b6706a9e84a19be3383f5cf28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf89311a551a3251d2eb148d1666e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbaf9d73c2dc9ae3715152e812ea37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3648f879bee246a8883f3ede614c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1bfd8cb44321e9689db183f74e786759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bf057e2bb6d6164452233970628fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7406c91151c401de190905c33a5acc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89fbb7d24175131a1264a0c22c7bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0458cc56c7879608bf7413494389f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a4b784e6c72617f69f21828c1ad2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c19efcf060a18738167c91af428c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514701bc81a77eee59dd6ce5831c9667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064377c437dc8ffd3f173df3e1206428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdb8d56826f318dfdeac84c44feb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e3867043f93722f928d14b38c5fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e869cccd1f705ada35b6186bcf2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb040f4b87c554baf22ee3efdc3424da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba89a06f74c6710bbf5e8c32350b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a1ef24bdfd0cbf1be8ce377d68df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc48007f310495bf023da155c5cc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69797492a8d90aebb39dd13efc52c6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc57f9fe0e1a63ad37ae536657bf4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48409f6cecfedbdfa05e1b82f95b77118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcecfbd9ae600b0b8a66a7a7f47458619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b491c4930f07c2307b3424a6858072220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049224c130355c2f1bd3616fb93d4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f9432eace2134f6981ccc85bf4f3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a832eba94e5415309601a344267a62b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259e02d6bca88676ea206a0c7406f2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c0ab088e8a9a9dc943f84ade3d6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab2a450794a7c14fa968954fc9319a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a09c0dc848e32b29f43eaf8ccdc8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e732b7c97e4bdf694f2e368b1b6e0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b19254168e88393890307c23bde829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65fc4bfa6555cec56c178a915d42c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf34c0f92fc49ff3485f2be53d059f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562d7e9b6c9f0cb2e597516c3ac0a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3953b536208de7769177582902804233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf0481f37409267ade35633b28cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f35e489e9682cdc220621ecb5ae9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063529a56f4a069eeb670bc37c9fc7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad44ef6e73b5fd72d5ee2ac35ab2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972324ea2bec4b63519d18de07f5b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3026c01696bf8e3e417e4e6e33ecc9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe599308723a47f152ff00e2d991c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b016464f36325d450c1c119276c61e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a34d2847a8bc7a1fc895dbe5a38b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3a0eea2e4f0dc013ef54c81baeb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d539c8a2381dd03d254b09ea201444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac11d52d10bc5026d0fd2866ad35b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c84e53d629092698a5d75882d40b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4383137efe3907697c0b60f1f12e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00177312b863735e5b56fd30f639dab348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3781f4b29abcfa37c37784ce2639b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf75ce642aea68b4122de5dfe1b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cec923da58264d9187fddf5bc8f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde8e99c8d9d54d1959119eddbfd9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a321fb7881674ed25c8451e0c23a3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2277c3005e9e2959fd0dc32266f13b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0508bae2c4bef4609a42cf510abbd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f344d7889071d43fb674ed0437f6d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e229e28d91bdcd30c2583385564e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b2e9a935cf32919cb0a80a75a717a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d26274ca4422f60fd375b5f05da659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebfffe18a9ccb1178f26fbdced7ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed005363a1c0fcead14cbff48e72761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0d091849d8eb781162be2ea1a3b2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9e832d12961e080d34e927c308b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c56da84689efe7d3c2610a7b6ed1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507a03475e27985729ad3005b6cb3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fcbdbc69a2e9f7dcc26c2546f05ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e57a904e1cddb56116b00867a338067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89030247d664b58f05d6945f5a04468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639caa7fcfb321a5e3e63a327e29b1ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595face95d277272cf556b4b9235e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d560bf027f4a8f5353d23a1a897f92f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e39a0fb431b8e94c1919a5f9f8bd0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af527a832439804740e40082f37e7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8fa080d3ad945fd3685f510c0f1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f205075e2a9ad51f75bd1b8452c0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78791f865bb09cfa4593ec254340a38576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e661fe3f8f34dfecceb4a4c3110eff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83ede616be0b7130832ce4b7def4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cff8182291e4047d22c0aca8ec765979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a6ad241b608e36e1818d3a1c94de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13a4ad89622754d36b95375bdef0b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd4808e01f3f40e33e4bbd072802c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6574d66c778e2a2ffdc8010080b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a101b83c998ac2f4e1dce8af1760384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85660d5017492e0a8655be8811af10c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c12586e82238695014f7c9eab36dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c897615099a51504865a77f87cec587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b04c7fefede6bbd7074b93bf2057388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9b1948c94615d55d8dafe503a23a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ff611b8f9df8f29a89cb845459d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a4fa5367f8c2c92de101c782003791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b58fe04b046aa54fc31aa6869a1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e8ac3dc03ce97f0b5b183517291b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6ee77717f9dcce57ee0094e1c5d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f894a8759007343e4a5f9dbf235911e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f17417497b0d55ce6a91510e23f3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae6ae8db62baef3c3dd3b1e92fe7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fef6379af53eb58ed51792cd8b4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804e908ac732efc65db0d951414292e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3d54f6d66b5edd6af15d0e53a9c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6194cb0ad0a275a5e2361e9f10a0aac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9bed62ef51f3ed1db685336c093bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31368c85490f2ae598f07bd91c756d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a20341202e88bd44eb5846942370104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614244c0887305645fcb675d43520ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023fc1a3bcb25104b35d1d6cfd235c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa508e3127342b14a6ef636641b9d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239b4be5f986d990f3145b3a5daa09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbaf73bb1751cbb0ed72f3df2dfd6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816e3521e852736f952f8937113594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b7bcefd064482d6006c993f1236f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999ad88eeab37f216d17c702d6439e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb53184c30293674248bc686ce54d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbade650ab4f5f24498e28cfa16757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb594f0323b5ec6447eae0a8ad8c43e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813f4a1ee405385cf6f4b4c6e905816116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34f2c985436e1cdebb1aecdefff8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3500b5631716804fdae3b62275a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135ea07ee767b7f2f085805924e886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d854cb07e0118ff8cbcc7af9c6c43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d7240260fe4394e55c8854f40cfff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be682c7abc3d95ea7d4adeb1f59c163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a3ca6edcfdd8cf5cbd024e61eb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87fe4b51b67e4076bc471387dc3b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c85019982ba2019f8205c78893070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7ef18fd375b93e672a8b9fbffeafc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00676030b5f4338d9ec7885e9c436dc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee6c33bfdc68bb9c675602bd21a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f52b92997cd13e9fcae57f1c509732129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be952552edb9424f87a90c0b5c4462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf418ce9bc9113bc3ba6e4b51ac847d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a16a6300fc42572a8be2005509c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1301ebf2a1aa076422bd5ec587abf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca6c712e792841a00d51bc21d56337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a6e4a190b2db91e3b5a5ce18c9266135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d266966c45f1fbbe3575e2d3ceb1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff4541f1f0dcbe3428d6dcea5f80f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09b5a33ee3d73ebaf6995fe7d32bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b655131ed757e846ad09f6be95968139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131f6e14c2e28405eb92714a59d717140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db1bc77159336d0a870eda3d9acb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b92bd1d9f4d2ffa87e80293f7492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d9cafb84badc8816e5e2ddcb24de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0db7e88befb322b71d2eee3e54e756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e76dfb12d965eef081cc9fac8d3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0db8f42dfbbc11c2c5dbe529306a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ee62c0b2808ece08f91169a5c2d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e17bd519d615c5a04b683a3e9ea2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c3fcb92bbdf282e87084e83df253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6222e2946175c18dfffcae22433805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a1d651f32cfee45a2d2adadcc49b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4adb19857b5f2827fc2536da6c6ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e5a6367cedcb1d494b51b1e625fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379728dfd83c8a76b06eac6039b08e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccf4cc06a557acc9353f9fbe4bc21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b36dad94e88134fd0bdf4c8eee21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23eb02641c5497628727ba40459d8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f3b0276d69924f1fd36da4b41393158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4885b4b2654abbcdd2ba47e2ce16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c101f0b70ee76eae84aaf316a17d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e579d813ec5b9137d696cbec3e535a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b24d7497f633ade445793ecf73bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a168476bcf551c069063f13ccda393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a840dd4aeaaf87a335f56a982c232b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d342fcd9da23abc9aefe5816037f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9081580caa9ac6be51a5d35f48f8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a302c8427e568a5f92148e8a8bfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a122ff442aeed7a69bce1397046191168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f96a19eeb43b6837f9466539e38e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525a2d2a8bd40279d41902e6133c88f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d24f7dc573c8650bb52835d49f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d8d8c4d9ee7a4d8587b5190811c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fed9bc594be0ac36d2786bc0a7257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0375cacfc94026ec7e3dccf4bdd52f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09565cc84292601482474d67e72c6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c199969d76496c58a3cb5bbe96683176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6857798d3336a879ba2ebceb8884177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f7c512781c588553a050f23d9570178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719e0071d1b8a21f87da773cecae5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32649687bda54b4dd47c955c80ef2ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7d917cd3f4ede00265a92af9240b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c04bc64b0472e234c4f6b6300882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4da449250784b45a09aedab567d7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b37682371133d602efea265500493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf897bd5a8b39daf73436122046077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54bfaaa5468866a7be51356353e22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8605f0869da6f730f9ee850d1d147187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d235ada6bc9046657b48170914da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80711728ed7960d90fcceb524b1ebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3208b29f6858e4192fb8a075e04945190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4caced28ab339620e2272e23a936f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5b65765876e924edf65a8f7d9697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7cbe05faf99b726ac8eddf09c4266193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765965b3f5c1d92c0e6b0c89bf2c010194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631ccdb719e83bff7c305b9f9ceaf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af72ee8d325b80bb4071c5f0cf2943196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ece97376c2ddff5bc729e90828aa4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978ef930a6b45989901552a662e456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7246a9fa7fe3648e4b3aa2e0770513199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a7885e641b6c8d0f3bfb82064b83e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeffcf8d069c7cb26ab0174431cd242201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba432672a2574dfd76880e5a8904a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fee39909662a0f413b804d9f95f96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882af840c41d044f435e7b38f4d804a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a344fd0d4199f29d5d3f8d4237ed3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb73db96badb8e6e85dfeec2fdda35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20472f2b21cbf04131af73e53bafb9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3931ffd4d88b6c5d5416ecb47b1fb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abf87e92c00adc397b14796c17c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4bfdc6dab080a6530b33630125d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1637cfa03ea5a517737d1c441a9ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e558e28b68d6b8bccb6efd1e598c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6fead69ca4c9b915d595477972dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c48d13f297d5ed52b40448855c386b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e9d583c139f0a845bb99453b3968a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397027747d9634be4256169d85ccd201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff43e17e8dfda41d23aedf62f78520217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7fcbb8356a1fc4fdc423696c0585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90421e1ff85eaab4ba2afced7fc44e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a56d416e029e9705939e090d31d07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee97ea04e264a9d299cb1ae33adb33b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f20fc25f1cbe41ab720a655e5246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608c2cd65a28aa7ca09824c5613600223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128587d608615cd1cb90150a6ab1d88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f909ef98cde078f997ce8380116b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d8aab24518da7c7f464948ba2237226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78cfbd2acf219f14f43967ff7e47e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668100a13f80c65756be579dab66b7f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c2c6057c6d65a3c54857baa6dad71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564cb6805b5c5b72828266f1ab8b82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec49d7f3391eeaae5316f23e772d41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7fba0355f1046d9da1ffa4c02ca3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebb50ab08f42b8b55ec009b4960bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d920a652f8c5dc2257544726b92f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcc025dc6e0549dce9158a77540647235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce8129224c29002f19853276bd674b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4cdd872871b94e0618898c3840a1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb23f93eb860c1d1abb7b536052511238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c636e2efed8aa441198b4c63ffdb97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60859184a5541862c04b95aac1f9815d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fdcb8e1512119f22451455714bdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fcf371ccd17516620d6735a54b63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c12ab31440f8751cb4d00101716f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ac8111248e682abe2ed612248f36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5136251e9b8d24b39ddbb310533154245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0d70af5e75ed6d4e24d58f94369d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4456c299bd375b94790555725f08c8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b254ad9ca7f1a8fc6b22c2649361ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b7074f4e4ccf49ebc8955945d4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b484223ab5131f15d4b377631e2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339c6221a14a33d90a1623408bc90e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f07c0b6db31dae6484e48b137dcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb832cd82a6f3921902d918859a98ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496bdd4882d229c52663805a37ad470254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c86bbd90a6eae69f5ed02901422a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19b5e07b61c73fff3a6bdbf449fe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b1677c7fe89f2b10454d4adf2b75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84dc6691d40b88a6f5773a6dfbae1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b699c91e6c0e79807fe2e8e12e9884259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32708ce720d9893ca56473b3976ffea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c606568f1dfe8038eadcdcb14e9d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269bcd4ff058ffb3b41ca00fe07b3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628fbde480d37e2639220cc22bdec0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f70700ebe223eb2047dad339c8c9bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1412aafe2757df894f97befdf67bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8876b53cb7be79e2eb34d167e4d3e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1995c407545fc0d96df1a3f30000267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5a0b2932e02adc781c6c664eca8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90349a4ba9b534689c4e1d4e3794ba5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eb6c49049be8e4f69a6a30111cb04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb60d05de684850fa9df2244414c5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea4525bd28a07133de4d1a58223f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf98275fb89cdd3bfd15057600621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317faa6905990e1e7989983ecc60c98d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91efe33a45ebc8c8b37ff8720cc1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3bc38ab0f5459f0469635f29aaff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61589a567458adeb74dd697aa5180ca5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322427137b3aae2ef5dfab478db64ca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ed8162622c4021a073b82254d308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112609a10222f5d39cac7b8bd0031904280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b308088c15b577d9a5bd2c34bfb635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc365e4c648d14f91be1cad65fac59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282f5743e75f36befb22da6074c42a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b9fca1f1da5f2348e6ff1bf10d4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629c106e7b704101014cfe81d47626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6eea0aec240d42361d6f8eea6494286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2a973452f243095e5445f51f22e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e106148ad8118621203e8d4e1c868288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e61a90a65398f71ed61ab8f516a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fa35f0611472b563905110aba170290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0a29acd6b151d3d230e819cbf5e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f521c00285eb7c392650e2cf467fb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cec19d8911078c80b3a34f4d79454293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc13c9a4d1d4afab2cac0dee1214dbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c92c5e847798ddfecfc9692fc320295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4e00fb7a052fe8634c1e67b916bcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eab5685676e86f2b2405c3826cd7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690309f4ec7db6364a533d48a2207b8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a009d83a296a5054a055c037b805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0080243dce47fe580c8dbab50403e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df40d7affc901d11241ede414336f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca97b04efd48738402e2cd01b736f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b0e2d17f7cd4e7a968ba3be41fb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9c6b17f7122c5ca6d54536a4c813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757fc26957013c50fe09bb4fc22895305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1564e867f4ed3bddfa5880411f2f88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ecf900a6a4d868b300f2969ab8e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29b5a8eb26c4d69504c87e3badd3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42c5c9832c100fa79524598ea51b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7378522ffe699fce59a4c86104006c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c78d96bafad628473dbb1038cc57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a48eec5faa3364f0421d1907348270312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6dca0a5f47bfa3b4787f74507faf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836b6d240c3a4a85dffa6c956c6078314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77693adb6e0a2c2b0e92267776763b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a629f8e394bd895d45f4d88ca94ed3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c80be4c633d513989e63e825e41847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40dd6c00628cb8c7d1c40b4bb6501318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612ebe602c6f1de35daa16b8f1c360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1abaec4a84983b8dc5acd21e5cb9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf7518495dcb2a54f4a3bebb5dd7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de7cce5cbbbdb822d84296c98ffa2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f50d66050b8c4fcb613a65e109a274323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d548326c04cb9d20c4e3709aa9d90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a6ddbd82383f3aea4ba9c5bc0707325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83837b7d218e9fd5a4df922491f09c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf97b1d85a0a5ea0b1faab78f4bb64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34498304b4e529c3caba0ecaccbfb91b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1d2dba90fdb9715283830526df443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715974e5981fef573e50d5725f61c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1688dbab9a8c6ee66fc17a3c9af827331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ea4d004d7fb83c4f1d046b9f999f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd0dbc071d24e218f9a5dae4bcc180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1608fdce495c119614b148b8db00f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc22fc19957264fd3e9faabde51840335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f804e20b7307bcc6fe2c489b1d8e75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69276253cc8dd4eeeb24daf1cc3adb25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542555b4ffc0653b9494c0bd47e4e088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353b6f78fd95ba34d825ed844b39d71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d109850782f872cf25eab0d36ad4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d330feff6e2f8bf4637f6436a7abb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44efc2f7c256925caad0a9abd05234342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68870a4d1b480480e2aa2c343185eb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142f20b5626ba515059638038976b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f4cce12b2b8c24ae8fe691da151d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e79ff5fdfc2d04a02edd747d72b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd70ea588b5cd06ac6387a2d6adda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7701389aef4d647681ccfd077baae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e825452db7ac5e983a190c5d29ee7f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecadbe39e8427f8815932c5dfd82e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922e9479937eba0dd126ae90dfa449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d44f6298f3222c829c4c414de82761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269c73503b0da735af9dbfda195c20c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629650c1afae7954fafda5ec88a31491354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea3339559ad34716825d9ac20c4d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179cf33eef288c3bbeb205fb1266320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404dff6d27622af0e7e7abcca8d61a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63125b1e8209a369e56be7efc97ccc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d6c1169bff4360658ff35dcb9ebc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c76387ff85da1b4c18bd856f5879f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db93e8193a26504a77a064032d5c640361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d859dcf3b7e519684b436b3e1263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d120cdc4ff624282e259581c36a5958363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359cbd3005ca1c597020e98e7cbf0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82cd995dc2e550b27792fd1e8ba3af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf426902538367b1e4daada9989a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f48984e816ac0459cbc162b77b20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460936522731691ab353e9179cac0921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc291b3b423e8a69a51fdf82f401b63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a2f6a783a9fdaae5b59775901db5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe905d825d35f436a348467568945c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c8110a7385f40256a7f2074cb194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585355de885e4203aafa6ede1e38948e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ba7d8f9fa28206dfd85d6fe747be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d847da0495550bc78a5eb310b1118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af49febd57574443985547d9f454b70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e79e6de559f13629f33ac0bec88b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355075bf84aeb84c7a753362677c8a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f513c9a38ff8eb06d3bd1dbdc4a161379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1d64e6634798c303f4be950093de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5763bca5b622ee3fd0bbbb11e510ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f064efb91aa52b282333e00ef52b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb239d00aefef51dc0609e1a9fcd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922013dd8246e3bdea489ac82acb1511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361227bece2010e2da78ef68295af15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8858390069d4cccfb243eb51837fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cc51b280c5727b0c90a70e7622108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2752c945e2a7932152800c5409551e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea88b9d14debad20c03a7817fffa0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e61d349f1dcb5ff9760e25acfa07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b2c039e0066974a18a8a8ec523c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0b5643c846c39c7fd298cff0eaa25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bf1eec5bb7a1395753ab2380cfc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df0374376046c8853501db3f6030d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a4a27f38628a18697131ec603591395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58aaaa31e1e2a0974d68a94d41f183396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a53703f7acb3912f90ceb4487e549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb7947725f1816238c65ffb16c2d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ef5156c098f76791adcae07b45b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348b79c06553f65b5ae6b5eeae003b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6229f737afd26fcd99c3cf78bb1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8a2d202822695e156fe7de5e69874402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1d3aa351fb73c5f5910c04c26257403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3ae2c678f98e206363a34ba0ba69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0453a6375753f2b083dd2d5cf242405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba89e4e03dbd764722c1bebedf3c1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026427faf3feabcd321ac94f191a4f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8d2fce99951deec932a16949fe3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808542d1c6987762425062f3d00a680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0f9991548e685f3d0c77ce6da151410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a57c1e723e2052eee62f91ff4b6a3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b64361b282441b161bd943d604da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e533b1aa0e30ffbb0c1c9900f3735f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309c4811df84459cd0b77681d8a6bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd263fbf6b7f10afeb664029c55d9cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40137d94f0cc8fd1da489f0f982ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71a073571f9ce0648c6d25a9af5c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450293fafb930058242a31746610e9c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34ee746a9a3f2fb7b817d1d839057419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487738ceed803e1d8c03e8024baf4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e338aecffd29dafa96aaebfe1ef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b38c3575402a2b5b39262f36dc06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec7522d39b8b1d70e7dcd5f7f179f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733025568b8c7fcd479cd4135bf66a0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b4fddcd2c47dee977f7ca4e0e1ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325c45e06292616db2999bad71ef63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979b62499a053fafb73729563970cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbbc32b21967c157869f312ead0f3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d5fc21e6a312aee4c1e58a0f204f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1a00d9bd797a0633933efd04f2cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc14a49bc5da862e881c1d090146d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d0ef8ba09d966ab771cc062070cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa9aa28298a0de9424630f3626adc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a63d4a45566271a5608cc07a8be4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46efd71070af9e38c7274a2d01498c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206458e25ea8454dc970c66c2606bbb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f262fd22771d1738a8243b1118eba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce68e142582023e9b41b1405fd10ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c50719ecb18ee4df464ceead0200439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11939bb9e4026a6c776ca1e99a8e8ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfec49a1c43e3b1c39f530a7af5dd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fdfff0155e8089e8cdc0301dafe0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb799f5788b16d89878c1a6ad071cc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085739ee55d17bbc06416f73a44290b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b38dc6bdb614526f5fd22446935987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6456871af9d3de45c7f4ffe2da55eed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5458c4345dbb6dacb70a039727fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb81b0a43e32b04ecba6f6f46a7227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447519fe9906bc468acab8f5cfbe2ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c40c2916cda5aba4e5f3ddba6797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c393ee5e2c6fb843c1d186d0be9ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8d6e108be3cbce50a877185f1ef3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1031aa2712a2c9af013511318f352a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b90703d4344a0caa97c69afc655e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9001acc6a9d7abf779c7c40b2db2f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df335bb61b466d60af78978c1aa4f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3dc6ae32e06f947d29fb5dd50657a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4f9d982bee2df58c54620724837d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aba0d5e73c2cfda3cb4f15c03a9d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6345b05167467b4dcc7249c58f3e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999916071a573ea3f78c24b4cb01a73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411dc90059e3587240812b327bdcaab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843028145623961453024939a7a8c831463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d91b421dadb76dcebe45dd33e7d83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621775dbc467f0ef48c1ea738eaaf073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69c01d840740cd3066fd51e76968cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b4afb0232a2d9909e5480c48c5904467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722a801cfe59c204c235456c59d3ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550cd4acdd5b509c73560b46babd18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d167317d46b57fc5cd90213ecafb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48115fd4acb0e5733e9c861eb6b8681471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81de11018fc8f537b290d5f464b57a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3adb5af8bc4edb0a911d6a140136e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7576d7120611c1e9132817e5d92f89c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d258b321a10a02dcced9ce3d807c77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23c61f903aaeffef799ac20bc1f82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf65203f14cf5db3d41d026c64906477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134e28289e8c9c23fe72181d339d860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e82c633bee9cf3220d022f483425d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f13f12f9d45cef57705b6690357df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b63f8fe7396a904a9c1b5a90192f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3bc406a15332297202520e3cc479e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be83f6693989ae80db2ef0ac4e8a48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffb747a856476151d7965cdd386b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de7856b03abf344aefa7e6bca7382b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01704144cd66fa9daa3dc9c4fe7e1c6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e573c9d3520e40b61fd0a3111dc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd11cc16100db05370f16c2b0a51f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90413ebd95261fbcd77146c1a316b32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6cd4148d00fd663f85cbb8176a80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d91ef2801c45dd12bb47a1db968f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9cc5ace24f7e2f1f8355047260af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b72700f5c1bdf5bbfdc88abb9955c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b100adf075faaebc7e3cd9b59a31b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91c8ea3e2c787dd8c98d5b1683b0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820a349baaf8f00058aa4c0c997930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9f94ab328fae06afcc19a1eaeb59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc86b7ff63637d094b547a363756c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0105364c22d9b4e8718cf5965d3d21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe97a2cb47f82e58d8830175315f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f264abfe2526ff326ec6755b4cdb41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a745da2b192689511d0069b5b13d41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6a0f95952ebb6e4a76c9e699860e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117ea0abc3611aed52f5b407c2db34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea865d9fc5a826d1c4435c64c969efd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d206d2c782b2e7eda8f00069249e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b94bb73a1c320335a3c5be1087db56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51d68fcac815df1cac264c0049c1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3741ad170587c122a40473039494e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c42bad7fb7a3cfc5e77fd348cc5ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481b5cd6dd1a5a0a48e0bbbab5f12f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4cd917a832b97130e2b02851b5319512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c463fd5ef65541cc3614bc6d568db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2b1337e4f8c679aa020bf70e4728514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3542113966a031a4ad352c436b240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8cf2ee77e2aead991db35e23e1c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58554ad3dfc9ded9d4bb2e33722cb66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67202534817c94bc91f8e9c266b30700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb26406d0c2c52e92d219bffeecc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3491e0326594a65650733be440fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada25bbb8846971b2bf2867d6146b5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a42ef05d5c3f34c839715b051150e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198b08c45e750e8df35ddd72a500e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848f1ff3c52ba524c3d1e563e43c1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498895fae7dd7595194bf640e129c18e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949015d14f1b5575a21b5e33c10fc761526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73206974267936a3ef8249d61e66c15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218cd6606daccaec287cc53cca3ef45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab6e93d57fd12de9626826cce5390529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67bf9da751573637bac2423a6ca234530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c254362aaeae9932f9c9b81541004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e88473cbfc2e2a8eef0b9c0efbbc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe03641dcebdf97ca27a1184a012f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d2d49292c04e8707c3f5f7960bff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9149ed5bdb26cd2cc47eecc07794b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a7824a3fd22ef6f5e679f158b6747536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4555d74dfb4611086f11198e5be274537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a9215bca861ce5bf95da8d2ce2d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ff171e72be87c3ee588dde748f99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91f6c9f6e64b08adc94c7a77ada30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc6e40e8f3f9b6010f76e18c163db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690b584c3d426e09c271fb3ab26833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c76ce62220a4c50b275ba3302d037543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20170de4ca382d85e79bcb6604e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcea28a0c90e1fea6f014c0c743801545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65afdd6c495900fc88be73cb4c029e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457079b5dab3ebc9581bd909207876a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a8b57d7efb744e9b125756411b151548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8671313fe69573f044eb08c628b224549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29d10c54bc838344cf9c2a2981987550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2bd1e5e46908fba8542db4205b19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fa1c4214a453bc586d55c30fe459552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc537ed592875d936a6549bd485352553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853603a4020708557e8138884f0ee6d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d09986e519319ec7eefb2bd4229f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905e3e64f87d7bbeff662c60bce0dcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a756794869bca615843348030c78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eb7a8887ee03bc085a1b8428bd5e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4fb79a2eeaccac813fa1e844c2164559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405a8de55c7c357e5a1314df075316560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a8219a60873fa7d6c943ed46d1a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9357c7138ffceb3081ffc9f1077df2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e2ee292ac7cf33d16f875e139e37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0e08eb2366c8a74cda89d91731f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadaa2315d5f1c79125ca052b802fc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3182297977b0e898c3378ba0c0b7cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8952a4f8c48393087d3154dd12ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967bbc201c732ccb702b4cfd532e5b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3dd2011d7e8860f8a03b5d0103bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228f9752fc097bd565c3ac6701f330d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f1ed295fc687ab49af4da59117cff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6ca844663df06412ebe71c8a09b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32c8a0e8ddc27923965a4d7bf45ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57673a13dc73b5d85b32afa347a2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fb558054f7d2c526b272235236b0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5475a9ab630fa8eb94e88a82a8577576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85e71dc37313927ddf1caaae12f4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb5fa43cfffad43a078edb4ae51749578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26518283b747cb5389e1709fd59fe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e23252ad891185f4e9406c33019e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b10a7db19d3c9af979b2fea314ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717fc8a7cba85dc5d606b2d6b6f6f12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99fcbad11e67c2329780c43239a182583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed2543d337a0db047da125ff6fa03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa8439cc615c4bb5ea8134cd24b4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2367b32592640bc7ed780e2111a4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c362ab2dccee271db4622f6bc359ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd825259c37d3b2ab8ea618316aa1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6edf65bdad0f32910d769e1e0037589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d89bba54f35d76e7d1c94767d994590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8085d45319f9df2e29f029e8cd9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b03a07f447edfc037510aca86c37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b19f45342ac95c4aa1c7652a33c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16e27d54bf9edc30ab288500ceb81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901ea2348978c855c1e2059ca66c28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae95c243b89a3703b0f34fb766a00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f4104bc0ac31401ab1ad168a2090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af5024c69f17cf8063b42bb309d87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5979fe5bcd5be72a159043602bd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637fb9fc2298369a65daaad05cd59a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849dba7398a422aa1998a23f75f63cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15704b5dcf7a68b62ca84fa21cf1306602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbd0b845c8482a373b5182bdb145f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8bd3e1afc389cf0d34a8e5dd7eac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea2769b8ef3fd73b438b01d9e33df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28cc0f28c8d8163aa419d11e1fb976606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec802403693d1503bb5ac4e0511d4e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a48b28f37e440c2446e7956758ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b9343122b2fadb73e929b8c56faf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398e6aaa11b4ee4ea2da56a65362a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e053d9739679f2af232a402c6725b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ac99fac2e4fa908f2a98df6435771612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203d55a41adb465ab139ad6353ce46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357015abf946a7de2c35f8522a6049b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9593ba8788f6f78ceb15a721c5d22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c80ab0a856001c8fea6aabd6c748b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49c17d0ceb925c2b7f2506894f0e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115404c8568be98595b4c84124a44051618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea578fc5486e4d093526f7d83b918e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc6eca800727b317a51100ba53f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b835a2732275b1ae69cf6b07285224621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fcb3c3c628358692de6d44f740b11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132659c7d977ce569b4f4599fb8ac45e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609d135ec797769bb10d3c2ebfdb6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b51529392d89c9dd3c0ab31007ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce27835353486fb397acbb86f0c379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80eaaa26c028f17e35ea094c484432627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2920f067afc83fac4f4d16b9985a26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8b330f8e14d93ba7355f0d859914629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d7192837b8e8d755d106277af29e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d70fcdfa37ae4eae7d72519355ba7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f818f801ac87d073594b39364d4cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458247a9165e6869f9bed666a8ab6aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9258b87d96cc2e7ca053b26fc4a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad228abcc83ea656ceeba174f4edd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fdc86767be588458763c5693a10f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8ce3953033a7e66697d37a44bebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539912ffd9c5ef359e22bba96c314f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f02c9800611facf5d51549268f1c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155db75425ad984b796597ecdc0b1b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c489df270ef99bb2f8adc8ff56007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9575c920a9af5eb8bd7f9c5bf76034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a5e474f05c0b14f4c63c4570e023c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5db565cdbfc0f7b33f30f402b6662644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca989c4296ac57529a0026ca595a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ba9be4bc7d7a0db3ff0dfb496f63e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bd1930fe2c43871afe0bce48ba7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292b66373813fc3a65c34ac672a542648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402ec96ff78c0f92833da8a4f1a97e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b035002311b616d5bcd52028e5fb6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253a7a350a3e8b35d734eef5343fbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ca5e03cfa1f05cfc53787d49016d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db879722974663212f7769db4a15e3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b60bb2811e2e100e7b1954f284e35a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc808898a636c0ad85bf47f4da4bcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16407b54caea5d473d16d8dccc6e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4127bfc0ba99ada0d50901d4a32b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732de2d7f6cc6b745d82945bd8fd4bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1e9085bbd313e0bfb6c1cdb36d47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc09f775caa554fd5eb6f32b437c7fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1ba1ed5a4a12f0caf8236fc19beea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760b44719a083a4ca3bffca25ae76fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ec8cec21f137778f08f36f813172d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2b8719927e06e34ce7a78b587f31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228b0223410b69270b07739fba843c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4aea862c5b8d0a8fca7f488019906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30943857c903c685474edf34b17478e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c596a6045f045bb7c81d628125bfed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf10cb0db2ff42637097fd1454fabe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de84b9bf4af5892e08c574c48fb93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446d306585aecc805df7ad055953ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c79394acfc3cc6abe8ff62b9eb38e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dae25a3e9defdd7c8dfc7849e1e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047fd36b5f20b5ed9db734f89842f64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadbafbdeab888193fe8b7afa94ade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5096b3b1a13dd7e0bc70fc06125a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4cc762182cc72e2c5f44285ffe74b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ad2a02b492c086fd7c0719fbdefd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206dcd74b421eb5f2ae1544c017c7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6c5fb7437e0d65c894da7792ee3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273debe776bb785a273a63f7dd813cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257aa95f93a78b26395d809f2486162682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace64465b5fae6f718ee9937598f79a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47b1df5bfac06394489013eeca2444684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfdebcc8dd685b500188c89f6314dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b489bcb0b2bcdd3668da08145d2fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400afd07ae452a27b963ab55a89add6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c665456960c2e5caa4d187001cdae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e191fcc814a496fc7a8b95ceea94c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edbb82fa07f5df7fad0de510bd1323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a273de97a65da2f2ff42940188e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219447c5947902b062d9b6135cf4747f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153c7928c6c056ad264023f273932b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac49f5608f3532d5e48656ddb3fd49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc70b12f4599a84d2f15e201a6b69a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395069ae8458e0d2b49bd8f7c383be7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9406946800557198bf2959a3d3c5a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1b34335d88f1e7c27b98adf34aa8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee71e39feae9cc7b79d1433733cc71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb467d5e6e5b513b4de6cd1201347bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af749cb5163540b717b95f71df55d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f084e9a3a360cb67261d02dadf9ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ec2297a09d99b081efede060c78f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2669caa35ddb48ce4064922a1f4fc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233135be8073dea68803ed51e28917f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a6a3b0ab546665757cba4e1b0207706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d2037960353f59660982f69fcd74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef9923da6972ef23a1148010bfec5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7a355628d5260a31d995c2e101470709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b79487aa8af114e0873a9e950d59a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd6ab4fe70c0094cfcc485c5476ebc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b58d8abb23a9e1800a5080147ba4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b3d85d9bd3f6fb19a7eab4e7784d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82772fc095a9255d0ae3202eddf36d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed12f8637ef27193e1858fcd0a1156715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd84bed884d04a887bbcf3d10ed0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fede6ce5a18f66ef5aba49ec77c11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261fcfdc4e0e99340956fb52ad12c65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c62fc5bea376bbf7536382f01745b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86972631daeef382e20c8d4e632c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b6fdda86d89b33c5dff96034a7bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8ae06c7cef4e8b4f362cf3553c4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd16dbc7700622b1917f88dcaa1fc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3278d59436fad29c1d3f67fb287d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d97a987dcfe32d68256f1caebd7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02532824306a3ba91abe33e9dc8c4391726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9076f3e505c5049bc6ef548b64bab4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0fd2a9454717363e830e6d9a0e5a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4341da4095c89a21a55e734270acb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c736ecf3a79e1138bb531e9db82d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e4cc6791833fb49f6a9514965548731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946600ed070ea289f751a45ccf0500cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff630e2552a62e74c043a4e2adfdf0d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d67ddd31e110658e10b7ce346e4544734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2442b248ace95b20439369f30192415735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c93fcbc45ab233f361c3ba96b9b33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f739b9e78e93c8db87413b13e8a4a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022031175c5eb893864f9ebdea38b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b34843dc2afaec4641b0b674e787b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac2acf529f40897935d0c074e92241740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee098c9f7e168a7f454ecbfd942625741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59cffa7c032f96169ef743f4deebff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5f093709d50bae21bf3d461f1638743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e2ad2753e87c9eb9d3be2a52d6914744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d01f99138292066ba3ce8f3f990d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9707ef4d58242a3bae0ffcb0cf24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37169b5f699c72890b3ff417bdfe828747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e53fbd33af0e4c80a6c08aa599f104748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb311d6447971145c12877c0b16d08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a1d521ebe88e4498a8dc6ec36b04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076f2f545f409495efdb7526d7bec9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a36532f627ae39259ce4d8aef53a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7664fbc72cf1e27727aa6581313ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d9def12a4f4eb4886a5685f1ac33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037a53b236476911457d04d00ea8f5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a055ccb34db51f2f64cf7bdbaed0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0a6bbbd2ed4a0f4382b0e7db4dd4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771add2764209c41acdf5431376ca9e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd891e43782c4183d9e6b2acd5dbcbc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>