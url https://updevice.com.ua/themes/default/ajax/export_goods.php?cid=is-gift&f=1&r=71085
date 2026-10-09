--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a49cff5026b4cf67c646d1af12be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece6c1062eaa6bb0a30fc61be358d772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e2999e825ebff03e68952af6265963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbcd39d12519d258b86848df49e2644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f36f28d40905770868923562fbec215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038b162ebeea0abbe4c20a987093486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d1616b87f37146fde7b8def456e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc7b000098e448b3923f364d2fcfb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac9edd9121932d9cd16f5cb53d0c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86912d30812d257337b110c7e4cb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9101fb3854db3afb1da6bee9eb0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a81316f01d14f1ff2ba11e6227a7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9529168fb89798eb975638d184b6a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331cae13693ca198fe293c65d481f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5077011ed9f34efc6633f37f25a06015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3515b304524420cd2e86a79a728cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f44e8120e0b8a8cd95bc2746de4db617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8cb82a13ace0dd2bba0b0c5d8ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd5f70e076f81369a56eb7458c352719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880c9c32612fe9e670d05cc3dce74e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ceced8695f0a1dfd10b902492436d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae8f77f8317c51cf20d917a75fa98222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5be487a681ab1e1373d43b2b38f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752916b8b66069c55980513d2aa39924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7fdd1afb698f1ff91c2d529f0db425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a398cd0421ef3e5e482cf2fda7c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc055da95cd231c2c1fd67f99625b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df92d276a1073b13a5a7e1f03af8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b61ac9c1619a8a1d662aee1a9a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815469fd6dcfe234f3428abb7e0e5d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af470a2d10bf2fe9266895b92b98ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab141d96d63cb4fe44c2330eb73c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df54fe9a9201166399749aa4c8611c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e44979825b71dd35e553638c8e39ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276549225101bac0a7534bdce3e3c7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296799a22be4955d6995c24aafdfd1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b27d1197651671e112b327119f20b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73bd2a611251c032c0eec72b60faf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f6ab476b50bb50cf99717238093839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a1a233e8f6b141c086dad76e32a0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03af9e881214f902b52880b9538c7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617a2b786204db40e4906a47c9ba0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aacf9e83b526bf5ea367f42722e82e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e452746a7311e2a893187d40ed3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a502c0e54acc6c1b758d8f9d8de545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea455e08cadec6caa8e2d8e2daf46646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7d5053d0ba4f0524e1f0a0686d6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa2d3b237ca88801b4c64407730d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8939567fff271200ddc373f9a4119c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c74bd80ee124190b0d9632145664e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66507f32c090d29f3cfbc42dd40d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc72be9a76848327c7798a8c69019652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8409b874de8f35619051b176392eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09549e4c0eb3d6674584f135e566c7a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704b284ee2d12c3915877605ddc116055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7482ff1d18ee39364b41aed0e8f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f8fc8b7f615bb514244e7c93acc4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9afa954c3ac6a7d9c517e84c6fc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69789351e1a22349858901a31eddd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e005a4b5cd601a3c6b702e0546508260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad610eabb2872787dd3134a7c92dbd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace45e2bdf454a94fc06ddeeca494b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd4be8dd7ea7e05eaa1691fd770b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2751d5d85f493e5d6a379adb15b60064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53abf60dd7c1d54f864c78fc7dcbe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c412d12ee92b2120bc1af370485179f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc9ba0210477ea36d4619477f7d39b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9274553b8907178c363e66d8c25468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a410bc682a6bbb4c5bd7ce6457a40e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570cf3a2905739db237c0d5c3c9f67970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16843746faa69368ed6d8733254010a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b70f9ebbcf39a5897369181f494d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52699758616bc764c3ad9b06c6bd8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136f3575e04b2d8c2683f4774b74d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427e95b16de18759e7a1016ea50f5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc603d51a9a8fdc45be66a602dd883cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7844c502bba57c6f5b6d241bbcae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e331bc27eb9cc350eb970859daeaae278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb32b512368e8dfb79b732f446909ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e764719097f6d11eff7cc73d07d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187b580929918ed56b2cb610acf18181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b18a0b2abaefa780478fd8da2d4ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8318ab5cbc491d4f2d6d3bfa72b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c1657cc1e594194d398616e70f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e72f5e945dd3a5cd82c330201536285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d7d56a12ba069e9ccbd7d0d4683e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393cb6f496ac39c83d062e566f8f6c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad781477ddf7ad4512530e5fbac865488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c2dc99f4f9ccf0c426d262c39e3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc8685a561bf67d31808294f2c76790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc17bf3d52345f42aea1563289823c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a06d4d6480b28e4e1a6f2380f73ef092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91655d1b8ba9eef0c2a0e810f191425f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a53b3e3280b0b28e228b2776c2b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4cfeaed733693fc57de5ba93c7d4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9a6cef26dc03c7e74559e7186b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87434ede996bfda6314c6f319e57f4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b65179c57b59801252ecfafd6cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c28b9795a640e7b123404acb9844999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a2d8f164fb0a75b8375e221417a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d06be2d7013dac47ddbd743d71f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ac73b62b35b616154d0db0225b4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb041199ac3ba6ba08c175eb69af14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c203b2c0ac16199123d549639d23d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8542844e8dc1d6661daf53dfeea3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a5ab8f6ad0fb9c9404a575ba1f1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841420825148b83a79cfa20f10c42c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082b8a92e4cc0ad147e0ddd42a7ee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13679197b163c31f88d2e11dd230b77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b41145912d105d38db828fb024120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70deee7607d4a0fc9918018d59814a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13858c840a980acf486ecda65b9d6c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6524a473fa2d99913e79606908aef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674daa09aaa397b2382f42866ea0a55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857757d1f2dc927c322e763290ab14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd42ed222d78db2063b1bda5621be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b889d7ff5398140fe19052d4dd4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15b3fb9d9280062b3b03fc92b4b60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b1acbcd1ab90f22cd5dbd3581727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81351e1eaed5b38ef5a03f8da5b82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b542bf704f1b6356d53eb18765889e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99fad5e058246be41e0b5718385ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e746052baaa0a3b95cc4d614e1a2ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01ee70f4f4b75a2556e4b07087c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f2193377edc64d234137b31d700c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e298fb7bd9f84d438a6aa8d44e76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82464b121d888d9ab2b4307486cc356b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393adac5c8c6c147d5894819754fd1e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e2a12604fa6f1e2bd2ee17f5234d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f1748f3e0226c4eec0500f5112f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e2741e4f472d3235e93a10ad268d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ba5b472300ab55e0b8c64f47d265132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e363f9a35f91d470a3d8c9713abb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c843c63f0b971e8ea9e3ca18187d784134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44116586d2ca8905bc4d488cb01684135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfddb9464a504af3d0f4d710daf51b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827584cf119b39cefe28637d59e74dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b52214de7c717c8cb0578b5201633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e460112b20b83fa1311d9ab9a8f56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9e8e7b1aed81df4c8983b16c4bf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8b24f89411b99853c70b175ca63ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24133bac385bd56f61dc571d5d3c40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926ec27b3d5e40cad5e901f295001d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e433162da3b81311c3fc6d0def92f28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32725f9cf4d50e47386dfd11266b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c3da134efcb291ec9b7db0f803d4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8c223c419a475f271829ceb02b80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ff20b5844cba031ab0ea99ba5a7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c7413870a54b0612396fed7c2d3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22861028c277ee5f5c141da7e2389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7005af3b82534b0b0a166791b91589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8986472c1b054666ec5d093543234e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dc3ef0df3516e395c0c14bfaefeb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9defdd5a650c4109a6c0511741c6a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd91524a9997515789f07758bf8338155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579567a2b410cce2b0b028aef043c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c2e45847d0663ea92ce601cec6d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670f1b224c204db5e00f897c0a40882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d29f2467e92ef6f63911d32637f09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0365247dc4abd0dc56b30769f60b6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607864ee185a337f6fbb8bf7f90f76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597e0f3a955b530ff978ac4913fb5dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7010e9914365ce385b1a057f3ac8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3947c1742e162baafd3c155f41aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8a6b5f9db52a363dcfdde7f38595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017442d3cf8a735e9378d1a36b02b81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b363e148302d7ee967c48fec7197466167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422140e13a050de232da4a5070f8229168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb759ac0c013fb1f5188b181d2c58e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b17e2049ed904d5cce035fb77052b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0cf4da8af228313c05a780a1c5c0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6cb4b42b9cf318a68f5d334f3d79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60f5f81b5486d06e2b759101d15fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8095293f2037a6f90fcd278802f7d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d50ce7d5c336f5f8c23c623a2d8d38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c376afa41198b628d5543d603a5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cccb4f71488b4a70c396bd967f9555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec320b048e7855cb3e3d9d8d273cb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481989c0fe994be82fe82b7468b415a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91329b71bd61be6632022e020e903a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608f9fd002435dceb97ae1e87a96df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993194c102ce495de82c145005041e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298677d84ce35b19b1b0e1774f163e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b303a788bacc53f8c8d2f91f7d875f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428cbb3dae4c1a4d845a660386ffbad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ccd209d06bbb55189c372339d4a90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2064741c19063b4fac7466928fae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba7d58dd862cbbabc6ac6bc3dae9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad4c9db1c8a1aea11be6e6bce2d5c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaa55d0bd49345948503eebce3544c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641f8158d342d9fb2788e3087ef84de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0ace4bd8c28645616ac752b4117c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e0105c8b999691d4d15b43a340273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eece44f5856bcdf378ac88842b620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0311622e45c23e3e1fc594e991ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18a968be4c979a901bf17341c7ba0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199df3104dd53c4e968561b4c772c08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4a4746cccfe62c19c4d106666145b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3ba54bd9657bd2c70c0bad57aab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1044ddb5df4cc04db2c9a28f14c43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e21cdd9b2088bbadaa654b45d31c49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb21a0b5551b5c4f97d30572f9e37a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ecbe411944456867bc4f5b3745a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf56c0c0d6a78e379e8e1fbfec317204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b7528efa4bab7d028d0da0eef8987205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059d58a946b6fba45f7bfcf6648c131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b9ebccd6e2972eeec94649e3d59a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0dde73cd7d14058ba9e33ab5520ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e12f8d480ee29ae1c25fb0093e0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb626bf879be7e8cce2efaa946acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61349042facb7c0b9aeec0d41edb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37afb8c5b1f81381801d395e86cc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bfd764826636448a015dbb77c0814213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161429dfdaba3fd2f34131d4bc60880214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b757ccb7ac05c1221f368ab72fd453215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0288b42ceff4746f1c2bfd9624857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40becdd74059efc3b008ccb63932944217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab566da30b562b878c0dbf16eec026218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07da6ba3e935a30f983c8741e817f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e0dd96ec54ceb623307d31ad95415220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ee4c185cc828203d964b380faa32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf7cf54abf66ea26ade0f687e0dae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ff2948ff6e5e93ced87a43b63de5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331e2bf6334797f50fc5f4a279a97d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b33ab7dfd22c4255de2fb9f4ce3a4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49f3b957f9bde90b92c2f4851fa54a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641383ff61c2ef421537eee3bbb419227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66d139727982d5604e25d6528f24a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679753968a55c857b9760c63c48bfed4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146675fd54728d21f97bb080aab608d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab936e4f70928dede28251feb67fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d6a708bae074240a91a26da389e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d6ee1b70d1f78647d2518e31e75a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fe0568114dce6f0536dc06e7c97d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca9b38212781c39eb2e13325fb5c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009fa02508a4189b61874c18884bc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de4987ce004bb09231a159df89bbff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d19129c86b08fc97157a5f385e63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb56605d9b2e0ae88c3d59d676423239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe11a12ea1b227e1cd786f8c94f00d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8b766fa93ada2af08939efdc5d35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1a619d9e844ab0aca23e019d9fed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9fc277090fe475081997e9a4a1546243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561599f81cb0819dc343856e7d34718b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5571eb3089cd514b191f49a494a37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36174b7acda26740f00b126d7a42e32a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb69843c9f1d34b43217985bd72dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c288abac3282f4aa8120e7c1f168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efec714b6a5832e14919b29560cc12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755c01785182063ef4355215c8704e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6766bcc05a7fb84c25df59bcafc8d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497521cbf39c71f53fb4d11109c60379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7fd4deeae48f32bc03b5b520be512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe502e6818ecf30d375e79c8efd7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6237aae2a96594e0ed452751e4c52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9a876b31dc7fe0af8730676cd894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1d56108dfa98d5fb3223a6664354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eabfa9a21ed7e4906f9d657cf4309c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a5fd4fa93d0bda8c429bc1036eec7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6297ccd7d846580d0a68bc67c7748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ab97c1f208c381d817742100c94b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a6eb9ee9349ef69990d450779a6ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317316d4e790395eac9eaedf6f529b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318e9fc27e997ae9a7c5084c508fa30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79112fc14f37d9f3a1e050cc122e766265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e47d4f181622bf79771567d3005bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3c082a213cdd2b4573aedefd8ecb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d051bec6dbe6e2cd41b1624dc7cc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953023647771c5c0e4d99a85f703ee3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c524614a9e9efbd0e30dadf8d510b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdbd4e1cd12ec85b0aba8da0920ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9ff53f26d9e94b237235aabb9d73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2b9bffe0ac4a49940ff8028811fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603ad1512655a46591f2845bf4263aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9555fd542c17b8f190e481da737e210275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8f74c9e37e0eaa862201949cebf2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8310d3362d8f74dc674e251a9db931277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281310f2d4916f312e4a2328156d22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304d16bc49749c9dc42a049e1d6b56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284332f12d7bf5050575b6cc570f19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b62fd6aec004de5bde251515fc55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbec444a95a24a0c53bcbe1c058b452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd798960141d9c52d1c330204299c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999f0c5ed76bf16d7d2d9a02598c03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ae01e5df5a84bcc60593128a094d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468051ea3c1317b829fe550024350a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199caa5dbd972feec2f046eafdbba1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3862500c0e4a1af6fdea2943c98766288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917d9b9fc9584003c2b82b15dfbd4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab12b71effe1e99cea56814cd91ae3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01e89af9ae38ea84a0482376f2b4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502f7e1e6aac59a0d553cdeeaa2404292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48a75b3d33941f74d84bc0203179f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be55c2543019a962c16f95f30c40be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a084f118e3aae3943367bd98aab2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520bf7d5e0def044d8220166a164e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e2389535a65a683e282d595af4938297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6a0122a460f0f9fd5bffa43efb66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b447dd0b2bd24116af56104bc444299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb9166b7f31bcc7bfc57fa7e26b7bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc937615b6a81d999c697be6ef9eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0b3467e03e364e34c0722b039bd69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c87b1104660545321d82c1bcb447303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19e92e71eb03dae3ea60fe0cac02f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132064a3c3bf1156f36a3692c51bee6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29b23d1b5a67521bf9b22ddddfd99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7410b9278f79a0cb7914e36cea43d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace780c623c15c7d5ae0012ecfe8a36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b33dd152838f57c9c99346c29acfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc9b51b56e8a8391b77020fec3fe1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581740a54dfbc03ab8ab3a48abf35e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda78d0825e0088efb731fba035d3c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155434d9632425112d5385999e8dc836313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c40d65acf7c00b84af3cca427d888314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa09ddd2b080deba964a4c7d3d2c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de68c84c61a083313b84c23a66e316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a668f82264786da2be9b953c3bc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2048ae509504e97f86a3c3cf2d5b1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7118a0f05c9b3e8367ce4d2b0f1e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea12c7b9b005648b3b40371b7f66c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80834a3c66847f938af5d7ad63c0a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b34c75ec7336272d3cee044e32a85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b26775eeafb504729e98621d43377323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bba36165ce5867976166013530400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777b2439801ddd66187166f4f1eb45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66cca5784f065fc170a883c30fb106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27e21c02c4894212f48cc4f94b895327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759f9bf4775fef3458ed3025cd310ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a5ce8e57687a1e70e1ccc0493292329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b6ae5bb9f3186e3821087d0ba5112330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a93beb20d3db6a635a7effd6313c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557fad05873ab74f53fcda05dd74ca0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445a2d530231767e16b9d3f48b1d15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab255aa49e96df342a9a136bf6bfe20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828954bee578bf21481a4d9239083c7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ec2df1b04d76c5d7534a701689438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400cd7cc25ac0b7479add906f7dc821337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d9ba9122c23cc79a4425c87f02713338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f33502de70ca7cc9dddb6ac020d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51178af6eb2fa8d00f2c0554325b0c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f9497a13b4ee46da3cb4940df547341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f18bf4be779ffd1ea78117e723d15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280662851f0dbf6f06f97fcfce2ad16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d150f905ad569207b8a3da908b6a4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6cce305516392198b3b4f7d9109e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139131ebb3a02cf7300281549aea5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc92aadacaf59f82a6ee95f684fe886347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae1087dc99d27bb5b7cdf9411fbf82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec166355cfc42d6d518d69edf9065349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcda2c7459883bba1b65bafdd4a330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1d93b6291d778b394ae6f85e4b19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b23792d4de1fe48e6c7e5d88e4bac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3acf0cd1ee451261bce8b1a7e87be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca50d75b6d4fce91bc00fec53a3a02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c7b2a7096efdde57c5bdd5a7b167355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b85ec281eb642092dc6c37f12994356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17212dffebb31dc86bc5824279624dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7ee4ab044df0d81a3b65917d0ebd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695fa20ff3c3581c88cbf7bcc5db9c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201cac87c891f57ea370cf0ce6caca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95bdb0be87fba4308c9446f6072b62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ce18abd69ec1a4b8a0943fdf6bda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f28e07b2878085141a6e649fe403363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a86733adc6894ad8fdb5e1b53a3a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b1430f918ad07cdc79f6109668ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56c0c0b1b08cfa47a476d6aa0da50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894d12a8fd5f3c954f5722b7a4daeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d818d939cc833c21e9fc7aed953bce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71aa6ed9609fcf8c3e5dada5f3df1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e5be1c2c836d6bd0306f038d61aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202922cc784fd4dc9df5a5ce1a38646371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5098ea6b2439a19e92013b1896518f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7daaa5999e28388fa7b4418683df69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b386e36b7bed248398ca87961eef4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f8d44d59665075f014072ae79f84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e158618934b52dae66e405fd6f2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31171def5e366e6076a4dfa42df138d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d2fa95f4974910f52e934f44e372378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d0bfd5392e5d44566e6095f5b675379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b040270da574c7a589b533306506380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e605a6916696356c2c280715dabf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c4154624f939e71f75d67d6fbf9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87225cfcacacc1451336883648800d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f7b522f9d63b5eb0e017501774a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e65bbe497babead606ada8d9f5630385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165bad08d6304cf6f21779795b7bead386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77e8f36dc4db1792f42cfb11858e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682fe93183d218f3cf8b18e1ab8bb7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ad8b0a9ed82eb3b9201d63d8c065389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b87cb41cc76e668cc08e2f4152038390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677db5ec57fd83fbb2762fed598b5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534b75e666b15a110ad0169a9f633cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30f0e602ff31a0f02865a2446bc32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabcdedb450dc4c6494641d494c134394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617000b7118efbc71425879563b2afa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942f3d7a185617ec4e4b8a697e0efe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebb953f3aca9dc174180ac4b42f4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d52401190927b053cd95afdd60b03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae60f9ea1d694481750b0eb8dd6aec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f5808553126697f1fe67e49f76ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de473671bc2ef81a871cd8a3b17034b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0b95d07992fb6cf7165265865114402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffae22c7339eda6514a5dce07bd2e48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389dd4820d073b99d57f4ea86934e3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940366108476d0e42f4dd3c9b0c4f75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff367bbfa5f8dd54ec49dd274c62a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff4862eaeaae63c7e3d2ae57ac46e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab758f092dfa235a42b29019ed46e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232672af5fd06462fa640a9df656f92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b533de09a0e796521041561605cfdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc49d48df6164467b31d6eff688e41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d4050ecb83de187453e799ea67da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7f5a6f4ec8c2e53b736495ce5fa5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479c9daed1ef57a1ed27d64dcebca0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9442d3797466768e8c91192bdd39c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec56e43dd8a26b1b9f550d9383789416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19527cb145996a50cd5c483ade091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b42b2e01812638417d40075e03994418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827cbf6de92f048cd796e9349b78be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243076848b366f2144c0aad48a9aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27714ab82498fdead9f8e144f2a139e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4beab3088ce99d7887e00df653d23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb541b65a6253dff272318db1d7bd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a583e274faed01dfbc38deb96f4864424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c460f03cd29e23d3b5df78dbab2fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3bbcd87c9d50f0dd7ff757bbfb4ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faeea3ddef54d03c5087270d9021bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fb9f4faff6ff1af944d54e34074c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d168b84e06738d2b171eb0fbfff116429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1b6187858c819db0be57c8073f14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ffc27a6865c055a08bbc370d16c57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68793e72ad5fc723e7bcf83ac4ecef65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019fd42a62ba30db76fc7d70d9f6d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9b5f337fb4b42bb0e29df3125382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715202bcb820dcea2aa7a900a2b8db76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174680eb5bd6333cf81dd7c7f53b05c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f503360f951e2cd1c1bd065755f99bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb6c56fda0e7f6ba13f61846c7f40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17db7bb3ef7d4f69538a8261827a57c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055555afe3494b14b677af31099d87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bade07eb399db5a9cee98a701c21f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68d238c2c6eed6832da54ed2ffb2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d27214b01d3053f507d423dd96fd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb60904385dd30fc465a9cd9782024444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407036857a923ca3707401456541bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf04aa7e0178fc69a70608210d591c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d69fb678d2d3fb57132de1ac1ab17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1078378c8e52a69b183aaa473b14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294559ba292feef50dfef86388f9c047449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ba118987c52ddf22001aff596c5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660369c4113a74e17cb52875027a6db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12125013a836ce387f83b7731af9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388f2c7d7a296781456084dc3388a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f957822a093a78b4e949f2213ea23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9874e4d3820b76bd42bb048a772a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5622252a9abb0432c7139eded9607b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a6cd9fa0793f5299e0db8d3b1650457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704eff5f9d6794dda5dbfa94c2f9b69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122359aee41ba6b80bf5bcf51ca9d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14a514e692bf4e07b5ec2c74b09c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c7600e95a2b6074ee01e51af2b91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3694393fa296b7bfe77ee32be9c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a868b79e50139bed74ccf7124e7c19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d070d539df59af9c814b913b89ca70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73864c525064d1f6b5f0aa9d5471fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038726a112ac82c385be76bdcfeb9ada466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48c06ba67cde5f1cc6ee849ea58ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa222f4fb5dad1022776e97c95527468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b45432f324e4a2ebef548a97a63f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de05531a99529c5fccfd0be2ef24d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc8f274376a263781970a56d78577471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8bd224ab4a615ac4a66475642f08b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b2cba13876b58feb0e997df21127b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ddfe097dd658aa299a4ea53527075474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ac4c4b6649cf6a7d62b331d2286f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a82257926eef2e40006cd3d52d78c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63b9201689950a74aaaa384c6c487477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf7431592d5ffa8fd526689385534478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b615b901e63eaf665a4420578a768b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3240f49bffdc93efe50c78e000c7f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fbb3aa10ac5765ce127be963a0877481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152acc89b655dce9c30863aafaf023482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ad21933208db28d192e110cfd1b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540bf08ddf68fa6c2b8baa8eddd87b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b09bb343be78ee2f953719f5b0b92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74fe244fa176df3a4c25d3c4a1e020486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28bdd69b4b3c6df65c1c5d5fa0cbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99e13d74ae7358ae494bd66557892488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037806d54c515069460cb02d3f4426d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3c2e20806bb838ad91ae0771b0f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca98bc93de4f31f9ddd5e9776bc8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2ac23d20ccde35d2589da57dffe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcccee0b20d34b2085b203843e1558493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338243d2b7e3aef90242c260bddf96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0386a3f50ecd553215d3d4c69cee6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7024926e4bac755f5fb5fbd4ea789d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8754214b9ab0bdd24a587b9732440497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce7e455dbfc08ba31ad6fef5a4dc39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86e8dbe46bc3045f6fda848e2c43b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ca98e0d74e9656f7349d25182f0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf316cbb7585bc05369f4495db931b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddbf7f817f1ffc1ca47a5cc878da9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b3d597d64923659cdd92aff767b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6010cceb8880e041309cbb3f8c9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a87e922dc330819867ac92dc57641505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6faede16c7d2d720df97a7cfed10b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312db0d17ea9c2cd018220f612ecce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad6190b86bac0f3bd94e78c1011c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6672a19d32f5ea392cb8a72d5d5643d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb0d17e479ba47fccdeeb6e7cc931510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d8bd0efc27c51c794a4848af161d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451d2793ec0451a12bba95dfa8581d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef542b3a162d1dab26063d7abe9c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48dc415200caaed09b045c0f9a1e4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4cd5e8ee1455fbb0bcd22bc812a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60f9d0db831dcc5af54abe541c349516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc2a55f1de9848c30cc7b809f1e79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafc158e5eea975553d3091ad671c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28081ce47c30059c55dea701b6fb026519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f9fc13c2943d0b87352ff8233e03b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a36ee38d377075c929a43ce34116521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76926fb4d82fef5eff8b8978eaf021522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d98ee2e78a608583c512345dd73e4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e4e7be8772cdcf9957fa25e69250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c23b968120243bb22bd7773e32c61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da125855bc67d8a7bde25f14bffdbe57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c32e58685348b13dd3a4e7e286b5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e9ce7ec83aedf9975fba266db63c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aef9c7e88a7ce213fdafeb15c3e5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a2a63baeb65f10ccd3112c8b4d0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b2787586d1de98e23d991518510d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a544a832b458e5148e74b07e4904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9d6b7757b99cd93ff1e871845951533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5f180e25e1fc1267c3d1b31e8b53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7deae9930fba504479e830055317535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9921fae2e75a77c7dc8e41874caa7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d27f36cdd045e057bf4b216d5b3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed663a22b8bc737b15f4ea5f7b249538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f53e03b903f92c82391899ad7294f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ae5e71367d6f975b3833ae67f4cb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d73cd19f24805a06d7dd8fa9b9b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91962fd5364b6142dc2332b2b57ba73f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36cdc2f2f95a472c02155eb08cc7be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c572d3e5298d11110ec6f9526979b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa34a1c8414a2a947b17a21fb21fb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9d4a9c981b041933051371a3afa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0408088cb7532d65694db2807d7570547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150abe60a4bd85125c1fc1fa15c608548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88825517aaad72a3e1c22a07851fcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d023609828889b879215c249d51191550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7178c48d91693da6450f674ca4b1fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e520cff3e6805576f340d1de39fca5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad481c072cd84bc0e6d3cde883c32a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb0c5770630059c5ad70834823dd94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f49f1ad8b8828f5979a949773f65c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277371a2e10b0c378059c00af2e4d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d46f1f79d3546da189f2adc7045f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805e12f7cec6418c96e82428bfee64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99044bc36a3296329177b4a56b893559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e226afc6232df56d4d811c64742687560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275045eef8dffcfed5b76c4cc5fb8d5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a73917eee72d8be91b1154def59aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51d71f7639485061bbada6c09c550563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6fccbbe0f775d8c07173ef4cec54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71471c7b7f7808b90f662a204235e93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff823476d2fa8d03687f519d0a89f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661b168a2b12fab07488fe13874d23a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a435690cf4b525e24bf18c28b83b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac67975224ab35f36e8c3bafd69fde2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb59f999bc031021c49f2434000be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce612b3dd46b7960ec385e624e9bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0d14f2ff01d47d100573bfe5ea6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0a8e821e76f4638bd3e554bca686573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be714b55c4238e98cd364ff816e60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226daed5cad50514f08cd76e3fce051b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec493bdd69b952d3b27d479f81b29a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4925a4c8aac763b22bde2a926423455577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662be8dbc28f7aa40d6672ca8d1776578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26ee25ad741583b15839f69e57834d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20431ae5daa897e1b97498d4180d21f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb674c606c02a3769eebf5249338969a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e659ee4c7140b6dddd3a8e47c36bca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053fe5d4f6f99bfe691c353ec5b450583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958e6987615730f750b9e2a87dc4051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad8852b612eab552cf796abfdf539585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd46eeb7d95edf7a8b406aa56a0e11d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabbcf08464e7848ed3ac9afd086ff0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a285e813164469f585925ad08397588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd28b24cbfb2e2e39970680065536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b2fd2c201c3e142525093d79080c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62223d02d3629685811bd190911df1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfc2384d0c2af9f5e33ebe686df88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248903d0f7e7bf865c1f4c305af37e71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27313e71cb74538fdb49516e075040594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8bfaeead186db1e18e4f9d1fdcad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f4400c6b1ab79a251680e9ad1784596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee0a3a0186dafa5d5c09c7ba4f234597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15e495721bcb4f55c0b2b376fdce3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f3fbc161515cfec218f23993557b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f277d6822b8e0a03b565cfe5ea0d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8988bc522115fcbc74da712fa97b9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733cab1ebe7aff433e78cfe691ffc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357010db8d88953dd987bb7a41096cd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c17923212f9da8761b28c54739f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70eac3a015a3eb44806e8ffc36ac6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daea480c3c5a44cc18bcb2c511f3ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02952b8f8d1c81565a9c63af354d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe2cbfb3ac54218614cbc645e533f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e80125aed4e6fbf70bb5a4e8a5e6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ef940d3df05c4eea644dbf081e4f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e74f816e3560b27258781e1f3b29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e27418a2aafdc5121f791957267e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0df4596372c40b1910a3a42f91e41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc442c002a84f1bd1a0162b96ac32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ed79d30c7b979bcb6802f6200e95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40d1fb8d8f0948e2871e92931812f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d7f00826f533ff25c69f72e36e675617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b5e85482de6162b6b431c2248c0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd7f219131acdd49626bd40d3f8bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cecd3db46f41bf6d376700a066a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435316255eb65c514bf7f5d01ddbeb0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5293e20ea027dec40e1c9db2c0a40d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf768e508b4b9bcf1cf4c1188e35f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721730e909680cb0d029d5d29f99ce86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7680783086c79cd186412a74b27930625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d619e56fca8fd00a394a2bbc760a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e9b7ba67ba01c03426eca93023f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1366519a28569a1bb243d96ecc892e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6f00be6afff3d1cdfc376e89f6cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b1ca8e2140af8a665bb7cde4ca27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797e0a5c080394c66dc27194a33425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda68e4ce0215803857ce8d01b8e78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b2ddee1883946bd3a8b194a1db86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388ba57ae3b16d0ab77afdb7cde2f3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0894588bcc64e330bb7529ecca6b67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcea98aadebe2d1025ec148f757e19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2bdc16bb7d8c0ff77dbfaa14d1658637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49148976ce2caec103b0241e388dd8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af85462a2d9c384e4cc20625a842a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a3024fd4c75b2572080d6a2863fac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436dbf011e1844f716ddeb3e1696124641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa989ca3a73467f77de7d54275a151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4519c89303646507ffff9c8da2138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8729065758be7621b0c2cafb89fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345b2bf63097653b951822571e881a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69826f54f29c80c2059a0a537caa501646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea7031ab197c3fbf0be15b5ea6063647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a933c2ef5fba4febf420424ff3f3e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca189d2a54c517fbc49f1717496ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff693bff877781b335ecbd9b2a4fc69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0864872516be811824124d3fe4d943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6b6419855ab0734d156dab1bd034652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad795d977b86703e9609214d28b0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46a603641b852391f5bdfe097942b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919dda23badd66d75d858301486944655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff3b4a8bba5c96079b0a04e188614656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216d7b9a1aa37b3a235a9989345379657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84414e180591117901fa9c04d7666658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4fe18383c961b2b684c08d53e6c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51952b904de142880aa2e8fdb2d35a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e045320d73f818367e707c982aa7a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308dba5a1c38bfb541c41ad076eb7da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8388dff2f194b8d6e6d52f65d484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b430168519bb384c0e27afe715a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232a55bc46b195c521951d427b8455665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c98c406ecf2b9f69ab73bbe31df2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000e4dc40f02c5ff1d1de5c169b061667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da66c08bcc3651625da4deb4f34bfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac3b4cb2d8c1ef96209340b344b22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f29e69407db86a71d3bc256b51f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39159272e73f582bc38102daa93f3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8566076d669f7c6e6fe1af3d2d0eba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d4bb7fc546aa8321e2d57c29a69a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d6dc6f653851bd4bf59314c1abb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6aa83440104834b8fc570557b47c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295dcaee48475c7f99e75fa050120ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a53f3310c0c886cd76e4b81abe99b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2c0a33fcc0d3ff74170e98f27da7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e54670e0cc69db9976741245a7dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df0ab5b115842e6413124f0db7aeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27810e96292c53de3cc42c9dbc932c31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948150c5abc3fff5cb44e91c35935d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4341f0c26245feb1d15a952ce9686a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6bee65339a6e9a82e234c72ee7c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed92b2243b56d32a5d7d6c150b412685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de6625e4b30fcd167b6d4b1e19ff7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784920021781bcf906c314f46779564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0414bb42f7e7432c8d55091d778cd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57431c8f4d57d15925829064a7ede4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c308c8d45f251904978a6675d1e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49455ff73022b028e88b4d9b0fc977f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0aec9691b87254f9f1e3d6741078a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d97cceeb15a19f1b62dc914b9d38c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762790d79441187444fa5f7c7aff7b81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96abe4f4d2f3f90d32be6a0037ebe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda421fda38db79628630e3b4b23effa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b06f8cc7cb1e31d5b5385dda753b87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f4d6336113478428d962bbdf20a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b812c963f4ae84ac1bcd40c93d5519699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62340d0011748cf2cedfef54689461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3332f9b9b0ea4d09caa7e7d9ec0ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79f361af41deaced0b94ee8f791af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808d58037a5dd7f98627e0053ea87bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c8cc138efd03e744b4af3236ea56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b5d436e0f62065c9e2d1447e5e592705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9d165ca51be0fcfec92c0dea2624706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5ac59b6deeea93ca391a1d16a910707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59489e302c0eadb68b924362b1742e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732452e23cfbcbe62da33eda841e88c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e03b2df7773c0e55eabda817610c2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ea9a1d68a637fd40abd6ccfe452b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecff095925e471964bc5ba45986d94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06ee7ff4d069a23a19e4ef1abf6d5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030fa865d86e2402184a403f64ed72c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cabf9190ee49c3a9345bee6408e807715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12c519089ab62246e6ba37b7095481716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2c1d3de8bad2feb2cc8c1c9ac33e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31953afdb596ab43cc35e1935b7bca8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce48d90b3e867d75194b20f56388830719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af3be2f2373848ee7b70020320f17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097243b9e9354235063f95ff2868d8ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786261c8ddea7372f1650ea9f6bb118722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79375dccbdd4712c292985f04be42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed030f7a5a821f198f7662c0db7a05d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c987b9e99410c08828f3337cec43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce22e5c88f68bb032cc2c71c1ca68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9757b078f109e36adff9a10632676dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef4f22443beeaf5471dcba1713060728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0926ffafd32b36a0114a2a373a9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b194ff796ec4d88755096a536df22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb71a9d6059608af251715aba0a384731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff470cf614adf3cb1edcb99fc9b05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a36c8af16731f87fb184159571a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd2edb75ebca235f4a243a2a09333734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ef3c56faea1bc303d6e480bb472e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c68adcfdf41fb1ddbb73ccbc31713736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad06998deb2c99b71d68feed55289c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675546392dee780fada5d93466008f68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a5288e32b3be4a97f98f77d1068b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915794c7caf6392ca899ea483d64138f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa98e3f21174192fe205d5fe97a7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb566db1c899fac7787ef578674d783742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143040fbcfe7411415bac3acf4e99c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ac06669fdaa04dec64dd1598fac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b0b2f0e463201f43bd109993a6c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd1ec47df1af932bc6e2992179e40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdf713edf348867ad9747b895193e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ad06c216c8acb3c6d8f6ae85a17a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc1c61e957bd8117f3454eefcdd6be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d6384907fa9f0af1782880d0d4fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34c593f9dae40a193fb6318dc1493751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794773eb3f668d806383cb5f0000d21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac9a05e9c8b5b95c6a3471a3e7322753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c77757ab690d22b763e340c12cc3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc56f0fa53b1a7ce78062c55b09460e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc8f07f3524ae38b108c8eff9e800756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ced243ff38150b332090e1e28a303757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88034dbb589bb68b0f499e964ff940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8073a501298485789aca3278d5ae47759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7755870d59200c5cde35b037910f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309b6dec08b257f5b53223d59df87a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed334ac416f9aa78b40fabe6d268a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d1a883f0500db00035fb2166355a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe71a18eb56b71643a54f33cadf135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff25b5ff085e618364f91ce90ed7e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda994045527b1f8170231114e5428827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990039c1adb339f179d5ee7f986a82c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211837e2fd7d9563cdb058860353c7fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f7c61d74e3d419548d47370ffe0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c923de9dd237f1278243616b455111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8791a080dab53fe08e0b66dbe0408b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaee8e9571715838587d1fe3d67f5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f53291a169bd0498dd38c2cfc7aff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd5d048c7b07541590763c2e8f1d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd03235f07b45efebc9fb3d1858bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394862e33bdb248fb26e4c7bfe76c7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff6ee336371b8ecc40b2f13097c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263ccd518f38c5152c61b79b3cd40819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f89822d729dfe86517186a2c5f15620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fe3d9dfdeb6cf365e1a23234335221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54caa9cd1f11caffa6b098c9576672822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e4559ee0857144ef3892ec034934723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f4d0ed1bd6e65580559e54b4530924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513a339946cd806d66ffc79497989325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6db0f4ed5534f7e191b98f728668c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d730599e03baf96c78800f8c591bcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761844efe5ea1f0bf3405772490ca6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370be8a45be2fb10405e2457e9a5c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b78b6f7601dee4407022135c1842c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e0c693d74e710c0e878d0bcaeb5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0945c8c482eea7105aff28c721922332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff196c824557a0db46d441e2dcc68533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a08714e5dfd691c822eb4f53eda74334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4745fa7f9a92c37eba1919514cc1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5267e065fdf434ca1ab884cadee7d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570082e74829f4ca5f2740a335de45c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971503010924ce82b43dcc10b7c53d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d65c9d040fafdc11f19a9db63209e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdc7a9b22df80d32a38617579bae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1afd0a33ee3944476cc15034a1d2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d6175de23a5301e07312b4e0ab5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a7463600840dde7544f2a8622fe3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4101f157689c2c55166a608e9d8c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0f862f6c31617e752293990e303245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a6c5c373b333ab8ed520c3ccf03246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af0a9424375fa33464ddad7c1676e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156bb4ce6f4176de3491252ba4576648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c6a8215e31fdad538063bc85558649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf080c54d390dc013b3ef82773c8325550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4a4602ccf299c8cafe97b61e5bc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a25de6a2344f23e5a751693f52a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498c75997d0afc41f4b9f9c265787453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e792722ad38499a016ea1232c33c0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df475bf1a086e318ac554e91ac9122e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901111e5f3dde99466c65b0b6634f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3a86af0dba9ec9154ef4e8b547b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139f340c658de44d611f0c564a2b18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbbeab7f4f887a02b85af35d9ba10759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8324544237bdc2876ccce300f4c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bf93174eb052e4b16284c969bbefd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c58a9627ef33bd3a116fdb96ac8f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551778dbb6d6be0a3ad2d36e66859b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb0a25a7db910aaec50ad5c1a1cf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed30858c825d6ce575cc11c6de27865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e1fa80623757b3f7b6a464dc095f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788770851ef39fb25c16234f4883ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b224b626d7bfceb519e42e6077dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba0dc30df53f3fb7f3602141a127f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f4dab9f9165f2c495dbb2e23393c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16440351e7afb9ddff5f38e738abf0b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c5eb77ccbebaafdde924752b635972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb6118510663c0b513b703bd46ada673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9107c35f39fc80abea76e2a23e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f778d2999a8e0ab7aa4b0e0389157b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a76b1da50baffddf4b024d745a2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01958f7323f78b0b7929daa58eed0bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e63fbea1a832a2449aa5fbba5b386778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe671113444f553386975c1d21ab3bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce416b03663b3b52900f124acb9299180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c003c28ac12ff0d22d290a8bcec138981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f3d3a2686e269fde33f4e9b45b6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463a8edf7943a96d0053cca28a32d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd2d65de135252cc4dc1be15910c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082da416e8b6bd357d8b220cd4dd7e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e08606723b74213ac15cddb1679386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d93cf52af5d22866000d1f728d3be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374c8b8a0cae51441cf366a7feed1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370364de25326b139c959f5785f73789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d951d9a27b712b328dca293d5c69b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f376736e27096402560a887212266f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6ae0111e8bf6eeb4faad73dd2c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edaed785c67edd1cf616d28736f5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b83e144fd316f116060d4ac95b3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173198aa563f0c47b0c3b58731c36bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0231219615b5e69a6370990220d8c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47864fe933c183e691983cdfd79a98497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4e418ed6d6040ada16b3433bd0ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15952f270efaa47ce2e8254af95eda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27938df071050357670f6cb7a9205d26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab15f70ac8d2b919389cfb52219b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341351fabbfa87b3d8b9b7b5f8b0c322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce173b1c8daaecf2c59789a7bba52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1237e335c8f1477a72fbcb4936b9f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e931da5dc806b81daf55d7ff76b917105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967981927db52f60388e034030737928106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e4b92256a53c8e35465f18c38ac8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097bfe98287e06b7592b9795b76ed21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860be4cc11aa0620a176df8e6f6df4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816bc2dcaa4f0c4be9549d9ff97034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26493f64dda0572cde4a6422eab9ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269e7c3ad49c0cf0ee91d6166cb21e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3efc4ed74743c10cf171d3099ff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382225b6a7ba4922cedbab069936a77c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744b4af1a114513a7cd9c631e2db84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5e8a3a2d6a50c7b06db499275fda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02234cd7c52022017268eda3f1fa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6890a02c3498a1bc48623be7ae4d7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3bdf26f6bbf9e6af2701043cbd909119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c839ff9fd26b84e99fc67a4902c2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83555123e568baa48ddb048d6b46e61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb92816c20dd44ad838dd2e70b573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b924214d66a55f7bf0af2be0fc9e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a7da6323b0bd5d2f48c5c7f0d9fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1dd944217ce185e3aff406dd0b2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6505f062e2d004213426c1e0ad3f034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5fdb84e272cddb0d5a0c06de855e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a28679f1fced0c5701e308c4086e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2187acf1294b41d259e6dc5ac5b48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed36c9325209af0e65f2402e3df6c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c35ea84b77e015812e0b941680f03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3c1caa3aa3fc46299d481b92e0e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c62995deaee90c76c13415071e8068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efd5c9e57907c67c20b92257f858a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e87a4da86006be9307a0652ba6e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4446717a70aea16e694a302886dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6176868da03524ee39028d6124d5d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84c7e2013fefc5fb0af66c1a690c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db214d7397573553db3efecbeb2534e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c6b76bde451a632ce344c2ba24f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b166a6df28e660fa3fa13391f394141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac8a12aa38da6d0055eebe8975cabc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b504d606ceb17c2a4c0c1623bb1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6c2f3c37cedd8ad4b8eb95405448144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd1818332ef10d5580fa7d6f22d1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962234ef447e89596fefd29cb4765df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982178a8257108053bec3d9ed49f747147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20770d3b02f932050bfab1f283f91525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd6d211b41cc76571c0a2328d4c02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f187dd071e76cc0e223d3fbe3450f20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db15d99f966a825ac610fc47c013bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc8fdfced751ce5c1745c3cf8a6ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa750ae76703a7bad10119fb02215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2fcb2f55a4c950b12af1dc2a7c90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf21330b18bf16f4337da307d455d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3edeeeb17bbf2a484d694cbb2e75b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e456e7fe334733fb19518293a5f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5c88c3f7c5aafa869584dfbdb543158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8a55bb36ccf4ab26af9b2e56be97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6acb4807559376a1ed61b115b3c0d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c681df49814651b50ad46e750d357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8612e92fefc6c55dee598a81a0a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efaf0440bd9dc5ddf5d35ebeda94b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729407f016b94792843b0e9a04b0b823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d9f7f2ff84486f0457a9ca15cbde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66fb86eabb8c64ac3bb538bed31ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ea8d25c15ece9bc7fbcad67065ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9bdf152290d9cb7b6e311614098d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e55c825f445778279204c870315e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595920f57aca2e103da200d172cc003170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabced010156a714042b8325a99f7cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189790918bcef322ec34111a9d25190d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60523deb4cf8ab4440a8bef08ddf73c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab9f074919d41196e89ff90dd50057174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa4e026bd45ee549a8981ca65750fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0e2a4f9a37959119f2598a8d5e5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4340d78bd339bf7a05b6965672a14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3024609e615057393b37a5180cfdf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123ecb7cb3f2794789309fee2383ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85de958cc316193520e1a0d03c053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d04c235edcd2a180b971f26213248a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121138397eb0d5df3e0949a9f9229496182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d7eefae70cea10999333543937aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c83ced4c9f913aa32066aeff63c9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd33e5a38b17ccff5aa50be3192c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be5116a1dc8b4650a07547a6c1d700186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97ebbc70edb6366bdad6cc29c7fb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86100c780ccd877968d01c95ba59a9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e37230a44f644a30ba9e7a2c9055c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c150a2c6a19dfc546da06fa922f80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03422cbb46e4ed6ce9425ee6a6165c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c0bcae763b3acae36c8aec308ab7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b91b6735851b52a307a004396e5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b1c093be8d4ed05c22e1f19d5ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de661549990220537ca5bdf3c51658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3204955783904e68415a3845da77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7e67f0e7a124cb9c1117d19129b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04533fd005a46c46296738b4c46dcb00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd3581df24a21feef0abcd3b6b8ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b800645f4d2b8b36bf0dec19b0dd31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ba9fb20b081892445b4461a465b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d04f61e2da732d1cbea5c0b0af1a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05789badc98d6cc90cec231144c16d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7c6c5c008e571b32e82d19066498204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a375304d1a49cc511bc72b3c2d96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ae1f5c6a4911ad58c874a85a489f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b8cac05a92c9f7e42f4f1c09857a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f944500099b6e35086d6c74b07506a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f486a08c6e04f4047f025baabd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7ab178b48bfeb3287bca2b8fe5f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e7f2806461b301a22b81a8a4b34a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475845db8409e2f47558b1c322b97d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9919dd488d37ba95ac40c2594148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80409eb4588ea294d76e4e703301f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75f5e11468e88c2cdb1856f287a5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62697fde350140ca78936001333405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a01e3ae24d7b288dc6758e5757cb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03087f90020902248fb877a1947f75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e782adb52b44e09b5577ef538d0df8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111e9c11bbb35acbdc3eea5b57cd58d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb1c952e02b8ba862f2668fa5f5372221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a73101698a74ceed2a696a24dc90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1486051a54481f6a3d52f82d4d5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737323ce5ee637676955651dbcc679224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e72e3354d77acd9448d695f6f1f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e65ab6d9dcca558ee72bad269a2807226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c0e882d6b08278822ec085c3eff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6119a91e9c91560c64720d2565030a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8abd41a78e7ba0ab9fe54ad7de33f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21413eddeb3fe5e4292ead83d2577230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c8473e1509006d7496f8ded6a5a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d25253a6e915dca6f83c0375f6b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace00cbe0fc5561c26a276565bf99d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf44c020a0b1e4126188249ebd501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a77b730fadfb2f0cd4b1138bcdfcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc67c409a481fdb2051d48dcd717b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e104dc04f4c183a080c402529564a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46ca0a42afa4a024071cd3a5d0527238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac103875da587e1ec2d935cd60f1064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cf8d0678652acc7d8b66e4e871c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac2e918c91d2c348fc4c2a2fec56fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd9a8735a71288f957f2558fe8678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9f499c8e8604a1f2321245eab8757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf13f786912fef23fccdc1dd041f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634515a0ac3e749f8f52b1107f7ca4f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c47a18b38a79fec3a135630551d3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ba6bf43f9d266dbd9ec545da11ceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088e8a5e303205ed8d22b21baacffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff65a68f3696061b8395dfecd0b025d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d15ed5fa255d49bb518ba248fc02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bdf652bef5b0528c528bfe4b3a54b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f50aec0b8f15b650f5014ab968977252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e1633b1fc65eec9623b5d0358fc35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444574eda74bfebef19512f3627cae3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142832d119e9e52cf0f10124ddf5ef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7f5b11611b28ad22a33740da96bd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca0d05bd7dc66ebf36365c1484dc60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233214a87d6c3082149f467cf32ad6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c29c9296bb22a14d9bf7ac55c2ccd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956fa947ce25d6eb8ae9455ab193aaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449709c2fc6d5c9773c5d6efc5a831261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7677c2e1413875d132d519ae47683262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240897e72b31ec6d8149a55ea1991c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203dd626ca14147c709fe27ee6d632264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ed7fdb8f9e7d6b6ea6568a1192b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681dab5ec8ab18047403679894ee98d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b80b2ae0ec5296c943f6e1eb823c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59db4e0d37ef53346c62e4f62030d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4282e6f9f043b8a4e053ac1d929267269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954c30a3745e98694bda0b4b53f4614270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e98a3cda2e82fb3abc8afeedf15e56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee04a8a6cf6e078a99b00550d84411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba9caa0c22a695c05ff1e0444c7712273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5d3423eb6d3c806ace5a5eebde9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c613ddaec1d8dafb2df4f0c7a116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74662dd9debd945c1ab424230bb8588276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54044e31c6b14bc21d6e8556a19ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536196fdb4b7877f917e628328679f2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0943b79a2249f8e90f20d22afb9ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24e468423486f033c423cc82aef6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002088c46f794ce77e2e850dd5aa46b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74663846b25744bd5610e37c639f89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4047b319f2168dac6e4c841105400b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8830c5f1796caf789d33a1953da3c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9de2dcaadeb9201a56bfa46df0c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b35d65add2568ffeaee1fabc48dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064d0490d36aff4c4e3c17a02fea08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e047e007ba8065eb1e7eab6fe87f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d9f6a324d6a1856129a8eb1a602da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21ca26e487b3de475498b62b78946a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0c22e121d23c61ec85d3466b05633291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f51afe7f055675a4e6e195105ac2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c4d6348551e4620eb54153a92685293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ac37be0f9a440d07e58ebfb49b14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72faf25b5db93f8f5ae348f8dfa1fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fb1effb221e9594a0c39591e9a726296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b3956be434954f9b4997168e0fec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38e059465d6e86df1e7d3f78b2088298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745284e4dfbe38685d4321f03b141521299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ccc02149611cc5df89372f758d93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4698151d222b0595262bb22042650301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6266e05cef0e2d2042e59baf2732f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285b66776a155e3cc7dea1e6e0eeba8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc495c358d11f9f9eaed1d1012c43a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32648ff2bce0ece41eb4540b3e26798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74d7d40d380644c6b0d721e44c92cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dd555a2e5636b89098c03c3394299307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03041f464d7a2620e84b475ecb009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38133ceaab2d819cfcacea99ca0d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fccaf554c2a5ecc21c09fed33d2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be272a08e84ce78cdf3cae2d56f41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74775311f26d379e59d89c1ccc3462312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58858b94f9925db4e4e9fcd55ff3bb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90888657a725c1165f64dca32d5e1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a027eb9246a2a66dc632aac3746dcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf8a70c07c7f027a60caf9f57d59f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca76f00f92dde1244cb914fc3c53b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25630634879da4ee23285a26e1fa4b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f13a3c2bacb46eae83c63d7ae9121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3527a61b04d56b91c7fca51fbf052320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b51ce4278b8b574c2e49e7cd6473e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b27676c72716437350736ff93714d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e4b5c10bf899cde80b74977318c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3d8a4f3130735f0813e69ddaf65c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7c88f6f55940fb8bbda556b65e8c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444695b47f02f3fde934014b305d464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb82c421caf8b6efcfd92400fabbb4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33bb62acc519ba06a28ef1fbbfb888328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2edf1e0ea4aa3e982ebb9ee73ecb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b568d21fbf0f86f3c555debfc5591330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4e1cf546ad7f9d49250714a433bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c164c537f216087b819ee6c5bba83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef3f6a29c302e939a5d39368f27b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0807a16bc63039a502fa77ffc176c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7166ba426817d24eff56687f0b81c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b876669ad415fb611dc76f522eecea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72643f60e7815c12c3ca7f4246118f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9fe85fd0e33cda9e242f1809cf1c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26919486b42c5b62363ed2fb99a515339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea1586e13e25d90ed87def49425e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06aad6cd3d8d2ddab8982024eb42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768199f3f48227c894131b128765c721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf634a98822f11976e3778763f0636343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932952c87bead610d663b7ef21ff255344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9254512e5280ac521d74084f4f998d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989b5e543c6fcade0c0e9fc37978cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063418829629934db9809b6ac81e07d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd80dc38f902d248e44b9301da9f32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a52dab180a7409a13bae94939698a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468102684b83d6f4632e9095c0cc8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7d9615c0f31a88e2990b7cd2fdc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e840e031c8499d4266d5de6f4b78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b195adc34d09ed8453c816529e87cb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa93024021b181eff3320a0b4c348354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16615eebc1c31f810f796c34ffc2bc97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769687d48b93de66fdb2beec9945ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2fd26a3fa15a0720b28b9e72f262357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233088bd710301b4a008341d5c6be3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8591d1f2e34c40d4f970505c51c5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5efa8b089e4f161bbe9ffaec41e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce74b7867bdf58aa8f83697462460a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deea36d63c0ac79b6c4731af27942a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eedd39c6ae38c627cdca9c552cc4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6318923c33dcb853e8c4d0154035df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58762ee761d6934135c94bc5b3fe850365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9eb03cece551bc686034e084c18f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4f438ebf8e5703efc93af1f1c339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f068db90bc082f987e983d28dfc59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a648973dd080e31414fc59a63e1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff654d8633c709cb704eb98e671c643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d40b6461fcf243ce7b2c23f954453371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649f3818328f8722b68f8cadff9edd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4785ccaf9e966baaa49f371fb2ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b73d2ae8dc6d5ee29a4c1b09219a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ed42573b94feebff42361dbcdf56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3483d89b34ea499212262f114bef3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc03a3d4e0dfbf967197c14f01e7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e640d434913506d4dca4d3bd3f6a059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b10a0c6a2b2b37df7468874150b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00f4893f69ab52d16cfbaf5aaa7fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c51ae758d7a307dc351ad0d5ca604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a9bc9cc47801cbccf363ea3cae6f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b37376ab99401c339d5a892ba281383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92eef63e1b205ec2a81d1ec30d32d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295babb82c888426bde67df9ed6f1b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f1b697b8734a28a480ed7a1b4b43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ff4b6410845916842f12864b2a7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22ad4731764325e8c7bd07bee7be3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d25a6aba3c623d467576ee95cd73c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c888d58e85b643b8ff5bdfce6ce0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d23089e94cdfb4e972284184b485391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b6d9c831bda85b289c729d86302f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bd641e76bcbeeb74557b5893a1f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81107b55a273375d7fc7c75057656394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac28ac6a377a2180df30e3fc6ec3e6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989b25cec8dfc9af2df957f7b3ff13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586792243e0ab1d54fdd5c93d644510397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c93fb131b3010642c0f84ba3ef86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989988ac5f37c3e313de5523ea8a24c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803abc3a169499a9c8b96bcd0530dec1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2c965379882737bb6cffbc9377a39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ffcbfa8cefe7ccc3db5fea34bc000402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83b9f450f1c1ba889040addc95917403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7098784967a765fd06558d9180552c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d98a7f917c90a4bd7144260ad454c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44c3166c6ebec54eda8d312ad4fb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1402f8045147e3eec84a61c56ed4d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfdf5844ba4086f6fe7ce1fa2700d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c74ce3070340b218fd38e06d12e45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ca873749a683798784d318950269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b57d8b6b7ed33f03bf24a9b2f483411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42ca1faaa6f3c0cf7f5e90a424200412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34b66a5372b06c5029a33fb327316a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b458947f420ede0171ded89547b95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163b2921a4461f1ec52526236b1a8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151029b971e7ee3a15adb049b05cf989416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e23c557535b51dc6c8b136fb4e6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5ba0a573ef2f005ffb9a69241106418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447533426c9f224d950e0ddcc3f55795419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3bb8e3678a9fc36856f02297c749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc9289b1d6d35edc29d2c8afcf470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdec24ce38275f93371fc62fad561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2d1852ac410e2d5548a3bf978b85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ca6bb9bb645b06da922be3070d93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987b7960212f563f243fcd854f937f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8f8f3f4a34592e8a7eaad650daab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7df8229a5f75744977d06dd32dc33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb889ae62b43d1f9fc8eb8f71c7a05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513522a990666792d183ad1f2692dc9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda37ca1c2acea90264cdd5f2cb0051430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691089341054545388b51c2806f0645431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb37da2795f3f901f90bc7a48a5fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe35991fc0fa8a70c9cdbff56e319a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f171482db3c66e8ff45dace0190b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157e6f705df9560e9b2ade6077b96c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252a49957e994ab25a569852d89143436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c587744344daf6a408b18dade4eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c465a4c81305bddbc37800e390807a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f96d7eb0e41f992b23d56b43edfa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4f4b1c4a4ca0009fd69e5d3d6db3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b8b4e1c0938e5dcabb375e975207441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d8d886d0be5bb3d84ff6803013e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a7a482831cc1dfc2879f1c8763ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693428b9e79e5487117b2f3fa05b91a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b174cef539cd5928570b9cfdda8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ed40fc0f8234b75dac7eac52172c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdaddef550f6fb6ec75665baf67431447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356c38fdd03139f4c64a4178ecc69a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ae23831044cec9c765e21b190032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dab3b78f4bf620340dd95ba53b5f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec6383a62f96b11f55c0336ef823e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596bdd5d4b61777dac3d5b16ad494bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322870ed5af51e250565f524cb889a51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927f193b6583cf5795c0d089d461b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae5d0ebc15a6a93754f4382dc654c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c76170c1cbe9ea17e07cfb1cbaad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2cf864b6f5c4ae10ef831362d1ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd69b184f98917e600ac9f5dc33a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5a8113f408d9a848ceb97c95c92a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851fe8eb2c72c1b3437b4f768068702460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992b465a0bde796fbe9a0e868c47ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef879ae6f3a417072b7212c5ebed3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34619a6444192ba522d0c9b5db625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a017754184bba3a9fb1266aa1fa0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5979eb2b96af97bbc244af96b7d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa47358482fc24fb080f625871c48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d29967f46beab049e2190f122661de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc4f272e91cdad711ba9657e0782b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82cb98cd9c6c1f68f7a43e40e70e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c343b171c8d86858c231eb2a62f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea964256a9202cee72d45aa9878f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac3cbf25752da01ec7dbb04fd364e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8382eed9da699a69c30a412b28d09f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a770a866e59c72736eeaa662ce0e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84323f0ee921f107f48826ae713669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a3fc90d9ad05bcba666449f2607f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef388ec98bbf79193fee7077b3f28c77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783814eb3f72fd681cfce0e68c61fbbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c155117dbd0a6b027fc8a54d9539e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c14d497efe6a833fff80aa1c3a269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f32aba370df0f718d3f9dcd43284481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75295a6d7622b5703055e75ac9ecf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d161feaba26776e557c69a23737bd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e64b4cab955e589bd12a2dc540b03d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1880e310f52a6c62512a28e06ea4e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c3d9b2259cf3785170c20d82da681486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7d329a0f86ee48e1aa991a8e77e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11ca80d1d1617c2d2b1f25d23c5366488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0eb480092e9b32205adf1e6d73da1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39127745154e10320d327991d5c5055f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c697714d709cac6ebb3baa514254ad0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1287ab73f46eaec5a98fd94965dad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff718258bbfb1b293159fca08ce451e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f936af5ab45d4441791d97edc38aa1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a9c1809df690e9204f780f448fbf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703bc6938f3e1aca54ffe6fefac80c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54f5a0c719afc266b70bfaa427542497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a4daff6f62c49c007a276dc75ebbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26284f0ee6e8bf12694e3c5ea3538499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4ab5a88d00011434f924b89def0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc884eae82545846d8a9509abe835501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47773d17199fd54fc741cf8bd18fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb8df3dcabf363b46473bfe248f68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87432dc4a4840f1478cf3578bdbe7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dcc23bb54756168528c104b1064d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f89fbd53082e5cd1a3cff891f0684506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8e3a5f4690e397d5429665b83764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80878453df08f6c5786622cd118356508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3ac8e0deba2a5595ad71b92ca7124509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5b86e2ef05955e1f8050d1d30983510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f7e4592da3e55a70e4e65927ce45b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ada0e70d0905de500b8e6e97e8fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424d5d9a9225c5da383a318fab34c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d66e665771d077261a7595c8da0a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63c849f6fa55aae871c1179e5501fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eaf11d546669d8594ddb049c2011c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c8e653cc4a1f6b51b5cc74fbbd25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dde3ef356d2cd0ab8c8fd30da72b57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b98af9b000c283e316149ad58048db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8160537ed4127579e50e07d974a8071520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c57f4a65a3f5f1f67ef448a81485521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da265eff7e89a9d7ddd6127e7f046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc05c7ffbfbcbe78b9f42b7067ca0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc85b2aa0f61edbbefd8675d97e23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3412d9f03df6fca3b0d0f454c208525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63bca71d01c575519a05d3172d788526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9090ba8d78471b39612a4bce5217527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f9d5c8510d42ca75ef3185c63b26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6325f7989241a0fac7ca858136e7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192f1d6da8adec886d84c6392547f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918492928de4900746ed51fbf4b1c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f36fed95c5ac390ab59055bf6023532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5da2fef5509933e69d674b884219c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf347cb42af825fa436d33d4a8681fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d49ccde2eea81d8ca26a559c34167535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add06eaaa02621c5c8369d8d63dc9b0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17459e1bc0e614ce775079bb6dae0ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ad565b88f3f758d8cc8fcdf1838c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27cad66792bad6cfd9a34a750def9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fa0dd4dd99e2b5fe1e6a7c93186f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3912ce779c1b84cdbd1a6adbe30e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047ad7fb51d5aa0e3cc9b7ffc83056e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3711fb49f98eefa58ee2b82768a6c8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4050a5e874eca4fd55c543d834196544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad50d862f0304e7de480a9e1c9ef6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfb6bd6c6c2f3faacd3603cb381003546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d75051bb36ffaabb50b4b9cab2372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442a85ffb0211591854ea934de4929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24aaad9ebcc165f90505e75aaa6eca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1798ad25cb11ab8eb20d5fcd6e5526550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f453e37d56600106b4f3b187f2482551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c8ca7209329839eac826f49919ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470ad4a563b29261d5d9be3fc891fdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf995f7169779706efcdc98099914da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b09d2f4bb7d850e4138978f31859555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ca1707193ad57e0c9fc9f74f3bdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d06caa024b8e2da7701e66bb5e60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18f7cd7ec0f10515ef2ffbb491234558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6437a78bb9263f202dded47a5d29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430da38e355dfc601c96e0ecd5b7da9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f628215b9ef06e4d7d8f6f386dc48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb97c9843e38a7f0f422c7cc79a5a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c9bf226ff38260c25b56149fb6a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ad23bff277d9ccd96c23f68e9129564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa859794f3398611f83b75b7a1d0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf33eb7a666218a1051c08fa84e46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ad4fab8514ae6aebd2fb9d1e275d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f676c7fb23262b96b86e5f5acc160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83012a93c2000ba91d0f3eeedb7ec30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25ad068e83b69517f10a6701c7bc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4949d7b180411f8bb89b7594902ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988447880b0a61ffba7f0546380618572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4298a45cab6a0aa9504de551f4ef90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c95dfa2f0e76baea6696b30c5a4f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4a2e917f57a169cc115a2f4447c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0598331b9ab7213548619ca3758a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c6f4dc91d14866e91e1f2b2813139577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f86ba250146c961b4d18a361bd99b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59994b60e5b694c05bf5e324dfab2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fbefda8762705ae21d200573f7ca1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c20428ad3ac7088773e9d37aa46aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4fd6d71387f6db5d720c7743b1112582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca35f6d03119fd1ca097b14584b95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12f9d12c6ddd3fb5868faccdc1dee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8027fe9c4cdc473cc60526d3eb87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4de2f155a1954520cb01bfdbbc57a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe8e8152137f5f897e4b42d53aaac7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16098d9b93fb40280f50d04d3b66c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24811755a9ae553c1e8ce07130adb11c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da0ca96cf4a45dd92a7342998341bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24ea1998c345e766666dfc0ef872c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732cf71472c3035162fef0409b7be3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6abeea420ca13c538166cbdc73af6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84717f6bf5ad98f85b0148e86b376594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7a79d0f7eaf42df66eb36381da68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a013c3c798c66b2b042667cdb9912c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e510cad8305811320a887b44188ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad07981b82a894ff6bac863dbeac084598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb954e5b7d2407a67e0c340b46cebe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90d31b72b0fe66dc780ef9a052a0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c9341254ef4f12166d6ded384fd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585208cdcae43edc7aedfb071f531ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b084d4acc8079f677b8e14673e63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54027abc7c0c3e721a1fd090c050fdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294175791e037302b4242ec7c4ebb881605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fa749c777c10cd0024a7c267816c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e010976e5d3db06bc05e4072b21ef5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7038a9fd0b1929843260537c52df6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2c02da0371718a239e44ee027199609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba838e6d867ae3b4d5f38fba3d969d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b6194a09bb7cc72e3bae660a5901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458405ee4d72b4530b096014c9cd147612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f076c2ab2e0f99fd91c8c7d9cd490613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b680439a0ae5489c546a11f91b1799614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334c6b53e6f3f050c29378d61acd72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94a41efe95db40addc88ae4b6c4c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91e9935715a73c394ed49638d11d16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528536b8643d1d705ef67354f10e941618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827111561fc0f2a1024fc8e8ecd3d4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146929d20095935735be82817539819620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5797fc92fdaf983a4f3b1ab04fd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc5e373befa80eec7dc966f5eb28f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8203d274a5199f95b96e013299d507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878ab05ba08e9b1e90b240151698e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f775c5a47e1dafc1e619471585a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2da14975e7a29f1a7fab76ef107161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d50b8afe5f540a81084a565c0a3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0aa2e08986bc90da92413acb393a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d844ec283e24bb6e7fe224eb0985629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1785a113093c7de5160d70ee3c25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c1ef1bc0f9f31a2b8958ccfab705631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c882db0549fbe440b2c4cf56e04693632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02463a1c0bd4fecee73dcb7040fd1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d97282f505ce9bd33279342fd5dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb63e7edd8a585d3c2630766446be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f715c6f8cbff17bce78e852db764c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde584d84c113242e9772a1132ca492637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0b565a22da4b9fb868496abccf78f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c559ab346969212e472ec3199e0655639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8da72dd29a780067bea3a2539858f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ae0bdad7f8526a21301f3327bf75e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4bad38c1a5349a39477225f0264c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a3b0decb78a545a455066f6134f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77f36d49123d1a8f8355df893a0af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b786887f844d8fd9f4038cb38d42a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610eb439bcbd540d5d7b7fbd6931c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df69c365f67c2bbe93a31dfcfaf35d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a76eb2efc7105bac179c0bed0424e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40f274b3643d76cd2d7ab03699397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d7ef75349751d1d3d223ee5631fb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40f20f7b48229595a3ac9300274ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566dc3438889b341ed9d9bcdba0626652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32d8262f03df873826230074ee595653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6ce6f0e8ff19c1f8790e692ef2c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0beb2b47af0856fe7507aaf4d26d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a11e78e3955920613e430df5f74f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee807ca62d751c60a94944994eeef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291106cc2c626a642f3ea9ca08d5c98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfbb604f6d6ec034894d9172d575ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ac2d393bc15962cd5ebcd7796cf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001062ee283ec4bf4cd2f6101f366bef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5e58ebd71c1d1d0783c4c10c0e17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb04732f605497dbc91b0ac9e4a6e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3040183affc4d5a659422700137857664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf9765a03c1b1b5d2dd1c5b8810fba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197845a1c4fb49af9c73c4d7a6a910d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd389eef40606cc58b400d17ce26f03a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4715ff4bbec29d6fd6ffc0650a66b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774f11943b41ec2d4ff72df541d180669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62e47397efd859ccada5d575afff4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1a6aef2cdf318ceabed8c4b1b9db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d66063d727d8e79e8f88d08584bddf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4423216dcfee618a32fcb054d5f9936673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d277420ac8a745cb7a9abeb3abca8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedfe5d9465903b9bfe31fc84a94952675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25f9a9612f096d78c434505127026676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3408dbd5cf090d231b999f7787f2e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23381aa0a4fb50b235609701c65bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593d1555cb09e224286870aca6f471679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9639b8ce909255c800f19a2f9e89b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e98e03af27b02087729d894372fff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd48035027f7d7b936fb4837fd816682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5c9ef8980d1227fa03babbe9b372683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387641f5852822fa73ca8d2b20cb0d20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ace1b3fb40b9a080af3c5983cf223685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82f34c7bbef9232aaeffa906a1ae3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43f4fdf240adaf9adff65f75c45a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9104d3e22a847846fc7c7485c2791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345733dc284fd4214fe903a20adb763e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a6c1d9259c2f65fde2cb6ae27759690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc839d0bb429dff595af8c351b13451691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a303d6752cde2c76cf3d1af86e1f45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde236d3b0d6ebc98dcb7c44ace831693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05108a8542785d1eeebb76c587d7ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d10d5fa21ece7443f9e678d76db38f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31df7953c07e04efc933bc08ec892696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de12956cbfdf9a16574db1747aa095697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c5fe380b5bc193fde190993a9ea47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c208bac9a03eb58818bfb12b9dc2a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ee0cb65e16fa95645802c038d49e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff88f2c45326ef54d4983255bb8fb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee759425b1e405afc32cc9ede4eecf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd1067987dace03441aaf7166c12a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c63caf07f8fdd64599d6a667487e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643edfd2cb09040bfee137da39284f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5192fd7b8db82c772a52a63d997e0a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b533257247d5160a698c5f9adfbfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b996b56382e8a7ae8e8ae0dcc68b13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535986396222ec6e3af0b16123f48d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aefbc1b3193213149129e492184ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc662b3aef182c9ceb0eddaa48b5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc8da91119800efdea1fa3fdbf417712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef9196eddce0c9cd451cbaa6a6e3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b35fb6347881149237fc2b80486d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26a83075489b1654b5daa9bd7de5fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b198fbbf2dbde64d43aae591a8dc77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2d97cdc73c9dc49f871600d8068b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e95141a71be94107385098a24951718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3152b20b1ab1aa68081256b122ce3f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b9fa0c0763c39e60ee08a7974756720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daff28d3915e48b837a31435fc7e17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56692260b7218c513cfa078d2a4a0d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff81fcf3b1ffd013ceef1b695ddc7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d08adee82591534942b8fb241433724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ad550b73fe9c0d550352a0ada96c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c7927da90e0beae1fa8f3c35b03f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78637fd893d20a7e2e07f3f46d4d1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876057231ae9b4b8ab90ab2ac6a5ba0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14b365ef66b4c8a6250d636cdf37a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7892e00b61061e119f95fbd7202988730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca75ffe18871fd7db3c2291f336fa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92c061e5c4772eeb076310c0eedfd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc308c6e1b940e8d0562744f5e8b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e22cb1495f089c69d13f0998305f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a541daa966177d66f576b2a52ea9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4be14c94921664d813668ffa31e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c2cfbfeae58ed8fdcd47cbbb068a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a7d95f923f6fe6479c8ea50c98377738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f0f90a92dfdb6e3ae35d37aa06029739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9ab6a91f3774e8dd9e19b5f19a9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde96d4257537a9f46fed995227365b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687566b7be40bee8664702e74d9200b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620415d77b64d167aaf167d7d121ae3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c11e243729c2a7414e43f225aaeb56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae22fe9bfc374006b5598e9f0167fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e761988bda0f6126f55776a9a4da92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9578621765c661670352e9b29be1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c458f2297965070fc467098d1515748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a498df2c5aa40f763d8bb2426d06f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfde4d42704338e015d4a4e7a7c975750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc870f72f179f8c6c094ddb8bf1818751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa203fd955d14574bb760fed94ed20c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdce796894e7cee06eb9ff8f73fd2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8d62e9a55b93a39755472c32b7fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7312315210ad6659b482c7049c31b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa39e539acd106aaff6cbc1354da3b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb6d0b81e389e7a5e18153202f5d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6caf23febdfc3e46c57bdc2679a318758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51218b850e1483bf5587941dd1e508759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>