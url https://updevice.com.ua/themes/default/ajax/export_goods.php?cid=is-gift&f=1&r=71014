--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d632b6cfc58841d2e7131459bf591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c7028a93ff1cd0ad3ed3360bc2f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c633343b7d015d56270fcc4f0b5023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e829a68a5c00111ab0dda3292ed7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02a010bab09e9f5ba6438bafc58ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19e854369a027e9a8374c7644ef916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58538d0a266fe5f53c7371a7f03e9be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818828351e23f4cf366805f88e80578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf579fc78444f0cca2238479f2a329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d12c9927830430b0e6f0bdde4693910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d71a41bfb62d769d83c3707825bbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b6464182b0e2b5ba5865bd1b534e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2985fd71a9aab2c5ce623270d8ed513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b6f2a618798a2cef78ca379fd7abc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c24ee87e80b481a52f79a1768f1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42ef4926a5185906054df1058c1a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5654d23a501ff98c6a3d2a71ccdc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd473fee4eeb8dfd5abb3859583759718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9498168706b405bb644ab4342aadf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c83e9a8b79616be1d5fa0b30bfba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5105046d764f4502d860f6167342c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd45d9d045bfa9e7a5307e6859c11d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519cc2db99484e9485e81e938005b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f257202991cba4f2caffc3e060b1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2321b8b339605e776fffff5006807e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457298c916d5643d0ba2a3b4f019da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ac9df085590415ecbf5c014fb3d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38e2ba1a8311612e209c82d6c849728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68019c0be2093feffaabf005514ce7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e60c3c02985be7da8e7b8252b5727d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef8d24c9d29b3bb48ae957eaca1d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3be66d5311f45549e75ed803bb1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de566a16fdf5dabb5fddb403f2a6faa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f7dda79b2d52eb96a256e6db4aeeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9943e4209539d0ba6e0fb6f92b49b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a7d9537fee1d1757bd4cd374404f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a4feab918864a1ca0cb9b310176d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b8f1f2c2ec8fadb427aa5458c0f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec914ba8e03317a6bb058bf65b13c8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadede15c8d438d7d757f5bf002df5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb77d283c754776f69cd5d43ca42941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdef5eb1239feabe19ade6b6992ed842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15a6a9eb204fc25846bb7955645eb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb110fa63c482b19201da264aba654d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ba763a086d32daa33b71d74e1a3c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf0569eb66388bd20ea176ccc597446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b089f629e368ad59f3316ff3450f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbfe14e8fbe4d4361bf4c2532e4f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c14c9765aedcd528308ce1ee3d277e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3493949a1912b04e1029553c42fe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4531fe9f6c07c042f3a0290d96c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40ff1bc2e0ef397496ab3d437b21952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa431577ab833bd211f45a7606eb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca061ab97683a860d2545919d8009ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41986b33de58d79f241a32073debe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b82cf34d14301cf585c2da2ca4ac5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f2fa618f47bdd34a499bbbd29e7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dcd4878bf6bf04d4cab0ffe15651158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbffa31262c7fdc3f2b4385ee1aa5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75f49b7688161b5ccc40b68fd140360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac9e1190b2f572a2739a7311466ce861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d374d9a47c5e8965e1d289f7d84c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff6531d2ec4b510c2cbecddbc8ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025401b62ad441af7bfce9a31b0104e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac9caf7d509563d23185e6e02a9dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b45954f128780276eb961b1546f3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a30d3f36b744f48377250cd1720d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b4520be09230a08fbffe4c32def168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bdc35ef3c05fa2833be58a8d1580669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1575acdf668037af2e37eddf39a89a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565e8e58d01c5f1380b3c7c03f2335671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0df0800acc95a22ccbe758b41c3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa752ea8e706cb811122cf84e6201373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2bd23af7fe4af3652ec40261d465474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3350c428d9055de366702bf259895675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e9e1c97cb9c63a7e3cba0e83897e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c45d14ae93523c4bc439ba0ade9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc2f44ec9335f4d21c63cf0181b0bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54fbf9727e5878d2c58e608a74b65e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b024653035f28faecfd06bdfe737a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521973baf226a2f6c0679d1c401a4dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8175f4ee4ed67b3bd8bb703e0b34582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e851098d8c06fa5f18b090def97f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29bea7699c8c0bc8c2b627212a0a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b78bdbefd00d28881576cfbdcd663485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f46b60fb3bb4e0b4aed7051b9c2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed50c4f7fbc0c5694990c9aedc2da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b98c0fa54bbebbb60800b964a71388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c142636f9d31d66e23e03144496f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d7fddf474a546f0ee75bdfee12c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fcaa60b161019eb84b554e177e77591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bca55cfadeaa01fe7febe7ef95c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3919a9dcf0d7d9f098cf3bf84766793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1f966386320402a2547d41acefec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586cd1fccbb30a599e3cc6492ae62095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6e20ede1effc211012caa198e32896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3f4f39707245c9e5aaabc8ff831297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673ca7231b6e7b49e1b96fc5fbb14b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542324f2f29aa33d69ac087b1e0e8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307c6f1c65adbe33b8da91f513696e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e768cba7bc25d658398ebfa4c8a34b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848947b6c6338e9fa9dd958d9f6d614102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ac4b3cf46c6b0782c9ceea9a4231103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b3f21cabd6c3314418a792b6d2922104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c9c7025a8024be9262df73a1c8a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032943100dd528c69739eedb1442c78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e38a7ea416e5665cb718ebbda38f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be133502a1ced3ee95f945040146d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f526e052ace5e076d6b3a929fdb633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9bd850712eccb63f96f6430214e99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9ae51b466fc24de867d14db70fc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d650be30e512a989c1c71581cc7d70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f2d812d2e750422f67ac84680ea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a228296651a60b9110a3114bce13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786c3e3d795df4c881728b98d63c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d118f15d8bc9efa448655b3e7ce367116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db897a0c801df5085fa4a0b8a236b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1f31c73d7daba374fe8143c40fca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae3dc246f137658d8dd90d8d623db4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26625fbc02911b5e23c6263b7123b6d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bcb423f583254cff9a7e035212725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824399580e3f82d05078afec8471a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a189174aeaaf392131547f2f6f14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0939f827e4d459290acbe14882067f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86745b3278bd8c31d7e202374da00a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0de7fa68c404ef2183819baa2aaee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a85ce5b5238d5195e904adebe2a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47d8a49d29f0c59c11059570dd5cad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3375525f00435f2874f287d5b7045129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4741d7abd0a084ef03d79010e9924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83b911e0a730ada1149f0598d913b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195e1966a5ff6121b47e241541ad26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978eb00c3565492f853cc95a5bb6f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1089238fd001d5b249d806c6bf69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbebf57314ea70a570d9667762dc73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b70c96da534f944fba7c21128ab80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61614d90d42ffe5675b19e1b10371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422f8b4206c508931e29d1686d8dbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7c0c0d99d90ddf6b2b1b6e1c2a57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f0b8014b3d9dca19d306e2f40557140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984cb2c0876e825056aff6425268c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bef405c3edfac08bf653d1adf0b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6a90588ea33dadea157684485b059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba998d4ff2d36465b44bb500db3251144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddcee5e9ece2fc2cdf2b99ea543f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766cef43bbdc36886aa41b46d79b8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c859e2f786bcfc90ffe7f8d9985949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456cca651e7ea400aee8050419fb8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5284f16e980f4e79506e2e7a70077149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04fabdad1de08d7a4487c133e964b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143560ca1fa82ca12366b27c091c527151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbc5f433f941d71864b83d02f31cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c52968b89a86ce59af6448b70e7b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e911be0e78ffaa1b96156cfa07f07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677e47997d5970df4db78f2d3c56740155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a516d75118a46817d8fade26e91536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7189103e2558767b555777b6a88b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1efbe16feffa50858554445d5070c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487d5cbaa00300a938b00915cc964a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c7fabdc8526420f17b4821a91381160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a4a55ce57a78e2a4ec7174b92d56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0fd80cd9ddc605cdff4a522c6686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8f5b87fa8492c2b078bbb3c38837163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ec374c7402d3dfc4947384598a97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ffda99e79754e6a054df6a80eab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ddf738bd24de1658a5090fef9940b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004d3ab32d36961c33dd624912e633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af1f5601c7b98c794cff62b7e8b1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1027d27a64bf406fadd1571fd8ed53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ce06e9320fe04bc6d9b5c9c8b181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06313ef2f602183f8df3d8df9a1b07a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb9f41c98016550965df05afe58c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f23167d4fb9d0de43305dd9204f101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a87c3d8bb2cd40d09185dc9afeeb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37570ae4ee7bb49d27e8d23a345d4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597018ab7a0e4d1675165aaf24767a84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1848002f6e80bb1f699cdc36edb96cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed48b2f6df70f26b7cf052fcf50e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e36d2e78b49c6cc0dbcdeee05df6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9a0e35e2473597e391e18515382d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1948bd6355d9e5a8022a648ffbe0ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ce9451222322c69bfc4c9d85c514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19496af99c21978f1a2147bdb7e54e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be9eac486c0c2bb309ece2da2f980184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090ec10a0f20af82753a3e3a80ba3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533da2461231006a9230ad371d1328186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb1336b120b22b9bb9b9197a97d58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3aee3108ece96b302f28b2ac76daf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b31c55870688e000ab7e85b33fb4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a92957cb00df6f0d0fe645ae5a06c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da589b1c10339b0a0667f757e1f42f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e59df7b465d1ad44e444cea96819a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8e4d43a911206ee2b7756d6f5273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda26374411b94a5d84cac437de8012194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a812ad786fe8a5e8456b79a1c45b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ffb64f50604ef8ccbdb9d5a869c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22913639ce4ad3905a1d155844f8feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231b125fc26cac41ff07840eab1cbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5f25f720651d787abaa266b742a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70621f76f651326b7c640ba21bb704200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59500dd02c2163a279fbff428e742201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d8d8c5e776206c775c8e672a8fdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d22b4e93f0359acf5b40f1993a8bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c405b7aea0b352033f45354df711a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8ebdcb276971ed6f8fe8a103d696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694609debf87bb8e20c25cebf73b76af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86a994a8f54193e22eacbe61f86c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b1d3a6be0c57ff0b9879b7d7bdde0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72d9432780983793d0b089cfef6e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b609220a03a76f7e009e03a5618341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f442413271409f6e96087268af7fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3409e4f1397c2cdd1ecc532d6e9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d94e622e88cc17dd171baf3c937bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6887f11429548d8a3bb195b46f04f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a07963da185e485d90bc0e045f99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceea51b1e521fe17607c7db978048f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a2b275cdec27b8862a02a7bc1fd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c301b65102de5028d5ca60d22871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c83c9331a837e934864d94a1c1d6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ce39b47e90b305a58fd2e6949cfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1bc33aa3e67957ff70365a965be3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ecc57ef992926a604e395b9777b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5435e0a9e079a9fa6e880e3d67db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc01c7bb4e91c068d7cb6db59175e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055f6167ebb146642e0637fbbd600b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924203d980c7e7666520840143e0289226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c486fdba4c476527eea958f0a6baf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa203c6e62507420e5a0114796669ae3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350871e0bb6628c54f6c1b4d612e48c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8026dcae7f94203e25e26693517dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb2587061963b2d9f5f33878e90ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa373b7686bb7a99547b7fad4797ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760727bc535a2f83d96c7f7ee74ed19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cab4982367f102a7c7f7ebc4ea033234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c914f26aa7a2f9d49020281c3524545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925615f1eb187614bb207d9f63b5b096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7540221700197b3c51899fefafac0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f603e75b149c960e58bec7b4447ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233c3e90b15877b3bf523fdad910f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15761400eea67de25d8de8e4514ec9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717911ebe6b40fe1d39f0fa6453d3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c028eb3359a4b54c27d074b36feab7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451074655b13a0f41d8356ba0ecf21e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f748fb317f0560d475bf83f32b586f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246796b2056bd890e564d410a03b7300245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa58ef248513560fc27a83f204e0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec0ce87990a45ed7a0c508bab6376e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b3f8146b74db57d9782338ed2034248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab178364f3976927072e817ad63e813249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ce10d2b61c65fea6630f1f013ec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fe7c89fef3f0e285ba4d505959e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0379abdf49758139bb8b612dcf80f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061897eec3484d81eacb71b80b3301f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269273bf0899b693ce7bdf128a1ec1a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3a8980447a9a387dc369a013f1af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9d063d18e01b6f316c970d7a5f84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb1301cc7fd0a2416c1157a83ec9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9844fd44227a53ca7e9e81144183d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05c5d07394b89e73e79c508feb0864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3784de4fe2d7539a8bb4ab85ae5b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aae48c9e9f794aff40f09d59bcb19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f24bd8145a3a633e9212bf088b75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17f71bb0ee6443967bff3443c3096c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e16cb0053bf0c8583ed0818820f04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf39a17a4049bd921b15d3c4769126265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdbd6ce836b980f9f462475b928c01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a856443f41c0e47558e6752960995b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ecf3a565d418d0fed45d18d23c7ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9202460522a68aba73e6765ea15ce0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea68f2d150a8f3518842db7d70407270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5dd9082653df234e4c727c26d8958271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5abe5137fc1daf4c341efa5f313295272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9968a8650824eba9b2e7f213dd65639273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ceb0ab75976484d334fb155a69c9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf49666ccfb50bc8f7cdf96a42e42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28de77d24d1b8a1bd758ece839f5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ce6b5a53d2b766139bf3803f9ded277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640f6e3ec21887aa7d28ff158846f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7436a47b3b028421d5502b1ef8fd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546534765e7d590c511b22b037accd4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b757c52c2f7d8e20e962df045a31d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382403f8dc5e199c5bf118686a2bc03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae17c018efa9de1576d784c18bdaaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38198edaa6929a551e1ead043893550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a68245d1ec4ba32c4ec1cb832587285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f7e8d2c4ede0da5f4b0754ca0a46e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243040d8e58c01c091b6c2f953c8a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f925bad4fa6bcb203d404abf62811e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8a2fe7ee9df80c2abd9203da7abf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2019bc71fb91c232a7cea535e35274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649163250cec2e767e18e4090abbb24a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb310852772d776326d42297213eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116954724b01db4dc930e8e6e37540f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1ad7311aefc338ffb163692150e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee25cbae488ca744e5a9a9eb40879f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf167f186abfcbff46c86f1f924a46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d711fbb0a321dde5deb646a3be1e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78469d026e95e831853279d13ce7fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fc007c5427fad0488472a4c42f421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bbaa999f392e768f0206bb6e7c70a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43f4d750ca26e2e6f2954c162b942301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b09105998027066af769e71f4d501302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d2fd50f1a593a4b66720fc8646e8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be46918be41f51e194b4f775c34c17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f27d52791e18ab60d4480c08f904305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fdd035bd20fbd2c8721c252445926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62412f12adc231bb5d168bdde8e38aa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7b37f019582aea944f6c928f09f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046abd8f98a9822f1fba666845509ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30263f1543866caaad6736a179b4c7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0369fe082865efe3ec9b36df1db36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a652219ff81f1ad04b2143b8bcb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673189975a10e63260327a041a27aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c89afe0fab1691f07f72f9ef769d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3ad2a6969a510aac60a3de117e70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb30fafd71b01d0b408dfe82e60aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c44b2d754073fea944d2561153abb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbf4fa74de1a2828d3c949b8c85c10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295572b883d50a048892c5042b7752319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea83991616077ba6cfce498b03253320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13e32d9d318e6a7d4593fa583ca7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc585b15659dafb26330c84b33481cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a0ee9b042fb02ba932905e6b3511323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5203258d15828f0d9d8ead4114a18a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a28de5c62f02267b57086d65425d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077cc42132951dc2d02c47039dcbd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067759c18301691ed3a281acd67aa4a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520111e9ca6eb3374ec631937b724750328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee5767483972b55886b428a4d243b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c7a123e50da5fc4c7a589e54cf66e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc83ab6bbc72014df3a49b3dfadad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492ee573e6bed6646b75615211337ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1e54cdbec825c0813a536c51c2add333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a44cca2bb48e22c5ce189478d8de7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18280333e1545bb7a7faf95b79752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ec00846bbd3ee08dfab9d05bd165336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab5056a23a723890f4328b8dde624337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70640b0da242e385568449b06a58a15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfefa666c3b61cf366e66f9f0639b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca58148afedb8a5366cd594e141b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67233f1567d67e9f48553a6fbc937277341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add65b7a89c3cf43ac05f56b4108e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913359249ef1e4039b7b05f298dd0ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ec108f468e80f2147fa2388a03fd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776065452f5494d18329db14aeb2e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6e043388c80e721f8f57b66d7712346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2faf993bde82e851e0ade0797f7d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc8f24d6727744cd6b70163fc3f59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695013ae06e6ccd00df5563550290501349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9004f477ff107de42daa4505b989350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcbf62f304c8fe77253dd9bb4874aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abaff408053d26111a3b3febef0f20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915a0e5fa69dc866bd2f323cbbec4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3111d93ffcedd0123daae4cdb2c1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511743e7ff5ef2ad71911084de2d1ed6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b18fc1f06ee790a6de1dcf1522cb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37647f2106a4fa5ba9a2220f76dcba8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5be9e68be73fbb2ae20a93beee42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298f5b96dd93b2b82d292430469a6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912869af1c33c8ff0070851df0525584360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef75a6a1328e9dc9027b4d214c87c67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322674d18e6e638cb625d14b703adda8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc2f03e8636c0c3292a6d3660081e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d8add7c192e4b9cde0b55c5a88db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420dff3e321ef5d59d0e65127e728de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec699a45931f5cd2b3faac9e0f886f1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f811233ecdaee07809f82139070cbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecddf97f915247ddac5d57fdda9a91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ff1063433fbc09c84ba801900bec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abff50c440818f9c66c6937fb1ba22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ab7f0d0abeab329af1dc5eb1efa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e41ddc1f736cd2512a5f865c393f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17df7c06d62cd837703dc4d04f99a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423ce75b32b7c812f03b835f7278a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235aa7ab3b793ab6f70d3aeca5d7e9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224da136f360198a26892af022e6849376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30b035a1ba0b79c4de668b85bcfb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e564b439ea9a71360d4d875b666fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cad7dd5b5d8a5fa13d65d966108b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0107ee5824bb450ac0ea090ba934554380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb207d779450fc962ec81b9fef24d103381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea3779715a8141692d5126b46d0b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a032a84e71ce53aa67f46e565bb2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d9604b3ad5d21b018180274c7545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef123e20717cf0d69970379b767137ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef659adfaa70b7d38d18bf1f9e05b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca5dddeac47aa437f381796617382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b99e1461cf53b57770f5aa2e4d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b519a767210d308af0d9e07b80b67de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b63b3f3084549000b9653dcfa89a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644095e23f80bd1e5b3faea2bd80c702391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19cda02d6851d0d6fd4d6e255d1d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46904a83cd3efa3dc6ce710eb130fc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bdbba05b93856899dc47508a9e981394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23682b62b41c042d597d5e46c072f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f7cfa5bdff2ba531416b91ef988b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c641138b30ea28917c82f7789a0f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa04cb9446e0025a92f257c542f56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985afa383953851a169b344534b2d80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9832a54ea6fc472db286519f7b58eb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2b09b087dac59e43a83a3ed3a16e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444611ab9c3a92c8ecf8b824cda1c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc490464f47651205d949b695056a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92609d133d2704ff0ecb868d5e27ff3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b4c54a66db7d758aeaa07e4ad7961405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1611fb7be430a1e3a1177fdcebe585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7caacb43d5991d0066ac5e3ade7781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ee4b7144b85374f6f59749d5f116408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c328e20afde46da9f8690f217a66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77fa8338ad168b47ad6bbbc688f3a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90862eee87e7d99e2afaf44c6528ced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f428013f47e5efa02f3bd42f802aa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b4a6d15651dd569d006e8c33683cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ab4cfdc7baec795ea9601e617bd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2af384310de436f2757a0f3519c60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4f3a1b6d3b69696a7d780c35e26e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a68a2e234a9a04d33e017c27c05d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f90dd797de23b15fd2e85b03a780418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e68dd8602598843f32143fe1c33bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac77d197cf03a11cec459217175f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa735ea67b02869487214476cf3f9d93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3eedb7bf0aad495ae1f7002d531bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fff55afdea9e88a90c04fe86c839b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d75f8c5e260374223d27dc30256062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4d8bff0b38b34ec35db0a8b95767425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00f2cc3daeea13613e46a95ace08d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6fc504521a1e99661a6f6a8b4fe38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215524d5bc9dfc7eccd6d2ea22d5fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401e5d8af63c82e81608ee7c13c9e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaab21feccd07d11530b1ef003c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b026ef2e67a2a14bd911fe49a30538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacecf864e578d6e988babc9e6d38e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2adefd877bec144670a4b2f2c3f2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b202ab8166a9b7349d44a44f0d9aec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787334a218ce22da541491798e3b4c9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba45bfdc099bdf5f931f53071e5e7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13934f39ede152a2d85b96aa71498c3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dab0d134ec6b3699935e0c6f52cf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9574b764aac3bf55d6341669846ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ae5d9776f6d5b701e4b60be39b31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c56c5542ac01be2ebc94bf57c353441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85008511e3d2c8f61b6f857ff6b5c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb0a50f0b973338006d6565c6110b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914644ae4caf5b9d0a228672757f9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c5cf59098ecab2f5dce31e7f02ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db36480357cd7288420a0bd4898224446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d17e3fcb4d5d02c8912cd9c625f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f561a192b9ce3cae66014f8ee7e78e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506809a8284195c8358457545441128449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133c62e53f33acba8191b14ba69f6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fbc2d965d35dd2ec64ace62d0662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3952d51642fc71409f4cb1ff6d78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3964b6694bdfd90a179d736954882a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbb486f35745380e9363b0cf57aa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520fc731b27bfe1bd02e14d8c93190455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c69a52b10112da3aba25c849597ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80713dbbc831f6fdc6cc08b1534a68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab94f1b9d3a2a940907fdf1aa96011a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743391a1d0211db341a880537ef5d3a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea12f156c1d5e6c831bd3df576b4cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecafa28dd7e78b7be0c606c1199e017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e5c935c1ce20e2c40fa228463a8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5089ce92a8e3da49d998846d517c1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759902c6b45f2a8186fc37a8d3a14ff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13666790715cddaa30a1ebc1a0fae8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfc5c2bf7c7e11030b62aaac0522b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f2c440ff63737a36b21c843d4104467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432fb8514de6cf3e7a2a4cd3b72f12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e995f7156eae44f6b2b5fd46efa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0903c8544777a5cf23ec727a15378470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b43290999a57464a86f11ebbff25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb3bc4fffaa5d1e6e7325b2dede1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a67cac4fa0631cd27e0cad0546a41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5d48bf2b383e6ea72c56c69eb10e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151583b33817485d54427ac25abbce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bede0ac118008e92bc8a77cbe965476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a01c9c3469d7c78e9cb2f0440e043477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e53bf8b7d168f995564f1b291fd9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626d0293b9ab9e9aabd81e96ccdbec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77426c451fa4d9456ac40e387105589a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379bc96a1c9e2aad7d3dee5c6a3b80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c675e01ae850b45b854412eba28f0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949f1390d1e5c8052a7267ab492e602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2827c99e489df85b16b84b38d0d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8e1b6c44face15329a55b479d7e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e8ae447368e962366ce9021ea7ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5b447b5050cbef79444b1faf1f67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ec93c7363e4bee6688f0bef3baca3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7059a3d29ce510a5bfcad9704c681489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8f23a172d2b017866bb1ac8e2c0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43d44ffe9baad64de705a56040070491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d3a44412521f697adac0c32be02e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093860c69cfc7be89206dcbc163201e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2532e79342d629cf71e0b061923f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04137385a858e8eb0f469689754f2c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b0c92a2900661e3db7ce7e656a6c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8beea8f19532f8048bcf30a5a9ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d47d97ee9cf4c0d921b4d6a20cee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc0f384571887272197201900ab81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129fd4df17fa84b8dd4611a903ac8e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c868244a64afd769c0e30a1fbaa14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3a9c773d3ec104e79e014861e7cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252641ed15ab9203cf0c0c8248d17372503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065afdf82e9353525caf2f5e446294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711360d9c575639add5082f4a640c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9dfb949002b22cb1d852939c4f242506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba93b949824c41e1dbded273641625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2aa5acbe238bd0c45844c2c2d3aab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53d032ae23cf66338cd768911d136d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4abafc307d423152bf46431ffef92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bab8441888a2f3a618d3066b5ba6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596333fb6ada3178cc070163064c32c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322097e413c215e58622951dd923681513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2898083e4ab039f2ea0af4202b32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bea89f4d03a440adf0dd0a60e78599515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f84a43800c863c64ee438319fd12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40c9693d37cf1bd2ed68df702e3aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df127f70e0472d63962c35c1883ff031518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe017b5484639caf7e7dcccaa0a26e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80836a1875d6f9bf980281822f0454e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af82cc2964ac7261ad1bf8eb2e5e15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527422be203eb402e94097a267c0977522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de733a1f9787404e1bcd5be3408d78b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df7fc22969ebb5c03892d957b4964524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7f3ab95942215aa88884fbcb3188525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087dc4cf65aab6c2b6ecd2af0b99d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549215e4142bf17f3a7beae4858577527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8cd1202853d96a144afe37788634528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91cf0a1ca99f815cb0a0e87a28b796529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c0d40209352e42017931745993ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c632f360ffce224121f912103ab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccaf20069465d2c7ee3998db1b9b0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265c1ac74d39fdb6e1e641b9bd677b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f307d9809c469edd933c32a1beb785534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c45aa040dc3e28bdc67c53e623f6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8562b36a97ff7b8a8b569e0f25537ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4ebde704b09efb2e0a6c7c0bc9e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24cc1d4f3a827cf8de790c6ee0f9fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a55d8a6b808024f235686b046153539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a1443ae9e29eb73bdf05d6495f69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70772ac0dc440fdb3a2cbe57bbe86660541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ac5b4bc6fca7d39159272ab3099b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f291d7197d02862e882fd61ce08b93d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783e70285fe8bb414e1b28224c2d8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c6056accd3860aaf03b102fe89c9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969db6561ebd527676233456d1cdb24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c4dd91eed7242eb7a20c2df7e29c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05005a4972d827db84168da88e506da5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517255f58e2dd15058c0c928c2feb97e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d561b0a8c7833fd7ccb48177103923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571cbca94bdda80ef9f29d2d9bda83a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b7f761b7e4d0bd2c097aa3c529ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9653e0f8847166e5f033881eae8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c8dec9522041c055db6395bcda3a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37d5087e07a72d3b367c330a2bbe7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a209ae20922f434ac05d58e5f1c20c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a95e3421100b536be11f1824aa33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c8ca75baf08d8db857988b5c52a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917368c750b8036c368811c9c3e35f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2cf6800d27d933ce2dc271ded5fdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81000312137c2ed564470fd4595474561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcce0e8222960417a29b5d7e6f8776562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909f6f7a189fb2f74321a434d2029a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a300e577534ee8994904f4f58e39a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae2f4ef1c2ae02d8860577e3429e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1886bf6c5ea59dda38d5772763268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc464c37cc06c881f7ecf9d0c5471a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a64bfe0f0471ec2e6c978f5d222f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6de45ba3e79f852bdd35cdec07f28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f22a595170cfe93a13a47b9f52001570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516abb4fe2521926ad140002d1dd98d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6f719093316f4992aa2b29a3ba7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00e18992b26ecaeda569a0e0ff7ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f037c174adae91524539d349990f62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c48e4ac5174231a0ee8d74aaa1baf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184fca3602f68405a89d6d6ee09bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8cbf30a692d1a66f80a22f29d3876577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23c38b3073832c72b78f823e604fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938abfd84a76695b55061c69ca4c87c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6937fef01159004db34f68da0504580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855e625c5a32130e0fb3e339f7e88d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e91311e550292f679f4e5430d346582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472838f40987de131ee2b4d1abee093583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb97f9512b61a8fde22b073f9e35c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771c9f72802454b4295fd48742671d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9087a2b0422cd94da68dac82f283a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc62b3ff6b010ab6bf616a366c8f81c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948aea745af3996c3c7086d6b4762a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386927d7f591efe6e9fffb4eed7a102589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc572949a913b1b0d1ac7b8c8c449b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a6a3b74f59031f293ba87a9fb916591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125a465d3071bfb0e52fbd032bc5ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f24d0a4463ef204f84e1af73ba7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6dc2ef8ba734f6d639ca6fb4e8b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e3d178753e3e1f48010608d2e2d28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27257813675b7bea6095d0ce51b25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aa60829d320e004c61c9222a8681c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdd252cc840221e1d4baf87d58f81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3500dcdc3cdc518ad8f10ae70f9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4954b24369de3168013714339bfab32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ce79b4a68caa493fe240e2eb5fad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd3acd1a89011c2281bb89846a9c12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4acc38bbbcb24a268d5046f22390a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5ce43e7c5f0124da3c24a919f40a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc4da09bbbfd85ca2c5794d6d9ef2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee36a3d7f08a92c4473a36ef3cdc39f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0206b252ab2e52fbf6dd03e7c44f14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d961411f76fd3562e74ccab387f9a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb25a1a424ae71a2e29300eb9b5892609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e1acbc0eb97955926bc0b92affda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c664a9dc076c23092f81e5867712611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5549abc502d707d691b972d66cd573612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940aaa87311089b4c1c6b2f714dc12f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16593ddbefbb880d58ae6768f6f6e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd91fc21e85a71f834168b7ea02ff4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e04c9b5c3e445d0fe31adc31709e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573887a1764bab4d25ef28ed1006ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea8343f6f1a3b178fe06f54848de4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8ebb45b66b0e68aa0190cf258979619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5053a020f62d4c7b0a75af6aed865e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed310f3ebb3045c483ad9801c18348b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd8f94d829904c095d93a6ee9752b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f6adf64a10e621f5344010d09cb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2bd3a80c2c7e739f761af22eb5ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fa80b42be673638c70e583b9fff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96eafa3d995cf5dae5f128ccf30c90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1951934d67628de98e80027d96f892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff19839249f89f74ca4b28317fb02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ad3fd474b304274af39fc4a9acf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9621b9a80bc710fa3d75e532d2245a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea4408f7420484bdb18c57fcfe52f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eda3c1c460db50d8554d927ff3807632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403654d3ca5f431413cdbd798de7486633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba041ce508449423914caa7e32867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefeb7c1bd40109405ec5b6bd56001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef93bc63412c59a9e7ed48103ecff4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156a0b20569af7a13473b368bc82b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdda8bff396aba20f1824058b3dab7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff7e9fe651a34bf620e658dcf14e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd678cb32d5e4e05a66461c9891c799b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2818d8c85be7d8f95a5e50e2aec6ec5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454cfb1c53bc82ddf5b2e9439837d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f058803d9b3fcda5e690623c05153643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd83c9730d06141feaef0360ef7547644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04684a5012e797b492c206cd1dd2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349682c1c3d9e63689296d4b3d1c4759646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed895127ec40c09c5659f88d5f80781e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42a44393d32baa6d5376bba5b69f66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810cf3ea29fc7aeaa5e12c314f00337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb716084bdf02b22d9a0c4c6c0f52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f942912d52d3ab3161508d5777da8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4152bb40a26321d33e3bc07f81278a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c570050722af64d4cf12541117a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddb723b111df67b6fa4d55ab5171ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555251bf287060f3a103333ac800c0a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdeb3c858ca9f77d432730adc26bcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9b41185a417c31a40ffad9f575bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5f92b182cedaea2e5861457188f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fbe9659a34b4f17fbff8d24077cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a86e695a06643079bdaf0444257fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b94480e8596c39dfe2f9d99d7ac7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d7bdaca74b69b6f3ec2a5255eb04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f6410e787e9c5d7b34cd3df127d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce395ccbf28e08cabce2a4d2a61605664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1b337ca6aada05c3be0593073a52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffb52e8baa032f2e127e0095c192a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876d104072f32d075107fcc3fe48e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1247ab05107a377ea5a348b5df30452668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4170b7b4f92c32395a98e4fda73326669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9bc93a38b67739d1b3efad8d5839670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc0b7aaf46ac7f209c66ec35b1303671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609337cfe80ee879b1c17ebc55c54bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f547797c1939e8121b8924e847ec64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ab653bb88f1e83257c0c8fa1124c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e2e9a028c567fc848ef3f7da25343675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a663b7ea18c068c77412680ca2043676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164865e3e8af355fac3f123b001c0b79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a613acc69e11ceaa6895616c328a5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d4ad0b24114e18ac3a6e892406eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7ab02ceec78ab659abdbcedea3548680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9523721fd1d0e6513eb3a9a019969681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aff4c1fb986f96cdf3beb139425bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0bc8ff2e1ec15b8bf17347a7786ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f35f9abd6ebf34ddd8ca00391bac9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c211662a959063d9f41fd237fac89a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b4edb01af9ba28668027fedf4ecc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de8512467b01c610190ea4ce10b97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a88e21b23925ac9de5f539c2d3fe9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36c55793d768170a74baf13e84bb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ebe9841c452b5bea847f258f4f50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345ffdc44fc6e59b210f1a45aa0d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace796763ff859003d819bf5fdebeaf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a61fda0f08f556e8593f9340ff887693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ee8d8d8792f256fd4b155f22f58f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a8c8bebcd7580a620285aa95bda59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3d9a671e6b2cbab07e4533758abf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f14a7ecd6d43cf012ffe5ddf3e38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68833d0f9d9d41220d81415d9750b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df79ad4abfd1b40cab182920e6e11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa0512808a12546863879bc38edee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197583e08f1e262306531d68d929465701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6525ee9987fe0d7a1ad0192b2cf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542373c113e441b0a7586de24c6c0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73ce9d4f0ccc9264818e29ff107fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f420bfee3421f78868b05787a970a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0d67756fd4cf4111c76f3a0c663a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740e53aac14169ef2f4e366369bdd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d39de5f12a2733191ad30690bab7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8aab494cc5953d6f076605d73636709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757caa216ff73eab1f4df7c66604d00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a1f1defa97436a50b4f67f7e49bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a9d24db8d244e55a0467b0c16b23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642393027ab987f59eac5fe6289c328713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cace66531559abe2c85882ce85a4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90bb80aa6a225f53b330d6298784b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a5125a2e68eccc8edf4bd3e0455b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c0b0f59fcd10cc6c651db028d776b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e9e542052897cd0cf97fe4e3ff251718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9493eeee05877f75add0b86c3177d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1089a2402b34c55d1cd692efcbfc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd05c53ca18de66e2e012231b3ecada721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db7499e2423acb1ca249e2cac0e41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6341dadf8b71b276300ae826d5c9b31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4956625a6753a84633a0675698c5c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950af1e1872fb17b3bd660bce3d7864725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152a0642c2037e3433cb987351d2b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ec439d762510fc70a57c0e1a7f45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695bc3d83542088beda9fd861806c69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d535c76ae63b8e5f3323c4ccc3c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf0d98af1fb65fa59bf62bccf6009730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f76d90d51c2e0fe4fb94caa2586c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54aab50a573a1f8c8a3d6f749808e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb47392cafe0545cf10ea1075d0ec6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e262c1ae22cbce12ab224e08c08bc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242abb7cdf889db0769b1d6858708a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cbf0ffa8fbf3334576047ad6c3e90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43043848d4d370bb8149a9dfa4155557737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683e831505dd08d574ff710359e075738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea21ef180bfadcd9c6b897fa5085d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca7e28d48cc9d8b3afda6acb735f7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e77392e5b7e170fe6714ee5414a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2130ac3e4f4cf6e86087a1a1b5e551742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf28202b24fcd652ac645e0b69a7144743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8806bd45558da3fafd7fb3a7bb080d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92141fe098111f27a21ac8e22623e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8c388b7723299aa6e2d1e26b7530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf1f9ec5875efd8f09f36c2cab5d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f66943535f547514776a938d7290748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d70c7cd847c48338516132e57fc4cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2800437ce26b6ac30c5dbaaeaa3ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d3c16df08e068183add578c16c8b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720afccb3291919bd8a42823cdc4dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd990268595fc9c196598c4ebce9489753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9119ec3237fe2771bb85fc0127f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96733a5175a26296849e7529cd7c80c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1bc8635325addbd99089e4f9246f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e429ac066d0e1cb8af00a9f9dc134a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82cafdf8ce0f565081410eaf2d81f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbba61a4095816853619ee9b868fdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcfd8ed8c9e00e13eb321be8ccd5c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce72d2c6a9badf4f10be2a0b4145a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed7f292d2f0fb39f74a05d680c5d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33859c04e1a2c9fad6a3c80819db7d894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9da08246ae4da76b8ad775d61947b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7dc2613439048cafc0aa84c0aaa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b22e2e44c70ea41cd60b6f59cc40c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c96fa53d613f53ee6bfb8d133bddc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f3ca021566d32c66003d8bc65290f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a40fd148b20485df05f4e771136210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040c8ed1afd2d15dbfbaa2e859767411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e3c21e9731aa93fba89f245c98e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985758a5d90dfa80aa828fcc1224137f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d632e45cc05789c34746a90eda74514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908fe7ce8622dde31f4fc1cee1d71c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1df7de6d7e082a4c98a461159612116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844bb9fd8db6ec0e665d5e06de58a6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1cd61a219bfc5073a14039748d05518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec771256dab1962aca34607089c31af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc868abf4778a31c43b8de613849436c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07378e3fcc5b444ea9517a1aa8086cd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762cae08694c9ceb2a07df02ec2c3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ae1ed95583697f5278f8c1d4dea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac6459f5d409057551dc0586a51d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09904b1da62d62302483586b5f39d8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711f27c7e2d593e8402fcec0f815d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2f2202444dcb2917e2107162986727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d6554945c4f6ce7dfca00e856c2f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c91fa8505fdaff351f491ffa077629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1da88fd1134b2063693e28752235030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd088ad65456eeeb56024f278d9d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c7ba407b222e4e869de3dd46b1e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d3aa27e230566ec19adbb0898bdd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdcfe7ded01c79dd85359e23ea26b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed95ef262b1d3ded7dffdb67ed7c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca1d70701093594cf3f50dca87cb6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f17e52b7db6ea69dffff967b03671d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4b8fc0ba4d6e774d3fc4c29ba598a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e413220ad2b766e0d8a31b4f732fed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da206adf12638ed50a5b18bdab453340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3dba8db267168a2f467d8240e4b6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c005c1764d4f5c5c5b168777bed29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255ad5f5021292cb3f26522cb88f4f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6663f80799429a42c1629df79b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04c337fc50940a051ef7ff39b06c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48f3fbef38390c9088201338547b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a8e146cb6ff1cde6c669f80a7216e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020d9b49c84de0ec717ebdce431e8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6002cdce32f38ac807bf2ac677f35a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb415b65a532f1a80f050b2f007fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa98da5498acac74677a80b8ce2d7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c0fd24e61ab1bd11cee7863be99ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394cf8f830a03580b4921673ad0bf7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37db1790dbe58bed617f019409477454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85b15c6f9a0a70f3c3cdda29d68c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586276ff32266bb1f7bc8e459d8225656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc4eaf085386dcdb533a8ebfd295057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed5ff2908416068c6a136f4b0136758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43074141f889a8e9134928532c4ebd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ec30fc0cecc7bdf57a6219c6f45b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376582cf79bdd818a516bd7ed6a8cc4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e205a06bdcbced9f79411f9ed6ce5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5362d07658f7d0ecc4fc9f9e248f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b71a206e5f8c63a00998d360a386464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46b11867497aaf5d5c460df189eae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7dd488e95b032a6906c8948e0be8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd0f567e6bac57db6a8cfeb596ca7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98bcfee2fb31ee5dabeb271f376f2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb8b208dbcce36f98b18e52cf63fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c213042fd3d2809e479b4d300bf96670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ab75cd74408443e764aebb4cd22271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1bb354740b66a414bfb41f3ce26cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69169198c11e642c93ba4950cb9f03873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bce28b737a259fa195d12e75d24d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255aba9689153bfeb84e51ba2cbc64775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b6127d28167a5c17139506dfe89c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c8b5f4246832e19a2af9c8ebe982477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93119a7da23484886a84bfd1b85f5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2089b7787b7cd8185db668eb2f5d0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a052e42c0c27adf4b3f0879b73a49980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ceb4cffe505531f5494af39365eea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37753b878f6b90bf26bf7e191a66ac082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e1ed849dd7e95132a87764e7cd4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615ddc98f622924058e14cce61437e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3561cbf9fec0866fdf68c258dfa11685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8e4d9eb4caf5f847e9b13aaced5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b659b56eb132d215a6f6ed01d1113387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea9a2610e0ff7627483486aeee0a3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2ab77818800f3059cab6781e321689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46b1c2ff9f48e5f9547805e011a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e17feb066aec03d5a99c571f08164691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e330d5e7622942f668f9b9ba293f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd5bdf07c1a3daf62420352d8fe5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad489ca58f2eafc3e10c831121157194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d4b11d0c281434cfe5ee9d90431c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e9c22f237b0d652feeb749a0ba13c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5498fcc270a1b13221447970bebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb438d0f927ec5d5f0cc8db01998cc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f43092bf68d7f2fef483370e7c89699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eada11eaf6bca7b7a9f487a157171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae69ab23bc0c0e52e5d374b0f0b9af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd9ede1df95a6e1f0f1cc093351743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7045f4407cf3be954efed3761bd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afef1dba92e7fb7503288d76de239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ebca5387b6d61d493b2d672f3345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f4c706521a339ec1cada307c1ff8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297371c6d2ea8c94181713a5cf7684d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3673d092c8af357ba3ce041817ab20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633e0b66af72fb94ba0f048335c17b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea676dcfba0b6f72f333d8583364fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba256731f9e3f21b1c653f12250ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069265af270939b3facd91108f34f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713eaf14f89ebabe17c3298b723ce62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a526d91d452716c32c414b1b61e3181114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f225ebb9b76db0f04487a367d0e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea051d7be16a31f1186c8391ceec7174116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969666852c43575e077bea036760346117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b7c9b86cabd864f1d17ccd6104ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c205ce9ff35ad6aa022768d7e9cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78058efa2d09fa08e6eabcb41518f27b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03b21c679949a2d572fccbee5562d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191c4f82ad1b94ae932506c1c21976122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c54bfdbfb55bcbcf46221b8b832ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5828a4e96d35064130cd8ab7a8251124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb65ff1595a8b3f1f150548b14bc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f00789106ae9504c22f512931118b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2f3b72f7632a142d7784289c6a7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718cb2700b9a2bfb5c2a6e288e8c6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aba2094ee58bc46d9df48df33424c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7020e0cb1579485d9bb69b7741c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d2e63ce440a8c3e5f28b1570b17f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d152c2d0c8580ad174196056bad744132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c9555d910d0e7901137c469f05bb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92472598178034e98f129a6c0450d14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7832e001ec63600783f0ae008350a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d1a3473a29353dce8f55797bb0f72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d084fe5b910baec817c38df841da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0bac2665a35ae156c72427b3ff5d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b0fbf2204374463c49c5136a2484139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faa4da0e248e5575cded2eb3c3f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c6869e936fdbdba4f16fa82a380b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c302be514af5276c0f9223159c9930142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050cacb94141b72dd58e4fab492d63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8cb387a9589d43e8f29fccaac263d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b97f9989220c9bac80b380e8df50b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692576152962e1ec32075c43201c57ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1214148e31e6f6611d55c6e53d4353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115506220ffaa4decad7e10306338188148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49d3a66d0c6274d03382faaab98c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973c364bd1ad0173d1c02b48df4a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a8f34ba2a739202e788417d126f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a207bc9aba07a807959316b09170f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147813dadfb90b18e0c30af716435e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f18b98a4d70c75cd5e0ff0f85568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8fa84c9bec9a3f1300256ddb7d8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0b2bb3b0384cb416efb1b03e37a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013183b82b28977077bc66a7e630ff9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487c343593d039aa309641fd6dda3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9273f34ba8eb52c95910509b9e5879159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f438953dba6d5dfbc05fe1c326e86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f25e77062fa1f63df29f8f41a1f14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d6c9f66b43c56d44f1042fbe927d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8a789c05ffcbef82ffd28acc9bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b8211271d5acbb9ab00ae1eb967b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e2d072040447e30ade77d86cabe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f453bb9318e389691f05300d26775ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7ef42ca143ff0761f1d5b33a29c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca0d41d55e175934beecb6d4bebc1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8acb6c12eb2534d02ec11a7a7e4cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ed870dc1f68e55d422196db4fedb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330082934cafd77c1cfc6b0db33aebe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4c6e814127dc79db1d26dee26bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f1960824fb3ad37d0833dfa70dde4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ced2c60f22e3b95cacd5b7ea97730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c65aef3fdf4ed05ec6e6e5a2b46d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2a6edfaba1743b6ae269b26aa146176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827695e91220954c9b54fcdd491e86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078739e126897b3798a65bb5e0786b7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5822402cb6c58498e35663f7e28a38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b100a2f2647bba3f73f9d643eaeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba71e08b03ee26e7b41eb22cba64c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960041ebf3a05b3a821012a4f491c4bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c31ffddfe83f449644919db5100c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b708fbcc63b4d7ff8dfde2f4029e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0667b2011aab8e70807f1aa5a95763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042d49805f016d4f323eb1efc8f719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76bc26df51ca23187d529e4193c5af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73121785456b0a816f5d5333f66fc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69c870120fcdceba9643b60884f55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298cf9594c9ecfe9ce1cc1eb8260aa2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c3f2da73e8ec2f7db623ec2d32af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf42b3b801c1d3046c938ad45b1c12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f9e1e26c1e6407dafa2a2b790555b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f80d9a3b7cb5a1b55ebe5f89361e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0d0aa5896baefa36ed32c5bea587195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f272fda1bf8648aeb0c90b693b236c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c3544e19faaab9ba77094d4d52fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9217c7529e466971f62fac2656b362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb98b24a89372d19d7048f8764ce4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f64233de7b2c837ca8516181b1be33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d21279a4462b1bf20799fc98372d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ec32b0616b1c2eb2508d200e8eb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376760d4f1c974b9c8de3a17f2e070d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24491768508b06a1a6012106be0076204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f09616d9b1e429e4c5b6994d1ca6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ca821548c361aaea121ad1fdc4c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e60da7bab992ee5ed0ef31172cca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8dfb71079f405e2be8eb89fc0661e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7207c256ff8ce27edab17ec0edae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b466e7891a70bf062aa7822f1254a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df307ee382def601d1fb711101353211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e933e93002335c00464a8954ddaad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902724d610be4c76dd90641c30c40db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fee1a59d36ae98a1cbeb9dadf6917214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da3a90b744d72c849dab929cd4062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ca768be04c2de61c042f6e3f6b28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589c5e26d62aac4e6f870e036aabf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d5c2ec620464f1f836065a6803081218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76767345782d3f72545e708e158e48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d08944bd272958c351a4c659d1f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f16adc6ec8dc04fa2164798996fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dac8271b0837f3050e8ee29fc6a44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2672b2d5ffe3bbaf44d57150bf43f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63961900bc3ed7815984d77d021e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3b57bfa05ee62b98a45b795af9346225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7068ee217030dbadaed738b14f9f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9779bcc49876746b1e1e7e07abfa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac4f29c09c370c20f7c6d287d836d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721cffbaf616a92a662943fa001638e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748a5ada7d0a76fa9c268abe8443259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd877a821b751af6b62e68286ec2afe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff8a0d40ad107e238728510170ce2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0eefac2fc3febbdb70128bd6da28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab959cade109e6f1385f147ffa1cfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eca2c7c249392d092a843d04496592235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b596cdeb7f1bd8f7d0a90979b94c0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff81f56517dca02624fb1f07e57325237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc3d6015105f485a76ae1aad976c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95912e477416de2ffd94f3266425a3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72571b26e9b6b1b695a942e96b9bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54909b502cfbfb55f8003c3fe1ea26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78912bc1a19ab0942567b1502600652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4927255f13cf64067dd5c421adacb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135885fd1c5cf428201b65c53a2ba38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792cfc06beb6b9e06a8f09cd11961bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb0b34e2541204fa5a288dda429ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eeb822ed003fd96cb6cc9bb82e9ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3335d2216e50e1a2cae9c0861e70f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a77d896b30f59de71f2c8dbb71243f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537446ad81de0dc0c09bb1ff2ac9d4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32a44531badfc5089a28c472d60201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eed878c041b7e845c62845a84a638252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014debaa38169000a25104bb1c622d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9ee72709b882f971d84fd977e2f65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa9c92ebc9cfd8a350c26598ec00b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9dd6fe60e46161256457db4edd713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfb8584bb3706ec2f497f5715576d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec71bad137dd4a72460c4d1548c771258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3e98a0dcdaed5d273742b654596b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e96925f08c4fa2c52cf13f1fb9dfeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b9af7cfe86e96acf9a89647112d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa0a753bcb7d784048dc839d0f64c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2857e127c0c1e45955735fa411fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf77dec3800c9777683223a195a686264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153e7891a5ab1cdd6fcb74715f03670265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3fbf7a9f542b8c7c0dc5e4598e47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1b711eb2ac26e7618afa4e79b031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8d1758c1987d64a8201092dfe316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074904d2ff01c08c92e3237551e95d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1ce4f072938620a01114c5533e4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1f2b3ba1550602319591a30d7969271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0169886b35d3dce75211751d7be1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ac6043d0edd6d3be893c2b59744dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeffe9c6478336dbccbc6bf9fe2cd27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5f4ec98625a798dd1c723373f0d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e5a502d332cc1fb3463796400e65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff87c53e94d7727ac8347b7ed2c0f59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539a6d88b05d53c0784ff97202338f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d6bf966dfa4e07850b02e52fe0527279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f16293e4d13bb9f62677030f891b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb236f3b6c6e5b3ff352684cf1b60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f12b6b0e52fb49c8053876cd4f84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9df338f42066cc9abc384a559d9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715f742068c66cc7ef1a4d186c2de3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629bc3352e6275b1e73fb215bc1387d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b3f0009cab222f0152c12e07ac946286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24f7ac62148178098f86494862577287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cbfbb91345b73c6b1b54a53a76171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e905947c7766e1f57a11e16b152d6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674d49810ebe49d91b381bf03515ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe34ac447cda692b22858af0577926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49431a841038d771d626c5ca4b550d34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b58532862372704b414d7a697e9a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54038f2c82056679856364a9be366fcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575725b65f13d3909d237fd745ab9ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c739f1715087bc93da222aac71c522296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550d8865af52678be54f3697b15a38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571c2468ba4ddd1a3de73c272ee2567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6056b1b72232564b1a012713ca207b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca80d10113d63a1ef34225e2e7568e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125863f5f414e27f4f04c0dd5399eda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc37f2ea2f16dac63e8e6d483c0607c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d78628f9bf173e885928b7e2e19e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6053033dc677b0f78903bd66bb89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebba8cc7e77182694212d4a6474e03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b070bf14ae42a5b190a0fdb88d976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d9a81b5dc27f233a14e489cf970f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71c33ff0d4987e49c3bc720d393611308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbb20a1662e2709b1cab27ebbb081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a6abcbf28ebcfb1843b02761d188310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591703e6f17c7c555784c236a58f58c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4546e88ffe2a25161f61bb1186835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0afab45ce06150df875134afd833313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617b596a6abe775cbb809284a443e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400cf8e31007b863fdd2ae3fa268dc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb9c7c9271546bce70d212506b270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077a57af825989efae3686d367232e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47c7ca5c7a2cab8906adc5b33be0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51d7cbf5fdb9b6a74b78f160a3ae6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f118c19d691b3b3c5b073be52a6c7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3c62a519d228afe21c656f2ddcc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db99a900c5c604c1a0beae753dc72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c88ffb1cb29a8fc189e2ab1c1550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19185c6fbd75a63f4d6c0a40952c776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a81bf81406089fae830e5dbef69f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5836915546a08db5a87e23b11b3fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd43a38ed5a87ec96ddc543c5be73a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a4a5ac1b6c0449a532158f8426b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c2a12251a1c46e85177ccfc71fad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdea50b762bc3ee47c8ef372483d5cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197f73e87f409dac918c07a32b3d41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67678073d1d8b9a56617c1ba76aecb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bc48e8667be7fe56d967c5f3cf48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd18e200a3838bfabb9d78a258427334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc000db954d0d25f67e440936b3518db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee17273b1e72ac8a9719b1eb662e150336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e648d942e9fbb9d6a6a49452056a45f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ede935d7eb8f08f07c7cf99342bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bdf34f42a52bc3d64d00f41ceac1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423663393242f714fc45426c784f91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade1d315792db40a65cb490a6bc0fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22debccdcd143785ca4182615161da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94405b53e70caf07e8176e2487b545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78023aabd3d16dfe3c2de72107cf0173344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ebae21b0c36fbd69a6103e23ad27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c067438d561f9aba8e4a42413c95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422f4b015e9983d144c3fb7dac3175f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f823c2d4abaa3e3a0bb620e29d92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b501121ea9a11d6ce081c35d5fe9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446cb404c0a20a63fd9bb7b2fbb31d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd6c9cbc9fcba89bf290bc6b2989e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be322213619cf206352b93358e514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82395c6dcaa3c242a72210ec3dc8ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69ffdfa5d7bc7ea253e39a4d898a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817d5e5ff83eb6658e4f0e8488f4c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e970ba3a59c54fd782d1208d78a33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107a1024ad1c7ab11ea514420b4178357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6404d81076ad4c3c34f427338dc3690358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859419240f2b5a5bb0404da2e8ef727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd6290f3791382fc65e95356162095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d9d962a9255f384c7c9a7a24622a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac7d1f3be5d5ab90b7f1c0772ae5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211054d9c467bb6c3d6295a57d743c75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0092eeea60f8b34f2d95077295946c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36db792d779a24323944266311217f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381993fdd0b6c631ddbbfc483a68c5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6985acec75ea5dba04466c1861fad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f900717c164b17ac4fb7be4b80910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d91cf1a84d02ad40e121a3c8800d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb1d1a2334023a5dc6d5ef1967c1fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33975968f9cda6c4d75f0c114403d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8795b7eabdbfb0a263cccb428d02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1bfda1c8f94172b47f4e12fe2c021373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d141a8f43452f70ed998d92ace42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a482f8d284f1ab10216b1efa371add375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec052cc4f15c7575f3911532965af0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970428910ae12614492c320c48a117e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4dfbe45b3c5ef908ddadfdca76c3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9c31397f88f321de2cf135f8f1c9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975aaf3ba0f3c89bbc84dab8e1e584380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bada9292ee2f0ced3d3ad4234a704e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba432134f68f69850b5b1fbfe43e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e1da0d9dd13c2c5df4f37a12a0bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a667b56648abe2910b2f66ba4f95a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c961f314d123f13080b37daf3955d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a92db3ac9e9f5cfb4b1ca663863ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c895075f38ba52d577d4b8c319db18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641859780144ea831d440cf9d6d6e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bc1a54acd2958a87485b5511d6e67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be347b42613b4465007030840fd1702390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550bac774f14d5ec4d3726ad3e8bd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e3ffc45e65c4ecfc1240d1a15071392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c2136ea0e0d9373caccb12dc38d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc30ac9a2f6b58791a5f41c387d289394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1a7a9334b0f99d8e99b167892f374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8779c85706d3fafa711bac7ec281bd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f996ec48c643f1adb417568b7390c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19016d5a7ce2f1aae0567675df41c74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2662857d0df3e75f10403c4cf7256399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497569f8166fb92fbc0077aa3f112246400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cae16da1423473fa47c82e3483e8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b52503a043a902e11d80d6b135ca6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e877b04e85e839df2601e8880c3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6945cd1d9959826dc0d4278a4e06f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231ccd9db17fb02d2a1ae0ffc02e40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97454fa36a8190a5004c9e6d472a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64bc30ab68c4096057b480a608738407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b30d321f4a5e78fcca2bc927c2c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af705fd3520f5afdd5c7a7a0f84cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5831ee6f647f80990fa765ac749cdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da30eb8d6cb6dfeaedea2d57378289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7140b429b55a5659f26063c5b9aebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bed1ddcaf2df62be49333a519e3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456409f51691166446fb0546c1919e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b477a0e299c7cd328546e3ed15be58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa761f2b7fcbf3ced8999fa56bb62f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a77acf00d2dd758b0879a9f6e164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8750272aa7fca96984c62bd6556b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff213939bd8807f5e2cef8053abb331419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96017e2fdcdff60f1d4f25826a1fbf49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af03fe59b219aa8f582f05b89e70930421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14afb08a13cbf3eeb9276cc4f48bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3a2c23af460e6b6c474a86eaab66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ffc12ef3f5893d311ec8d22a6492424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd44c659dfb09f6f15e54fbeea799a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb9c946ce96631b6482268214979e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f4e46bf3b0657a0e88890826be90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8f3279a9b5b387097e2e7f31908c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469f677f228083d6f05c3f27b1e0af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e21212e25480afc7a5d89aaceb5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653146477c583ada3c32d94f0755b70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837d8ac25a67d8f32eb1965e9763ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001779933afe685af023f4f5a5625acd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466141e93da6fad7bb6583494e72b4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f8ef853d7757b29eb2130ef83f48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af51ed0a746b7747bfb8137f90048fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9612cd8335230112f7fd0a65e82bd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6e0e644787461cca5cc87596cb8e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a079500f2d141733caf36f2feac8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a17e9f2caa041aa3c9faf40257cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2359c96f7dae972c1754a45575b4bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc604631a19dcf1ae5ae96030fe64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36fa4da518d8791c88484691785af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9575bad06913bcea5261f6e24c90d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c87f1b14c3ef93020e543cd627da3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f5799f46d5ed15594fe8f8a49df27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1cee993f7819b4e537ebd03edeef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d733114fe8f0e70d8e748bc8c1f094448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e53325ab65ca4c72cc3dca8c4e8cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745dde6d0ff7e06e1a15a7b9719b5cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ebf5ff4869fc780ae1f65c82cb70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416c71bd72f11ad40a6e546d2007ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33825990f406141d6a8eeee6f50ad3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c0b0653c4565010e3fb19f0c0ab5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882a1a1e96f89efb88e7be3b46deb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc1f25fb2ae5601efa8ccc9c0b9841456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4112208d753af799d73c8bd9ccee08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ce40797fe3991a0fa7a3433f67c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba1dba2527c2c34f6792fd226f9a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c356591bb2d8e8344bdbcf6b99631460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fe3473eac37dd74890b092e00931461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd94f99dbf0d37d74bb9250604b3ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05bf5055726cde7530a4d3c4eeb9e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931cd7eaf59d0fb1ffe043a75276b2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595b2abbc96737e5d72ccb1b8846077465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3bc0375e1869fdd94c07096f76435466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0920a00411613655bb697e0c51a33c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d46a6f816c660ef23ff37317a8ee61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d87a60448e29224168925c1babddb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397bd013fd3fae969b920b337125a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da136c766d8f489b1bc501f150789ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8db9e589af6d95ff082948f7a661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3fe9f7e647e4897df778bbf6dea9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc83a62dc949931bafed59763b721af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8900d81914b4b588d775592d5ef35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ab6c7a12af60ab4547bde4b7495f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c79989130609e92b1ae11cb737a70b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38c22dfed0c475ed6c356ef2a1df3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd341003548a230b8b2f8486ef5d5fb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8974fae9366e329e16b600a76e700c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915f96bcc928ea674ebc880c18db5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237aab21b50a3ae853d1b79f82d1f8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9030c6077b7a791b7a798331a0a7f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec068b6db452753694d5f4c394c42cd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f623ad1e9499e25cf9e50c05e1a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf233d3b112ca7a50d070a74dfeb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c13eaece5e4d0f037124f8ca61216487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732f453e45525f0414219636815018488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a7e8389546b7b562b4152ac6bfff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7adff9ad34edff646a86733e5d291490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eaa3af2333b5b991937a49a15a312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1ce05f6a25debf5188f8dcc0b24a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ebf4f5e6a69cc7c92a31fefd189a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4399af113bf58a0def7fa76d84de07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52449ef928b4039417727b732b346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8d29f79ba600cfc451b4b7d3a0f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a315852aa8f04c3ded53189878022497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1232244fa739cff410593463e856498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d6ec5444ca4cd566e24ceaf3e710e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefa873d7925dfcb4ef1200d8bc3e2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e36ee13c5f83b8de83f11240d2f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada13e9b690c012e2784adc18eeae18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6b2c1a086e1011055b66b0e7eb01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d87ba48dd1d3d0bf8e88f576ee6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991d9ef5586be0edfb474d47904fc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a97cab604bf823e0cead1dbba7dd32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf8248b6dce342cf035a17bdf3bc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5cb5eb6de8bc240b1d1d7bcbd2fd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b01c0df295165aa0d69d3d4009efc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acb125a3296ce77bb1bdc9b1e1e845510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe49a631843787cb001c6e4bdb74a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ce2ff390d4246319501be1a0bb1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c5196faa2cd3914ee94db62851b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e1cbd03674a0371bea95677cbf95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94c58f66be16c0104eddf0ba14a55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a20206baed84befc5e23ae735e123516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8aac5a7e1217bcd7af371544389d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c8a03d60c57d2c7542c3dcf5dea44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e648a35cd6f416034c4f1cea37087c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66cc42e3ad31d8967f52a11b1a98b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111c3c120405f1aac60c3ea44eb7e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960a3d202b9e679364ed83ed7818d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09983975bf1626f5327193806236eb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62fcdb05dd44386046583ebe2a6595524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88a2ab0ab33f09d1b7114d789c534525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1042da1c73bccbf8369a0f09bd706526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b170ab2aa804c62bad8c50d4f4bb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f88b7b453c15cfdeae4f482c7315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ecd4735d921d2c47817ba5ff432f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaffdebb642e637b64697d8815be3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae9a097e145b0fe59b01537c4a416531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a8fd492fad05b75b2b5eba6589e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0313cb34e31673c8aecaae589e2b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be86ef8d12b7166241e393e1bb7c5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd285c1289e17968c4a79898c538f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e4253e143120e2945dd9b6d44ee8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a0e573d5cc2723e0d091e8eb5dd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f2cd0b2194727f8b8ee5b5864f9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212de783585b48143de74cc9f33c5bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac001f91063a3977f768265154f40cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9436393f66a8230774bfd2b0003235541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7caefbd7ea76bc7454cfaed0f0224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578ef99383c598e92209aba65939d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81bc66be869da711ab5f203f52bed4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf633a66632052553cb2b0bd357cd9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328ebc0870826362733da1bbaf7b7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0949393d15675c2ee6c4a3ad40e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f22434ab287f6bf9dd34a42b6f74f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd8a60488f49814c550d390d82202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414dba7ffbdfe8a59f3bc168134abf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16dd028ffd7647d0b1e1e0a16d673551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e02609307501829a91aba5f6df635a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e6971e3d08559c3410cb15b3764fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f3334f6d8ad2296db5b5a5a7276b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab7aa4a3880c59670ec1f6aeffbfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e4dd3eb83ded0764f2a1d00203e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34ba1a88891927f865b7a36ca5625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12197e449433902344f4e0e6cfd85ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaa34ad627ae903bae4d6b393ccc1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a538de53f6aa018de63df1f1c3efd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe40c10d433e40210ef36481d0732561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8abe40961ef5a9b313fb48b83fef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8bd9c0bedb871b311979d776d3683563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cd8d7da069f739b3c9e540bc9d31a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47393b48bec9b69e0fbe8f003332e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5a12dcc3ebee1c0c0c307bcd7323566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862affdc0c63c316e67f5a26f1743acd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e455dfe8bb5cd3621ab2b0df9fddd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b7e0e533fc4c0d5fbae2a84a552e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92c0fdbb3495f1e983cf7220e3aa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45adea7ae6cf118e251459a4839514571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4505378b81a6d183cff6c75bf3d864572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00102754f710fc135bf7768c45a43a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f953fe72ca2c6f975f7af45507a12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0454edcb85c39b775b0dafc350bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428564ea7334502dbf71b0480775b02f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31920f781ad1fcf968be42008bbacd20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db350ccdd0612e19957c767b2b6f749f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb260e8b32b8f56d173d97b191f3d6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f655d5da497b39314c0736730744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc83e5418aee44b3e08cc1a6a334d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969c63a5b3e8d9cfe7f53d382f8634582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1f665a7d0e13f824e5fbe6b0b6fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706ecc681481671927f855b1c9eca9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371393f824aa20bd3b7bb847af1957585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342a92e8d992f981ee2187ab853e58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582de1f2f610af912f268431c0227f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efb8c50655e815f119c8a5a9840ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6d288f1978b4b710c045b5b707e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35612b996fcf52dd2c6e821cd97850c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d9ba3b9151ee6405cee8e05b20813591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5e2e8b5caaf271af93a857d23b2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357624eb5c4976e842b8219bd9755e81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f730d8a134dfc5a0d30ac9284859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5a88ab2e34010fcd4200aedd89432595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961388f3eb87fa57c7082e678e00128596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41783625fb089aa2d92f3f1f969324597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5afdf5ede594f38fd7d5be6180517e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818711cbe138659625be50fa948e66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403596a68fc54606dd47ff5fbbab07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a20ab06076ace0caca1f84d0ca77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9cfc7e7fe78c3eb5e1e39eb199e84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f832b9503ce1eb89dfe16355dcf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b904f5b82d242e8260e61a10cd69cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc724d50fdd24b951344354bfb81f9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca1d1784e39401c6ba7bb771c6b6d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe1fe5075ac4df5f7a2fe51603053607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986803df60d3e3c63fdf46915c0761d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c373559b943d28bcb2fd63ad6c02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cc9b490d8f5374eb08d5792fd134610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340082a0df1717c6e82bba77f83313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866b165b1f24836fd4da31bb46218d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a344fbb1fc7a1387a3d0dbf97357613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185a3c5635b2f97aa6310699fd7e327614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50e24bd935d6e20c1f6c618edd38ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f92d2a008b2fce145fe9dd0e526a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bda7037a46d0701365e426e744a88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a66b9a2a6f6fcb527b164f6bfb669618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c46efc92300789bc30d1c23fee44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84abe66d0e59c3d18887a2ed2c3cfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb0618ead6eaf2bbe073cd2333bfd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55791257dd1cf61862fc5b150405acc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cbae19d36c1e5f8d63c6ff5941ab7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262b3e8c74b93fd677f0d746752334624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2b030b53fe0d9f5809b10065ec036625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc692ff18495df66c3757871f53d6bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a129485d6ace028f6d1d883ce57dfe7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f91ef0d8d345b5d500e6e9dad366f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaddb7a0a25b8506e0affa29afa9cb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d28fda443ddecaadaaa15d7506de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c333e2d2852312173dc61f164fb2a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e278c07a9da3f3d8c08155ea6391f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343bfa5677b23b185572cc24c7d6d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb2c8397bbc5afe0c27ff6d506685634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6427c1c75721f1f908e09896014a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad972393d1aba7c2759f2eca5c114c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149357a3a0d4064aea33f5f96916f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f239595570c20adfb9e2e7f14ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1d073454217c8b4bc1ac1c9881f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795d6a567ec6fef61d9f08445ce81ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058930455f051062b7ea2ec418917e4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442238ae334601465c0048e04f44caf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145e68980b98e3b48e77bd8e94dc3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5147a455aa822731e31342e35f812f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a85d960f4bce616f83b660caa99f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265a97e03920fca95f9c7860b13ca1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c4c6cc188872a5333a0d985db5d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693451b97abc5a48136dfe5f433fa5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f420b930b218d664f39484dd6b67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50fe403abd5aafda3c5eb871cff148650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607875c436f64c34d4852ef937438c95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e8348183069b80ad0ecb4b1351f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e83a240357e192cd9a8f5f7a6ac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec05af096563d770053afafce435b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d5ee9d96b236b1d6577b1119037cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468016840019297e3f6ac000c69a6045656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670caa6de81acbd457c9472fe81058a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3b64ee360db5a61a0a2f706bb1ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94f90da835bfd6fbb70c9f1fcf39b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2b06d985d57e28f084fea9b8b116660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c22b55dd67aaeec2abee7dd589382661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218785b82bc017c32734db1c49239e2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499b9dbb057a1c5e0ff41883393008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b619bb3adb336968af02a3556ed6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33dd90bcc1cfdf9ef4780a61b33b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117dcb9cdf302ee6b6fde4845f1ac5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031d3bd6f2e0599c2ddc2340149322667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed9f8c9dbe2e747948145eb8f6a5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e8d2d1312b0b79933ec4b9621819669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11e3399c079ad53e4b3055f17e68e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b6e552736cad8814c17508fd4ce8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f103ac20311d674f60050efd8ee31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79be676d35cbb645ea63f0d0ffe3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7c4181ec030e1837d33f1d480a0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffe2ee3ed9a58792cb18bcc1d7be2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac94a0eee0d2913ba176b2f4df746f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dfcb6d4ad126fdb746ab1c846b134677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39374cdab7d645cb211231600f41c4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12089eacaa8ce3ca8488e52db57a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f8c95bbc22a7f12a38dde0343740680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f648cb585b581f28077da24f64fb7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ca749a62701c75457556f0e3ae0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432e7eb8b35d4612ab1ed354467ed6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217d6617d4c0dea7adb8dc03bc270fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700c061b4b402ec41a536208ac2709b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b594e3714db5aa5cc2d9133bc20df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b933dbe443d0b789a2a34a820e8e20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77fc49f0216504830727fada4e1a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e16f7c3e954d6813d18288830ebc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ace8acb957ad0a374f8af5dd701f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483348b7011e2016edfe6c05a2853f36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba49a9e3dd3c31c5f119f0f1cee72e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c803fdc60837d39633c6c9c1af00fb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e0cabd26803e7af0cb97fe2176e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051203a1c2390ae8213c6489033b7a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc2b8caf2efc91eb388db4f5150e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab748e0e7612a46e93c70a6c93d3ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918f1e7f55a54994d884735ea21deb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233580bc8463b60b285cc511ffa9253699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4f2fc35f8de8f8f5eb7cc4872908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6caa10cffbde2d2397359d60074e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415198cdc4904520c5d285eda4c51fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc51a8508fadf3e92157a89368ed47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b413fcf896cd29d7ea7d2df90325a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6029a7ef4edb8b4adfa3683c1711c96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9323c95f5da938d266cbfef7f2cfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376bca7b641f3517998af24b5b33db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32214602a700d058ed65e29d4aed8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656b560a6540f744f01f528d3e6137709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c3d3c3388477a1f84305a4795ffdf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a689f285e366cf62ed50b0888e53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614e40528eff4ff0e06d0503d5d611712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821dd74f09472d64f24f7d7db4fe07e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df3bfd69762116447cbf69e74c438714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e6ede40289fc84ba8718a0c02bff8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47af01815e5cfe5023d4a47f811d87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2c10733520b589055a6fe8df249b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357b336d3fe4bb29e4eddc5b9ea433c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebcc8205914a1abf1210f1ceaeff8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b486804b7f73253cdbedeea25b6e85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c507f3f245d33d6bbe7ae7d3849ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c82a6df02edff450f4468203e392d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953512ad5c9b2350ccd10fe5b80dffc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db42cd4fd483c1c214e1dd55af3fd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c1644432a1661f688a64d5d37ec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60808a94e1060bd159862820f8c3e28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443050b9c14ae8286152c5ad65b45482727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b47e826ad3059c2b887f4536e800728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afedd2a53569d20e8f623d65f7ef96f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3661c9131aba7b6cbdec36bf043c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd389685859a1868d7ae511fcd7fbb72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9e38b730b37853a6101552dfc6578732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f3716cbcd9f11be51a4a0b1837a5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a3d22bafdd134a92257e70226e52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb96e15dabdea66b08859b950d0465735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d3899d81c71b0d749bc541483b14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4909def1a44a86108d398bfeda02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d52b2987a18c6da6e5665ec0f1743738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7effd75663ed6b54bb19003baab4f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b79b69298a905ad034f6ae3469652740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b6004ca0e2ac928b5bfa39dea42b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e837b3a8f9141f174efe799309851d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc146e562c3cd243a36810be65233c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a3f0852660147e184727f1d9fab5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b2fa0491f1bf5cedd50216ae11e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87d326ffa0daa97905701cbc9d5d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49a12491eb69684cc27fac689ea09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be85d304a0df092f970204c191f3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f3268f37f0d214736f19f6739bf7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ea0bc8b67add956f7f03397065ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618f1a569dfa0139b35dbc17ab02616751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826dc8efab72f1e00d7ce2ae0108f87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ec2d22a7c052aedeebe4fa1d6e18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991bc4ba1fefc4d18ba50a04dd1430754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe831532b4a0f357df57925c223753b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993ee8f2dc7f528edd2e0059b33a7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9385bb7b4f50bf9815a06ca2ce051f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ddf63d6f34f3d5e2e2bedbfbac9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e7cc2b4cd54e0e70d495e770b877759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>