--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190df4b1ae8eae731bbc60e1fe6a7f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf7c383b4552b76d9e6b5228fa6d282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99e38f28d22d216d9a1cb76aaa4fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b14ada2919612e362650a366ae8284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf47ea02f43266c0a3e422ef402ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585779e5bddeeff2072513a4947b59b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf99e11a23ac0dec6dcd57a65f9dc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1137b9c7f80f35dfb3544355634cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5bdeed753fcfaeae81568479e3529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc609e31c85c9450e6842b43c370d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69b78011568ea805a6574c2b2182a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debc8e317394e91d1dcece6f97868912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9100beada997b5c04cb79a4a46e9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa16a2d621fee4d857a3fecee6a88e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a7d5c9bf6a2c904ebba9c2974b9eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d476b3d3899fb52602f9b52d504f7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31d9a23bea5fc3b52352025e04310e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b06830004f40f8227c41aa1253ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81278843062732f021b11b77fae1c6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f37ec542e9ccb703bde43299c06820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c84b5d89553335f7a31d0a2d903a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8294ef45f0aa3b7ee84483e1057c36d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55e441836a4bb9fc7b9fd311e87bf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ca6fa79de25901b7c545cdd47c1ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be792d37d4a9c84ed2d4aca3fb50325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc642f18cb846d880a06e539a0bb59726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a9fe25f3c63517c7eda951e93f56b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7266847948d308d588ba6cb9df20728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9a0e22ebaa0ebb96453a0b408b6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a35b15ed4e3e42a033cc8f2dd43c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ab06e457e1525d7c220d68403e2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d6ec0587a7044cf60d043e9dbdba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914826697850b3200b0c677ab0ab36833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05b7278244ea2a6f03300b9725e1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d6602f1b7bb5c7db23a69811405635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe8aaaa91a7635d081d384d9b8c7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a5d14e54fe6514bf5e0ddae844dc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758654c18f693a449a611bcfeb6b6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2fae6a0b72a5cab30e66a4152ae6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923ca33f1f4f3e5a7a81d911905f4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e647465ffc285b150036757a0e8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e84295a11df921dc9b93c668632f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483d454ac697f443d9ebd438ce6efe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8d1aa183d96f7ad27750391a6381f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8d3220fc7831383dafcb847880c5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f016401a8f0cbce6607ef801595746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33359ac98fbc61a6c673315eccb8028947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ed34a3bca431d3f4299628541cc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47109ac00a0e06806eaeb577d781a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6cd039e64a64c9946e1ab5631daa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d2c7f374f12ab51012d0d254371b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388842671843ef566e14cdd690faf47352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75a7dd8190fb26baf38b92a4f8a77553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d8ab0e81dda9c3768c7867736993254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb91b5bec12b747d9c177519e61db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783b74eeec5e6dd4f549cfe994016c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee0b252b06ff852a5285d3c2f4ca1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6944fe0011980653a576e1d8e29d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d1328f688e0f0bc0139ea5c2af43059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd550c0d74415ac0bd5b17ec8e981660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c4af48543cff8614d56623fe60a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d3a883fb008131c8d573c65f13ec962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cf411a267e6bd59742cd56a439c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf04f7e6d848320727da2c862075064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5d747a6c4cfc74158205f691a82465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4721bd4402a6f5d40e219832213b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3762afa04d12459bc1d45ffc6f9bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8bb7bf5f0efcac7d77f9e86369fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b5a21858078494f538ad96ec524569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcd81d54f7a8d744c2eb7f95d0b29c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af675b92dd1eaa5ef98bd9918afc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb333d360d80d8fc2e8152be368ed672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040cc1983804be2d8260ab8d2f5387173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ed38a419c04ca5a895590c2aec5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87f23f150c29941a4bb2802a6af99875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528cc3de48e772e04f47818ae3d122676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddee63188880ca364a883dd5c0e62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f39c573b06d520bc0830f778a85b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfbbeea857b114e2736e8033054b6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a6da984950c0bdf801b56c465b1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab4589b03abc5e4f5f21d3a98c2e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b4e473a13dda54a1b722b570b18a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74528cdb7063028c86395c0ffb8fb2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf22f7bfe6c00f82068d4489e77aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d76eebe7909ebde9f5ae2887a85b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa16808b9581255ed5ea91cedcae0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbfe59d7d8fa2b991202e98f4fb35087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2acebc8fb24507f83eaf5fc278429088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5dd049975d2f0645d6915ea21c50889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c82b9891bf3f7d4aa7084e4acf1f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a573671a9f87add7e15a42b58fdba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d65604e4630b24a29b55483c36cd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010981cfa0930148a84f78477fbc5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48798b5400a908b6d67b3a38672152fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66865968b1ffa1d860097a97f9681d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855396e17f29bc5b9439b9a96feb22b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10505fb3c2a073b0eb4feb211f9f5d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4681e7aa26d355e302e308408e43598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea7b6868b2dd2f12c456d6ad2f4f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7fc0d54a1b05ab4c8e46662ad9de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349029043fdede4139438f5f3b70fbe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7abbd7a6595b7ccf4fe4bad132f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19715033c48afad54b30401e99e9aa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ffa7487255d3d1a96453138c31438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac14e3bddb3babd3131839c084f7e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361623b64c943bca1beef8d93c66c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44aae32dd689213625d4c41071ef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d23fa9405829c5cc37aad930c937d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387d9393efaa9324086b5cc56628a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1f9950f5d6712f6ffebc7effb0e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f85df929e350a73616f3f38066b82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cef72c1161ff85b619f8fb53db466112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db1cfc55ac8c10dc171e6bfbc197df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4e81ff77cb78e7d0a07bf6faebd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b533090099cb675819111c09c839fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5428d979e763169afc90f29474ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8b30fda8faf4b07df17c856938e98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877da14c47c8c754154817399ac91b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e704efcb28ae5a1c98c7f8b43d20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0038774d1e932fbbd0f93ca529a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ebc9aa1c8c9468fa0c62e94aa65b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b9b369d0fb278e8ccfcc2d7b4d2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b76eafc734b14323b3589c4b3fda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3345241ec87beed9b73871a0cb6b2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bdf687b76e8b47e46beb34bea0fd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a368877bba2c28e04ef056ff72202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d721d66976b4d605904d33a8ed64f93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ecb98f7a5f393f7098305f97a517128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e99b6339cc605f5297e72092e0bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2fdd4a5e0c32d75ebecd65b97462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1f19b31c7b82f7039a988ff36519131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a057dc66178034a624033262e7c48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70f2e738432a39723c5c25df03df6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6af29da3019f9871c9bef84f85fbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e5ddb5f92bd304d84c82596c0fe3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a479fd7cad742dbf4eda92616c40bef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c51ddd1d2f6d633013b6e27c1397e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e676b41da78e033516f2621c3671138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1ddda92c6829809f16ce95d0c4fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81961d6ad4994265eb167fa319ab82b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd9c70458c14ddc48e894cc7e33581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba8c4568488e96477dd20ac9858d56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b17f33d70e49c66b57575a180b883143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d70ba7e04848b5befab9adae7c069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b541237838a47d6aad086e05f0d32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980181a85e1edb48eb8235dcca1836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026301dcbf5bc95e41b7d5503fd6c16b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4893d35d91450e098b3a3b9047d25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b0665508ae3db1f903db3118f846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb69b0cc3f314ab153f4b2358726d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e1c32a20facc7308b261ac95a5d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7d523e3421a4a4b46719685ebfaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31571126017c05d483180e2ee357e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c315c8a7e8d69b91bebc594046bf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706852bb6b8081d74605feab20c31f90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0c37c13b78c23449dc397f2448bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f7cb8f96eba1cc11583ef3500943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75b8f8a64de4a9f6541dc69adbe02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf522f7baa472ab68d231c30a9d7b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852559e681ecd235267a1333be839fdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee16b2017610e0d6910ee67ada610161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982225baaaeba26d09dd9cc0f11734b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562057df62a7dd800ae4373b97d6a37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb24a9b411563e3edd9545824b2be1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67aad4f29eb77bbfd2f691e8b01f5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25134e724cecb3f14fef6c27f68cde3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689afde994ec930eacc61eda8769000c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19b00503544cc4331e3c794a9e51a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059194d534d057616f84cb8c7d4b032b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504390cfc8ea36f1290b89794d4c7da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6067b3f626f048b5964011799c57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ba2dfacf7f9f9f0e61c2dd78735f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62124f8c30944b992e287bbd492be476173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234980bae15a98bd6ddcb87cf549790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9409a2d6fc52b660f8c6a07ce7d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79757c89d87c9105e1375404fc1926176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c831a22a11aa0c4c62fdeb2e926e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112339718fd3e20a51912d925baffb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e8410753fb4d402ca320d1713a3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01df49b75d09e875135a6c05cc9e80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512028881df0381c7da0629a9c294d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc9d4d12418b9b2c796ff45531e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac247171c10b0b89c52f3038683775183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abaf800439ea6e29beccb2b429fdec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561826e69e6c332dbc46a72d2136ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b31e64261c56ad9e074151aabda12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a71c74cf48885fd1cc7b59873fb13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acffa77c202cbc136174e78949550eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2de48541c757eef8e6e4cdb11137189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204604888efe04a98e3c3001545b9616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2098db7528dffcdc62c717183fbbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302419e4d51bfb86abeda562742c3dbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453b0ab655aaf5266f11ceab430eafb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0371080de8cd053664bdfad05b614194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e183fd851ad8f2ff5b98b374ce9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0045410766b7dfbbbc28b9c554f34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9b19f78cf709ff0ce37d6386ae0c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf315b791d90527ae838081e1af9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8ed43ad8cabe474aa5d20a0097ed6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b28fb9bf36c8082e0fc5ccf93c3d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d62a29e117cfe672f3cffe2dc478d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d42879c9ec3efdc0bd342c05c5aac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d3fc2dd6a28e67805a3ac22d373dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e99fe99d466feba8b529b4e2e80c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a305c705808d703b1dd1eae3f2b46e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1659f4ea80d97382c9abdbf39d74f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeda64ee59bda64ce41652587376ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50b7efb0013ca5e29039480ee51bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7f4ebaf88702b2b4d199c91a8ec2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f81e4db4530a804a60002b53b6fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e6ca010c874e2d097d4215d8b244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77d132463d7ce0e5c0d06ac91d102212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b24f051305ca220617a50c3de83b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226537087fbd5f944a9e7663562d9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf591a8f54c15589cfcc5eb443420d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f10d0777f7ee8569ffa4b4d20d81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925895d9a2b6dddf174bf8ba4be8b7aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b34072efbbe87e2420fec840f19f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d330dc26bc0efbe336d79242441a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bbbba7614e64cd9ff0218df4aed5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6adbc26e6cca4ccad51c077ef885a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898caed8e9ad7c85199bd9d0f36a52d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef62b8caaa488251aeada71ad0685d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e56a4953ba400485c0c16727634a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a517dde4fc218ba98aeaa4533e24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b291ffa336a610fd8eea48801d3a379226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ccae6e5bb698d39013842f1ca9d1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbe288812feb9d9515d3072eb7b8e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c3b525e3d2f0264a787ed45db947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c20546b24892c37fc4ff74446bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4411116af4a4ca25aa5b9b051cbe7fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22dfb992c80db72cf3a39f1a11338e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffac664844e3ef9fdd35a008e0c7bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23fdcd5589da9a262e2d4113a8d20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed030d8e841daea5e67b6b5f91d3a9c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fadaf7306a4ef3f7a19755a4a22c38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac4e274c12fb92d5fa76d0ec34d5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8558d06ee96ddfed4de3a3f717d40c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e2fdbce18b77ea74fe28a66afae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec355ad178e6ee8a7537a9a51bf5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863573429158531415696abd739e0e87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c50b2199108d655bb4019d88a770242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487848a4600cd948c877e3641cafb4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e6568919b91eb4a1e34d2c93af64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755c0d85ea5e09f6928897e291b2a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df3558047e1922ce3fd5a24998250d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16865058dbd2339afaaef8ea575a5f9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98df18f1b5e5a565c2398844aa2ac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df553962b57f8122354ade2c134dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb9dbcc4c535cadd79a9eeb135659250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c26a5c3645952754d915eaa6bbdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78a34913e8593806ae5ed333227ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbba53dd54af787dfd19dae12f010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b48f4599c406882a0b6c710129a51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd72aac869673d536a8183d246a5d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdadc2f62bbfd5a35070ca8662d6f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164892361ab9b59baf922eec302179257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace5fb88a3519d2c76ba8feddb5d66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00ea77f37d9df3bb5c6c63e69d0a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ed1ccc63186921d62d7e141e64ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bdbbfe53598ed56787257a2c7dbfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2b1b1238b8a93cbb57f5a1f6787b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343e5478aff445f4444117f65af6dd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8891a99e98b4b31c02015502d09687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9b8ee1ac3f9af4baf2b6296026bde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb0a596f8a470f3c60a81b7c5c7623266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fad78165bc119c278cc15b6190aa94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62395ae5fccde1bc3e1472eb46215db6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a688d64b8c7cb65e42b894f9baf28d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb621d37de687023e7b3b9619b9f4c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e6fc83c932acbcac31de48883b79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868c906184ad7744566b6ada2b47b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba6a47162074cb9685004a444b3128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6db31ffe38babed02aaf418d9bfdc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede3b19d8a29288f3d2f7bca3438d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d1ff367b89fa40b76c53d5ae159c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d353725412bc7678e277a89245820277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fab13a12d2ff083346828e62831b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0939e2dd914ed0c989b2639e8843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ba0f12837464e0de9519c0cc6f24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd62ff2c45710ca94a81df7fac9f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888021655c3afc36bf0ef6246ffc829282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d605e127164ad618d8c8e75d3ad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b1875ef3880ac094790fc51916b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29e931fb427677b4a087d9019fbdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc725bf4649d311c80d761474fd61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb5a128070aa770773fb1aa28f870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07edfe98a5a4117079aa3534f1c98d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b59be238ef9e4db1b4e5a149588a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929890129cba2b19f08812c01fe1cb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43cef64d51d5d798e51d9c41c08600291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beda35e1d1f131aa90a0eb9abfabcf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6ceee4bbd8136568da86a962347f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3875579126eaa8f6cc71753dc96cd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d59b09927f531db04198c44b8146295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a60675a8861d88d6069d828bdee03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133fb3af4632b4458d81e5afb50b28c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce9854775a877fe5e0c45d580513a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fbb0c0a8efc824aba936204958cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfaac02f35e13e946f3758919cd7ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8c178e35e1dc73994a157c802930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf341750b14babe6a9e7352e3ebec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f69682357af0c77ef22e89c7fe32dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6aa150a20acb7e0ead900dd4cea7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac7b9f6850e962ea6e7b52dcd81fd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4444ce3d994c9bcbb0260566ed82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291a80a24a89f26f51eab0e41d37df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37660b38d7ad66da4b86da5372f2157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8353e1880365565e31cf1228160ef90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292c617978f63033f0de4d7ff8e172310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cada7b2d2414722fa2309e07ae8c52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577bc9c40315753a5f707096cc7fec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c429870cf0e6491ed7bd34c6d5ea2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cedffd94912ec43a62b99ccd25f6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5d98a420044640fdfc6124b1ea3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205fa56e9a70858d8194555de8b3447316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abebe16b17598190a6136dbea16875317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7971700abd5e93f7a31c452748a9c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c034b012ffde61035de6955a67fe522319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79311f768ce62f298f2b4ae7bb3a3f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f2af9b660b24fb12ebf2b2778e215321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456c681cfe0653002cd0b3d029022f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29588b18f50b047c1dcff04f128e78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd353528a8c490cef2e83367c375baf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e87d7b13aef1686cf2637c161cdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32313a84246c8e30016fa555c1b2de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a3717e0e1ddc9fec5e8f196eaf3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb849d3983c1f7f29d06986207929328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda18223e492f519858d22c27eb056329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be4c860c0453621abc3d20952c3f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da88bf74c0860f9dc84a9a0ab944c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d934244fcdee4aa33df36f4c1c711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699fc80d28a9ee9818fc8daf87f4a40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc772336e29341225f72b07aef9fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56efebb3b1ccb71845c04b361a25ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b013c7f5c2525565f41a26afdbc080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fe520c5b386e7aceaea028b0027b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428998d2b5bc9c68afeda4db2ff762338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a027e0abf3aaec93c7e850216237a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e850bc8461a6b259c6d61cc4b4da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd1de444fb0066b22a41dfd214ab15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe676bb33b387c7e365f8cb0c719c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c993e8abb7b8cd0368737043fb31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9b521ae54464875ef80730ebe3079344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a31be914929772e5f280207f29837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be6eae926c85f5c408c8c12de37c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6961f4857d73005f403faf52e6ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29210943b1fee7841442bae52c0a75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646128a1b41f6a5c8098cb219f52af5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529f9deab28f0b7b4dc634728955ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa54856bf7261236443b65332858c3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2f6291776e13b3f5de1fc87761df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29062cc789a3ed1b8f4d3457e3fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf09cd880a24526aa9dbf1e1d400af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b77a8408ccd9ff6b4f9a36243ae7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7dbcddf49080af2ec558438f005d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377f510175ef5c0e55361fe6fe9382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66d413febae812565767448bd0fac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd05158ea8e7b1b42b861c4e94df5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9100a6c5026a5a20ee9ef6576bdc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e5204adb7a0dbf5cc44c6d53ad45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8080206fbc28bba019b75d87528639362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366010b37c6f203b8f87d2beb46768f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75879900ed41a81ad47e0b7d9704f306364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72dc49b108ef6bb6cf0a1e08268ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a820555e02fb400f598bc0e0b0ddb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2aefd8fbc3202300ba321833c18f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ebc752eb00bd1017bacf7603e1935368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bf81b007f5f52b3a4b560f899f0d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9c4be0cebb44a26f6f0d197d5f6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce8f13b67f029426dc183a164c513371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ca544ca25e6f1cc401036d09617d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959430bdfc0d328cfded4e976351e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983759098c5baa2cd94ef2bc1e9d29b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030092492ce424dd6bdc7c3ccef5084375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96d51cbcc9f699e70eb455fee03730376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a8e44aa68ca4b1a799272245b3fee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8e5e00d5aedef47291107eff1098378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fb233c88481b048fe28c047a55ae4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbc9470e1e48a4c8da1a08d2024d46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2044e704088f9313e9526fa9673fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814f38ceed7702608bde35beacfd19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa59e6ea82866aef61e65d4271e35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35467e55254d26ee186ac262dd17e41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa087a9c15d7f910939900fcf5c567385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00d65ef27a734fbbd11df096055fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c51f458840982de3f5987e8bd43f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ced8681ce85ad920e1e37e13de851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7dc243acdb8f6055e4b56a54a9c56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a909efedee80f0ee784f1ac722d64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf8e2a3193a3edf9ddb5a10a8b946391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7587b04d75be465564e084c048b9a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae99f7cc6241e946e8eb571b25aa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2482cea0d2ce737ff80e28bade7667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1bd350dfffc886314aeba4a64e88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6caab477370c20538d3b50a469466396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf004d5ed6b319ad527a2d68574c75ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839fb7c0b7e99ade6d7737b2f29657398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5a9a3e3c280e3d0e60d0ee4f5266399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f761a5d3c7e2a1d73f4a66cadf7b79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0725cc55240365128bdfba3fa2192401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649312ad3caab4315f20af8ffce926a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902248e2232c2b4c056aea0261a2bc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025100712de59a8945eac7c428081d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379351856dedf157b6dd909e4611ac8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df9c005fc1f4caa02830eb79e3141406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fbb4d35c8e13e271f8f9fd9a860fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a39d15ccfc5babef378b39be93b04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170474578d1157003d3346c4347786c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bb82d1d41d7d8fe0f1522c56041ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd14a8affa9a9c61264f32f155074a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6416d0c6643e2935f00d14218705c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607945a94ec00e7b35232584baccc30d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc942485af90c7c6b74d3daf7e9e7d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41fc2ee6a795787d0520806bc375c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa759c699b453e888c41eada4f8a27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5d88d453ff5d34dcc043a4a1e46bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a55d107b00901d851ebf79747e057f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e1c9987a07c79605ea21168d3586b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6dfc51e6961e5eeae71d2b011bd45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49539340b3e5acf923e5ef1be5288b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292ce039753e4671776b9fa28c9bc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a8ff48860d77688212b9b977189bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c28e3225f4fe64b6ef11a0bfd843c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd478a54c3974551573c49ae9d65dc76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd593398952b3aab15f1fd3cc66aa074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba75e70f024fae702dc1483650b2a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d0498ad808bcda5d1fbdb785fa857428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67833a52bade04de3fdd199ab1524429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7078e061b3a77d2cb3e431f7c296430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c91f98f16bbc29591501e3e02a88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723dbe75293c0916112a334ad48e8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9041305c09396eaa9749b5d390f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9185a45824f1457b789549b691d54d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5904b2a253741afe3a4c7712fb323435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56901ab4bcb878838305dcf6fc76753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a348a11f24c0e6ea0456999f8f608d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8778be15a9d9e3be0c6b1775b1cbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7e3954289e81d8bff3fadec903ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d6896b031ce8829b16c82ce3bdc9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b039a6e91508e8451c1486e15ac7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5871a7c617009cd9d50646455ed4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89314cbcddf1aeb141d688120c39097443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e889d9254e4aad3ebc6d82dc3293b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc68967faacfb81382308a2b14a8ecb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c70fb453a1c8b0e76dac47166f7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709310d3d9b0fce44f12ccaf96e6385e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7aae7c415a8989752fe8756f13a62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421a1eb9472f7cc30ca7360ed03bd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9310d17d8205b7667f79e728b767450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beba3e37eae7442d285e2a6b255e5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8f828c8eba9473d9fbb55d1d7e73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4e56284119e5d39f9338a4d5b7722453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22524198b640e28b41cad7f9369d5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f3202d1ac6d1e053d90b4fd7421f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e17a4e85932c491175b08259cb3e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3794bd525b90601d0327d08757933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea49882d1599f78663d5f883cb5cea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21973f674ef21cde1fdbbba7f859b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01c10e700b9d2e5080e6c656ecedc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbcffe7b26a4f3bae82d42dcf5f843461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f325974dc5399f25bdfc708ff9c861c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2525ff610896cb21163dc717b340c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496329da78685bcab5e2fa8529cf5064464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1abfef5a1c9133ac4b133f011fe80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d181ba767c595edcbeb1103d5dbf08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcccad586763f6247d89e9a3626fe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1fecef71494f45764f50e9fd05ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f2ade0165b20f82760f469eb5182e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7266dedb765b31ee42f5ca0ac06764470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec6fb48d8fecf6f8d600d0d79639f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b018500e2618d3de994da1442b81fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc089ec6a2bb2a2caff567e11e903cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d760774cdd620d270167d1f24f15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9f24d29bf20ed8383d1edb87feae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b7b0412de8ca39ea330e989030f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e534a1c68eb293241e0d452312ea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938053a54d595c41f4b1d6ab1740623478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428998b15946bd93a2c5869541964f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334a59bdb2f3a08ca34e9c8c6191b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b225301d5bebb1a52228bfcce1d729e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5967204b4c14c29664904ad7b4e448482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028582b2fa5f306d9b9367dd5093209a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a1380ca0621ccdb3e6aedd82c3f3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebba1d958cfa56da6f0f735cedfc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e5aa27c2c0f607081deeb8cf8d39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ba819b6355b749c91cdc0ec3fcbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feaefaff2cd7fbf822b8953fab08d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96cea42010a898aab1242c5589f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df38827d9f12816d50a313dd45d54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f789a09598d4510ae829965d63e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891526c1c613da46e885b71fd7a8ada6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be577d56b5bcb2f1fb29eeae0f33fa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7bcefb1ec88dc8054c90b3534c97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b165e33e1f870a29bde01df944f77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d18f7e33dace316e1e5ef70c17ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b712c2523c608b35d91814ce94813497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa5789d23d9aeb169d573333bb304498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04bb4ab038fb86a4a557c074a823c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168a03a68ef991664ecaca733230713500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c421a6c95ee20e5c96a77727653e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d716a39d5bdb399bddf3852f22343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c649d8dbc73139b9130916d653bd998503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94260b8dd9600369dd80a1fb0d5c22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217231ea9ed5f4e63f27f3401c94e00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984583e3dde84a3238a425194f090e83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bb69794682a4f3213c5c2ec6822a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d87e3b7bab5105e801f8e7fcc30a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f46d9471688d73515b06e225d1d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b328e7ddbe1bc0f00e93882c3c622cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b066c43a70a9efcbd375ee5a16e36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27100538252a226400421aeeb61f5b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a98f644595df311656778d90ee248513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd717044f49f05c4e756e558bb19d80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26879935e2c68d3bc93a9247a7d2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b8f55c05fb295b743cb40a59dc2ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f10b2417e61b260cd57793eef8d3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19cfc61e3768245368943b9df08ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d070949269aaf85135b1034a471dba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631835dcaf8bc391656e6d18513aa566520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46654cf7679c5be8b8f3afa5852b47f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851cefd82bdffb76b242a864fbc7fa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aacd1005e353538969f322f84c69db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3160e495dbd13e10bcba891e142c9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605a13afd70f4e40b689cc91ac6500525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb337764325bb0c36d9185deaa8aa69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65bd220ec355a7329fb870dc384bc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155972de9d07c1c9785510b7d9c1db6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a4de9d3915da7e3a3ea690947e21d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6476d9ff829d4c9d3f81083a6b3ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7714e97e70cadd06b04a189333a24b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09405555ac927daa01791e2768d44cc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3f536b174b8114e92daee8efdb4f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5139f921ef06c76d710cbbd6b35d2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc610377077c0cc0a4c2376c69be06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028c57db1d664fb02377d4d11c1c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf7401b29ad3bd89bc6265d1b1385537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d72079f5ae45532aa0f3f00b207a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a731ec0b4d9fc66ea2d4b425b5753c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10ab6ca779f0cf2f0543f4b075604540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624e252446ee7da4186cbefdf16814541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc88629d392dde800b3e4bb91f909c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67da7e36afae9d164550dbd8c0cdda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e2b25690c31a23fa324f1e3ffb76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486238dc6d6b8cbf4f7c12daae3ec38d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9704e39a71f0d5018132498d582e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926ae542bc9a5a12c9c2ecca7e7c8ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695539b90af986abd3f1309ef295c20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080460ea8e36226a2cc070b9c7c55f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7e556e550b8a8bdbc5d121290a55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76dd48046044b4301158327fb276be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2da79d9341d5967262a91c62622b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7493972526eedc043631af2210da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f226c6f9b0c83ee12b712acef1bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c9941badfec57c6e1d6ac7210085555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87986f7e220e3935d35385a0c92c124a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869a17e65dfa13a6549290d87384e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7425dde9a6c32542917781705d74d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc487ce8ac3824324aa4a9cc272c57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f55d2bf8b06ab464a124e89343f85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b5f6444b6dae21372434d007d092561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7eb562c54f98b1d89fa9d214f2ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b89084556bf3766c42a26914d119e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b87f1e36c8dec4d5ab79c9d682b59b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c72f7bcccec6b3d345b4be0f6d6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469c4994ce42dd9cb61fd69c0403f78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80a67ffa278b58606bef11d22c658a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c79a672335f266b55e062af1134b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbb9eb06d31b601481fc4c80b032bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc73b5e444f617aafa3c3744ae5f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa5e444ed5bc7b6597340f7fb956d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c6b370e1cd738921cc96aba646b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55611dfc1bbcc0a404960ec83cc34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7e0f17dfee1ca3bccdae8061819b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc3a4aa72a681b6ba615599450a07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5457d574644da33e11803bea7eef0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c818538818df4d8a904b9af195bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cdacff183457869a112e0db918552578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5220a20eb3e62396eb3af9b3dee72b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fcadeb10f72c40752da866f761ea3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ab217ef7eb024a477be04fcb24de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473120ca9c6527e7c784a73d8b29a5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c47a8ef52587d6804cc82c2c0e2e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab009f38103e9f011405f051a920083584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46543748744e27db45d76c53af86bc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a9ddb9ad31ccf55002767c3633dda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176ff36e9a9a5ab4684a1480ba8feb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b29979f33d28639ae9af7df13e9c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07b4580919954abfe921d3d1fcae5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af3fa733fcdf9d8a26dda7afa23f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a52bc03f7279c55a17b47fa05b3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8e174e4b986114258bd1a0c05547592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410c7be92367702ee74b4dea491033593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e798cefd001824c57ca91f27663f51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da70df3e110a64b236be1f8950559595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a37ab05d0cf17314a89db58943ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e12bcfffbd0300f66263f28fc6390597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9feb3372b13b0741caeac405df6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb246510c808de4399c6d2e149aa1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6a91f0542917abd0efa566c84ea05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb0277406b278d08272c05edea85f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a68f155613d492e5fb271138c66a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f782623a68f87cc7599753bbb37d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2f044d50cf9f300ece85bb78ea1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c17c3a4bd101f7b78aee880d6075605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3efe9ff64ee2b85d64dd136af45500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5f207e98b1cad8e6cdc0f73b17df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d7f8ddb033e67b8d482858c716fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5feaae2f3ceaadf4be0350512180609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633928b5fbde5cb31d61db9b850b565f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a319beeb5dc07597788c0001684d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdabbfb2406ee50ad699fec2761d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67523ff9a60985caba70c547120ae2a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195339eb4c5e6869e938ba721456af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feff4f9bb2b8ce11f42b44a1f1a576615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acedcd567a89ddce61747708a72101616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104ce723b3f6b0be74368c6cc33f81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5495b495863ff73aa9a89f5855e62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b217655138db1f60e44c4e09928438b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992a647e78e09981ecac7a60bfdd2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd5ad3481db7621001fcb1bc4c67d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6286d0648b9764886f0021a20226c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53596df627757609fde3c5165fa5f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac35030eaa1618a4c4eb585a002ccef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b489d001235f5bc04775c38142f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4641cdd7d481ef8f676e661911aa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d859730c7b758540e60acd1b35dd0fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d852b782827149ac48fd24e9da11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f93837636b07c499c7c11fc015033629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad04863ecd399350825274f1aacb2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5732cc029bdf22f5209eb16989932631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa14b50327b868f813c5c358408845632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b7dd5bc41e44eee5ab6974d863c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b17ddc83a844282ec602b3b368d13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f129487464bc7d8063d3931156e7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44975c4e4432c31b0cfb7c365bc695f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7c0e08918c5377345338f13f2490637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae13c260035cba1280ee2b79fc2ceb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd698361a7606e5aa970cf09365bf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd1d09c83fb5f4c412b9f1453a0a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e591e413eed2d75e48df87a9a9e195641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888b62ae5c32a586ec44f9c1211f7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46581f55887cfd62bd131364861d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5b42779b3f44313aa3318d9a3fb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6524c34ac6e12a4cc295fde225b61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71372eee3e342a5135255fe303784de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb791b7bb1d4377d316b8725a410e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c054c5730b573077d609d8e97c19c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514b09bafe599738b6ea9c4313d1a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f7688a9c49d11d8e0afe22647cdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad9c23db8aa97526c27596b9ca5c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9fedebb2ab57af1c8b423182d20b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb24c76cf8f87d4ec78f1e2929ef5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4823899b456e619b73d730e1191b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e412da96a422c25d7600394cbba0e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef71dac05cf2d81f99cb29e57ca8059656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2eec5bc27765cf9a3a1566f2d891f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47739faf09d76a94e7ab187be176da86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a14524cdc75f4f2ca4377b868adb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaea776a905ebf8fe74cc9583b17c7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c08d42a1a3521e599bd160769c93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe778c890f1d577fdf3908c53623248662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e952d77ac2021f354972bed208e8a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b328b0cf156ccc757e3187cd7fa8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f151fd6d65f42ceb32322a0de88c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa47438aa0a829081965814aadcf99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb565e14feb7c43333cc73596a7c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914dd38f99636cc7418f0370f414e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea4ad3a33023a3d105abb8402f7cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86c05da20f831faecf19c8c131bd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f3fbbf3f62a21ad4c1d3055d425c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ffb25e5ad0521d9738e63cd30406672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62d4a034dbb73c727a4d02b9a7496673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f49aaf2251c6b3810449bd450a9678674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edcafd456e916658df13800cb541cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3652d25a3ff9de698ec4ead9d15d2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314a5db49f7b500e9d118296921944c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed6b7ccc196e0aaf8c2540555c8055678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4ee5bf2e70570fc6c18574d02fba4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4e1bf2e31aacb9608c74b36d919d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b19a330200d567e9c7a003015183e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb9654f5fca85b08e09a499bc2827f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831fac97a3d7d9dd6378f80f3c08a48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a86deb08c11202f5f16f4cf1dce1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6df0eb57cacb675fabcf446df4aa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590480b96a408f5c71355514654e7c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779dc83883110c7d86c3639611a620687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20781c172556f5bf8cb9385a99798c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2fed229f498cc7d9c7ef8a3e6da6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8950f5ab1e899d6ea162983c89fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f567b8c778de5d33120af132ee6ee6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa6ff3aded2058bf8e318ccae6d81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510708a2f69d9381053eabded3fd098693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fbe9235a15b23b034fbf4e072eac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ffc4ed52eb0b9e5803b124b15e88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd6d0218513f3f6358dc2b183b70e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f485372a68e0d7589d5e87a8638ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb00dd2895d7e5cc00f3254c24979698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be555c4cf31353cd76d86dad740de69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d78c5d5f9d76203e8bef66c68c64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2176a0074c4d53b79e7b47ea9c2589d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec6eae89154e88c95d103557638df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586442941e8f46c3e1b9c20e74aa4093703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4179c234ce15c70cbf27b7877977c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb993a94ce5e54cca89f18250e3ed6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd446ff0a072d9126beb7652afb54c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea393d7115d8c77bcb6f6dc6eaa879707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25711834639bcc0af2a669ee891c61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981876256a65bfcd85eca1d4f109d6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281495f8497547f344aa1a1040639fd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2894b49186bd27fc26a4dab0a56842b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cb3b36223090ec67f9ae35c12221712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5163a487225ee6aae25a9b1384b716a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b2f38ec8faefdeea608e8f2fb777e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3f740ec100b93fc3f036727f15f1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5981c4c23c3e5599f01795459351bf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd14464ce31e8a6690f363b33d5be0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d678208149c69790efe0e71f8e513718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b2657714a4067482c78c54183a52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae93730ee4025e462481151195fd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68eb53e2a9b860c9a0d6fae97c94ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026e9e3f50a3239c8e1aeb8b40a9e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa4b90db73fbe703df0cd8a2e0411b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f4fcd4fe667a514c5a74b7318f3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbf547248063bd176f14c4703df78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cfdca5154656c2682305c1af94a12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd745c02dcdbb65e51ec5ef0d6a83e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bcae55edeb4b557ff25ff1421dd6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5737b538a3135c09c6522d60dd03c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ebd9fa17fb9ffbc338c65f0f46d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c1a70162acff5d3350846a610491e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0485518b616a60c3c5790a1e7b9b88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5552eaf6610a03ff44f8b908a0e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8bd2e5ed27b801f077978eef04837734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515eeecbe862f6d88df5b1ee2a9fadd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822e0aedbbd7e8b4c668da141383fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2384ad009713a419c52bf3def7f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851d7f0a62a349f0f851ac1c135300738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054142d13d5b669b937e49f62ee741739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48114b662cb13737f3e25011162d3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406296a4d384f29be18410894234dcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e8b4e6040406223c9b64d1a515c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769a23788d60ad196a9d90d3c61142b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c221ac700ece04d7b50ae9439a0e3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dda2b7b5084d92f693671f68b518d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ba35967e4bd704ef3ec3319375c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860b0fd7a3a5adf97c2c4478f2778e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b64613a96becda5d36feafb24a47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2db3202830fc37b8ff1c6787a7322f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e8c6d32d0fc9c2c6943a627b154a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fbba7aa97720bada04b005f1ce2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7681070c2c1ab19438bb8eb51dca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e493e99af73a22167652b9db3c7de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9fa80e0e9f0c1031064c0ac4003b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efdb59a278b5fc5acad1c4406a7dc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd413f3f066130db9435a9f48c30e699756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa63376e68860d2431cc0446a427b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e19a5ff42ae8c60be0216e0073d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623af0aa4132abffcdfacb6bca51f95759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b80e169fc7a85f3c65455231665c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e3c2688ae324e45bb66b078d71c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9340dde9dcb33a35d851d3968f9d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696725f32d675c88223b193e732bec834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27db656d771f87d2509fe9f17e4d255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e4e04c79ec28990846ce09bb64a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d253e5f0a71d0b437f2e42bb57f257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb01d9d6fcb9050697b69fab6a7408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae7a43605dca6f41837b0b3f1e8529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38e8a8176a04f08f293dfdd34516f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e88802771d0cdb740f86237654e3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c32f1c49aaaaa7d6c1d62cd385fe912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82376d62f4a991ce66457a82be18261b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b105f04bdbbe0d13419627ec81ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c710d28e38b10c18664c8b83d8a9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4bda269a379fd4cf8c6ed42f2f1a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce4da983af5a4a554dcc3d370eab3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8c3774534cfb5c62978bf5d5a39d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda3f5b77c36968e490bb39c47ec3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ddc726fadad2e1dbd291fd8dfa5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6680e865bd08f3683fbdcca69698d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ac2acc37f3fe1906196ee738745a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af8723eaac86519a979368bedbc6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03072a80827e81c25a12a3b3c310d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807b6395736b86717b7a16ca7c101d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1d9d8f88d5af54916ce6f8da09ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe150e5cb8182eb437932a1a742ca6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be557b34f3486d190d5d787c9fef71fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25c3596a7087da347b2d8d8b2f1e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448395797e8e56f550cd78657af6fbc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb5d0265ba35b362a8727b8f5cd5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5238c5187e4310a72208d5dd873832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6e0121201a97628b7f22684d1881733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916614ba8eaf7d322809251378f8a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3b4b7dff587af2cc8e3ef7aebeb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e98a003eaa0f8fb3d8e82153280ccd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ddb986b7165401e7b13afbd27660637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf452186a20e68309c9ea1a69cc20b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa699ab76756a993f66aaccea251654639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564bbe6f9cab6f4c95915ecfc4e23340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3600d5426c33ee21e8e9587610aa1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabe30d2fbf91c6e61a3a4cb982e4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8105665196bf957c2dad5f39297d3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81d5681b7b58964a980bd317a3d4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b1c22ac1329216054ab1d06209b7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a490108dab640a34d1b8dc6f5e77c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d285cc3f25dbc913af54716ff42f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd8ca7f9f151b75df171939c8d223148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967910980346f6e8649d06ffb5e83e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca26178cb5a6c7cb860cb49a45db93250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02f7701b550ee1ee7352c0c05591851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490926cf9ca27c2f944f0ae2543b55a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861739a0073e8036406c2b2d567e95353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4e569befba6314219cf0886c8d2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3604fb7931691452b0070ca921e87355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5f55c1fcfb9495e28ca794bfe83e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c6abab8834472213b896bd8e96c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d69d6af4165421b84d5a8277ed1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d8104e61cacbc14efa2bf6876a4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d5f70c17de639c49b199cd1a1309060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f5f3023b0aead6881301b2c651ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0b10c12f27f7316b1baa083aa15362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0545ceae56afb877030cd9a9acf80b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8bd1a140a2e1c42aef03346917f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84268429da157f25c079dc2d6c25f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31d2dab3e2608b08e7d549a9ccfc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3785e80d5ae4b5ea818593692ad0fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06563cd9f2394d6f6b147ae54ddf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aaf7c53340315e3a46b613d04337269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec574fbda5146386b86f59a8444b8b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a495ba92173c341311cad9a055daf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400c7f409f75d0ec2193af6841ae2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0f581a0dc22c356811fb1b3cac1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5eafcfb04f71dd291129123bee59a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cc233b7540116620508cc3a378c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126188fc7092b361956d0bad07727a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5a0262f78b2efbb3258f17714ae9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6651680e47125407b332e6e0e9b9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c21f918783da372689e6de0dc3bac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e95fc25e188666746e185a98ceab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef984fd3127900cce5edc7641b0b8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b2dfff320ef940b2a9f24b62b8e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33490100f6e435b54261761fb9c18e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ffe8915059b7f5803032a6ae207e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ee135a8482f388eb6393213edb14685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34777552f2d1ed2cb4fd85c27ed8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbbabf0fa706f304ae7df4919f90687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33047c1bb9dc4b340f4180f1473e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c16be3e92c86d189b7caab34b3ab9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035366bad8ac075100e7571cba0e1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6968dbfe167e0c3b42937b95767d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f8c4a64c96503e4ecc1a921a352c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5012c1c8e788b76b1bc23fcb39b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce9702580ac5166fc34f3d577bf0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ea39b2bbfae22ee564f2f382f6d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102cd59e20ca3ce8df4a0c25040dd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301087a9bc685ec8dd5b52acc497ee2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb27d0c179e0664b99fbf006cb2fbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af0ba12df352b72fa39fcb055aeb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761d20ebacc07c48f5fde82fd95e70b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470ae00d3e385c3bde691b99a9dae45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c4a9d0b0bd3b3923e9b88f149e76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0cf8901f98c12078cfc3e1b5d078f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca622f8622937c572cdbc82629f9efd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8318750a1746ca5e05fb4638b8ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4adba7460aa10ceec0e2db0cb668b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3a7648ca38543d7db46ab6799097107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72140335a8d0ef1a286ba190eba2b0f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e1a6deea800fca198c45b4182044109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93a286acfe1a26fa6db73ae0ae312110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b29906e5b75eca533c24662971697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648c64f7c3a8f407e791c58faa180b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e3df32e4241b307b2d34f290306e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee94a3f3092eefbe1c520177ff6f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308157fab25c742ca9d8a84432dc83c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83dcc752e1fe659c7a33ff8d4cfd0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155771dbb985e4a122aa965451223c8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154a71e6df051f6d4fa2b2ff71b02e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8dfc2b6dbb34d102781e43183bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b402de02e666bd88671aa2bf4ad33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78db912076d18dde6d2d6d30f74c3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0458ef8bf3a52929963d245f8e1de1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57c83d805020a99224da62ebfcfe5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084592dbc03c208a14d0db7c4707ec3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f1fb3f42942a94eb73eb404c1e217125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e3bd56b1dfc27d63f406557c9cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735371db811aec6d6894244c058eb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb9fc3380d760c0d244df8e068ffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b2d39a2545d0c838749b3a8dabef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268567850fdea172dc8cbf849c4386130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4faf2e3d187b98ec57d872e3ef6f02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac383ac8c0e45a9e7a9924e161e1a47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc699bd7d265bcf947f1c8a3c4f9bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d235def9572526aee42350d90d953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa52054cec7d926280fe5a7d7016a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbe9cc3a3aa626f87e03b539b02891136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564d80739c49a22e61a86c187090ec4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc5eda5953656f904a4f259fc04ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49f0688f63f6e183069ca604a6e52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b125ecd08c42ca9299a8c602a8c11b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1e064bc8688f4d3a057587285a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b5c6bcfec8c444a7e23e01d3f073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a887d169829002f6e2c4b10fa3b95e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2682790b5ef2ebde8e2c2d09f373b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bb264ab850c2f3214b68f8ab6f63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdcb6002a6274d8fe6b1b2223bd60b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29530446a0a090a720c2b0c0492686b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419bc71ff6b8f29d981e170bbb3367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee817f2df5e425834fc99589b3e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9b8b77a392469abe94deb594b6da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0650823df1a5cf5907040d76ef8ec9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a1c57abe0ace44d91b3e11aff548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e807e42d0014835c018750e3df7e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9969f80d394d89e1e0471398081a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805f15a3d253d40280f884baa5ea5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631ddc5ffc15000beeb68da072264c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aac2c8e39d4e6b23c7fbd0800077c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d408776a45ce62361790d00e26f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8635fff24da78d15220d197b7cfd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977fc61599962054eadb04c478263c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7212364600d3d6881cd53f71c68a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e87ef0d2c856bf989892dde79d8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cdffc4429b085c6702aa9c82ac364163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227bb0623123b45a4b1ba7a0518a7ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689487a809d4786ec424794d8c0b6d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3604e22d36e3bae80aeebcb8825f45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b03e6d7598b8ce8d65c4717fefd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8799b35640b710d7bfed9e97ca7da1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e49b57576e4155db7fa609334c8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3a73f71829e8121fa7581d5f8dee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf15b22617b51385284b592e5c1774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703139005002a3a98dddda273445f32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fcce47b71029673776c54673b9199173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab681b9917af7a3f253c6798b7a280174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7a487320972e1c0b54800571897f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90b473529903cdb129aa0c1ecae005176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f529f934433a8e5e5d8b76d522fcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cb32068b719873bae2a5c6666b648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d7b7c14110aca33f035bc1d8abdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec22b1877fcd101196312844277dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420f21b556a0dcdbaaf0367264eebd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ff7c8439b97675fa630fca0e913f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682acdeb9e6ed3d73f38afc21ab33820183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b00e360e5c2554f8e1aebebfd898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70918b15b36f123fd891bdfe36205f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e2bc7af806af99b9e934049059bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd907d1ed0ec8db5ae068d5feb1b45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13fee97d0801783cd81f1f7d630d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b6a4c3ffa8b2790f2dae59727f05c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee81902a9cf86136c049d8acc71e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d966f07e979a6b6c38ce1ec082039191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc413207fa1d5587b6852444f050792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5757924fe40add3e85c67dbb3cdaecf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2713b68cbd6e1aba7a696bfaf5d658194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b3a605ce620a8f22015e7c66eb340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5ca39602291e207892391c8f4138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819789ca8a9ca9cbee03c6293101ac3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419aae62eb9e0c8d0706243b05f8344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd7b25c3ef7362032b662160714db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832efe081544b1dfc104e5c602ffea2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b24e53242584aac37ad2d4cbc52e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9aa9b414fdc5b3393db91275ef313202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905845c10deab304db0eb6a8a3e0450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2198fe878365c7133da8ce55b422d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee1d847dfe549d064eb592c1986e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebb1839a6c3a6d8438e7e6441d68eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73fc892adfac633c3a8793ae3e7663207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f7f121e06bfdb2835d95e393b6924208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fb21b64ab60765c5eefcf32e5366209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e76783a8839a54adad5c8916a914e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42cabd434315565c52e8b5c1e68695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a629d446f68a5c5b481f78508694d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b81fab7ccbf3003fbd66451504301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0768b48e9c28b08a67e02fb23dca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884259573fc780a553438c54a3378432215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f7f40eec0c35838757c6d52b1a5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442b3ad51496d271c7959c1485ba515217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2d05171019f752e8c028349612395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ec9c6dd4a9de853b21100c5da8bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa82e2cf05f609a5d6a31642da971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2abb2e34bae5f1d2176e49d5ec25d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee2fa14fe23d157985e8d85e4ae570222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad085c0c20ef417f86427f487484de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f9fbac788ae6a3cc2b58d7f1157a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6dd4950738b905167df299a98a4e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1b3fa69a16acc4b5a86b38128284226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bab2f3fdd45a155004b395a107c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ea011fbdc1eee0b2860a5f9a545b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9064dc21019ebc240de5cfc4b8751229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341013141a75bfd75b85bb6bfcf1e13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e91cf84af5932a9fadb7e732c9287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf3652395dabb1bcf7244993fcebab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a4d6c04ec26328c683ea671757c10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10096c0161ff0609c07de87287b2a38e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d15ed259c53021227500ea87b3b2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18027b60d663dd59e04c0811c4f12804236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab84f9cdaae677f7358688adff9389237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007432fdd8c466727540ea856f30b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76035ef16dd234ef66e1e1004de384e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573634a09d2399e574e92d47a5f0fdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190637c08fce3be9100337cc39800fe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0886ac78e96b7c8d3fdb4b072f092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578e5f3a4b0704c92aa0a375b827fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23c4d9b566247f933f43e1050a1c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e56654f3827b8792a7a89083ade4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735153e62382551f4eb592971d64289246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eff1d593f26456e0200b03a488c13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c32080d5c59bdebaef06b3d89c195248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab764bcb7f2f13f83475d25ebdbcda1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234fbbd2652e77cdc9fe6ce2b4a4d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7a1fe4eb523e90ed414cd6a4979e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa4c8bc62307583617c228ea191ecf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83dfe07f95a5b8b5d6b781bb57531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccebf68adddff8da4818e243d79e81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022efe6d14e97af15b07562ddddd790255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa548671d5f5e17509b357e0d2df7ea3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab06fde274c8abf53a4783ef7087fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e915eba1a9c8a1a4d760294838285258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c49fdd4acf5d20354a57a0536a53a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54df828d728e074b6c5a9f6af6c4668260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e91e25a7e4bef4e2be95fcc4b3c47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76722e5a78181dceaa47e94c9181e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd580d854972a8b82b64549009233c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc820ebb4ece87be01ac6532ea5997264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be37f87e2312b364089378b46e4577265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c83bba5e72eb8af35b7479f84474266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24934ecc139e3c216516ac69fdaa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598e69dc766df79bb378697910a16b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699fcebf3fef2157d94271219afddaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95473d7b762e16509670563a30123c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f322490b00c0ab86f878577b7011b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8484591c39ebfafc9ce1432016389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517c00c021231ccdb1b4533dc316f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788033b48e27eb74007b4774ef7a004c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb461bd8db2d59cc0f66cd3820b6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d4c4383ddfa24f118e1b95414562276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff04884f2eea6509088e1adc75b1404277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32b2d084291cc46ccdc4a51e28c572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153ea1546d67092ebaba96e0b73c74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe1072a061ec3fde81970ecc7d45b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f62aca7d817398c48fcd3086093b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1913fa6fdd3b5d364ee6a273ec336282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad87974765a5ad392663c43bd8d98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860c126b17d691874950ff2cc54732284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451c9fc93892b78379c19f42d04dd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0476e24dcdc01a59d113787b2fc34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdde35e2a53d23a420601553d74c1c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1322d60430d55374f795ba6b3af9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b09fc34eeef058fb26b89a46e088289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73841a971792013273fe24a0249101f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed735270bcedf1f5234ef3a89dc9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5caea3ca6dfe05bf91c18cfefb0bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e29ae07c7d91a272e7aa3154afd4df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244ac30f0e80766497020ebc0ffbe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e532f84799df1a192f364840f458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9e53da05d736bdd669d72a214207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e165a3b5188a9ab82d7924fc2e39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d3b400677e6808130738abfd5171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefee9f7bac78d60b0dcc41ee8baf80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb48e2a32088d005dfe74f24194be28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532f5cf31a43091a18c7f7249944bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb42cd90d0f8087956ad4955e1031e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44cb86055b2df3ef93cb8e4cf2a8db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7e49897d760a31502586291090c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a136e25adad848682916d3ced15cf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a115124702662ae5c733bbb44df2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823080a4948e6aad08316fd0757934bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223afaeb295224bd361dee6cf83f6e7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a1dde343965286cbc35e8d71e1ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c8f747c84f12023b8d9298f0cd72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509ef8b95813d631a096830f740690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9fc02adc97fb01dc9844786775575312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a2da2ef2565fde80a812f40cf33b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c18371ad25c96c1f81a77bd97a298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2a734f3d556a095249dfd6ec36e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26a0196f0a2ac460016fc71b80493316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c072ead2d77640f66271b07da1b47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1df2d55b0f3366b028ab3e86a5f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caafb0ce9677f4ae81aa165a91951b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cd73dff87d1708b44208ac096bb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ad8cc31c50099993b45782745048321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e303e185bfde62208e9937bc3190a08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b0fd3850a6af999f4181df459c698323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02395526fab4d140bf8d755bc01f40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbd38f967c446ed7c017a2e1ca421325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8eb244ca126ed304bae9785631ac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4048dbadbf904c7cbc647fe26df1a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74f7d01649bd4a8c3a23a0e62469c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13962df3f59a5a04c0893db96081a113329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b041dc766fe3fb96d56ec962ae626330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e3c39fb56a5b1b18e0a850ccd964f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418714c8e8896db8eac6ca1a45476252332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0307467ff635372880f01537128fdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42539e6ed432fef88efcff9db0be8d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec5b26a991afd333b5d281cf4734e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430c7777230bb59a6ce5d7b8a5c4c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c31a79f030c16cbc6f4b7745cc129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8927048e1ac68ad584d828f4ee9bfbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457c83d07624e25a1801aa06e0326b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511278b3a7ca7eb8fd659cefac0ae8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b612168aa23e0651954058e3524e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4fcf9540ff96ebf533779a8b7a6b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b23c156a8d7f2dd3397e5f7becf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5db58bfb78c2be9211175f506baa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a03da66aa0fb91664de77e7df5d7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff361264db4271e1dfd069f0db4ec3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb410dec978f7b94a7b6babcf64417f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1b2b8d0f020b8ee9b24688e42e6b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94f48d11a929593c98712c758edaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd252af11b0ce4790dcb84c5ede7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa549d2318ce9db01be6c5dd70877c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f30c82b7d180f14deac6558fa7a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40628db2d8742c16c782e2e4579ba03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e28c496f64272ac1c84b9528d49ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f280f7af0f222a4e9f10744ed67b0a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f383144a93f8a8eeaa0d031dd19ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e23e8339fae2beaba36f0a71d482d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e46105d97b9b33c8dc63d26640524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5775cf175b19a41a8d8fb1ffdeaada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c838376a0b6c390b1af97b97a25699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08a4de2140538f6966843e70afb3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494352625abcd41c8a10bf5f12744e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c486d1d69ed5bf28e63c7034625307363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061fa7851321a3b83794a12d29fdab8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd930c092941881fe347cb6ff4a130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17471c49408fd89ccbc9cb297c6b4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554780f6478972e5356a9c7df14ffb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400b6ac073ba72d06cd71c3b95e574368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba062510a7fbd3ca2ac28bafff8a3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31be395d3f79b2c2508c901b4ae75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a00e13cd9f2054b37196d5ad26e9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d50f2d7432765c3cef2a5bb92cc4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099478be9d391d45b0cbad005ad8aa47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b437abacb4535978c75c8de79494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005537bcf24b0cc8ec76d3b189e9112375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b6c03214ca02521434bd49a86266376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c25eec90822f8c5a2e77742be4fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa5298fe057531b7b2beb0c9ac12c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f624be2da73ccf5b68a19d6f03e4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300b424124d01adc704bdef7c0bb46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b412b36731e05bd40fcd85a1ec24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e03b96ac31721cdc49254070d121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4892fe5763186d70eb96a2415b60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df10f6f968aeecb0c86669e2fd29d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d50a521efd59a5171331b1f8ee37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ae05d628ea911022d94ec49505fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8bd0270b1d487765c1475c3145780387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739d135fadb478e6122c9d3d8c04ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122f1924be79301a844ce8d6868718389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a4d021028b606ad47e112e4908be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c73392fe2e0c4fd05a4b7092c933f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34fb0fad91ca8d0ecab75aaa924501392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38022876600a9c50f6ae4cf4b9527f9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85f510504acc200d708e20bb71cb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbe4af50c9236e1e8ebc7f4408abf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac001aed59494dd90f73ebee6ae7a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd617ab9e0a4d75308006645c10993397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83e8b1f2a4e073e30e4409f139d31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a0cea568f78c33fbd98edde272f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a1f858e7bbd5c3f389a4da04c042400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b45d0b92a6fe6075c33f1fff62cc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189906685fb3a15621f9368e9d20529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c782d1036ae56c915b3264dcd91a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fca5ec12b8dfd33ece88b99c33dc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b63f4b0ae5cd8c1581489771bf40c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b739db28e4be3f215f3f560cb519406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfff62a72316e24da9d21443e8b48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53770fb603bd15a05423152509109bb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f5908e0999446d2156ae190a12ace409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b01ad147a53354fbc348c574d071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004697a7c7493df803054aa96d6dcc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f49f1a8d00ad5882ba11d43dc26cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8de3b8fb8fd9b952f9c96d66540c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52590968df4f01adb96c7bca6b71fbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae289a38bd773ed390735ab6a31a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511c16e342cee4e3e2bd1480ba9173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c8be12caea2e622ec13bb6953e2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e9b270d0a30ff976f91fc635c375418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f9a067fb78c031981fe8e7f6d3a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e32e2bdcd51bbacc829ca1105c682420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7385343b0535d0ea554ca91504ba3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462884aefa93c88e7891ba02c5a4b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459b887909881b4c4133bb876f3e24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ff90657c57cd7642719f388be308424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea118b7ab432223a3e53787bf5da41d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c78ec5fb40d3889678a351dcaced426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c53d439dde1f7833ebb4f6e232d4fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f74d12ca1295098175b8aa0c49b78e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa85cd72d4740d0c0b57380fdefb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1386ab3302d3527ad0fe0b991d89058430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6e1098ce1e4e8ae0c0642b2edd3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8936eb2c2f5d1069e97c22a286234432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032b59f7d22c76a729360e650fdbaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24b9aa02ca4c65764f844c6600b193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b662dded6964664def979d0d494c06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea991a4c0c74bfd49b9142657e8ff2c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4bcc9c9a085358e11f2811633c31e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30083e2a6964be476a1951c6a6c823c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a58fd417af1e7f5b0c5d036493991439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563f1007660649a6c0c857449c1456440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a541fb351fa64f41c27cf035ae210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd3d189590581dfee68986e2bb8409442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f38cf08e483b8c0509493d1a86891443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac6f933e42cf5e7a6d407dac8cf65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79e622955360209823b1b258a154f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8177e5676dc4ddd4ce7d6c36a2fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f765fed7cd91caf5c497980886f28e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd91c58c72f6a0214337ae3a60a5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f952f2044b85eb89fc9eca993403449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf558256ef6a30dead7ee9bbfcadadb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a753de4ff39930e8e885eadfa0fe422451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0c3b7bd93a077cde80a890e1882a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b425ba33a76ac394fcfded97d895c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c990df0835d0706f231001799436b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf8e4af152445eb5492a52f0823740455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb1901a929c2af53f6797a771e9d98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215cebeface7b5bb0452c84c511c75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f2d7cc71a4d2fb3441f722eab0cdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cddf6da7698c6cb0114b95b3b1d0ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb120910e052e2bdebe3740bb51fab8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ada7f78466051741a266a502c58d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b76ff269a1ea594fcc0f254b51dd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaea72d031582796912c5842b3b539463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa082b9a530a6e03d480c9df4dc57d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6866c9e167479f762c59868d58fa2e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7b0eb7ad40cb315ccd4436806735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309a9333f9ce1dbb2d5c15812d5fe67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3df4f4ce93547b4a295a2df2494da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d08c99e33c0ebdc0b1c9e93ef3061469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b802f067edc2bddd4180a47239c956470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf121402b9e88d1c8a52626f489ff0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed914e735191d4f479dfdd942c3f45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709f00e3f87fad970f86688888f096473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef44c85a788c832594e51aad9cefc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e249b2c172e90c9c2428cc64f8fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b78ee758a0b8195a237e0a2aa566d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea0b9ad9b92688164a162e37c1310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d9a1df13dd6e9f4870bcdf47a9c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c3d442e569f2565f0a452842b6d64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebfe60a25cac1788bd4824c2f77a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915ecc0f8e361bef306c861e7bba6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361abe3bef017ba6baa10e06b59de6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279985e92192f663aff31c0edb89f5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa428a3be86ccb5e0aa4d57edd82d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536a139b536dbf61507ef9af3bbc86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723929207eb8e328ce08df0c8cfcf5b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e23fb47fb57403d7382f19459070a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd02ff3f2c2812e9d154d70cb049841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989a558fb1a865250050a6cce26ce5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef982e18ab10a7a452d0bca5413575490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058466d7f6f9a523f4967e9ba6dbdf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2c784ce51045fae5c851aba67117492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c150ed3b9d4700ee3c63d1c648727d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2912bc92d25d4c8bc71caec67919b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09852abe83d124e6cffc76e41f6e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536224fd512463d96d3da46de5d339496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57602545591196de2bc90b0e2b7529f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6343087ac29891f43230208bf931498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fef018f606e9d8e220863ff4f599d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451874011d47c274ce369dc540cfcb41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc43a58d290f9c680ad9718a140a34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b4229ea8bbbdae75016d3dd3caf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22de85fde54b345b6975ba9f6ad27f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea1886cb7a44de408fd2f1bb842024504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc50d0c6c6855cd0f90889d8a53c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac39b637859f9a11aa438473c820a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f8ce6f7d385074a8460c0f048ab4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919768c44204e7e266400b33900862b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011dc5f9aaca3cc52feec66fd785508509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe23aa38a4e15db3b39170fc0722f26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80e9af23d1a9ba7c35056f39997e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b2f87de9814796d11c018a1d7bf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf33c021897bc250cb56a05c88296c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f02b03b94166032294a2507aea767514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c303f6c4dbc2eb97b8c4b757f6428a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ac7dcca5b77a016e1756699be5a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107691b18566136a6174194c155be25f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcaf4a5d0ce7c17fbea7ece3c7877b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bd7bd95c1cea5540bd170e98a6697519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c912ae43dc7de2fb7bbe8c025b165b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9941031ffd8d30480a6f04c86eabe9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f96d39351a71388a613a700120a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876243a41c40f617f467efb7a26e541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673459b7f9d47c4d26fbf909670a473524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cbc31c0312d6f7f972849e4705b6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d439c8ed1a49d66fc1e538dc2ad85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a26f3080cc9a852ffc17ca4708f3c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f8798322e20902af46ff33a7dbb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35574b2fdaa099429d507b51c95e00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e05d35d1e8c85960cf553b221639530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8f25734800377d579347935469fa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e5180167062731f09a514de8655f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a560e702a9f0519ae7ecb0c743f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725d9db331ad67ee35c79e2d255b2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c388a4a775405a3d9c2b9441e2087535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fee5a56811f4e0ebb80732ffce437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8d99c508fe25f7e588d9b4597cff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9db01ef33aedb9b03c088cc377181538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2b05feeff293f26b419bcd9ca4976539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec46789cb256e3df6d7eed727a66c0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756609b5f3dad79817650d9444eff9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94662fc130e13b3f0175d22ed2f832a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f4d78b663128681d93e8dceb46a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f18eb7e4a83c033de9b79b7525c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d60c56a373a77ffc6cb6423f83222545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2d32469579100748a44cdabf3907546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7c499f0e3d474068a89dceec09cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1246772e615b1f6dd8ed914836fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458749fe77245c99f67b768eea7e55a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932b8d07310e89396679ba27995cf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9249f837807bec1b7b6564d65a047551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4032ede6d6e90cb67c7131e38ddc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae446a57b90deed8bf5157e4557ebb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeb261c47a3912b7796d32c684e4b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326471dc6fbe70e1ef66b3edd08656e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e73cba7c6225d10b7eeb9c4fac6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf259a0d0debc73703821ae832b05cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ffb3ce44a7771466d48f839ee0d7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a2157a77726efade0b6adfeac7b38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a53f0968a755c137599182ea2561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893f50fc6ac5844a15f0add437fc06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb4bfb0db535fbc3e50893e2a9adb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ad04088002de35a8b5dd4292db91a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4859f57c97b1d2f719ffaf25ee0cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855563b17547497185e4dcf47d6ddc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01178dc21c9c4933758a32839c9eb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d32d914e3b9ee2208959442be9bc64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535fc15eda7526c8ff1b42c5fc07e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd697d111bdda5498b3dd7319d4052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee06c707fa657ec35333d454e25b5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed663dba06a795f8eae3a6d453608ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0307cf105fa3d1a84340904cb439c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178673cb5fd0c64e48152021afae0098573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98dadb965298e02bf62af939443333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b1de30472384cebe870bf04cdb75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6634e0358c30f7ffb77f0d416b25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3edeea40568f4dd718e5fdc0bf88f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6380690f9de50a04d06277c6f2dff21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e6e4f6cdfde8e06a8c17b76a51f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ca58e9bbeb117b2b04f06d4596934580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b3ca0f98dcfd0a93e3e67773716c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a05e450a0a7639a0cd3280ea1d0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b0378b3aacbbcf61704663417c9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775b9d27cc07514f9588b294b780f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a819dfcdf85a92abda3b5c864fa50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db3214da2c769dfa815e78ab015c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51f4b31c7e7e6cc99b50a2cdf6bcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8a8ee164e1ac8f59fd326200362a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb425977fc84172491bb5d9eab0df4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c013e8df7b7afc5e1cc5a2a13d7969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3e9b8a8ba792703eacb507782598591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de77e7a8d796060cce4657bfeea31c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c468eb66c037bb3ef42395e2a6f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a463dddca466a033168d8ee5398a29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c401654b8cc7a1f875cae3ee4c3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76fac6ee0a93089bdcae526fd9cd38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3e13a8ed23f3105d24df08ee9c35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a7bf71a16846d07834d77cb7716d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225216cc6372e8d20638e5b310a813599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801578110dfa1000ebb401605db31b87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d9404038d1cd6176633f22d1dbf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7905888e8eec3a842c1169ede77ad8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed4b9076bf8814a4b52f68b2cdd11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b47aca7f9a4ff07c1ed3c447986e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3f75dda37d10901de72192c67d53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd611836b2f4a346afb8f454efd0b03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d60cf01bcbcc84b0287f772d183e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f301c11db0836c34d38125c0b5cc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884e6fdbb78a83544c4f09a269023e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b052d7dc78b9d486a12b4d4b77a895610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb3af70d4d4ac9a2c06318edbc64fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5640e1b96c37d971e387152234d61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aacbfa712f7b07af94596c6b756c1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6e3b8d7c9f2a3754c40abfa1262a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac66fcf10e9e312a1113dc824290ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91dc46d2d5557c67a6ea1ce8cd7c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fcad1da03fc7199fdc38936a8d63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38f8ed90d71df49e616072800161a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a178b3111566fbde8e2b9343d64c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc48c767cd021d61b11b1468f7b9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081b6f254910d213484f2379a00b08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d172066b34e2d65dcd4a05d373f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80bb7e4f4fd6ecc2be272f1739fd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bdda1f6a96c0c13a057723206731624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a890076a5e3ca81cdd0aaaeb3299c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2450f5d6f43e2431da693b356d29d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c9dbc232c8b0f7ee12ace915590b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf5c51bb32108f7b8da6437bca288628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028125617f41910825a2af04a2324be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29325a3208a5b9c39a6f759c43897e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3b156cf48e3280ced0f0dea1de3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac02054b1f295c4d94877261f0b9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a9a691e9390445715b89db919192a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918aab9e044146237d8c4f30d9d1db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1457f5fca6899923afba0da865aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0455ef393b6481247966addcf50ccaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ca8ba2c0ccdeba355d779b4e12b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19619c1b338197dd5cc7589c7587a89e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce48481b0243710c977f9056d057fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95578118be07ef60495a7e3d5ce8a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf009e11bbe4981306f6a35662e0df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102946f8b8964228fe22025977564c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db558d2973b315ae06b5a5b25790f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093536679271915f6b58bfcb5afbd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d67a746cb5053f041350408dbb0b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bc96c4b221c86849565acd862420646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444537917cfefc078c247a4aa2ea7020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758f24582031c986bcc8b246d1f37b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa33e53c94859db83b58fc1fd6a5e05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a19d0be16da8def003da7deafbb6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257cdfea8b7faedb20e530be843a56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e9838eed7d4c8de5806e195363f44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d393ff55ee148805156877ab9580653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a090806531f500bc23a4c79740ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381e1a1560c2fbd3c7a751d2905b46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0b89afb6a328bb54a3a0ff2c68c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280014e084532f6d1be097f488a2d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304adcdf2875238f35e009600867b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd3e2739d187b8ca8c82be2c3f233659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ca2a0a10932bfc0a46e8c26cca372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64651503d51d53e1b3f9ba3d07e32f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf1ed7ed515472e4a61ef6d127d5d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9dc554748658814ca3c4d1bd8d767663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b88d49999524dac57835b9c1ca5be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a7816eb1cb0a4b7a13e06ab31f37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ddbb998410b6cbb9f9b273b6dfec1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964bf1cd81feb8e60b55206497eaea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717c95eed0764ff3df2df0bf294da6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba01384d9fb065e68b98e3bfe105ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a44963a9ab06c83917f772d73367670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939c97b86bdd4eb7a3d23008626594671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd05b94210dbd65530ff0410eeb561672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62093afde5e16a5fb0f7ad6ce5045673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a3883257ac82ea88ab91977a03d40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b199f9715be956f315d0641ec6bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa2d6b99859ae0dbeb2ceb5584c35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa58fea4e8ae449547746af883e62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a3991a06ab922f73496eff4d808b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c6409f902f59ca4d01828b2eac99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ed31f907e81a90dd88bb6f436e3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8150bbb0d01539f34bf26c66a9878681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e2176312973ed0bf0c2d9ee74cc66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c5e66d6b78556fbfb44e34110d85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe1bb5bd7585e9d54ccde8bedf9b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da0abfb72247c868b39b4e90f05236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b972597fb64b250b06a1255eefc31e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecbb3ee9e1a46cf4f3d1fdc78b0b61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a821707fb0151b6a8cfc7de9cce4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66018e29e43476acd0f4706328bb19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca453c8b5a696b9a55da22676b2e0cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669cc8a6ae31946a914640d36526e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a87745e1dc27708e7efa60ef3c356692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491745c43517a787b5cbb491d91f57a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a3f357ded73675f55ff8e25796aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fde005077d8c64605575cdf476f841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3175bbda8e13eb54d0921c5e9613696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d49e6b9a86616f033ab38d2372168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa19945c85a865556d890ea73fe87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb393455313a2ac9a4f55915487dbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaeb0401ea026165855d3aef26b8ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639159c94d4f2909f307d976d6ed177b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c4558dd6094df3a075718dbfa9e6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a2ffacac4993f5c7a059e43bc2d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa60de89880de9c04a721108432f99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5c1fc1cec27eefd6afe7ddaeacb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e4cd7e3f39d98ad822f68de62f94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49315155e2faeb61ebab5868729641e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ce5792ef3798916cfe32ddbe08f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64e1e5f7021ffd36ba04b1d76c77b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd1d47fe69b59173aeff641fdec05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdeef96085061b805a0fed3a2a4d72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77525b22197e55d97e16d96ec15f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd5ce91605b3d7bec71286b4292af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777664ed59546432cf669297fca225714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ca1e9f7f6f4cb9543453f131f155a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d1109ac7e41ee901f611a2d76926716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd806e4d78d2863fa9524d251a5cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131926c876c366c976d48c82801f3d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3fece5019e9ec5000f94c6f417e03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590772aa3a1f70fe9e1058a2cceaba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afd4d947d6714cab0c9036cd85775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974180dc02ef1eba1ebc568d364b636722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14af9a3a3e90de030bd85e8ce0d72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c9bf04213553e053d52d9bb128c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bafc725307cc56e92c30f46fe80c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb06895b65e9246fbf9d4ae98a9b10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2ae787dffd11b7cd8de4e25a50b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc42d5ed46dc1e1416cb39c5824e99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e7d21d0b69c8f4cbcd7d950722e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37d218163bdc933c1a08a34a0db21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acf40852071306bb6dbcf38f3e4d45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852dc4f47255711e26108007554cd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f6a56aeb0a04d356d3aee8c3b72d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5611c028931d0e7016cb923de59b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009c632326720d6c2addd25f943dc70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005cf012bf945ae56fc26f1cfeebd5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d334978d48e1c8f7ae303cacfa8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7639f3e0d8d8fb5e0141b3a538f2cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec39e6c55fc3e71012e3dacd32efd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e31b1e0181178688ea1701a89c50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3d979d3e907f4c9b8f70c2681708741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39eb023ab0031e13e80c9a7bcb97ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a6ee1af6241dcd40db48f0b5aaa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679c5699421b79a020ef8bccfd04a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3ef858ecec6a89b636f36b1d6463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614a583ea013b49ba8fd5b35f35cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546056700c213ea145e7bfa8f079b17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921f4e098c65086811e59b5efe8db3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794e7c770db3fdda8316848dd482dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731409c8cbbd608a0eeff9f81c7a8976750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a790e61e6e719dd5c1ab436fa8ac77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa871a0bd0e06b282addd01e4624c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d1161a6b02915b9bc55f90200a3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605e0c9a821ec6bf6e0293fe89ff985754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42cf4bd849fa70713d07ead777a9f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8af8ec2fa8ffaa02b375256c58b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd57d6c9c4931a7f561e4069b0dc69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f7fcd71709487d45269ccbcfc878758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680a10f44b7f4123c075d4c8b2c380759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>