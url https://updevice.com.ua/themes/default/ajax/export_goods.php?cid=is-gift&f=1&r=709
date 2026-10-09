--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df1468598d8ab3c32d7d101a26d891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587aef1fc7c4997da1d2aef815091e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4f7d9ebfed679a3f116d784d704c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc2c382b65f93dfde91a4081aadeb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3a339cbbbb3dc650b0254438ecc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61a279cb2ea482c9cb425a13cfa1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97203df0e1a2b9b08125795ce057487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7bf5f73b6a2d65417fb0eaf65a0338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9e29e6eb0d0474840d0389a4e02f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee95d036e4230bf7e2527719046e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b0bb43a6ab8693c1426d77be919b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d6c65ee3f4a9a8ac336b7be44a42012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ceae460246948944f0eca8ead7fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18190a56122404e989fb44bfd5101314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a45c87f85bb0d221e331c745f8f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa7387f350c488353ef2489f1b54016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60f1a16b3544011c9472fe8d37d2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacf1a63fae97f3bf333b1d6cae90f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8df5679f7589d155076686d02dda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709173497504cba7b225eb57816d9c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab7eb38a9850c5795971fed5d059921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9a305df758dbce21a9f98348bae5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123feaedb1ca44dd0e1e503f9c6202523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994095a54d68b468f21c1fd7745b5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2b4ac99aff7dcdb6aec2dacc62aef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3277ec73dc2076ffc9ea1ce6a8c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad9a63037ec1877c7f46d27287664d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65a668a12a9f6f66da798b3d0fc2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889dd867255d8ccd8d3d2927537e1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b19c52b483bc7cffb3cf2452b8ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016192d0fdf659435107a624bf42727b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7becf72b4140da5227b5fcdd67f97f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88455977068124b8399f3dc07cf199133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1205b138e0b20fae51079969937534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f5feec11d6e77cef741644fdffb5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea404e8f0b28ef14395fa1b50491636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b83fce4e2a41a1477226ef378f944f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd853452d28c7ec6714ad0fc50359a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be983a620a595576bace150b0c45a1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b0cdd2105691d9b368994740f949f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01feefb7da251fbbed76879f79a38641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820296ee1416ea06140c52bb742887242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4a9fc822fbbf9fe41505304fa655a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161da95ccb60bb6df3d3512e417c94244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d463851054bee1bbce62ac5157e4d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623590d405524d16e5a9c03113dd01f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a07684466a13922de560dd44106d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d31a442f8d21a8b962f586753fb3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866217318f27328bb242cbb5db27134849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d9270cc13a3e584579c6afc9a9ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a96e33ef68f45c86646c9d16719951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c54c5bee92d6489c01dbd75d6cd2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299c6ed99b5ab0dfb23b625fc355fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203379fe4af4b838f66dd222c12bee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677e18da3550b565412a6d4af6690f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da9ca8d8c31d69015c9f1fac51ee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840bcb059cb2f3f4ae9c309892feaec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70508fbdf4b67064f2bde6f6d36180f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17799d427a9f71542891168796564e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e46cf662bb9e9785d51996c5588560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07784a426961ae71b13643a1edb37861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6241fc2f3153c6d585dfbd515b6156562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7201376e53f0e754941f8490c23a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15507b0d67b32eccc2e6eea9308527664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d8285d9b9180a976730e045368d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7fadf5046b148eef9e9d83ab4f9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece40df3801a9645f9af9847130540867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b1b64c88b4c725afd7196425d1a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f807d834999959db4de6cbf02f50469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901989bf01bb770b4e3eefcd644ba6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c40b58473c72a046566c5edfd44e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1e086b5787a2ff52f97334112dfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487eea2f439d260907e692d8ce6e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0179bb54fb446871146dbec76d5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bbeebcf5c2c2aa19ecae26d59442c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350c13454c2a6c672695abbc3a3b7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cf858396e497d8692e36b1aa017d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95672ea7aa8ea00c3122cfb3b280a1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2d4ce6f35209a5e87cad543e6c4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42a82415b55592818c4281456ea3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081908f533543b4dce113bc3ad306e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75327890fcef5137ce8be3a688bf2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329125100f68a7cbb28eaef0b54fa5b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b265254b8fe27c7d471732b3c7d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e58aec3cba9d20e0546d09de0fbac685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788960a329e94a05ca511c47b7a4bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270039abf8a19067241db5040feff287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18ca606f73fc1c9f85ffe5e6db95a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab564944fbf81bc4c8288a8c24637cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9673a76e8b19925a86d68da44f83990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b989d306102fcfb8d89aaedd34e848091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea86fdf41fcf9ccaebcbb77f7218b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c72054ff2b8a8a74266645539bd5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa19539d3f7a8a414908c1872274294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f067e44234882f063d0b4aefd98ea395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535f4d880b2530bb45ecf3c137b09896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7be60a1d13c46b93da3b009655afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e4047f4d87df3cae7ebea26af7f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e3936df5850092cc86bd8fb4ec7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb302d249a7132d31fd6e26ef7bf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0b8a742213a4fa3a56fce6ac2aec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca35a23f5a74ba56664ad4f7d3471102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f491f5590909806fc28af02a7bff6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944b524b4fcc3f470ec97d379caaa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0384a5f19858d0548ac64231b499105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2ac21d06a69490c6c049c40a769f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf559a83cb8b29c5dc34bef83f765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508445e1c0bcbe2745a05160b77cffd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f28f82b5332e5e18f9b1d690ffec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ce5d529844cea4c0935b1c450404110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb4750702e75a0fb8462833ac5f65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467650b7b64c49bdfabb4d2d8be06e38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9a7e5fc3c76a50cf558e868b867c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d486a6c68701878dd63a095567fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e65ecd668190be3d60ad2bf4218f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f3bcd1cd488c0ec4e2d5bc82b7665116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4003d496b1f66401de7f30e5bee854117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ec5d28602562a7d31bc86f2a3686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb763fb1aea1a3112ce94fe110aeb718119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07bf865e0967c3e3794ce2399b8ffb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75fbf70c967685853ecbc0f6150db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cbe072e46e8be9eb7734ea0013b6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91d4b8ab22911c5bb7f45ae98c9bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefdd1408244ce666f5675383fd41b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a8d266905fe249520e5b1258d95d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bbffd032310c89ceed2f9ac826f58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d953acff5334acb3618d81fd0fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025f039d5256ae86e3b934f1ff7ff3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4887af05dab395bf0ac9e0312eaf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8521d214ea68bdc05c0b0e3ab1a66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5494d719083ac783a7441812d1a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b75882afe3bd97f78a6146bb2d836132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1116197f949c2edfdc819698f1b33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ae09b8c93df79cc8eb7b3e2a5d734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1666ba9c72c236619fe4f782d74ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d4de979f117b16b9a500e0ced58a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57ec424d46a698c57e57ee4ad75c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15100c2a2ef2582a596497db704de3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4775599b04f0ab44657c66239adf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce33a3e3d2e3d03c1dd4678fe59da5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be571ee0f7fcec6c0330a6c68691a379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd63b420709dc721eb497d5af51d41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa34014c0f199e95931d9a0fd99b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca154a0710ea21baac10a4aedf85f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1965075fb3fb66d6c185e8f716ac4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0f17add3b24fdc56e0154e88ba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6bd0853eda07f57e1d518d99770d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83205b4bb11af030ba216fae2f412803148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a3ba5ad3705f39aa302e7e7f6419149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e6ce5fe56589a0baeb9d4dce3cde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b2b3334ada067198438a6bc7c275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b492ad6788c020b13aa7a3876a57c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ff89733a611d73369bb59599b00d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f5056f00a657e778eae2dd0ec670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14b09f8f635fcbaeb5d259be933a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c319269dfa81bfff782390edfc798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616c14dda2ca38e4df807de866897b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76ec450f89e763d6f6a0e047270a64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9741ccf76a5251e538311b0439706159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b25bd7ed6c68539d663cfba2b1c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b05a9c076a7cded8a36592af263dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2aafabf6c3ef346f7a0bef2c851c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb8637dc4514e6dd27ebc257c86ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf23ca9bbe0583d90984a1283952e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5aff12a7dc8b87b6198c4899d6d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fca967a876f5d250a26ec6037f997166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd39af6ac7b7db6e5c8fa43a47e88c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66df5872dffa0de94b11f5bd262f49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea309ea5c711da5fc28a0f8a6e68bf0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a13edc7c61c2f84e0bf6bd02b644b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7991f83222d73b64908d6b3967bcbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608412ee159e0e0aeb05f6df2a1fea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd24476f9771bbee7de89369407a27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2368075ef318d2ea007c7253887525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5c17bb489bba762c2d2074d076cba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfb2638141b7f4b361610999f73fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1df8192d4a2408f5969fd224d23aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9638bb8f2656f70edf085834b33e43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d6b19880fbe22ab15e20e9ae8b6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66d2231095aaa714068d436aa8ccc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c070c55576e49da0268f948cacfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675ba2d6662ca368447d8d37895c529182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94991ada1c18e3b1582df5d2c43220f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a8cf4eb1d5e0238c488199f746d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70feec648f1392fac81faba9ef4a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61c39b594f47ff31f809d48910907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ef7bcbefc3338664c9f7de1ac25d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a80a225cc01411101c3cf7e3d0d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204be11823d7c62096a1f3da4e17b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac00d200f9f8eabadac734ef34da7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08e2d63260e9c80df7d0d51851100191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3ce922584514c580fa1ec797769f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199226208287cdbdec16869dea47dc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6204e7ae1cb6ea6706f80e01360a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001f0c648580300e6418a6f75f2bed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c0e34b015f62ad747313b1f83e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cefb23e7b921fe892545fff7ecb99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877212a03b6551ad4bead5fed3cffbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e77e58fb1053aef50350231f9cf7ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427d2ff5004e9b323e8840c9e297c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b484203b5dac1595999273e6187c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cd6e9c66ca10229ee77ba0529fae5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5816a78064a5d68ba016451b8497d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f8813de0d22cfd704191dd4261ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917b447744e6cc6d6097cbc7fc8c3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe40d3381d5ee9a6b8b6a4618c9a93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a9a886bef9ee50dfcd7e8924a3f0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a6ef7ca041964be5c3e5b05e814f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd754e19c90abca6001cc9db5ec46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca219e992fea6e220658cae7f5f3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d59eb8e5074d422ded39aea35a495211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64eadb767d05761fb5b1b6ceea44ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e1786fb4cb5febd35256a3b45c4d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c46cc77bfbbb1c26155b3c654bbc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd98dde71b16956f735158d098b69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c47372cde11aaabc3d0bc4644575216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fdf8271743a92715586ee4594838f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920560f5c2e0011112f49d2dacfe471b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963413ada43f0d04d2b8f4b0aabd475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568c0383ea880dbbc5bc2bffbd3b6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2506e97088df04650260f71886c5951221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba72ac1bff790244a8b13604ff1c50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734172a1bbb9c6e0c51e25f85a34b1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec045f963391166909103186cabd168224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1247eebe77bc865206ce083026432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2399aae7c258b32aef72d5525df90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666382480e6522bd8fd7d9bdc204b00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f86f6c10d1013bb38dbbf18cc93e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca54f8432c7687ed6d0cc3300af479229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7f25c00296217bc8223e34cb4bc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f78ccd368fe35d8593db0483d2e96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e3acb35e19f887c2eee569a2dd90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f13214647a8bd7f0fb982a5912ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378705982c2e8e77e5f09af9b993de9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe86ff8a74a02f6ad72cab72f9e75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b924f63130dc7f300bbf70a5397b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81ff9830b4a732eac4c9b2f35ea8d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574fc6fa6484bd5e6e4f4d4685bcbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d29a9c2336681d9062708b586c292239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b424879ecdab256de2ec80f46fcf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1beed7a60b366be04d45173dcb1429241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874d4f6c8fcff84ed54e48c60283ad5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96be557c3b367ad115001b04782df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b2295a17681fa3d60bd8145f377c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf524158b84b807794941150aa679245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff00789e9ff7a8efcc3bf22af1e301246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8873679bc601c8ed8c1c83c94144b95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3e0ca75d2fabbcea250d9118af7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312fccabd623cf059ed20e2ce17dfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bbd7476507d8b22663a8b00e4d8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d40f82ee6357565b4fe511388dc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75353e63ede8f25fc2150dd4a8a85450252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af78c68c1ef1ed5304c5cb88fbe30c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d28093344fc5590286c0bc137167e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab965df58e526866c07328907b328ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b227f5d831f0f2aa7c1c73fdf2f1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07865408bfb9a101ba3784a316fd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada34790d3126856073d08dfd1bc73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2521a6489818fd1cd676d6b8f053f8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea97aca44bb84f915d758c67a6b126a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb824474fa42555ce3a848e3458969261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d9994b9795253c3fb0f54613caad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ebbd2fbd1726e1d8ec880b28c815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5673d0402f44460f77ba953b827d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4d8ff9b0e8c7f0fda30363a34e8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e718977fce63bc9f04ab9fff195024266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b9b00d1636a25e108c4305522b624267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25681c069f8aa00868a843b3054e37b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4c15f919859835f7a59ff5533773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717cccc2261b0e9fae0beefe3eb18c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a5c5c4ab1b4709067c982eb75f44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f8fb1af95a22e26ab15cfde168dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9addebfd0cc19b50113b966a33770e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80756572cfa4b2ec085f868595b6bd9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf434dd0e84ce6103afd89534a4080275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f14b43a8d14113863050694f045c31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71bf3c2d981e66eb4ff36b3df3ad33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dfc8c33726aa5c811bcb5c1036a9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef884cc56b9e3efce1e989285873e1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc12b741639f8a742142b86f951116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02776bc41c5b640064c64f1411d01326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd20b3f26f25aaf54ff33d8cbe310e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb68113858652c1fa695519992bc28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593cb760aaa5eecd6447b089d277d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f4e22042566bc2c053f1770a5315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008ec1482ab24514a1fbd11232b227286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99396292b4c12a7b2ceced6d32073b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0bc19df2b872cd07204ef913743a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d003fb43702a48ef6b3e809828ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec162f7df90142b635fa9a22ff4ce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087690c133566c8c16610e435c56daf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877430c9c9a98c8e7801113a866bd601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8fdf9296952dd7a677d388d39c0ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f535a76979697510f21ac98774ac08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aedead7d9962ca22b21eb35cb29d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e20744ea10163a4879a39f04eea83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18aa83845d1245e281051fe831bbb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7aa7c9148132ebcab012f959cd4aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898016e144a3b2589ee6103a57e0d33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d02ebfba4aeb9f1e018bdca3561fba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54239d7beef7685675d4835b21e60834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5fc1a782216b2d18e39d5781d7ecf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca896b47dc736f4f6542763f81b2541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342d29ed89029ffc86b9da084d01b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccabdc2980541c8c6c4b9b170dc0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eaff72611f3173ded1e73099b356d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01f3af9bf1c0fe77ce51dfbeef4a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa090dbd86bead6cdf271bafb49a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c947d71046a00e152f0f94e4a5036bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9572b3a1ac77551b328ee6ee7e43aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f101d1233047d5d853a9d597a332a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f65d177653591d9637dc6eb4de8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9065c0637303d21d5ab4b5aa3083313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13dfb62c7ec4cb05203c0cc6508fd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67386f5a56488a3db93c773b999f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ba588c82f5e10edaf36f345a77b12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf599fb1314c9130e1b513b179ed19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc5a0679ca44c0e2239df46074acf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c0937e0f9aecce0b1151ee984b68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5809a4734c63923d900f28a205d64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdce0176c7a5fcba35459975739f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4461491c0182c4373d0b55b1238d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ba5141f044ca06814be2e7b907bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b13a8ba8e1dbead91031ff04b8cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc9331cd60a0f96b2a427bb605406325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673969a2062877dc96b57781cdea9741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9834571739eaeecad3f92a7128ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f9f73d5dc8473280a021eb5bdb5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8974eab32c41b022801fa5d025598329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc68632947f157a909dc8dcad41df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256c3f7423bdfe341aab6447141d0f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f73b1e1376ee537028d9d6d31c503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db48a3d581347679efeebb8b3942e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970860dd563bb29db1040afb525d163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37404e72437c62883acaed977150bc07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e8321ee4f1253aaec3f1e275625a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1caa99416609e3b00900beaafea5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877cfaf878145e0bfcebb02fbf7cf68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614267bb3a731e4c0cb1771438f41f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5a38f1cf3d5e4c693701d56073fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f05b49764c9707c6e4938ec70573341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478194dd55971de14408de1b94f92eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6575135bb10ed47d1afb0262fab9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f84aa94309f7af532d379bb57575344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafedd0cbe8ccd4c4456328ca5ecbbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48666a666e9385051ab0604fcf7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db7497ab90a45c3fa66ed0460955c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea8ecc8c541d5957a20e43c8ef932348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006aa47cbb38985ea72b7d344787b1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ce7d96953900117916e06a577c42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a861dbe9854fa83e08d631b2767408351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21687f091f401b963905726b48d24070352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77804c13af5be66714ead719cba2075353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc3822fbd41d7df33313f79ef61c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164128ef45ba393ffc5b750218117708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a818cd6ce359784c4faa8b341ee3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc59fa5e3d1e3e0740742ec6eac7e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ff42fcb316228b0e6a2846e2d20a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f21118f50072d68ca655620376fb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a929623f13305c00a85fbf1e66358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5276a0f9278628b5bf51baeb753c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3344151232cd9b8bf5fa3f9aeeae58a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623baaae6db124b958dcbd31b6a798363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d06cc2263b9b978be179f597ebd99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3a0bb6290e0a2fe0590048959e66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cdc509fdae5ad449d6aa8beb1f720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b4882288f033ce58afb46f8f0e37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec79b9be2054744f034efb8439c99b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c0faac80b66ba28fad45093a3511369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71938ad4a315f11b2ef147ddc2319370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc734d678582779363d91d8d00dc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de203fe4b2533548465ecd1131fae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3f747ae451b10e907c3bf42162ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9430b6c1f684616ea7c7c3e37831374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7cae9bddbda31b09fbfc28c3c77a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be2dc7e7a5720f214fa051e22eae6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc1d357c6219751f465aacbd0add3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081948291a43838e5f4bcff18aaa49a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9143d7f01829977de300be702f07c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b105aed67159739b5c69ac19a37206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae63369bcec06a37f50ece53d3eac5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a28fbc4c4365dea08a172022ee7d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33837041f0cab3ab1b3c40fc5a92923383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58580ccb501728d49431df3aba0062c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806efa5b1e66d39682691078e6c218b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb72ddb93513fdbbcc03968c4485da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a077e08c013756d262ab1749fe81be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928dbec184b87dfb02caa8d075eba9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff534be399f279bef4baab431d004d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29819debd2b0fda1732d8b5c6f3203390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd3eb05a1683e076fb72c60714683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aaaf015d5db7abd0f34ae50b2a021392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c65aa9ff6288af10d1022637d35dd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a40506934a10fd73f2f400b59126394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548113b0da470b11a549cf19c5bd151395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd4f4504ad1591b1e1d2ed035bfeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a661514eefd36bb8bb73ade63962a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d29d33b60e09f6f402919ae78eb6dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e49a960769531c93cda666277728399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75949f99cb2436bf2a8ae531d1c47a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87300dec9af385a473198d68cea49dc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc2e42f6d1c645d532da93ea19d1c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dacfe6a32f0313b75160c448ecca7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24116e32704299326a5bd376cf479a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ceb777f36ebc47d0362d3fd9b09c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3454e29f3a9072c9eca2dd78ca1cc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325cbff8e5031b3d319175189c41ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654469e9a956d98dff796056dc86aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f1273669b00f039464490a15b040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e120e1ee751ed09a794db3e260fdd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5072bd8a9fa115190520a0e0ea4cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac0fa62445864adf64536210fbad5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2815213fa426eacd5515884c7ef2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85c97e400fc6e18c6dcbb489022600414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b8efac274ff7c83503c0d7353e5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598896fc632a35bdef118405928853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5693374c30333e24f0e452719aad7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57dfa20e1a465473044b8dd0d21f3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97e0df5685b88106e5047886ea248419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324d8016824b11070529364f598a71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590974a530ecdd0fabad77102d2e62b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffece2a0520eda7739091bf9b85e4302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28872abe74fbba266b98455deca5e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb86f6fadca662b9a3f35287393f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ec738871f65abf1a1672949cf8021425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560ec0bdcac99ad3c13c3fe89f6cf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38cde18c2f6608a15c2bac34ca23d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6eb57adb0cabed215a7e8c9f807b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a08154a38c0e3a3ca2c28baec246d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9d9d3957022688b2fdbe1db110ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7914aa0c9245d8a32440cefcc3d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb8dc162ebac266be3e65618f22a57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9919b858a1d1bd097f804a8b855a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c09523857812577e757bcd0dc4e21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9001605a0ccb5d66aca8fd2c1fdf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f18c3308f2f0854574908bad5159d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e9310cec2435b76f25760c8baecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ef3434a5e6c511003d27ebf3f2cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893380571fa221613c0ca81987168e88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957909ce35ba24873da4f605ef24311440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c4abad6b6325932ef2196bbc8af5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25bd65cfa3a94404fef2f3e7852a1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f47242a63c53d3e293d3d6bb9bdde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5310240859744273ad322b7fa5257a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c0df6958c1c2c6ca0f58a83b5ce8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd745acdace2b5d73d38f317d474b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc14787fec7664ca0105a5bb13219d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6191b6e75a9b3da8b3e2f9a1b25d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddbb6a9b9946275e244d0a9e1ff507449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975669569dada8b2e0368763b7c6b17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e6b9d25cffdd6f5af812095927d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680b35bb21c95bf379de71c841a25e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b16cd7726e692b06e7f6d87849cd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe85a1cbbe01b87b982517ece90fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015a33552b8f96918dbde0cb81d3e86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9f5b3459e1d4d0e447e1441e50d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54343049b58684ffd3a5e53a8d001575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadac2ba0be07b6854cf4f42977b08ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d589ba045688b7e0e02a4afa101ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100952f8a444ed1f89d7af3b9e6650a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112bb4a324cdff95b715f394ad8ad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50252a9035eeae16227411ffc4dc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8279c8ffd84d46dff5a0ba1120e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da91225171f4e66448c6f1df70295464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76bdbbc3948b026e383cc56b3353b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41e92a18195df38dd1bcafd2e8137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5bd0ba2b78b081477bd002284700467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9040ed3f0c8dcb56cf9e5fc9b646831468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f56087f6f91ea9403102b22455bbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ed83e1b969da763e3d1d4ba23b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f960b1d2154413b73344d3594cf564471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8080c811ad597bd12ec8f0750aa961472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddfc8a88f38f7a12d523efe780ecff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766ae45ae6b7bde1c8ebda4b5139a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a54c9a3dfae02653fdeab4169754a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e92116fa269434994facc47347a7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bcde6594bfb74246a1eedf943ddc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6ddf1d245164a545aa455998c3b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e77cad93ef8647c17170f44236dbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce149fc8fc37849cd155adc896968ce3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8f8f2632345e8abb52995e86bfc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5652306c2cbe4022a20cfc160a0aff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e645774a30e3baa53bf6ad6de01b18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe332ecab0bed7d07c18415bafa9a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebbf4a4fd15fb3e1225e58b697bbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c00a68e2d5bfc82cc656d088bfbb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b856434321a24281467cb6a01644487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202885d20e70c83ea5d999d6ac1f17c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de7f3ba12ffcb1b7628100ffc39db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4286300a3b9d0012576eef5d8f9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042f60433f30de48b834abcaa16a99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3537c3ff7abfb1d95d6632cb5c165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42443c7e5a542d19cb85ce652fa1db3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab878804c1568d91a8422dc846c1040494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423debc5421ddedb63e57b0e36fe99f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35109c30640b704087956ba6ded2129496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f2b41a69ecd7e935a226f36aeb016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f3a231015b9cbaed177d3626b704c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cdef5d8394a3e60205bcacb15e99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0eeff3d51e3ba29de5a624080ac1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899d614890f6b1492cddaf93afcb15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf50112fd3d56b8bc781caf42f3b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c5840a44003e21457bb67adb527a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34205aaf460f3c4f8190aa7075ea62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375a02400ccdb5f1616e72e5e0211b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d446d40dcd6ff31bc3d78e819c0f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dcbd9f5c05c93011c7f0225991ee8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c279a69c95568bd2d070747d52aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be985cf20f6044acf76533e2908a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348b5d50ee5da83256b29e4e215e52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff996aff667b732b83dd43743e42bdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d68d5e8da6293d5aa83a31373ca7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57765c527ca9e5713d9fdb9a32e9517d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e332ed8f80a0a7945cec41155ba90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72a0c7471c99b4fa748b7011218eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5006bfdd9aa93f1c99e3c8b91eb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52d88e54f2381027acad3e9da6f5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcabe5d3e72ff0625286e7032f7340f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5a1a637af8bcccf23f8cd823b0665519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a267b78fa6f22da27e1872afd7845520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bc2a9732ca2198d0da9c53d78dfca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb0b8650d6f857c62931dddd082654522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f3c1eac5f7c397ec47a21355f24f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ee5f2ad2cba7fb1aadadc96ba609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c451cbc22ad06a9f94ab544804f2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58202d7d3f0ba185f4a933869515ffdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe951b58a337c86f9bcccdf03013d4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a1c34867ffb269955bf8374d0c8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c626221c817e6a9be704573efa8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3582e3fd848f36720af83db7f78dc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a25101f3971dd39c78bf66a25c78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543ac8f06949dc3b0a6f3f6dd22a847532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d063c5d63545acbc8a2c7cc8847e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811646d6416c376d14be7e35c0d6e13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4770ef9b87bbfd907451ec147e4e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acee7d9cf623e416060383f6d7cd63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b09c899603129c1e6ba91a745b941537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f05b24bb6ffab5f4428f75037541538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91fb49b574263e7ad8ebc6303c4c27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e02634aaea1d44ebcaef25d2f08bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c06e84e57b655b417d374269e1a59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce407b90fbe0ce899faba16f18ba2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087fe4f56156cb68eaa0ff3a20eee85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f3a19bef23adafa27e0279493c69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4e7b1e9fd07d3802b2cf8377f0637545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b91f3468b30e119e74ef6d5525f07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa585fd313193353c1e6c04b6ad4bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4b399866e55a669758019ae6548c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d50165763f2c20372aa5489dad59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab12a334f970eec176d8078a76275550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850686b1efc3e84079119c563d5df2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360938590ada7d36891d09a3dccd629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906448d12671ebdffd2eceffd98b35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26153be4e7371799ae61fab7aee982b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f6bca427bd40e6e50f654cfe8d959555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00b3c459394dd26f6ca1eb0c2dc44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d77c8335b41970a7f47773be43652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d822ccceb9bb03d6468411ad62fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398488f07f00d31fd471f900a6d083ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6615ce2a5dbd726e4c8d0586ead282b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8ce7dcee5bf466133a16b7665d2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e22209f2746b4043f76e8153efc10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d7745b22213470330339dfd5a962563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be496ecbc0fd60a8a0bde1c069e9e1d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af820d4efa29c8840324788cb5ecc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0572ff039ffea5b1eb51a4f7fbb5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d844b65c2b36d614bd57463f293243567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c7ebf9a87cca4ef8f95f6d7ee6a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257d8e728198074f23db78062ae1eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d848c23c7d44554662e9ad34b84fa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ffc014b9d045ed560b947606cf8b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b1f6612594dcb210749c2ef8f38e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99210168a489500caaade962cfc00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8e6e38f639b71f1953c96b22018b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b74552b6ace91ddb0318a9b767fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ccb311adc968c0c0773c430798d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824a09c707ca52d3e4a62cb1e5b2f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6bc08f77c2d31860b1636b701e465578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4d9b39f9bd1c1d046c52d0f72fc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b35aba0fa1b5e8261781a09e7643580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5579bff6bbf5afdc7398cd29523c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808c74a209a16b87158f82e300f4d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627f0d515fa3d46d854f720b7f1a19b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5eeeeb4ac2197299112cef9b424f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf13f4daf18a8364ce647f67423fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e0d83b95fc7319d2636aed0d3218586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dab8eb58493729f3646b4850603a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50c0716975b164528ab2767b4344e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8131f3666c577735641e203335491589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9e8f3a8fb1d626bd8a1f18735010590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6099553631c9fea9c1ca47ab76fc76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32ed8f636c9dc04d3820ad0a5d3b24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bb7c3911fe3fd7c262974e656ff94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee017fb1ab219e9ec58895a73c2416594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918968a461fa8a0563d66bb9ff6d43e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f785b6deec113abdb5f1226c18a33f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ee7ca6d6ac556e99272939f6e3ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7332b84d91ab2db3bce2a49622223f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039924ca8d404ce16ee1bc475420542599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f9dc097221f2187e031dab0a3e83a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6eaad2d088d02648dadaecb7e28b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ffde1d76826f6ee0fd215e4db29f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb46c945a8f9017ff973edb467ca6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4e88161534721978b5fe4f8ec80d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a1afdc1ba0d170210164c0041e09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e066b9d3f2020959528413dff0c42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525bf75af1d08c936eb6b8646a4f2dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc914777a940e0feef398779d7fc9ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32d35c97b39379dcdeda6f7f58f6ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f9c09834a12b2f74b264fe53bd7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614962e668c8d3ff5aca8cda17746af5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91dc1946845e23039aa131635d8f7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184cf91abc93800c12eece915660fed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0629537c3d53132f6361d240e8318614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc295d7884f482ba533b8df0bb14765615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c8f29d46453af56a21ab16d1a439f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475916f1fda87b96c3f05aca8d49bdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95860165a9f066da376c5e69bc1e19f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488530175be2440ea8bbdcdda8abeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088b6abd20b262abcc545d02d154cd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7677ef07d8389f2c960dc1b716d081621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396319cf50a17f663173cff3144134b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b8f4d4014ad60fcd38e82c3c436b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc06d1889b474e2609fdb37817afe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281758f6ab46371d3ff447bbb013a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca301356167659bbd94d64bf6ccb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0670bb6810ae6c1c7d9c0b7700cefc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dfb93c3ca8de9bc9b87cb82bec681628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb867d3b862a0b11c522698cdfaba17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba6037aff5758c2b13225e46c7e6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23debc9e3e9e23ee9f4d51882189b68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d35dbda2f4e6941c1dc56db81006632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e6cf4aba70b195a668ce3ddd7081e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9167275dfcb6a9d9e407d238ada98c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04af8675ddb4ff0ce0f628e929c61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a40a06f62afef3f5879f0790b052636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755263a053b0311d00cff67c46e83cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88662516ded86935ff85127c9a621638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ecd13d52d1016e85ff96cd8012b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a94bb1cb7c2dcec630fd7d18cdae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93624a5a529593f817477246909598641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468e048100528b0c9103d00fd6a10c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5163578d446bd67403c02e28d302b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713e20d602ebc6f22bc969f792f4a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001d29e3a3730350b37d52412aa5839645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5b8e230710603f5c6880ac808707646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b6393e898317954b2c655d2e4121647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296b1d1599e3bcb0abaa5d00dc196c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fd271f910aacc32d01e76dd2ccce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05c63ed61b270994c379e2c435b7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae4bf563131126354798f6020603e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd763f2a34af083562a6bd8108d3dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68543e8e9f788f8b7682d4b9519af9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24fbe48f3fe3cc4ff93567036ffecc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051952da81f9d472b0bbe754e8a124b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d21c6bfa53b96e09d34cab035188656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac30c439e79e537c034138e54ffae3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55072c43a1c9186b3cbb6baf408be2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa395351250551889c1ffb094867de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68640104f4739e9361a90bb9e747ad3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cd759ced71e6618f09c4ccc51abbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4127b7b8aeb9412b86249834e2b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e441d0324d49857791c766ca927b8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba216c720b45ecf869db7e40d4c35d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1f04c7ba1406a3203c8d778bdf578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168e1249795926027839614298520b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434fe3fe5ff1867990aa4879620f2f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6ef593602e0ca1baea0a87997766e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed06653a9cb7b29b6250c314f47932669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c325789532bd4228f71878032173f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e03745a1d44b2e94c55dd2aeffd850671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb8abf718838171cece13fbf79ed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71ba0ab31234e51d636e872306b44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43bc7722b6b28517b27b19ebf242d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8a5df1beac05c50c937d73e6588f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f6acb5ba3da22d36e56eab5e2a431676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d188b46bf1395ee0b636753f4928cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689d9f7290e3f54b59da4fc0589866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00c8d7a8d7b7b102948f247d6091d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5bcc91f1637014ab6d3d69ec9997680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c13260b13aec226438e2e78336ca7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f119c83394bfe1d839cbdb97acba64a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32e435d4e2114ef3af8b9d2c7110e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfeb83e2ff424cead2257c44884b8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad11ea0c7593f339e8021520cb41d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080d652f6f4c83fada343caa701ed29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eef70d424d6a37bc0fb6f92cec06e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820cc5cd2a8d29a97e4add29e1c95f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c454cd3cd4b792f3b313c0b2668911689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a03f2232d6dc549bf3c780d82ef16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381103ffce929755e0be6483499f75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624fdeb689c2c4a2527f6da8859a9fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8055c90c3e4b0b7add58d149d12a63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef90b9c572d9d43664402a5ee2be4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49bba30717e5eaf3d4345ae3e45e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ecbc67d3c78fba34e69aa8a53ebea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c252b525cd71e26b07ec5e46afd666697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e29390499db83c1a65e5d1d09d61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785529bd9034bc61bbcdea39a6c23f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539e5282c653bf9cf5cd91aa5ab860700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d50801a97c0f24cd38cba8954548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50997895d98f967a1822fab1ffcdeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b371fd1a1073b3ee2ca5d06685ecc81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef63764223d798eac41c6391b580a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd845efd5a2ff9e9295366d85b93a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259c38826185cded68bb1391d94fef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a710c7f0894022e5f845d68b26091d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885363c9cf948bb4cbf371480d8767708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b71875f939a9ecefb369f2f9af04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baeee95584ba1168f4b833a2768542710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38272bdf61607b6437e1942eb14746711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3271120e53e39ee315cb165df54cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff0ea5df9696dd087fc6046fe4001713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22106ab2bd6e9eabc77e3e4e0632aa3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732bc15e1101117c7a25d98e9fcfbc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426558c0ca9323da2fc516c87e7da776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38768d31f2922cf4c612c2ab91f2c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd11bb225429fd94d82e81ea592ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d314e2ff7a47832a09af1325dbb9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170618bb9a910baf840f1fce54162353720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc528ef4789f4f11e0f8ce3f9f9072b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169b47eb2137923dcdcac3619f81b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef44798cf140156496ff5d02f8a1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ab0fb1050c5330b0b4af0e49bfd14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119810f7539b667a96402581f8023b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed15946e798ed8fec0e3d8dbe413a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f2cd70fbc6fab346c63a5d4096b20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6802676c81974f33bdf8a3ccac437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2ed8b22f205e50248ddad4d948a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ec809239aef6ac294a3e87bc1a40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bf8798cbd3446e466f837f3156012731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b60ba2586e4ae08adcb4f12b0d9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adbdde9f8cc5286883ed7b85404c46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b27d7887ed1b9f5e4cefc04f8c546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28bb3a64bfeb955ed2927ea18c32ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e98ad429e71b73220f87b19d47e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44251b586cadf9c1a80f26fa7d9043e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac496ab2a225a2abb032c24b8714fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b987a82245d7491e4caed4a5b677739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df87bc871c4fb364b31596477204ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd390eacdc84bf32d2be2ad603a5ccee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f8683422e44b4d04f562d9993e5cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe321fdd60fe00552b10e1ef88548f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33e1d2c0bfea160faa319895ebcf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd10d4caa0df5fc3aa560f9ebd6e7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db22952fa3018436ba79f3bc779737746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9d8f2ee7b7df5432b7429e988625747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebadb77535f8f867b5ab58edd1e8c2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb3e5846213d4464714c084b96fef5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e1f91fdbc46b1d34ed941fa0075f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e369a6275f98e4200cc447c96bc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbbcc50bbbb807abd3e5520ca16222752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5d51a0f57b7bbd4718b59937b3875753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2635e4f68e69f9d33d0ac92e1c3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74ffdaa725d6f776aa7bd5e1a01b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264aaf7ddc8859265f9394339e4b68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e62481b79eaa50839b4bf756fa86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d856e23b6df6b4dcecc2030548bced758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354444d48d84ae6ecfa6cc64fcd2ee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cd726c9a1428db2c69c0930db86c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022369ad08cd8d1d71fcc34a056e36672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c2da61172f8f867de0e70b320fc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf0720a1ede429caf1b20625b053ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc1ab16915afc7cc1f011de93c9295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856dbd8356a7b0a1d26f7632d8982e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4bcc053f15b978153665cbbf7a0767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2edcf18b2919be5f43e2b9b48b818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13cc67c5d6239d2059a20436db3819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f15d17bb74ef0cb6ddca2fcf20d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ecc939240a4610c4f51249813fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2d17a2cd2df4cf5bf275e42a1a5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548ad45c032cd9715556bc3548d206f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad8cf13dd05ad0a3ddd21e5d04fbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb489d393b1d8adaa6c5cacb47dd4ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6f55e5690cf6b734deadbccf70b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1387ed31013dbb6a62defb769241be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67a657b8b9eef5ca638017a4c49eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf87ab716a32cc9a887c76a9bd7e2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35a8d3f22324c3fafd329ac21362c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f09ab95f675ef5897776b458b8e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374b50d7d58961b2b16dad94bf31e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d96d4b9e12106eb3b13097c55a163b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5283279c6a40db671a9c2403546124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200993cc9b463e8ef327c57c6bc27125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a5b661ef2069019da10488e61acbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeac814db48f86463e264b48aaedf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e08d449858c686e13ef4c4d3ca0a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b31bb1a1d2501480b1beabf03f9abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d12f905f364f443e07fa690a70eb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbae8253de0d7735c79b506abc003231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb43393d9c87cfe19838765712b39532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d738bc252e7e086f2ce901c3229433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb1217e0fe85a5d8788fadec4589434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809674e04259b97de88d324af00e5fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88010c8146bfb39112af503c3afe507936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292884c541444f0c6f675d2838e182637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10464c67822e572b90549e8a330e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e9a1e6ea2e8e823d0a9578548d2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17d48d52772b17d9744aa0643db9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dede0b9d48079a254b4941727077e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272dae10448780b3d8efa078ee5a0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcae137a84409bf0f7c1384ade957843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5bf2499fd22aff95dc33cb3d8cbce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0264d13f70f0a05e8324bb86fb4ded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aeac8e6c3f4c0c4b0d3c3b0eec2ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa298e37d602add9205a3e089645647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751e217698b1fc5ea9bf71aad7aa8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a9e1089a46134123519cc9229510c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060b8fcb0c0436c45997d1e84c6b2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15c175f6dda9d956729e201a99684051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb798f84d876cf7824628f714667d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c4c5655abe3699f972f3a8a4d48e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe6ed672ee6cbe99ab217f3594e2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664046a8095fb03404623ed261581f5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f7c78f46289748d32a5507341ca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d862c24b699640e433f12a3df589d1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1ca7032b02ce9e3ca3e03786db67158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b497492cf5bd82db36e1a5b1b7cbff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d72acee194297a018dfb7b615d2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd979695241c2ac3ea5bef77d79ebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde2ff14216fdde2f075c1e6096886562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc2d4147c2b9aac109786d6f11ba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bd04f93074844daf24f1afbb685f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a223bd5f52619182bbf925a9814065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc8f7b00509654394c22216e61fee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e371225e14e7ddb8cdc47f733a0a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4289510db6e16528b317d36f8d4f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84f78c4d3d31f123e4d76e4570add69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21dcb70e2e1c716217c2dad5fbcf3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc0aa0f0f58f2ab7b6316d5c526d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d75a7daf473258ff3d18e2135ef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8848685eca3539208c5d25f6eb7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ba8cc343e3a4854142a30a9e673674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3562afeb877c35b8cc0222c41111bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaed74fa14e3ea8ad6ad8c76edd923a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7622739eff3109b6ff83474b258077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ec5dce6ba5e5a6ebe204ec7ca58978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3da6084529747c03cede1d75be63079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4681653f374a93caaf28d80c360d4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e0648aae038527220dd21b827261781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e751e5108fccce44353b50ae94ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8f42757c3cb99b902c8e1424ebd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adf9dd0bc271d70ed64365594ab0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea8aed2a2671c009204c89d8c374085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543fbf172fdba3212d59972ddcb90c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b267ad490bffb2d13604d42ca27987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0fea6e86e2392cfd702b90107a60188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52215b24e11edfcccf5497099c33c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70769219b05d4b6784e9ba076969b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3bb0f801afffdf7d52fd8915e67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c459ba8e8f06de14b38e48c4c54692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abde267749e8fec0aa2483ef3405493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3d6354ea89d14d08a34758c66b6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a57c8f7f37d0cc752084b1703ac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50709458030825c0e8982829ccb15a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dff8bd934adfe9abac084f5e2a8f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b3c44b5100991eb44740a1d9e52498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a4f95d2abe576e6976a5ce3139e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a455500048dd18b56080199b0deb27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6a91c93b1b35310eb502a363f3bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428006ffbd239f7ad45261dc2bc022bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d4abed877195a85ade59ac885f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0486169658157677f68dfe8d75e09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6909188903b73589e22a6bd50b28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000148a3bd0b7f5a8ec321efea6c1421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f61c53c151ed174309936eacf6745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a87107829fe01126751f6e2827e08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976298adbf7761f1d9bbfb59cc30a18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de292d131d7677d0789d42b63ac49cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5c260ce4e8011a8c7b979da874d75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b791039c09a4a33c5adf8e594516e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b5c50c222e71e47722d0f8c311af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f77363f963f95a9e0c4eedb77df9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e8a9c071872c36c454e72faf96da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da321cbc7b3923b57bb210685b05a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966ff9b4c5938fdfd4a67236b24f26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403fdaed295d3696a21802641853ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14bdae228bed0a669d62523f23038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e3acf9c7a5d37c8fd5aa7d60b3a83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59f8f80fb39ce872e346368110417121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb03a6f23a769bb2d611b53be718b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1996d0fcf391d7d7ac857db5b9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e342913adbdc0875faf4c767e374124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f32164c86ebeae193ed525c187bbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767b33b71ce7f4978e4220b858bd02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6f646287bd85f13c3c73d85db5e8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8083e59dc1c54528174cb67193817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7afdbcc18128dbe8b71bac4a0b106a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9dbe1eaf390c64abe168278352012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17619facb1067e97cca46e2e5becbc88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce88a7258b3a9e0a03829d8f67990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be06f67dfdd6b64fb8ea5d80cee5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87bf724ad04305094afe2acba05c3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97de33cdd3e76b9722fa03d0bebfa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60a7b4eb17209380c37d79266bad73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08d4b0f0e07f0718802e2dba2ec17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f73bf15fd4d136b433d73c680f88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c1161ce4fdd003cd2ae20b4df7bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6690f4d6c91b8d3c9d1524877a5946140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcf91aac7545ca58feed10539956b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec63c8b2daef473f5cbd69178742da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431598fa922d7f9ef43ccc7d775be82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429fa97bc6182b53c1c61e65054ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2f5afbe0b3920ab1a940754eacbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c29848e10f978059ff5a8a11cfcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d5582fe37a27ecace76fa972c9be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471e535f33adc18d36d7dd016ebe23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966f1bbdd7052ee636e8a56ba72dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070cedf2ad9a41c173be21f97e82fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e3730436fdf9df12a1c165c6a1ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70edd88e8ea88297aaba86015be8c25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06b94bd9345754332886d884db4bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bd55946765eaaa474733e9b9d10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31fe69fa5b0d8dc7dee2914da8b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb22785d68adfae6dd170ef8c2a07c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517926a75f2da33af771323c0684533157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a955a04030719a06387f3fd81a6bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd5823fc440b5166fd6c3852e05f63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc13996aa17b2371fa528c2050fe65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca9eb4f9077020877f4836f5a4c11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bccc3134a6980f4daedfe3c56b637162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921e327ce13abf66f90281996aa26e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3c5949a163a75db34c7b2003c86c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf7c314249256f94e0208906aa705165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9fc64b6954bf9365f67acd19d839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4766766f0fc4417916845af549b54c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435a4ef7f2984323d3bda2067bcae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433f1b293a406e1c9a07e7666546c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587a7b9086b3074f980053e628d16a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de978c48b282746f9a3b3cfad05cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5875bdf2cc155a905bcbefb7e0a0a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafa92a9a5fc05f9efb00c70f9ef5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44585fe1bbc6fa4619edbc003f7875f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f16f22b818d3eab16114d7b7f70e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4abe4acb0ff89b638f763c11beaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05600cfe88741cae6c5ae9dcf954fe57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5e6f4ae3a0f46eab55a295328501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5fa835d25f00d643e603fcbd30f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a99370c70fa40cf0662f057d1f960f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b189b8235d150df8480c2843e687181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4811f3359297afcf15e71feca5fee6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c590bf3c266c078c109ee52ecc0ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa8f457806c38d30ec215aaf6e75f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7740384111e9c77050d8f7576817974185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0de9b1f762095362ddd56d0c50827186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e69f74bdfaef5eff83297457e09fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589de5e16bf3ac06753a03e891033a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446819502ca8dca43ef60fb714136a1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e29bf1479ecf4864250f82552804190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056afd3dc7b96ca4ce83888fb69909191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680839a0de27537db8925de785534f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a31ab4867b8154b6f11d3790ea5a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b30b11b278eaa65f9dc1d0189bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0feebf5d9ba7fc6be0e8ad73c107b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b03c767d9f895c52ad0adb6f1139b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6eda198a147e4e7b3c9d51b3a098d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435bf116e1f5717c6d8d82bd12b196198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422155811f24b35ecadd18acca96fcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0f5514ed1b5562be2797056d3af3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9261972c59d5fe3acc090ff4e7122c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df1cae3536b17e30edaec679c2b5b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7c4a290634201926115dc0582a40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa6662a12fe993811e9ef22416be8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ec1720663ef7f24e81584c0ba205205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a340f99f2a5f50bfeb1d66d161985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea423d575fdf453d7b7abf04be8d75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5762078f27c13cf54d2888745dcae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afeb539ecf6313deb6f376be7b8106209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe94e0e2f825893eb7f18133ea9e76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a25493780d3a332b9f37ea5c385e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edba490c67ced873dc8699c7491def6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e83303feda7e1f9482826dfe24062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a608655718d1f7fb75f3f9f275d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d8f0053e200b6e0ed9a321970d4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d02fd977a3718194df7fc807fd074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9fa6a3e64c1ac909767943ab87c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448b0a318f6979b35bc1a14fa4b651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e497037f1bd765417b70fdb5b2ff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cee6dfe9bb65717c2938aba62ed7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbc7370ae4e7f74b6bd35b40353b75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8055a8637f7c02df2e41c0d7b8a07b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89318aa567dc1969789272bcb08d1e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83cfc1f7b6a6768b40969da0d199df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd716d7bf7f5a349c90945358ed34e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f31677968eec00a990a2fc39fc9d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5407ac158439cd814547ca1d09e7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515bcafe440dc04af053f1c78a9449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d86b7bfad5045fa77b4b3895c6618229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c378b750f6d410d49249f741eb9ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773fc7fd0e7a547f8041080362665e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae247ff384c3aea35f58f558f544b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed09e92f9635745b23433d732a1266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6d2c7d34b5948251fa2a8cfc0309234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e623621bc5967b1f1ec71b32fb55fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c22453ad1986d21075bc86d634dcf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d03ff654bc3864a3abc137d070eca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f353843e37ccc3b8e6d3d9a992583238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6026bd62fbc9a999a81a0ad960ede0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174459916c1f91a6e3a9f25deac87e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252010f224d6dae54b0b8a3a0a517ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc48baedc201454ad559e4c298567242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d9e5ee48cfbf111e563f5a08204f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f692bdfd15923d91f706bb551dab9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc103322a22219382553d0d734cea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12842af66695ace0f78550afd620eee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff471bcc9d88457f79b858e5e11d3c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0c719c25cfbd564564e549781bf0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a359aef5f036e9c45dbcf902108d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bfa6e06aaff3a23adc25ed1a4725a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea264232221189a00ab7f016038451251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a025538249906b3d200ef9bb8911252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f1df39778a828d469794d092828ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3ff181bf4cc50bde87f0f6dfe721254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c61e0e2cd2f9913dde02c3a7f73a06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffa46de43457750fc99f34b821dc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc02869634da84d52adcf841c8746257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce1926dd15aeed6ea559054f69f36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ecaf049548b953730f41f89ee410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c646bf30795a4ac77cf1dfb018cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba6566c84c3b96a02c5950000c26a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4e0f8020fc8460ba1676fc031985262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e4e8a206a644be106aa94cb058d72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795b8e1d000795c6e891da8735b25c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9607ad802765ece275591a3361d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82982d2722ff5931743c313f7b5e93f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2378ea9c9c998a421c366335e75f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3dda4e4d299719e7c1460fb2b1a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad21ed3fdcf3fe710f07155f2e43b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffc86b32b096adc0c2890c0159199270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75fbc22bd6182068780e8c1c0d38e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099172f969531d24cc90489d56d860272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1816004b75793c24811a5eb71b397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a994edfec773a39431cb8b78c9a40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187823bdc9f966cfa78bd1d1414a5ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d560c8272d0075514ce823de7a273d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728a48a208256b81c459624345b658277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551cc83c5c7baec8e2b1fe66909064e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4019814a6b462757aa1e19bbec8f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999529af982ab852fe8e75f615a618280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b945f3110262d240714ad551014c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5252012360675b458f412c98af6d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e2b3bfc83c411eeee6a7638cbf0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b78d7746ace641a697ddda1e39669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b6c9cc3601c30e26f42d95202bbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924efe39dbcf50fa023032ec5bdb13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e343f344b44607f7610c1821636ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e54048b0baf558b95d9331557b753a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bf47e54d89227d193d61ec5a2b08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b6a7d6a8c2d43816a33e55658415d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d32f322c26411e9483c27c53cdf5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa2be09d7bc18c68c341010a805e6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3c4ffb8bb130e8f3f00600032f486293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684122811d7acbbe129e69c5d97ecf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d003922b08ae7049c8462a5ce3c24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1561af126c152de8db3746ce067a25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858a50b799f6bb2fde739c5420a9e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c11946b36141b2e24d83ee9e4b6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a9a3c510de8efae2d2aeed9dbe3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62edf59cf91c887fe584b424145d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7e5ef7466c6aecfae6aa0f7fda3c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680e8fe4c7a034fd03fd1c27125587302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08c0137a1c800f75a16e198ab89b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e6395f2447864266026c112fcd02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea504db15e43ff6ef75440e51eee18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a9a2f5a0623cc7eb2b52d4dadc86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83047e343697e0c4db42bcbff5532c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d2574bfce8cfdf51bfd94265aa81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805828c8f5e1dc5ab7d3986bd4b4d9e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50568449067cde6b3e06576d934ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceeb4718194981bf75bc02380390b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4516effbc5d926d25aeb2f992004d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5511176343c35b6859cb78ffada9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41878df4fd8f625e95d19e5a77c9f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c64157776b0f186d18c8052885f1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca55d8860c6f5742354c3d54c7969316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728209f689dea7e35eaec647ea1cf49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b972f2ecdfedc0f12ebaefa6aef50b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39fcaf4e91e535a486a42af2bf1fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964955cb359ff06f5386a586ce33b098320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e235b2a90c741d002346bb7e23281321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4cc26d0130453fe04ac97dfbf7196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0e8dbabd3df0eadee4e928ce0eee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f165b78859a9925402306f444089b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53b909a7efa4f4f13c3e073bc99fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72353ffa2df19c3a9f3cc5fd2fee49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915695d366632fe74eeabbe4af8c18f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65137fb234f8e7d07265ba1f83dbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe21c9266d011506606999d33df60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f745639840a7a12a68504f56cbf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14b2f58345c201c0087a561879212b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08ecce04b355a9ccb900cfa09de49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ef24ddd4bc554a2fe97627d0e40f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89066fef8d77e5e1aedfbc8ac23e5296334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b985b3f87ed200c17fe0d3f2a4c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339c423dd3d67826521682b8002c182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760487349a5b70232e8a1eede4690ce3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdd89ec8dcb8c95ff3c5f67bbc05d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51d10935cf3db0eead224cdd75e6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ade76dbb7318d6e699ea47f4c7c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e368edee86d98f0259c0cab79b8227f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901e6ceb42fc60c6f3ab74be9b4c79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d047d87d0f987aa91ec1259d9d7ae6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef430cf1f1490bb271241e4f40966ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65a97b9e4a2bf6d0bb46d9c5e164f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee971e6583454ca10976235d4ccc260346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fbbe8c0bcaa943f4ae8443b45c952347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f3ec248f2c861aa1a932fd56afc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564baa9f34b9a948221a4fed65d05c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79776c99622c14cfa139e594286d8c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986493fd7ba9452ecea4c2fade37a472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a5b118d9bc246c7f2958e6b8226d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c005ec7c82069abbabc4fb6b1fbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345edc045fc4d571b7394abfd1613ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd1b8c89b78d668d1a1054942a594355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746044ef247f637d42a974baa6745d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb3cf60d7777e528ed073a7f9b029357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe44c7a276f3a19b9c9eb62a5c423358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be72ec2b32e97cb8c49fa49b67ec5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38f5534c00e70ab8ef9e9c42da660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c79e2eee37b4519a94d46794e136b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc67d83377697deeb7caf7976e915362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98de6e900300df7d7c132b0152a518363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42717516dba1feb98f7d5996f3045b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404bfa9707396d8d240f667dbbcb100365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949b3fb2f86f0180a7e4abd14b172d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6596373248c7b96a49dfc26fb9900367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041afd9be653125fea2f89c1444189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de2d8647352b6cd0bb9e57c13b98d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dc860cdc0ee2befcd16da2eb597e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318be0b3421edd36857d4b4af85fbc58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8542714c2c03027e2d73aad8847345a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf761702c0f7cfbdac3fab14d73c39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ade9ccdffbab2275786e17a47ca444374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed86f1a9ca89e5548bac0e64c050e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5c2fe98af48291c11cd1e5c9f55c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ee85354b38c1c11822522f4cfe0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c97e774fcd370e54ab111d7b1b196378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d792cd0b92aa3def6fa9fa6a93731379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2fe2bbaa1c5513d1f6695baf9b1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c5b4c050ab2237f1fe7366fde303381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb151f3b111b42c6de4da19770f396382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464e036e3e4eb032e8cb11c6a2abee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387ec4f56da6f7b7a929fa324ad4ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550765d893797e170149f33251d6abd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2637c86ddf5d50fabe497eef9f25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b87228e91022ca17aafc42094aeb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8c5e9971dfeab376d6914114be34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c111f4e080b19813ed1662e78fcb61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6207240acf0a11c1bf446841643151390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f81bf09b18421dfee496bdad6034391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cae55f02c54340878ab8f27f0adf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74005792f263ab1438db05ad945ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818be56b98c8c1359ecd1ac506d19c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4b4e830ec9f5f48d3fc71f1d3ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc52b9d6bdd2e92ed349ce9d41fa32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7fcd717b5064a860abff4c3502a0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336e89281c052d4b29857349b11ca3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f39339a2abf792e0bf6fbdd29e0bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbc24c70e3d66833c0f5044af08cf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce09cec39f3b4887fc009b4ec4dd85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b9d8160991242f8a1b18bb22007f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b0f5aed4a4f91cc8e8887e5c5303403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5194a426bc4c2aec85e34247f992d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd7c7aec136c8e16a410666b74fc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41125c5997a95c347fd98bc7f5fa4cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c2b3bb35e54cde8d9e4985bf3841407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77122608a3d1a2701efe86b94e319205408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a597922a50ab3b7b70a608cef557b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c1077c59919167d8402809346aad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcbfaa9bdc352ae7f6dd7086342859411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c5746802aa1e003719b8f89a3660412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1686e806e3230ae44a225379a7c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ddbf8c577292e63f96882cbb9093f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3297e91fe9e1b0c6447e6a7ab4c0e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578af8e3b83773444ad60a61ed0c6ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6af730d5f1a48939ccb4dc54ed5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c838e169670e177c16a9b25943c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd2f0307596f4346b62a7983d7965419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb880c54af30eec74c7695fbc16c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f27d3aaa8a8619c9262ab66c8893421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2442f68628d2a7f96f1b1986e364d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bd47fcd76bc2577870ebc82d7421423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346daf5fc12427823a1dcb6876e6065424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c13ddae5a6c5d164fa679e8af5a4e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf85921b66273823456753f1620bf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f7b5b8e71e450775e19ef4e42c51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f66b4b3f5cf39f2fa950962a64b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba45508df6611ef9c31035a67e718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b92b36f191a389307245e704532a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c4dbc0c6aa675b48c3fd7c5798b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e9d6732f31dff213b7ff94ece152432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9812610564f96f788a7950c14968c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f673720d7ce05128c32dfd4d1409cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6211457b99dd93124fdad53e91c1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc66a66feffdc66bfd2411b3546ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b2a535cab5910f4f5a23021c324b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768206fa6c342fc9c9035a56acd7675438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593765dfa96f9c72f929c1afe0b172a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf5bccb17740d523b09d458ed8da92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb0da7085ecd5f5774f322181fb272441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bfe3c6db59af2aae79ad30faa7ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e35e3e63faaa1ee2ffb7d9bb0b19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a66f98b7514eed924eb1d0598930444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268ee707d37711e7a34e9d5412cbe6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da45665820ab9a47a043611144184446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e12bd7109c90a0d89e61957ed556c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f64d2f7ee502f8332c8cf5537cb207448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6320b3430737d0880f16fb09682e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6b2c64a2f603647b5e89f05f3f29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b69db375c6c270564094a2864c215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8270c3e2da9369aa73a97a0a151134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645ef2fe73e0259105481c262092bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67047f4e4dbca64a26a2ad7a46c35e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce401b99d90fa173036c7c852b4b930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bee3d87a42e50a4950b89eafe4086456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c970951188ccff36f2f3930972631c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2bf2c35071e9cbeaeaa1daf634a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150a520446969e5a88c8a7212b7e56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fc8e01150db0cff26367e7282cf9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bcd5f1640c61f91d58535d972465e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006e608f8962f54c5dcaa4ea3c768e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb72707adfb4ec520938a424e8a0ebf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e37ac2d8e806920d8dea2b5c216e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a49f2ca5c2fc6ec9af76dcfd4c473465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce9f57f36d53d68f240a1adfba474466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d846ac616074e5dd9e8632f3bd29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1dc36d1418273612a9e8d6b7c105f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468e97a38c8c126b0a243c64d2e19f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c06233368ac7ac1f0ac8af23d6ed5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4078f52a4e96185f6bd451848107471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d6b658868a1adcdf7feac8e17c554472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442741c1a80598d47cf2388545ffc33d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ef390c16f9f32398b13320eb925e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59818995d0ac93f5a2afcbfe49058e63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0177bad45c3fcda0bd736cb68216df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d7472a691ba40bb55c25476645e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09887620c1777a4cb224cdecf8566ed5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4db84889b4070571496ee4da11467479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272656b216f898ed90396ec653f542480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296792b3ba3aa22b935f65825d6e4d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da56974ac1bd9ccc34a58b78f6f321482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a6611f958b2dd6843b0b08035575483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333743d983414745cc4df6818d596bc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de47b125bded9b82b2e345697d41b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbaf280805f0fdc278cd05aab2fc71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9c851dfa87ba543db16989e163d5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050608dd311ea7909c529b63f40666488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760107aa70c06695939b4243593ccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb3a7c9351cd4c8b1ea69fdb647bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccf17f7cb497df45c6ac6b92b9e5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd46d1a206e684e5f396d0d7c21484492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98dabdafa139d4a91c5ada7bf33477493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b93c46b405e416ee2c229430213588494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82cde3f39f7eea3e8740717474e86b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dad87a0e2a8e7f1e4ad16aa95f16d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a23d6f407273c972945fcb0dfef1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b949cafa4cc50037c2c906484037b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb6a09efcd6594125da8c63062634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f6832e24532db6070893f5e71929500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f1a2822885545034e52d98010667501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfef0eaf5a7f262399845922b41ac3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e421a504db81f8b5afe7cb00651450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d63d72e1fe7321007dd2dcf5a6ab1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d32611d20d7d9d3e00a5889ff3dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08d34b9656eb965e203783bcac741506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8bfcaa2983973ea69c6901f16388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27407ada81e1ba5f1e0cb597a323104f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c965f94726df379227273ee109027509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6453d984eef1ccbd8f01e78aba0717e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e1532052127a4dfead0ee9acec065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b03716e3e97c372ed478e973118e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909cd4d6c84ee293dbf583514e8f94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8169297f78d81178cf4f400d6c524c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552630f41d2a4f72d1a388db11ae52f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ddcb6407d325aa3a5d9b2caefb18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74497471b48e56d2f613fadbae6b63c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76522f377aeb9a28469021b40702ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74064284e457d9d7173304316daae92d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339b3c03ab72db236ed3d02d9f3c5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f0c517887c0fc8c6b7f8b7b85548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d91ad8366464b566a93d29061034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e05d2a5d546bb200a79cb0d4baea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5d2dee9436ca161f1a33ad9e5554524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a007382adc5fb7f50a8e77d9d092b4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dde5667ea9f86a4d5a4f3261f9bf94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693593288d9506c65407ec791622f9d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b8c916bc21b7940c5ffedbf0c46a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c5560c07238c3920d01234a3b4c92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66455fb1e87cf65207d071f20f0dbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e887c6c7686268ca162213a841c387531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc41707729ab9ab436ef0d42c1181532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7edbdef8a6231b4e8c4b7e305037e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d294a9f8c730a73530d46c41e0187534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b073a74722e067536fc93f397092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56bfbbf85f9bc5795b2d71386066d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee45a993b6e0a0882f2e32946815ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b28db7b5f9a267c3d38b1d09347a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19a1dc82b83aae33f646563c54650539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e046b7884dc1a7ceb0f479fc0e30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d864d75e7cc225cfb9b2a12f0f5f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c74e2c7f842f52b277f613e60fe0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65db188e3d0025c2bf022fdaf1e828543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186adb7a255c7476bdf8e15a5e6932c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b493e8f4d5fc495b4cf2a4b4c08a3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8c7a415b128b935ccf9f27222deb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ed0113e1deefc0f0553cd9e5eed4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e39fbc3c946e4aa1a638cba0ce819548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6f76c87129bba76e4c847e359efd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472448f0f57916851e6b100c240a606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44ca7174add16d8cc4d333126bc68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cffbc84b0d20cf0c87080f6554c093552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf1154f931dd4e6b67e97aac325ecb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea118cf5b8826d878c95e5c884bd0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb09c364f150026929cfe55c2cf93d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3033beb5332eaf3538c96f54e6a9c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d631ed436f6df4e62541ecacfd54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420f9d0bcba7ac0c42eec3dd59419fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ef6d905265bdabce05ab8c6d7cbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853bc3bd5e3c06b3addfc34e4ca5e80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f11aa688a9161c6bb924a5b888e6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5f3c917cb2381230c173b3158fa4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a72f1f6645a959285567cea59b72c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225320a71a89a51b2d34fa8dd9033c29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ae2ce9a1a24c4c0e7c89397738ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5f84802cbddeb8f38cedf33cc2d95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf64773872954191f77e7318d7c0c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5c47d9b8c7a26047625153686e249568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb67a36d321c5690d9d700b80df34bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a3b4047ff09385416d63ab575f07c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a49dd93ad55fee54541675656e057571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce4e4c0f67030aa7e5b1e0613e0d19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe45dc63ef3c3cc25b03ec3392fbbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076cd56e2a0661eb34ea399c7a5667574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a7f78c01ea97a441885f33112ce4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335212453ab5ceea5d6d67a60fb8fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e0f5d3849fa1492edaf9bad129e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16823e19e82a71ea5796ef77ed470578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac43d8dc192a55bcf19752e47c450e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763f943c061b744e1f883041d10151580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636532e297464b864bba6b87a2ce4947581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119322579e8b3d3abcb3893d2301fb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefbc57e29fc4d92b454f534b347dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596badc95b1e27fd2b9a1f3a697cc35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d854b25a1bb3d3138fe69430c75c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493eade28d5ab93c522a21e10d5898586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f64e20bb4da0c17b0d2f0df4effa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8773490f785046d89d074b19b6d96a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c57be728e55a2c03b9d07461c397a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91663dd7636b26389bbbcf3f945edc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a3626652c3c7e273754b94ec9eb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790dc77d7e9982a1a9462b4c997f92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dfcd7771d9b5331dd582295512cc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5148e6907eded26b3079595f014c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb47d0bf9b4b0d42328522819726ad5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee33ab35227cb06d8cf7e381aeec2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888764d69d62d68a634f3db7babf498e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ac3ec91bc6b0da435c60d34b758f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a527923bf0a0859252321f95cb887d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b1699553946349c1032af618ac6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3874cb0f81ae933c0412d085f84b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b84b012ed7126fc9eadfda7c8d1b63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433fccd60bd0d14cf95c3d9e3634e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f9c10de33be30ea7a51fb5c3fd1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ea5d4419873306b623686dd11eb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a50b0b38678444b08cea78ba8d4b45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0218c1ccf0b2e5151360f2c7a1f933607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac48df54d3f4b197ee1f134e799cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e051996b9df28c6b7c83ccd6ebd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba103de75cfdc70813b0d234b844e41a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee717198e445942b0489299fe6d865a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded2d3c66f5ab91a8a1f8aa8d5e6a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e05903aa241954733f94fb048ca7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d18d2bbc039a07d8b0ee58dc3f374614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a74ab87a423f2d1a39733395288bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27d796cdd2f4c88ec3d8540dd697a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d2a1a5908fe87d99edaf0e10ec03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e59fa1958ffe3db9d8836d7df4e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e4bda51768248eb4cd91a7e2a5f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008eef5c7052ac8e4c9f3612f1eeab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fc5318bdd44300a86f6aa1e6876df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5344f9ac418fe0745b404c661b655622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29408ccc7b9da4b0b5184a22da0b271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249867e367ec0ad8e40752acc6fbd538624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5e4fd37b631f5d7f265e5f5cac05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccafb40aa02a58b6a35d3380ef5fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456365732e122465c2f55d169dcab9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd57e55a595f0b07e390eb3ee4a789628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d75f99384fad5391a626cf78f6911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109bd56991342ca5f9c8c5a89ae6660630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12e66af83fb8afca9257e30613e8ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558fda466dced2bc1bf7bb70596b7ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e942a85128bcafa0d468d8fd2940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d13699605bd06e80948ec7ac79abe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbd1345c35ad4f5835415b6709a83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cfcfbd47546a2318115ad534a0c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a291f2261e21fa8f88fdc3ab59eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010e101b4560fa4ed79d307a10040c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9193e2661860e22845739b2bd18fbd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b9f93107420fec2900af56d27f45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252e1926f47c85e7bf48e4638ee62f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d1d24bca57bc9f10c7a610fb8f32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0cfe2a33f0ba890329618bb1e023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beaea80f22e90b1b277c4977dcf398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293bc963929e8e3d245dc6210684f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840e539a8f57b0671fcdc3ab724c372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1333f1a0c94f2f95adb2ab1c5b1e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a3ed8c2e4c7cfa85c062cf38a430d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94166f1b3eac99101336d5c90758023649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c49cd726bd2cd0379e7739decf317650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e5da2beb3264500e956a681aa7713651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693fe916f4bca301d61c3a6c4ec478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17965b7cc44f09009a192557961156a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8c86119d30464c204971f6c36d3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf890aeabc2d5f64c17dba8737a94b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c331020b52fbc96f5db816a57293a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9bb5a0edffd389b10198e4702bdbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302965b84984daf652f039b06ae98e3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6ba5c7d03b9de4e3894eb35fab1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873884a0ecadc6299a93c007591a4e9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9640551d51128f8352d60d25debb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770e5b9afa3c8b3ae3965aa9e8212e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45295eea46ddc7ae0d4a115d4e7943663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd01d4f37fce75c502055426b18126664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65134ef285253cd1be36ba57abc86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257908c89e9c823c6de34d03f50c31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb313eeae1f22714006866435fc70c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d6a3b06c4ee0352df481c0da84169668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062936a9894aab74ac91d0ec645f01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53395604f1ae723be5189ba237d788670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac992aa253baf42b0ee170076fdb66d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a314b965b7a742d1550c2782dec1d24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b0433f02a66c0efe4a78b0029279673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db74229d9d0d634ed6e56edb54863674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5d37cf1ebacac98f8b9d775ea9e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a371bc21efe14bee065dd5831f3967676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945879c0f6ff305cf364fbfa8a869a49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d682d9fad0f6bf926790187825a0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd277a113dee39bb490f481ba61869679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4709b383de9229b34a833e93cb2799680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f21448325aa3eb00ede72c7a47a1b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe4343b5fd1898035bfaf35712afcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea4ba5ea4f2f500f1a2be326974a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb6b2af5c1bb8b4ee5649938d4ed5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b424b992ecc16be6c7708bae3c48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00a4b0a37c63ddbb088db89ba527f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7634c19b6bd195d06684bec3f2fb64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88ea008c6d7472682a1a533c62b3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc37d59a4839d0e1f1eb75fefa32f47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f0e84b0d756ad75792137cb0ec3ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de52e7874da6651c500a3539340bcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f7deca2aae17eec6d8b3a6abe04da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e830594d76f171a8a4ccdab80dafdba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f36fc8cb82845dda77f883e38f8ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675455cda9d3677f391ace71c6e11ce7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4898808c4586cc66a9e93c3e746ea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104311d2f993967935ad33abc3b2e8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1fc88672ca85e36842662ad685ca0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742c24f3edde6eb52458fbf7da38ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770eff92fc28b54019c0b913e22872700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f040bfff80aadad15efabe3caadb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9747856cabbe042239fdf1f47bf3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e417b649fc120b3f785a31fafbe933e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac99f2bbaac6d1f4e568f9d9346bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef83b898a7267047ecafe1c97f19b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6df5a4a8c8c7ff4161306d98eef7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bfd28820960208c6e5f2f049bcf03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfdc001f2b92850963e0c48bcca45f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a3be71b7c7b03daea4d2a1ec78f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947481c2f70fe115c843111e17d4ef4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652b0bd41ab5fd7538ee6e2128e3913711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c48f2279141c4d44a175228882f67d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2b9a5d94b1e80062c5545ccc9122c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08343b856c0b4991106855e59c9acb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489c747bcbf7e159bc799880c8dfa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9177d371b5bd82dac3cea3f5e29ef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad419cc57ab089018f0ff5b4f71f85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef44c7bfc573892a17846ec85835e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f673c5e8e7c5b79c9d6d67182f3a53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad614f14568e96130c52c874c34d5054720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d99fde687174c88d3d38da2d75e16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da83f75a38968350e30ccfaa136f84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d0e65a6c94d35a13913cba41aff5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd96dab85af795220579989a18071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcad10f95706d7d14da4357f4e46190725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0699676332dfe02a30760c7bf8976726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a8e4da1dc1a56157f7a03df12539727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148016942bf63bb08cc522e7a1ba625728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a6aed9c6cd7760456319f711193a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f40908ec388214d4761c1b8ff5a8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94eb3ef55302556999969db1973704731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd5aeda88925de23bd314c23c2274732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd822fbdcf70802bdf16a6ffbf524733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930054a46bd1ff619bf1287453f58756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90d2baf22a4666370420c938a0f76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e835fc361c291660d464af1416c97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94efc5b946bf0f0c213c7d4961da3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7176a526002b08a3d9704bfdf8ca9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771291cf7c370a0adfb68ed0c78d06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0825b8d06ed3978d28952294d9a1b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb232dedeb773a6a6070a4e55b9b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b9dbfd2cf586153cfb37fdb7ec25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a855ee9b37d60601224807caac423743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fca214d755995e10f83d021c9d67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e953c40588556b55147919d275f8b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7e7f44f6d6a2d491704f31d3df2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ac555e60f6cfd593512fc4f76b38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba647ab48ed93e497826c3602c5aab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091267a4c78aff73023e7fdde6f5bce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a064e6fac3b17b38158a1b02ffc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d1e04dbc4220f091d6837b755cc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465e4686f349776f0657daeacd0052752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089b567099bc844654d7c04fdbe62cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5394a5d62f5fe47d27c8db5d98e1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a072ec2b67262ae49bbdac71b708755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40b5b68859108a712daca512dfcf95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ba569906bf586d94692744479cb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7cf737300ed862c46b6a77a88510b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520ae20dcd514fb06fee3685939b2f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>