--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606863e847dd04c2582a1ca721cd4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ebc03ff430e15eec2a51adb0eb062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb96a102dbc7b2eb6fddf826e21800c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d7b9bcb09fcabab641aba13c381684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd5bbe5c146bac1507aa13f2ec8785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871629c48d4477d9370483304323973a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34199f314cc6ad74da2e342b34a9c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a53f10e56ad332505d48b271e613b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1d16639bd3c80ec21fd748dc928c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4598d3704a86889afa810633ece7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd3c83381df6e769e48d79c01813111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afaf9e48aeaf0f6c3f011e209479ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731334e0ce94ab04d176ac846787a6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51b99d24e81fb9aeb05de6aaebbeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632bb3738ca69ff258a49b2d3f784b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49914352c1882c715a42ef07cd5171416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f84040d0f3d4c07fdcc0d2ecbd87a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef31e59224bc91206f693f6bc3cf47718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f997f4fa9eab07c90810ce5536fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa079673be567a5fc3ed9c301ecbd96420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893784aae07797c14cdbbbf77fabd5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc0ebd119053e9d07f2e55089e837c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f18dbe459e4c2d608108e8bf265623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0a4b27675ec30b82f00d5381292e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d657f7e4369ad4ef45bfd8ff801a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a882b55d4e8c2c2c60be1ec5f769f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a8800fddd4ca5773181b99e7220127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db28607c44b47329e968074dad0b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260a0d1689a18201ea5fa1d2c6419929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2013e68d01ab6564ebc882fbd55dda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67401e4c41b0bba98b9f3fdbe3c3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66fb7e592757dd41731b73f94d4a5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea90428df1fe936981ee77fad7ee6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be50de5a2a2baa96c22dc293d5630734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35ea6169d311d47febe67d39b66f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba615b09c5a11dcb14ac7720c8dbbac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b542cd57315f51ab75dac42e7fe63537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb2b870ceaef2ba19a235106bf52738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf82096209d88f9d6ac7eb5c1a72f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b0b7ff18c9bae6b048cca65a680740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70d8de89e9ae8cc90da8dd94ad10141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358622a51126e53a38808e7724e4906142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c037097af06be54cf0d4531b499eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cda4d6406ba35b83c73001dea1a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627ebd980d2748ec226fc04420448945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae754f1a97dcbc498f6a7721065667e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a0146a585284e3d6e2ae12ad00b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7cccdcbc088ad99e26e4d7c237eb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253aff41e1c8f9c2f8e8c9dfec0d0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb902e5ab8920c59b2a2fe3ebc08b5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1c0101074dedd5510c4e11c1cbeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c222760df82ac4faf279953b4d9326a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b518c264bb7a041a0b241c245312b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8bec9528ad08f2c577c240ba06be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4407e10f997a1d8e1ee124f802ec955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29683cd86eb68beb0d226275a6ea4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdeacb554a1b023c271a08a76d234457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021315fc5d18e98eb1e13f0088c6fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8351799774fecef15cedbe56859de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d387e24d0d2cc62d4ce2eea7a3b2f7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff995de98307854e031d49bde3a78b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7658bb10d5095420b38cbdaedfb29f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a6f767f9a78c563aec04c825e55663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd800c58728e8cf92ffe84e999f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5d47cb044ff566c31308b3b60d6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565de3f41d204fe1fdc8f994be33f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bac6f735a83bc5e8a32f94219c81367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788cd06de50ed719cc13d6c2176a9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837958550d373b0af8ea95851945dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a0ffd981b9612bf3763d4a368bc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce1073071c25f389cad34bd7c4088071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59d1338b344878409390c2ad6e1d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa6d1c5486db835c6b46ffffdceda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74deafee80e6fc040762b0480f357c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0ab667ce6d3a4d85cebe3ad3762b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79258d2747312210069ae214ae8620a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e7dc3e30d2c086e81b047008106877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b9dfca36ba2b918fd4ec03f6774a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c429db0a2e0849cd7096e6d3acc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7cc5c3b1d2794eb64e55a6980bc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4158bb58ef643e53d09cd364c326181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9aa547251aa549abc4373ccb2bd0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbeee021ea106ff67e7320bc5cfc1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaf43fbe4af8ecb1ddd328ef3caa1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e3ac5400c9774b3a5e31d0438f0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183f16d5a3d71479af478d13d7c62c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe911ba76f122eb5f9646b100279f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2aa1d11f3b87b632552d60205188d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256275c66d214e7b2947194f7212ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459c8e359a2d3d5e5bd24fa8a72ea7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8cfa5d73f875ebbb9299fce2645991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018a09886110c9bdd5df975624145c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d250f598cc10fff597bbf624db98fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1f887927a31f21015b9439691c0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159fde0c7fe2443cbbe74f1150e887c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17d94907c8698d5ea18c3186dc71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e8f35d68badcea843986887be7bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518bf055539cf87fc8e4cd2829efd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad62f802da78334204b41fb739e9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac645e4885589a12c2a70c21afea6e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be6c9a8a77c6cfe7a871372aa2165101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443531b919340ec7bfc82b558bf8989d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b47f39971b781fd1a45aec1cb0a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8f9669f7dd061185ef361878e163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78469e5172168b29d45d90c1f6c81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde919968a6e7814ae38fd6c94435508106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf7700c728e1a733e5ffe739615921107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f300c00bb6584eabecaff7e2c5fd59f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2a4ebb29c42167650bb177c32ab9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9d646d4f88704bba9c9bc71dc5ff8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bfa42175753b6df940f6d4d346437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690e1d56b1da7891bb6fa3b1d48fe3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3928ee2d84f9cc608889edf49de5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b594ebc3dda9a8ede62b9a262a148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2d16b0c367c129a0a5e2b246280a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae16fd1d80b93b2302504d1f1a6e3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2e123600d23031a46d63afdcda10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68257523eef7383fe9d4120bf663c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477da50f4f09ced9d8bf75f20b926b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2eadfeace61e92862b390f791ad22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb577866275f117411a29c60768341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce827f3c32d08faef11559360cc448c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b696d6cec6fe1a8948b30c34463f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff32d86eafa4cf9ccb828c04b3e9d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d4c200d5c81b3edbd678f651f0b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5528617459823b06237c59f4e16ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e566d2930f507a35e65a37e2c6b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d48a9e240da101c787c6cd18fdc17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2687ff74805a89b45dee7773bd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4701f8cf770a4558997c283ce748130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6dca96e23b4cbf7a0561c0afefb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe466808be1627bca8f318d3ee9be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb075c9a5e358e8c865d6791f1e77b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923701fd4de72d4565d15e50a8f7bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5915591b8e92950bb3fb77aec008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc358947ea4a1de437e6a6f3255513136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deca223def6b9bddcb41a2c7847d7c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f02e09f0f4134a0107b077d870231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f09c323850b8ac5f9fd1073b90990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19186ec75dd3414d364f39691faaaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a8536823d2765c65decc7ca5c8ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024fd61a0f027a12ac4334bf1084c36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2d4158df13d2689d9981f37a48b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbfa7c6f9b66cec3ac3186ae7a620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42383636c523ac2907ca8fe70f10d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521657feb11387501904a07e5ff212e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cead2d3e6f43f7d0df8298a253f1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051128cb2bcd760b1ece7a1cb4c6a6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecaa8731c64d630c6b7f5d02be463c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442cdabcfeccde9a337c00fc47fca7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54c5f254ebf314be2a3df0b95c62d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e379622a0cbe148ea702f54e7cfdb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97866fd3e8a648890e64c4048299c76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8098165e464c853792f7fe1f9f107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cdd7b43fb1c4f084dc149292f475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9858ab4fed35ece37767bb6d481c58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1991ce1fce6d21da001adbf62f69f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769afd02ef1e661f011df74d300114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a537c5055938408169c2b82cafc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d5c445f3188ebbc29d3f82c20063a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602cdff2f923dfa059b43d3bd7bc185161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750421153a1abaecfcf15a983a4e33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18553b44a58cf8b8d2cb96e2ac50a679163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce611a5babe18641202018c5597a8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713255a34f4449858ca737545a6bfbbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5aabbd063ef6f1bb942786eb1f25e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74fa9514ad8b2e9892052b247212e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f969280c3e6c1657917e6cfd28b22f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95395e83dfe46f1f812cd6ce6086c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c03cee5e56686232415d738f27af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02fdf041d433ca9cf2a50dcf6ada03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f4a890faf348e1b8b4db9e3ebaa30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0623cc4186cabb84e683e0fd37df2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef17e0ca7ddb15256032df33cec058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93c9bd8ee168c1cce645cbe8331fd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707990c3437d0014644b40e20d8bfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf310203c78b2663c07709cdba0ead8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436046b833b9d546ff040adae2dc6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb766279541d3e7c82c0df1d485b4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817337b914dfc6bfd15c52e50300e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5973da570d1b2e5edc4acf0b0cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799166fa5bf9f07d0707e973a081577b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970713f13dfd9d7091d26dc5ec446b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f406cc1e9701b78cc9c408a2a2be90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09bb28a8991ff59623eaf2dbde432185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af094a99e1928344e5e3f709d5333186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ab2ce76d5631eb3326b3c1ec118d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0a310dec39ea6b521d3bd56c595b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5060244537eb939979b44f447063c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386a2a364768f4ca707cc2e9ec0ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca83880f235211fe533ab4651b4dc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b79b0604e6e7ae7ec4a5af61eef9ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e5cb538da447f2c02bc6cc6001e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85087b2965fc5c5b6f5821d11563b87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58d518631df31801323d2822ee5e9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96268f842eee3a2e2a240fc135bd3ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d06201d14204a8e5eaa0b4084694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c736383e438f7c61030095c5c426c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c0a947841775fefa2c4a1cf2c39e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e39dd9328a060e6063b61a47e4aeb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1fe683920f8d55564c9b655f3b2ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24ac4172160cc52b7f39a40d36cae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb45687a7938641cdc1be286660f82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda18c438246970e97775e1b8d9e39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc4a681b61137cc669725fb543862e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec1e6f73926c039d6cc6efbdbf7f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19a0b32215af2ff243e66264d1420207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9bd6a177b5aa32bdcddeac17e9e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb438a79368e24312f445fadc1155f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc4e52cfe381862ffde89f6c76e89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2a51f7af2894b09568e04b30cb2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e3618ba1acb6931c039b6bb8316d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720542cc6ec5baab9b1a4129c660d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5d7c9b6f02776d52ede302691c270214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199bf90a38d1579aca5d080df0c163f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c5cd664c5a13df34e8719063bf6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3984428db4b6941667124b0a7917217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c174c90621a2d52f474b29ed6f4ae5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dfe731c0e566557c651db6e9a3760219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858af4a5581fd89a1f55a12584a1ce7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0e612b0033b9d8629b45cf63f0c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cbd17daefe32a196586dffba847ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b73e242e74c33c142570a8894626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db669fff507b5d5ebe080c2646a07f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fae9f8d23bf8c037adba414f91e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664274cfa117e2079e73f53b595b0dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955721c673302a9581032cac6abc95a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4ff2613cd1f8a7d242fd35cc6c3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69e613f2bf93b230ac30da32231ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc36af725f002172b1f649e5efd45d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22459ae0e7c4980a854964b6230a60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0c283f0815d92e9e10a44709dc3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b320857e4cf2254fefc798198768451233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af8cd77c815db3aba5fededcecca2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faee17347ced23e4dbae2ba81faee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3659e1b271778ef8d080cb271c492236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028d26cd81a44209bc8df1568b24fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f458c3c04ba7a01a46a82752a2e42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1fa046c238196f9a513c116d3a4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1c112011529494c4ddf686cbffcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c9de4deba200032d8d00527d7600a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d15163adb39d7b38ac5f9180ad569f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01413e2b1a8ec331e24434fd0c52d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8134230492f464ecd9550077d420244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e546cdccb3c825637703933e1963a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8cd4de3908cb0747f26062a2f3de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81ea150692d056b90992aa11416e13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1bb8e330b39a94fe348419c13618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f5d51ea460809f309d6a7800487b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b7d8d50f46f765a9debab3c0ac74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a0f5eca1742f0445f5b643fe5549251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee727504221a382674e659da046e592252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac31ada7e31b109762f8dc11cfe478253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ef287138ea383f4aab11f0abc17f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c562b43e8668b9586721037bf5922255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4ff567f61317538c13c45ba586f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade740e986af1b5d6da86f74b171dfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137dc8286f5c21689780487b06b231c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43051b928a7e7437e8f7b70b1e7117259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63039706f2046b5e3bf36f3fb0c6af7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418653eb98ce2007ff299729a90fc21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ce873b25440e19c7dfbc5dd9b915262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d706f9beec84f44cf2b0a988c34d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefea6be14018655c2310e4a80f8b63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9219071108834bf66350a326451b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf472aab4d10e0fdfd651d8efcf9b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256da50993e57f481cb26c4f7e608f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2920a3ea03469adf38200ab47da6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911569ce6f526038ee4402ef6bd02e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511123a03659f3e8ab257c7179de443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84c37a57673c72604787d91d4f1dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5cfa449c08072cb95ec6fa428b5c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e07060dfb32c13585103f85b077b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6013a7a9cc0f569380cf28fdc21aae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4d2c6c2f5d8959072fbf3818fef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab157036898f12d2e68bc8a1e8e840b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4c2726aa7e1af7a89ff80e0b99d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090e0028ce85b021d695faed05dfe65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd565b27b3f91aa3d4f764453e592e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547fc7e247733ed1229555cfe5c3fc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62735288e09bf9ef1a8ede4fd28703f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761bd1284f06aa0de99ac08d6f3ea7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4fbcbe381ac8b730ea598fa1acc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc4a5cebf1f3670e03b3671719554284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c193dd78cdb569a26107c295e1ac5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f2f69882e8cee3c18fa1e92e34b20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a343b008f6a8423b831c9ffcb34fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a3ca78f1c1c584aa60d26aba4cc96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970029504dfcfe6da196e63da0a0d060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf217863ecd223cb660ce8c34251be7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d972ebec174f53a00d0916ff2037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577e745a301d4f40dc6463fa82a45e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c6af6593e8d7469024dd7f27a26e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d51963274bfffd27ff94667da8d7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a765c8f299b2fd1c160041bd25c76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5adc6876fe1848cb8ee87b3cdece296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d6248f11b8e8781d3a8200c3a3a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea4ca9853c3b58fd9995346b195ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ac1f749dff6317abf55db124a2d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2222706fbd0f3ef7af08c8fbf1fce5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044e73c64a3c6aabee3bc16e59831a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af51a5755e4fd2abc0a97b20cbac11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214aa911b239f2942ca000154e73888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d5e084375982500569d56c3d41ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d46db99840b1c2bcc6fd39488d78b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff831a0c7b5d43ae4322183ff21458a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38519a158d7808302837de17308e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf99e1a0d9ae6b77e75f0656c60e1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5780ecbe14dd364997f83d2157cfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48601ecbb40d7736f9ce29acaf9167a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8870f186f83fdc54b0d370141ed3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98d7aa86d7d811e99ae192ba69a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be39f4620e8062e825716af664a13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8faf84a0342b09c45146f764ce9bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cea2170cb264546dc69d2724a2355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6387bd26230ddd7c8bb61596a779b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a38ded76b75721ce035a0a9eae57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336971646771d1e32a60b272db636413318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb1176847f617366dee7245af80601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35297a8e50e304395587f87308d2a05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b297ef75675959ba8ae3acd29d26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6744b8e240b0928a536a4d0576b3f4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289c9f71bb8b559bb29c0d0de35a483323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ed221b08a90c40befdee2734c145324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea450e9f846031a0d18cd68fa14c40f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4322f4fac79396f6560b7ca4583eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3b80ec58ed868e2c793150ce2ac4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374f35d5d7c8a0f555c0a6726f8a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a6b8b39bace9329a46dd61550094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e898bd00b41c81d448cd71f47ceb4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64670d6ec6c0bd8dada1d9d84f246d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117098683d982bc7b2657feaefdd234c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89c31af47138eb995fba4dee6ac37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0934b00b8e2555b70a483c67b12f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e6562beb291e364b5a7302ac6e95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d25962960c8ac86ded100c005562336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640447b767e946489036eb25e9653a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341d11f846e3be07d495000b6482eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623420bfdab1cbe857281d666b4bbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a848c92845e010aba30ba20428c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8baaf215fc3b4007e9276a92432c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff53ff2b919f6f38e61f9da829b5c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ee1d49021b3c92662bf8b7a5bb9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598dbdd4386a3b4d9b5cc1ba5693b67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c4d44473972e30689c50d73eb2889345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841ea53c355eaec2869358307ed04f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f89ced6cd3f82e993cc19e1f339f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9693f4267628189cfe473b15d3974e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde12d81e35767892dd28f32004dd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56129bcf2f061cf24234832f6f4c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f450677f5a7ec00269bb8c80121b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63ee7977b67b124277e36fb490ee1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421b09079907400e168433e1858afb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add5c2b488bac44194c461e3f665e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073657edfbb97a9f975a271a6b77cb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65628324b9f97b817c30e1d859e53eca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926615ca940d9e1112b728357f9c224b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646d9cb593ed7f2177706728098481358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06adcaaf5ee8c3698a75debfc91df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd42da8868e3523e57f31935e4f9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331f922c6d5908cea19777e5b0272fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f29ce0aab07cce030ae1142b2a805362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89f2c203a94e4cac791d09cfd535c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97984a3d78052da2e23e463b75a72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a379e32650f0101a8a783a7c71222a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecbb3e429b867816342a47df6b8a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a25d70665b76e923fb10cb576c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0939e02db5050b87771db3e5362cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f725b2bc2c55ddfde93db861ab13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411bc0bc09d82ebd934cf773b02995370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d011454cb0322395964e066a18977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af3a7adc9dd8c6abcb0c2b032b208372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781f24e7547f0a1d06fa07a17d218ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac008109411355c11d43d0b6a697ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efd4954c592a40d02817b16b92a1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a59729ce768877ded2d81024c306f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d834b5552daa402ec8fc8b050753b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae5df482ead77b2417fca1d3d16748378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd203ff2fb92bbf33de517e818ab22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a39afee881b516012a9e8f14c9f4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b059be1d5f0c7a5c3ea105c8263bb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d5cff5f93d658f3d76758126cb36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb8ebaa0ccddde9ab565efccd16cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a608f440235e3c8d4411e4bee87c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4ad4726d4986ba0969d080bedc6e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41d5e991fa48b25d1b301e2b03bef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12cfab3fd12c105646dc12e2ea4e76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f988e19dc17dce5fd30454f9ac76ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b494d1db09f03474e67e076759c247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962cdb8c4067a4391a63c12f78c7b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe48a2d9bc600e0d2707d153341960d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ddefc423b5b1e135c1c555f2eb639392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f1661c0e416837040dd675e6233a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15715965eab65c1bc340945908efbe3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682890cf504ca2a68fe91da9547e9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a8c5a9ce342b41c753543ef5029f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2327e691842312ea08c03b05d6466c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd83b63879601b2dace9448225c878398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a54793e9a602870caa1ba36ec1ee0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d7bc8b558f6878e497ce3de3bcf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951bf473d0b3eaa5269a3d8013317e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb06df8ed7facb71515efc05e629c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a5177e2a53d9f4f89b1fc00c9332403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4250260c8e868ffde647dec095f16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6008958a7b87159d1fbbf9b3e3b732f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336bb10dfef972689a8b624b6f8f57d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c8568f5c6415a96c2d618f692899e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdf2e3aca6796fb33142ceeead4b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c913ee0053861ae885bb5c6f9d7f77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e4094cd2db26e1cca86da9949848410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b32f4fa36c9a5fb288e63f98322114411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f903d1e7692c68cba0eb603f63a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbfacf7f9bdb54e3db52cb6b0896c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e899648a79849aaeab2b050949a6f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f40ef4738f38cda15d77d0e13cd10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce18214e1b7128056381cbe43ccac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860905f7158c5a469fd2a3d286e921417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb4a04d02473ac2aa5f6ba59745f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b644f78e6516b8c6fcf4526954f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112f9394aaa663495ef8add51acd88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994844bda2d2e4f1f2698fab60cd9bdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed49e76cef40ac2632d8f771cc639422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa1f0fee674089d5c6aefed29a534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f507ed5d0de006eaeb7c4051af15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7d7d58d6359d294e7fc6f9b92fc6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829169153cfdea5f26361366f16383c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775ec782e8cde9b0eab62fcf7893e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7b525eb068df292d742af816f19d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad446bc501a4da0d0e75b379cfd2eac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522154d613947f45961d207abf4ceed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d348668d1e0c98031de716982045d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107bb13a892bd6cdeb4f4af643b1e6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb68a7b52d63e82973ac450eec4aeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27496488d1b4affd48e87a07486636434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c27e1bc623171988b8f70819ff24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d57c50cf018ddd6c4a39e13d5438dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3eeab2711fdb69c7d8b705dcbb8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300580eb414cc2d11cb5659dc392d052438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b8cdc121785c95c256014b1d680b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fc01f0354a8b12410edc993b26c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3b0295ad3d833c5828e1b8269795441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80159b98dc88383bedc3e8d120a353f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee0a374f648332d3a683d175fb8e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d569816d3f4ced7dd125a6f5781c59f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d21ed71c2371c391f2142fafa3dad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd382fc678e2a8d5d7cc3b16fa0924446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c0c148c0ae2c004754793d70d135447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14516b9baee345b8709503a0bedfad4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee467fd1f67ab27774640ce315de865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ed557f460d9b55245bb2a23b7d01d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c45db9f96ac499e55d8559365109c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332edcc9e0cbb5f8f9e8e05e7769ee6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b3769f9a654683136990b66b2b78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b02d662a4eb3a5015e21b3ba394c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd270d5f9a1190d9d03ea6ce442d2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd0138d8df2b04d23a60817afaa86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e44dbbedbe706862bfed0506472f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed20f706d436b6ef2d8ac93fb27b5dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60a5898166b25fa338431a1916687b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb26edd0e185b08d2fb3d57003bf43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7ab47d93a513bff822e58952b88a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080250315a5aab315901bcd9a45aafc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff992be763d8b1b1148bfbaa17697463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f88ec0a3d27310c09022b3ff22e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e9be5c14e4ab0ee0ce3e83e009f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b80c8d2adbed58ae71472f15dc4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563365bdfc04cd10c68efc8758cab641467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528548aebc365a02223870f79c618a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348623484d3b207f30ece8fb7061cab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d99f27a2044113a703687f5b7ba5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8e35259f5a4ff8c2fa9ec8441ff4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c77bf05f75aac5192af70d619f56d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6e540352a587b645a222788d8010473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac850d4ffa551a70c1a741647e8eaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e02839bcd89270f32c4da050625e84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf524947818a1af0c5a099c39deadf2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647fa20dd2b250bd4370b802f4c61a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e1da8c8fc0dce88e3acc657f78002478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5336f96f13a6a159d8a1cbffd7abb3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f4ab62a228486abee1ca9a54d043480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86f1cc66734fd6d890e993cb7fe73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c6dc9fc5a7174505de8d4e9149aca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ebd95bb7e900afd17170cc57fe305483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230724df31c6be822898d78d3ba003484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b68e1de087080026cd7b685a9505485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcaceaa934d7364d8a62216f19030e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4200c745412e4630024d3b7d50af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a055de36c464693835cf7c2a98ec203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077409ea9188803fa33d1ead1f6df18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668b3d0ead61b914c5efe5799ced34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd0bcb153c1dcf424e4b7b3a928888491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223558f568d9b3dcc45fbaa6809463492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656c4c028c3e464f07ae504c5f18f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9363d328679be89e062ac49e738c40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4cbde56af15bf66386dc93ce2ecc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa3d1c24b788379e554efc07da030a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b7930e7d750136571236798a3215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03958e2c584100fcf47d7774d14bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b103a6899eaaafe5cc335aff4f4d59f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10829d498acb6abbccd3130b4b2fc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4989699bf5a8c017bf8751e5898843501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e70d1fec5f78971111cef4e12786502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b59672a47756530c587b5311bf45af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658bba8b3a9aeed19d629a7143886c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9803fe95857e34be61d4a709481cf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa5c24b925291332d3cbfd2710581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e1546ea4ae6cfc8bdce878d30208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f0e8a3368452a8044c907228a6bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b34d095d2ce6842fbd1d454f29e90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e72d41c0aca8ad878efa71acab221510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a0e28bdc90c3426b5b9ae92f05bc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7d9b7610c4030351157ca3b85914512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f366bd56f62458e5183049cde918d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b90d1b35e6f85675e917fc9a025315514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51647f77ae1f90fdd999b558451e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a571aa9adf8c9f9aff4fb189b735b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a5b8501b6be7e67ef7d87b620083517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbee782e8c77638aa7f8249e66ed4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34294884a8b0c6615f6c8def03742519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b72086f12450c12130257a02182d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf5668f10c1faf44b3d7ba14706bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aef75d0b93bd7e45369e3a3e0a2b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9781a4bd7e05e4efc7913360695f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b994bd38079e94a976f7613746ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5efead0aa435665c079b79070ad3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e831969dfd5f9a34503598dba506526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1ea82ce24ba9d6f23749438701f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c01676a1c8bed75f92b3f320f1b15e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a750af1c7d5577c492e2ea2c413ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2181609a3670c6885e127e4f48832530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297be768e3ede5cf3ff760d5d4b0f5fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29758c025148d3a8abd39accc4fde9c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb12883354b07786464bb50c30445a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db42329c799c37c0b5dd9ae982104f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813885b9737845b456142bb20289ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb675939b9cee498415b5768f4bdac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852db336787d25e21bd0839e974d03f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d78e41f30456e4c87851476f494c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50e2c3656d38d791482149106c800539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3cf8d35067beeb31c040b678888e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51a100496f674e3cd559d56cbb3b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f30fb048bb3cbb1cfa86200a6c8e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aaf350b230fa56030cdf91160e67d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f13364b21ee85c6b7a0729a0d727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899778e262dd4e499e62997c5ea80fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0de0af7e16178344a4131a6923fb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68a924d39d88778b828e399e820fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b282e66803f6d252a9f0e6fc22ed1a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481af81267c86f4a4a83728b92acb67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff7481f8c9b69b8b160ac0f28dd376550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289b529e7d1366d21bb4cc5dc2b03d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b8792a06c331d3d06132bfbb8263e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa790a639e64cf2ef74f5eb98bfa4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1cd783cfa3205aec2f718f2109fa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6178bd0a4ef48ba99eeb26255cd48a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d1d218da4c480d1fc1eb4a706c5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e0b5ee3a392d3a9cc0b24d0f34c02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864404528d2150ce697b285d196be8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb50ff81194bcc3b927e475431052559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1eaf8e3067e757da6742b5e1e94d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421b08141c4ded400d54dd6932d912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc30a249af4124908c11950e307eac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4876c683bbf79659b73bb659962a315563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff60431efb4eba1469ac2a8b927f9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c5b4a681c56783df9d6530b7fa478565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7351991b6ae8325335b421885d8a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e807e8430bdde5265a5aa89a204a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b287b74d7cf05576307188b598d93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d389c917e5608da3c6ae6692caf966569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061384daca5509ac868862bf9b673a61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a269529513c4837e36a1bb1ba9739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87cd2b4dfac6c12a8973a070264dbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b3f7e0e1fd97723114063149b90da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d3233bd8ab3a9e07b3f2d0c0dcb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9de7b09ea20afa434cb174028fcbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b985b447a84f70969eecdd11198fb1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab5341f3a796d31c9dc0cf67af5de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0bbeb8f7a58b581ea760bdbba319578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d3ad728b71cb8d072dade1aa1f518579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c5ddeb16cee3cf5c9052c481d782c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894c0c582bc71581bcb1801bdc4a5a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6932145aefea8cac140876bf0e4a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66aafb0805316b18e6bfdaa676ec5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa926c9b2a197b131f4969ff94072a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf753668e5fc296d09fd51af72278f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e444680660f0a30e1bab28cc71c48f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1213868019c77e7a41af8dffd10d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ca32335aabc12050c76690e3a034588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b3a2af4c6f4f81a007215f9ab39f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272ac081ea9105277a724930295d12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cced27c8e4c8044452fb5ca616060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751af3192d72509a4d74f30e794424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ae8dc445d0ee0b5accf9a07d6496593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398408accbfb817b1049e262d32a18b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47fb491ea4eb1978e32d121b47cce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df438cdc73ae511f7036f4a6c4cbd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d14476be88aa66997ebf452d878c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90c877d1eedc0dde52c6e5db4b826598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca099846d6973ebf9c0483541e437ce5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c534aa92543fc32eecd94ae139894b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da367aeb3f8a025887852b4fa292aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ce024b9141842ff80cd4121f3e5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01f954ff4075bcde6d9585f8b59b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76834e4489fe353964ed66277dce261604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524b94232067cf96a081de1c526fec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896ddfc86d2253cffd6fdb2af1d3d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4389f42222c9d31fcf7bf721198613e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f1086aa968a832a83e540951f842608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a359766d9fdd3916cd0132e6713725609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be7e0b6468189c2a3e1b77c315d1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245959027891216e4db8f934d2ebeb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c56765ea22c7fab46df2df436119612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ce6b2d7da96bfd1f9b421e758602613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d2f584241b39e93f8d07246ddcff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1bee93e34dd1431442e604b32d4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84066daf11d11561c58a17fe66457616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5712a2875f4cbcc6e63db4849eda8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbafbfb5499143638690551080ddc12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4265a102cd9db0d317ccdd6e14013619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b65366dafcccba96fd36d78c68aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede78d0770978d4364e26e0664b429621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463263c0fa24fedaa09c035fda81b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af547492bae90730007a8a19173e7bfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229b1a9bdde17ea60e326e89973c56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1e2f6c5fd04dcd4bddd2be00a9ce9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134639a8dcb3d98bf00f24de1f32489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c080b02943bdf79660a1762e70be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839772262c9e63e25d6eeb9d35299567628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e76d8eb3b97772ca24c1a6280040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3ba5b2cdf02bc1ddcd242c210296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b2844a30af47a8039ff0bfe00a28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a0071d3f39d304278aa20a130c12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ff082c485ae891f5c3b4ef4b5477633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a13c3a5235b1b51b2670823439fda1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e945beef82b15425aebd0d2ce361635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cab2a1d04ff1cb7fb88e5ce87872d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2859d1420722ac524a9ef6c828d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cd80c234c96ea73c622d5dbfe1663638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e511e5b99203875c0279a6c20e98a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9f382dbf62ed5b33bd6b4fd29304640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba92aa8f1465ec3371b1ad69b44efc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e99130eba476551d513764b25f97f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72e27027fa0cc953a867ecec46943643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a75768c9ecff6057eddb69879499644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8257036706c1fa3df46100ae3767645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea8cc67f0f96d82d1918915478e7c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df055ebcd8dacdd3ce254bffa215aad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac523d15b31b385ef1d6ca6c40512648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812882c9b1f27c6fa45a2b6b404a5c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ef5e25bfa30b4fbf7872609f0934650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516fe561bcdaedadfb07389999e19dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26edc7cf209e21373b9e1a5192d42c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5237083c6c613fdf75f65fd701d1f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fc2d564f1f7cae85b49000ee602ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a39bb1f5be26a415896caa91e6791e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0f0b8a2985a3d0c5f295ac3b7dba1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324b967439f3b4cfbd921bb98c622e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea58177c60dd2bf36057f928ea223a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cdd4d6216157f9146ce23569b6575659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f34ae5e3e74d8389667f9f5d7df07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f754fd5de627d008900de04d3ce33a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066adf600fadaec56fd0cb4e05a219e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4834bd843a5df141df7ee1e3267f00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efa2c602065fb4328e1553924471d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a1c675896725ed42140c6b80aaec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f16e717a5e13515352416ff72566666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5940029fa7fed26eb23e0b2a4af9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57187c5325d3761e610b727f562672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c543fad1f235873f1418eb763b336669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4be82657bf5edf11fe57ad8eea72f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bd846e44e3824e116237d12f6067671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124962658560f99cd116a6bb1a194a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46be9ad9e8dd05547f1e955b803c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146348a19ec530796d5909480003b17d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3be7148f16b31f6cb8e22d64b5a74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa013fc6b60766d4eda6ff5c0b75546676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1e16901e21e0868b40e2f1f96f55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26726acf9c301501ce110ed7a3103e92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb213b2b6d510f4b80225a33461a83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c100dd31141f7c18e279f2e29ac870680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229f9f463584e64551198dd5c1b750681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664cf4ebbe2ff9b312ca96cc96ee8b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0f6d4f4c43b24fc20dd9f4273608683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d5de6a7cae5d7b615cbf47302aec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c70195c5d5a80f73a7dfae113eb4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f7039f7f8bcbe61c365349e11c15e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ad85ff01c14bc02fd35cff76d2f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b318b2ddcc3eb0e9edc5e608a4bf12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1a8fab66c85a7d968518cd72f944689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01166acb4ba4bb4f97501651e822db0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed849e1ee0536e0dcc52a6c37de6c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5ca81e8260dd15df47d325d373e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fab504a918558880f1784c6fcdfd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd513342940aee219b4e08f0bbd30e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8dbe06d9060a2761a8a1316dc530695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88070810089299206f55274cb3f7c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e9c2bdd4c665bcb5fb47c3fb0d2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065b9a9a875e7cba4c02e42aae0d1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c468d7bb9b548c114191e5c13071699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6070695e57d264a2f97e17a147f133700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01416b7685b54752dd874e16bd3216ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffc957039cb6ccaa815f15e415bec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754206edb851dd9bbf8bb1a9fa66824703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7f2e2a9a761f8783ece42a527fe7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c0be298b68964e1d3c003863189e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3350960b06d55719176ad9a9a26d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa48bf8c2a5ab9d887fd4b05b32b2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02011b385dbd31ce767eb4f2a25108e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac7e2395fc075bb338bbf27e0ea5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558519b7dcd63cb0a41ed30b43f170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ffa87255dbad371aac6511dce58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5183a8cad3ff806cc22e37a59ad41b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8731f3470b223c40d98352a3aca0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddba27d1f2f16a9b13aacc120ef1dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81048b302d9d6049c01bc8314cf522715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aee94b4c40b739f9c0f976bd5ebcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f15ea0bfc5a09f73b48b61623d92f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9aa8812dfa675f668148b9cb01e3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd24eda7df41ef929dd08745d49685719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a656a3fcf363c3ce270b4bc69fec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5994ecb36a9a03622f810389ac31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4f3ca7b925e9686183c0209f72c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed62170720be00a2b4d99ebc417aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711acb738e7221b87eec2d33b1600d6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc2eb55aa83d993a76001e7d7f9789725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8ba75e4340c6f56c50f3486ec670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8944f73cb3864cc941c20e001e64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bfa28bdc1037fd08a22ca4784041b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57131a65914ec1b4e9d4cf393756752a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2212cd5955db9df06610e2857bc775730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a0c3ec376855305b37e4d48573b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd7d67266b540b37aef546f711ef12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe77d4b7b46e2dfb7adfa72e7da01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d4edda9956ddb3846fbca5728768734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cff170487ff5d33a2fd2109b241bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4476b3ad028dac188d0701477847736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4adb8aab4dd59e034043f13b56d97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4db7076aecea3adc783f4d6d1b25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941936264340ec14d2543ded9b1e74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32084e5c9f85113ff504044e12a1f76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299def70d9b6933e497d529263968f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e244505b441aa1eb989c06665050742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad04abc67a477545abaee2f3ecdf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44806aeaa4e8947ebd648a5514a37d8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97219bcf66b1dd6e290eaede0846f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b62ba96dc50dfd96d4f1c9865836d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2f6ef56f3c964d1a2d40205a92f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50379866c9030f5fe4ea236fbb8d6f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec98cf4a744e28f091dff90a6960e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff43407c15ebbc182f620148d1dacef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045e2ae015120f82e3d3e158e7940e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c8611de570c5f94ce0db3183ba64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421668b9ade6130e8909bd14e5c5f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5239716fded19683c08efd63216ac4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730e604e46b90179d9b9228431ebb51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485286e04af568f2e87002d824fe3d55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d49236316cbf56784902b29edbad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83413c5bfa2cd3dca47563b70b150c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4b3c99f32ea3b32d6799bbe27c802759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c355eacdade4c46150daed7a167471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973b7e6750259494d1c8dcf4f580322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46056d905792822545ffd322a90073723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d1ace7cd771425c3b9d86e5e558d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1d903011a639073897701b8a91315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd8456ebb8c888d344f02aba415596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0492cf97051dd977c0a54d72dd5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6000a678222992feb2112c109c388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6f73cf61c4e8dadd3890c809b1509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2731c0ed8aa416d555283a6518730710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e43cc954aae68adb12c2b37617217511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e1fbd3654b6e9bc36ddfc7e4c7a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c081ec29d978aeac15dcf7fb972213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6d986b17b81256eceb059d5208eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e4c765866f3c8f6f5066f53ddea9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32468edbdcf8f1641b3ef7fc48b2d23516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850da8e4c2e6d62866d9433a010bdbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15de84fadd601d83054af52f59eae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a42035be393aa312f4967a18389a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841dc8cffdb14bf3e2023d3956d630220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfbd8381feb399ff341667a70bb43321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d776723c0f617f82570b7040267eff522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242626eff57236e57e29c564ca38dd6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c5ac7bcb6db75aa54c39b8b1276e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9212394c54384cc1b8a3d629966125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357eec528fc11c547ba4e9b29b4ea0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2700b44753324042a4c75e14319e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603185da86d1edb9fc8cd8c36c1a33f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a85d7c9c8da728b6c30e829698dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ecd415b8af3edff770f346ab68e1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2440e4d7230c819c2f5396675e941c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111a561fd721b2d5aeae712600cb3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231183bc6eb9e86237e28ecc87c48933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8d8d2fe4b650ad76e7ddceaaae86434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21813939a3e97cb0b4b990ddccd7e1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8b5d891c3ae5d3b4d7b95ddfc03636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c855e63e6e04d0f6bdd09447ada0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18629f414324109701eb9e377488275f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9378d4c73f65e7ba0ab24a68e30939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4ec5d0efde6be27041af8d015fca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b5ccfd751eb750620f31d155c40841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699174222aea59779818a17b982e0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8800b948f9c9e163c685db2116e7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f8cba9981f4c158211f2b92fd322144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0fd7a3a56cfcaa825b2f31de114745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba2113f537f2b43f9d604aa69e6b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62007c8b25d7e884d398ede154b40b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746947ae3fe4ea2ff8e5b22df5be9dd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a39f5d2f983b4c662e31fd156b8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01360a669d059503428e7ec56f22b4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f6c77297e384c9a199467586a28a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ee8b15c61fd79e2c35609337ff0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703cf37029b2a8082cbb2e11b4f21553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f6f8f59fa1cd48963dcc9f90a9af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44dd8f6a78fc419ba0dfc71aa16e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d620cf2d77dce50c7350b33d9400b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f1fb247d19d9c74b4dee0b4cd3d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9bf5494232e85022eb11a381b8ad658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4b595711f031e682fce34f1cac4a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c770e3a477be9e620928a0ccd167760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329492b377755993d55b934777c097061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b0fe0c3f7392b57af5a444945ffb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c386d9e9e3636e41cb7ed8bec79f9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a3058290f581386429895103096e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e695137b029cbe7309f6a1647a96965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e02ed6399a5c2655840f1e4cf0e0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181aaab3737e9699e42e1d30e32dc1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280846d1fb735046f8222ef7fdd459a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da3f39240c44d3e0228340af87253569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4914d5079532d24af595df10cdd3c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b9031ac413fd6440b1610a5b366371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7faec42b673a3db7f8eb78c5749a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76f8b299d6d3109b5341ecfbb6ada73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108f14f9dbe468a5d6a03dcb5045ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921abc2537bbf39777b805e4941281d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba8cd2217ac05538dba427f05cf8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee694084ae22d7bbcef2afa7a51a4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cf30d4a7baa3a6ee66af83c0dd2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23da6a1862d25c473d88f48685f5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b282d5269210530fb6bb52dd33c4e6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ac80eb089ffaa4ba1ac2ade82d62f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ab81fd857a94ceed77ec364a2eac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a1b579778f6cabdf29293a9e612ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5cc25769cc6abaaaeeff2b6a9d7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f0d54d61ad4e3a97633ac63a8b4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28a6fe1c41645f75fbbd89779d7e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be3b3f22faa611ad6bcd6b3b9d508287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e87c5d546a5e10bbb7a36e9cb45e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16019e7a319b87767a830172b6b199da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3db26ed2dfc86c9dda4e1188fd1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eae7b5b7b71e5e251b65b3baeb1a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4200363fd9ec254f27042a9ff55b4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0456f192c566bedb4ee97d4c7c57e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42cd438f9cbe1c16a093dff9cd8a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de07f27490abb607440be3704381d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46360669affb9777f16eae23fe9f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b894e73b4553e23bf90d3ff01b4ac2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e03dfd9e5fe36cdb09b28644b76a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f9a068ca4a4909c5e7602a6671cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c984b229cb088d39b0e90f3f1e8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051734ace501c42b71ee6b3f3f424f42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa9cc8bb56d190ee80aaf6923b893102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9dee963c3d892ad5ccf94f4ab6944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7460aa0ee10f3a9092016f0f6fd43d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468755d7e0cca0e01f9757b2b916e14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54541957b127a7bcddb02894b2223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebc18c6ebe7bd03f45bb793878bb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118acb615ec82b656bc85544fbba7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4eb8e0ceb3f33d247c4c6298a11a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6e5c46ecd99b1f13acc8ec87c094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9062f5bcc5bf713a91f1eeebd4a9c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529da58745b9f8d8e0da60e1eab589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7989a73dc53b559d44a83dc2b642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c183ff09d69efb7260c041c8d3883c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b11e7d6f72fb877f24807050f1c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1a9a6b266923bde7f5e6d8211b384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a870df26f52308de7b2f8cedaa212d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613cd94e41e37df4433ebc23f8d1199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab61d5ef08a80727113d1e063f7298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d156dc11de52795026cced6b2e455120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94eff9dee239fd706243ad6ef2ec99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97639f569f7649f9012480c5959a6a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655146a5cfe48c592536dcc621a91d0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453586d88788e1c51b2be330ee4517f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577fd63571fb86b7b6fc7ada15ded2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941407efa099c883c8872fd07b78196c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0973b0e13b13463fb7c234ab2fe52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5a3816981d2393e822f370f23c18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e02f72f0e0e36a87f93eb1cf6b094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e81377e8c52a1635c4e8eca636997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e9166f912cf1e057c332e39617e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294363e8c36c3592e37eb3972f9df3f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d058cf5633929c683e0625d36ef6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dde070fb4c8dc50dd2e534d432597134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e645bfe3908984b2494a6e8bb720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76ccff91419ec6aac65de6cccb5bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f873ccb39a8b728a641fca6083407c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a81e8508b88155f5c8dc9958e65bdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f7ebc9bf6eee4ab26f2fa77905fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8c19c2008970569cc68cdcbb58c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766c435e728d3c1eed81bacad67b0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5da389e8e711074e5df7e47f7d76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe20823852cab886e907c080f8b9d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e732592fb37fb2d3e680b0b60e468f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbee11e2a7133c3d73f09b2e49efdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e249f34f831b2394d90e39ac7bb18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ac0006bd07a9f5d857cadf82e082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd7f361b48cd67bfee516083d4350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21cba33015a7279557b4af29350034149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95689e1e805cf3665687c7e760fc717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e01165a0e4742b91aad27bde33731151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff77a045ca49da6a8abdd7fe2f819a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1a396921dccf2b7630547b8e9f57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b755de1d09a036fdcd6970231cc92b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cd3666ee4db31e186ce925933576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179768a253f85e4c269cd8b26f323109156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e4c5bf2a71ad4dfd54dda573782b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804a0e41cd371b6041e43961ca3357158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079eb59628cd13a273fde67e01ff38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80071a2efdc5b40ad6e3d69c2f67c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7b4950eeb53cc0e1ec24245c42f06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3716af770f8f69441955bc5a33950f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d493539391a6d88c3d73a572970987163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51c42cb3372044496804755667ea9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af900065276c4aeb4c155f2c6aab70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba654916b613d466d1ab1c6cfbbe2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7a3191bcc16ed5d26475bf76f4de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7102853f950df6695e7760aa32f8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf810cbfe633bf19c53ebfa6ee7a61e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5fe92c90761d074e1373cc44dd7e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14078acd9e1d3043b457db13ce118d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7030584cafd712a15ffef512a935142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7ef0443cf871e5cbcae57af9bace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a133cef17b7dcef7ebd561699938c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2d417c7fa9206d467a0e770e7418175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543ef3ca9fb22ec61beb27dd99259e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28001b53af5167b0249db9e79d5e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a84e5956d15a6dbda05109dbbb75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b974a38601e5016a0c1fe083d606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee1ffe0627f5d6d2581fbe2822225180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d83915413bd608bfb515784a051166181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08cf63d77e7b2132d6acf254f66876182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ba2cd71b5feef71d012cb2bdcebdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2a0ce5dd0711760a0d737618fa3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c5242668c47172d8ec413ffda0d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367888acca7163736676fc81d45ee1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3f2eff5378f1e22fc85ba85a460c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e4ff2d7195a3c26dff70e9261d6a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf85b38b601a438bd45719ad5e03c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb13b652c488ad46639917fc1eec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc869d90870b8dae1ba9d48cdd099e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f35faeedc75927e357982670e830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e86dc86b6ff49f7ce26bfc3da1763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1723e371362ae80b6b4d3323de11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df70a9bc1e1051b961a04f0b4520eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0c81bbfe89bec216029443e53f4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047c912c8f6c7b1b743bcd50f75e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4bb02031b30619b27fb88b28585f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e196354d4b10313c921893285741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997c5dc4216a7dd678e849f6d1c918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de83cf05e894dc7ff080e219dbcbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17f2a63bc413245d5dfe030ab5b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b33faccfcc6f0e85a7d30649cd0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67159cf005ea0e9a35c04983a9610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a57c167c23d2e27e0e69d66db88eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c848500903a1b485caddb9a12e6e4fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df308e9389ffd7b1fb5d21947563b57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d40c30cb7641caf33ca303f4e01bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033aa2602468da6dd1a44a692a0997209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41140e12340537be56c270d9438e43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0016a4d2dbabc8facc62a608601b67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a99ba8f09020279574e9185ff584212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3012e2015c2e1288eae15cf1bffbca5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91924bee746f2cd76aa31ba02ccd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd180bc5ac04f305c7a59faf41f92511215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a63a1154d40ee51d82a11df0c656c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f10f1f4eea0e91b1023dc961e74db8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab6a97727795b220bebfbf0a1a5717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068e54ad6ab253fc8ce45fcb0c89710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28746183bc855abe87f77b6f76201220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd870ec0e1e699cd424c684e452662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a5240377956cc482890fbb799575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0fc15d2a9e063ea06092043460cfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016f717673a4895bc4a6ff5702bb2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c282894466b85b77b6c5a0522e67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870576df9fdf3a37c2a2aa7e93e16d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94234eea9fa6b75d907582ba8861e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9af19d48ef23d4b22c0b8e38d88ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ca442706f82fc8adc8d49f399a9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd97b0e00148f56639aa2729181e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ca9ecb9e21051db3e93005446f95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6049cb5d42a8c00427849a1a24179f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e830f323060dfdeef34909743e663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b15f5e4832973ce9cced04c8dbfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ffc0cdcad43093b3f6111eaf88caf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573d1457029067983217d2657db256f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b98bbfbfdef64be18ba66164aadd9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227eab8db5a8f1bd33bcc10d7be1dae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ada2a29d6eb0127143b531d02282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137c6051f8e4fee25ddb687f97f7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6aa971cdb835bddce2bd3a53c6e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59df716c1e4e95d9a84a3de544ba8de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfaf3cf1786e770c614905cb3eb39c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacbfaf9555d3f4b1da87858e9fa56b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715afa45ccf637e15957afd9982ab41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ed42043512ea5b371195801576525246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d395671cce47a5314771aa7392e947247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963b18b94ef7011992d5248203a145248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ae74523fe6020ed0c120bdc495d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b58c0fa46f23f451e57d751ecec45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956694624408442e625bf85d7b9e8078251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba879b2ac93d174821db70ce51c43e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c73aec415f665f640091e6d51b8c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2272bdc82c47a3a22f771b8382ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac087bbaa01b49ced132de83c11a7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597805966c7fd9201cbb31c10c6c3478256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c48708c36cbafe4bf74fdd45f7074257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735532630fd02f04f05332f1cf7372258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8730352565b8e2778ff73b87feeda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12935ed21008476d3f9f69ef21b6322a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0ee302f9e459fce0205dea89666af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c902f96c05b6a6bd5c479f4ea5bb27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92072dad7a934454a74adf1c9064a5c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac242a0c44b9b732655a3ef91d5477264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d506471120c842d50500a3bc673201f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b9f33ff902f4e3e612f13a46dcc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd5943f9ca685e00ae79007735e03b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab32952cb948ff34a9bfc64a681455268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16553fdd468d579f6c6f683706e62ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c1cefb3085251d7321c178d6e2e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eba16820e9269acca3deb59e0e635271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e93125117146f67a39ed3cc12c5a1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdeecbd06d21daa73e990a8305ae52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb15c267ba65f714755a3404e80233274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81a515404954bf41ee072282affcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06c993746c3d13f08704f179f73c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681564412bb558ea6412a0c4adf611ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dbc3d6a8d8c446421024baf2017b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2fd258b9277ac1e553c25dc3f8de5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce81ea5f5d283b0d6d757f9612c40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067bafd9175d72b3d97229cbca27831281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a431384c0a76a6a663cf364a254a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c7c87d1de662da15f6f1cab8a92a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d11e891201338b12024a73874483284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347332a0a82abb580dda93ff0fd827285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578d5d55bb960919ce935cda3c0796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff0c4171b8ba3fd4ebe34aec05ef7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e85013262106683c6416cdd14f07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26532016eb5b27fd433593e0a4bb09e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ea1847d009c27dcd82b965bd4312290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03525fbc340a1a935a2e424de788b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbac319deefdf69d1652c9861d3da4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762e17c6a99aff784ce58a0cd0b06eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea4b52629e2950f687e1ff4c3a08a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83aff8e0ee96d2c6980b2ffdd6c9dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da3e0a1842690fca08d0d48828ff70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016561d1de85d227895970eab9aa0e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46f5c2388a96d775ed5b842bbfbc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd9763f55ff3e0ed499819b90010c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd697992c02b247e04aa9040f69ebb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae68a3a2860f8f531eaf42a7ab532301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e547ce37db718fc1d8c7bf231ed7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ae4f77c7ce452321bff508d9b18a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ac34e5f5ef7215f4a2a30a4cef84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fdc751db2d58662ede2b9004cf01a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57964c190de3917831f2eda7f6a2f09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2658d2cc215305efdf23a0522b79ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502b1e073c2915dd19e8df2536210df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a924ccb7ec03bd34b5c98ca13b90af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b94914d3868a0dbe8f7c4aa6ba8882310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935026435e6d0618bd62d6747709976311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354efcc2e96da899cc31b7331e94183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f7bdd33e988fc15905fc02f233cd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e47fd20627f6fe4e2d68a663ec08ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd40c6aa09c3705425f5e7210898b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fae30026f9cde6123000f91adc31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a07e8ef3b55c618a6881d5034321d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a26deef755af209cceb6aabf4a373318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43086365fa53fc06d00321c70e7dd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f7762760c50329e6e256f2486b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6309476994fca75e481eaa2d4579c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c40c5676f3f7e40809548c674f63b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044cd2476991288242f0d59e2af546323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd25f903d461af68835e9af0f255b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2733dadb458574690afe34f6bf8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504c6245c2a47b9d5508e054abd8b3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc61ae534ccd3205bc255fa1360db6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd49c0462b92d19aedff69434b6aa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac7445a2f1fef56bec360e2eb390e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658a4ebb3b37727c37d426159940196330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad1f7698038954afae558967578822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c33f063a3f936d75f45f0e225e443332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660d4bde375f38050695a3036af554333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8d0ae3df7bb97734b31f97e1e8e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2d9a31da097901143d4a5d9d5e0c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9da3d89c974dad9d37249975e97ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878d33d714f9febd176ac73b9b98a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a43c1991769efe7617e2edc6c2ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b994f8bcf6ecb95d98ebb21199e2aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f5a2786fe4864435a4fff2aaaef9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023420f3979607af6c478aabbf3bb717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188e3f3e6e5bdff2099150fd3d9613342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc54f3fdeceb194e42b0d38831da7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c12b662e3f2b2a3f917a58eeb3a0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424b3f63abfa48e48a959d2259c849345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abdb0a3a66d5aed6a02be2c82868d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f0814dc19b4464fd74b3bbed1a74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42aae85f3f50ff356c3ff952276b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5806b7d04f8079ac27e9d604c0ecb5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299193baa4c2f792b9e3fa4c416cc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5bef010e1d7a888b5b112d03e52ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1193e9d684fefde585ebf607e71073352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3960820ecb02f2b9094fa7f26ec39d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe667a07496e19cb50a08c910b9016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62a91392e26f7b508edc00d762ff8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb570d10a2b67c8af2af80661adf72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af8c01eaa83669434941fd9da9c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc1ea50cbae96dafead196b7683a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32892ba9c6c6eb503dba7abcd94b82d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611d47394da16cf2f3f5fd3c7f8aa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c378184059e46f3e028a078a98d4a3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923276f1c490d2e3d9879d055c88c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad56d50e06766fa5906dc4446929e76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2da19a94f22d49fb702ca155f69ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15c4f2fbff1938e6ad41b8a09f782365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42dc1aaf15a28a77f5c4298e006a97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662be21e11969599032527590a848fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db776041ad3bbb8e911e1024a2228f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806472d7273b7987a49aa1dc935c0c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e87023544e5c1e4502cd921a532569370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03097b921e805b43718633004106fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e99a47cd72348a1eb2cd020862357372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23c70abf47d966f01a35d98a74a0e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b888b27740ec68caa4f33f7da5e59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a21e88176c43f4778e93db989108b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627f49d91d45ecb6111acdd1096428376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf820fe1cc7a84f9e24404d55ca2a884377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d312b04444b00e4ddd22479dbacb535378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c0926502ef64a9cfdcbb79301d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4abb181cb7417b463c741811c94f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f1b03aec3da4d590b2c2ec35f6bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352e91ae6c4fb8f2ba3b2dbb41ae76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289dc617728b6da0587a3dd5acd6a5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfc6719cb4846c633c68d1ccbefb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e76e65d6d44aa0b3280ef25781b50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f454b53a8f28760b5558f4cd1686e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab556b8bf0800a06bb9060a400af3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb15528ef077c460406a671601d2ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909e95a4540f8faae3323237eceb017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b83c13a464fe06533388e13eda5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df287bc6cb8b0d8d197a5dedf125cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e1396b7c4c0861b4b5d8ad777a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ae20b45a441fdc346aafd1613d50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4a57115a5e72b578025ca31212ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52892d13f6add20f09c182ac63e610395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d61c7d7178fe1d4107026d3498d43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af382cb4d0b55cf787ca56a1e5757c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd7e0313da32088c440568506effc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d35015f4d8c3bfecdcc1d1c55d4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e943f50abeb3b21c3895e3b487889d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab1f3ed42a503c58fe6b948fd31b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a229af1731c1823ea31b2cc74f9f42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe22679a20dc58b8534f2f61fe5850403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac8706157dbeb01d697d14ef16cb66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168790c1322757a6faac5ae9f94cd72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a02e187144ad04a4303ea6e6e92d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a991f059caa9d76c02d4b95d2b565407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236567349c6f1be2ebaa900c1faa207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3049381283957d3d7b74a0de4911cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407e9fe69cb3a61d9e6ceef123b5c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906b2c80a66ef60ecd1dd88c946d59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af93e20db050cb4dcc780a0b62ed5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103deaa88a7150045425ddf04017db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2f648124bed35a7fcb1ceed8f6fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae706608122d2a869b7f92fb94665a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5895838d76914526cff2c97fda79de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179737557665d2a396831359f03f8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cfbcd60f1968815417691e80f9333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca183fc53bd8a8566c374b53ccacfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffbc851c49fed594b4d3a0e7d482bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f197620cae94d09e8e741a6649e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d6711c46db08dcb92ee308002b5bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152458ad069a9f8ac8815646c6d5531423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7dcfe4575144fcac7bfffac96e404424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ae7f9abc7a6b0c75530052f8fede425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ca148baebe58b237080d667b4618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de9a95ec02c17ef8da6f1da7221ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fcb335d911c72e3e9bfeeed27244428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a1a9b6e2d342951f81eeb465a940429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17096077163da3e78752cbcdcc07d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78dc5a415839d14f22cab082088f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd0490de0a3bee22864b9e22c47094432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139770d6e7eb2307b792be0b8567f901433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441df86ead269cbf905264a7d6e1931b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359bdfd3cce79ad3f95f3efa3be64c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1ed7909372336960849b4e53e3b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b85ed89252fe2e2ae921eec7e9d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10fb2956cabc4f0f4acf77cec14bcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758855261130b0a96388aafbe6833b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c1957d59e5ddb9eb0366c9b1598bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98554fe8e8f395d6377d9d446ac720a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e5086bbb64faad7a1669582941e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7514b8ee0ae4ba8ed71c26bd4a7437a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6f5af06488416908410d9f59602b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d421f920c3a8fa8a1a8c3da682fb60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413a85218348a823217d870373e7ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2511c9dfa76d7da637363f19038f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4fe2f6adbbec7c0b28d1b6f4b00c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d4fe1abc71285b2ff9a2d3bf55e27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f4569d6f713d4db10e760c0afb22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f41eff436f8c07c14e977b0634e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ccdb17fa7598032b6a3dc5440448452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c610da62cc9ef23698b61159e651e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243db9efeb661a4a063eabbf2986426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd745f0672d5e6c061223121385d19f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4807e425a1a0f714e53b2af39bd0ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625784de15a55b4e340adc352ca0d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48d3993b2d9da41dd4a7ab43b296ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd094de13ef03e56a5b7d2f3984e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8b612850e62a5828e885977ea750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168891fe94798f75ae4671e9eea79153461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60573107f397f0481f56a3050d6e597462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b598e05ee060742f018c3e9e677f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86356a8e672073c35114436db26dcae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4963efe9ba84f1ab0dcbd4c38428f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac9ff1196c01236c5d5d9dcceb4ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e29674dbbd05eb4d5c3f3f6169b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81a2ac4a074bbcdf6416163dfef07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6f88c67ea019c4b3e74b71d87202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea8a88804947c82583f842b939c441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cb3ad9d7040c2a8f5e0dd38b5bc5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790cdaba6acb32b53c82f97280df327472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88deac70816c06708d9d0929ce29b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0131a59ac9f484525dee110e57f1f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1bec991296c05c7b4bfa313a5579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605182adb34176f42e3089dfca4648e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d19fd6f050eccd5a08f87eee1691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a18ef3df846280be95d5444e21486478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59161a978c3d9a954a9e69ea8ba99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b3cddd0efd26ff6bc2f312fa806d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797dbaffb09c3a3db6988da0deddacc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10a2873eb22586c2ab652f73184ad8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be69770a636a25197ecb875f520e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e206f1cdec13672993944c37f917f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac78b11952e3dbcb18e4ba9f64e239485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84e0856a2f2ba2ba2d6165cdb37ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468c9ed1aea2c12d6c2cf5ee685e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec4851b4ae7a9b974ef94b2cb89ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b2f4b5ff1910198a021cf088e83b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bdc8e314c6523e2a2ce72a5653a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed806187e0825d6ed05cfd7eb1df9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189f36d3ba35f0a00bebcf65bf8f83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff677da3a313601fd25eeba809fbc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360184f59a416faf92c44516ac6fd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105813d518dc2b3b80aa7474a753244495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e94ccaac26a0fc727be84d9b05153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e532a538e28ebaa70c64422c0d9e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f48e451f097e59bf0873669630ac6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661acda531589e130d76b0df8259d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565250e5cc65014dc5b11c6a42946f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065bba5091a7651b7a122cd020bd47c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939112d5e087443f58689caeac0b110c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20493996a84652721af57866eccfc7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07f1d322ddf5d2434a1e82e4b4ffe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015761d7552b9d5239cfbf740f3da26b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418929c5fe7b6028544a59e9402612f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e326a74e19561efa5cd29ea1c89159507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2a898123359ae77a2fcfc66edb3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f01dd2c741f1f8f3d0a7f01094b45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b5f69ba497436826995e12a60bfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b15ca6d15c584119d799c4c4d132511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9070feecb0b4e943d75d03306f53642512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dddc66d9e58ce125c52d1c0ebbc6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ce9453e0de88a1eadf5a254a47e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef4ceea9fc5a403b2e1d9ef30d5789515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf9aecdebb482b04189d5e32fb2bd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bfc5dd9961d9b357562ed2634bcd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954921bdd277424d28ea1a51e820f70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc143455eca94f5976cbd0526600fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd03a7a43a1ffbc9ff722fc6469b4fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02fd19ee5e8dfc402039a4556a026e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b83880de6a434b63f2bc74165a699522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016eda618432ed236b1081d1ddd6a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ea8100394acc2f1d536816dae43d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e8b5418a17ac36de8748421a0c029525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd198d56c49d1ce866c358348a59025d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5932cdc819cdd6adee31b6e53a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd525585a20de5af3aa6c97ac1976528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76456cbedb518c3f4d63aa13cd50bdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cddd76a72d1b7e6ea0a650443f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d2e6c8563f1e6ca291a56fac1a73a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c711e55ffc6955383f9ed787119e3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac831c4adebe56171a61a05f85ea28ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58b74be872945507ed808e05741440534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad58e3d9a271284f3216aa9a04b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045ceb031db45d3029d8fe2bc40371536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064d6fd878dae1e95cf42e07a771fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e8a76fffb20b1c9adcf37ea4859d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b27103aac67826e0adb07aba0478d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672710ab4550c3f036d87498c54dd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce71158460da8895d13d05ac43e87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95503b0c0adf50c54a0dec04371fd80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad2fd8f77c4dcc2295d8d7e6bc9c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63f1bc4853e07f94e9473f1417162544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f204d39964000b35c10d7035eb28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310576015b5b2f7a1bd702c98025faf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359287c6c79f5e41369d135c052d30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c33771dac67d0318632cd105b3bdd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767fa48b858cb80605af0208b647075549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff6a421d08c43af03c8c2e2145851550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab844d1bacb27081fcd4f24dee6276551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd80dd068f530cc3ad6e044546178552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08ac90ad3f81464bbed897e6318c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b20437715c0ab9cc670f2896c5544554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b511625b89443cd6344157d2dea208555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486afda5e2dfcc03e2e5689b6f08e97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7dabc0644b4cb6e06757637f9046557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5218a10b9468b47d131aa113986a52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb813aed0eab297ef4ca49d6b94a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffff95170cb9738ed51c34df67e62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536afe6c0dfc8c305a6b739a53229f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e08722b33489a1e47869056eb866a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c2673daa50ab949ee4cbe471b7d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7625d7fe7e6e4737f1df3a24aa9b88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d101a36c7106d3fedae9fd93584dfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085de63a704c3060149858e86a135f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c595e24922fe7b70241be2e5d051567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af90fd58d43cbfb9cf16663ae6042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3870faac0102082bc22762f8362bc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c29127eabca1af116f3d0bd3d47e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c308ab9828a1dfacd76ca2b87b0c93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40d70c9714dd2f433696c1f52b38c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f93d33b6dfea3946b3c206129c2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2319f98c776bf35c28dd96cf01254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1323547bfd552b0d03b415839f03c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8193362cdc63ab258b6da5e2b0d37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84476acb586b91b1cf4777a6dea30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315bc4a2688b44cc211993f841c374578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582ab492d09d17f644e884620be43f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3272ea764050459e05ef3adddbbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd40f0b68ec0059df6fa62098b2f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed824429f5ca3bc661a457c6ed48d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f569ac9b5f37e1ca97e99a6545e5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0abbbcf5c24ac3d2b09bc175d127d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bdfe1db605d76656441d1b2551f3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca999647d28f9913933b2d901e52608586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b436a885bd8932376029df1a41813b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3f767834e000dc2946448155b0dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e754dae6754b2bb2ab2b3e00541e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949e9d2d0f0696d352fad4cdc9b8b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af209922e06dbfe094d6edf066a4660591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2722d5b204c84435981fe5d5a93c53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520fffce37a9191e1676aa49164f888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08709850db12b54f8b8fdb32a54c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327116af08a43d6ca8450719c47ebe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163573987395821ae6c39964fd05a68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fdfe8f8eadfd55d0b70e6bc9f7d9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd26da7f88937ebf04e78fd51a010598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb7b64ef72f966eb3acba6863aa04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1db20c9d96aaeca243476056800c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227b9410a55dcdb0c7763b13d5988c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930142a2977fc44b572af5ce550ad035602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdabd4dbb934c5514cd45d503cdb79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38747ce07d9c084dca72c954dab002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132bc29eb649fcd6910c20074c10a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74f6cb686ebb0d8121e6f4f1baad8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7643b9ec94b771ad969654b92a877b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0537819122bc0c81781cd262cb770608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9ce22e9f99a6f49cf3b6ac7b2cd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feab7ad2c435b49dcc52e44584905e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00894f0a2473b2b87824e7ded4e7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b83f89b29c55a3ae09d95242bbb07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402981789dd0084a16872efccefcd404613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3111bf62ad2a9c5352524a7d4ff8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cd8f74ea9a4c782d33cbcc244dcd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61312b1266cadd6b543922237e39623616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b1d9a6e774b11390a03a239336f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7750d9d49a2c3a674a4e6e3ba07681618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ba5e7b88b1e0a2e2cea3974070c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d37ccd8db111ddee59d6363c4b992620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9341e139246f55d33ded9dc0f3ea7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad890c836ebe236541c2f2af9ffcee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2101f9faf6bcbc0f9cfb4b599a6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a8200ea596c02ef9fcbf0622493b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27491d1fbbe1154bb79f80b68dd0e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a9571dcc7d588aa27a40675d3fac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394110eea31bf2663d5bf372835240e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8fbf2cc859767329ef1bbfdda8c1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c923eab4b80c11c812687dcaa8572c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd818a11c31d22e64df48501150a52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae4565d438aea408c97d781998940631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950904f33a68d209248e1ec00259bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d323c9306c84970baad3dfbada1a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c6337c627aeb6d89f40551be8978e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76cab864a0e1d3663ab36e47e8321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05425f40473469b88139b2cfa3ce49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89afc5fca5851bfa97dd55dd7aa141637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4bb23d2d7104b106eed145c8cc1c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121c14ec8425cdeea7403c9fc8b8c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016ac1b802e2a1c2a0ac9a78181f1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bbd7806f98bb179bc8d4085bb63d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2408752171b3ee6345acd47a6d85ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8387ab8ee4495fbd735af299d791643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7486bb1a8ac8eae9e11f71d68a9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c230197a8cdeb5cca1d1f7d3f79a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e996677f9942361696539ce627b77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a96cbcb4af45560215a797fbd7ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e921f67a0f68676c61e9c846a2618f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b372f7fa991975b0567b50976d646649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fe5d3988a4b46a1327ddaadbbc3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd760328f6aa3f1678ab8f09a70200651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b7a45b6ccc2918fd9491adfa9f45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffde80fb9bc80e814b33f1d60ad1f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a574f2a718f0584b4ee912c6a6eb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07773d6d6e76b89f5605272996a9177f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c58c4e97b8ed2c6e8facf3a06daf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12012a80a7f11f71e0b906bccc85fb3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890975df4ff4bb7f646426e4c963a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28ce46787d70a28e9cb6b001e59a2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a57bfdcbf984aee40fbc46275ca8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae3acacd130fbd43bd66cc2dde88b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72b1a3d1c4ba147b3d7035ba6e3da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0c12f412a7459bf97a033d8e2ede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63e93f374df3ff501aed8bf3c41aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cdefb8cae3ff830b79f4ac20178cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e2d136e3d0454916cae060d81120666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3e7dc4d40bad72c3b2ad2dece410667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2627604de3e841de46b946e426bcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897af54524b4bd32f1673cc4f0f0253669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d8936fe67c937b80a8b4b9dd8d739670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da6097e6e793eda10ef32a54fd506671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa75f625dd01a7c98511638994307672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d51b11e796a1fee02cb4214ff6573673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e1f48e9b94c0a0826d76e9e2c3dba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb923cc4ddb91f138b0ca383290ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c8c193412c7a2f546caf1520778d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638addb92b01b383cc67ae5c1eab2ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cca779d924aada087684264af2e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38760d85df73be8870b2abbf1090f6c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c350e17995e68b546bba622102a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f44f7d0d10e61ba44fb45cacdecf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a727effecd357da0311d3d858937f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3e3f42674404ea97efb129770866683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838966fb7da25d679e04583537417a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867f3056de84ead6d3ebe15e70541a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4d4b6e77f1dd44cdf69dc66db93a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f630d2230144adfa0b61f01bad87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9ec87aac934d1f980dd49710df41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273d8f2fb8a8e47b4ed1b71779c6de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab65ca302a89483f5a542fd0f0a4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bc1f3d330422cec34b9632b82c7a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b55376925d5df24133688bbd8a559692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95fc0eec82a685b0fc4e8939463c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7969d229fc75c800848fc83e861b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b73a13b613d23d9d5612a7a835018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a5e9652ba10c4b953bc7a9f67ce3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136220f674829ca3c2e3dd31413b135697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae07f4a7205ab47b57cfa7ff957b28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a404310493f603dca9ccf6b942197e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc280fa397589051dd7d57a271485bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448954d14c0290a537993688367806701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b51a596a08c46f7111ccba33131f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fc0abe6a339a4f1a472c94c71ed6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607629017479ca94b890a0c0d7ed9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bbb44e1e1a2458130c1a7c8434c46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16c6a792f8fb1578706676fcf31e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d73c898175127c00f0d7403a86b1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc44088ea211c853d8ac6d50d95f9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878b5b1097ec3c8edb373c698eeeaef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c2245b991a515c82c5e716e9b007710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed31942e37449dce091b6e0b8eb423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6789158cfba6df239db93d3051dc49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f18db00824f61413cd28bad6de3ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb286eb68022d6e6d2b5c60ab252d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cedbb6ab8a2ccdbff84a8e2fbc6fab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ad85956a538bdfcd26e966889d4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4898cab3078502eba2c5ff53f6b98f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68420d64f0e92f7a857e2393bee61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb888c4b93e2f0de2e829f4fbfc5a06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201a744aaf93680fb583504c5c306b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712d15271da13a2da03196b88cb91e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88815e67a8cce9766a77e1f07640c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a208c7fb6430efd09568420f88be013723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d217cb0626c98d986becb9db458f140724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b335a927f67ab3a71edc7bf9c9b05b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54728d769f5ac66db3f5bc295e2f71b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e9f37242ec72730fd78e37d475d18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de967250e94c4114506ac043d1e3ad9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18134aa244ecd657681e7d6e2bf6c044729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f213fde3a73607b2ae7c3c568a40658730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797571869771497e6f27d6b79d0dc94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac586a0b6881c16065934aaaef436c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b084563f7b56115f46eb293cc900a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de948e87b16cb3c4fffe941a8a17b0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2438e5f9e4403453f41f4cc27c12e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8f4e5f3b3e49cfa23219060d5f5ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271228b213b3ead81d23387271c9945737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a51d3421025a02eff4707ad91383f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc9cc1ef1e7c1b6608dc1638f821f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7deb9858615cd132bdb7754cb806e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e70945f07a84b21f23e9ed6aa2a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef911df85e5427a588be76a7a55728d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e057be5444c5f1e83ad49b59a4e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415580f793dc0668c71fa5238c7a2f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd019dc71c64b415e3dfaa2732e21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d334f2ea59548ddc4db089f3e62f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2560eb8d3bc5e221f4f21929358d52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0eb4df9bec1bb36f262f311871d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcf1857f34716ae1830534fb9e4f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a0ac970535378368ab628d9e74b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846c9b78f0cd9bff682c0bd13b16113751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a70cb1278ccc6f11c780e56de8f8a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca7ec42e403ec4678c9c1e9bf3060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd751f3af075786eff8bdf44dcb7e91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec03d4aa8f7474a6202ad502d65323755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed6371e08f5ae53a5b986677ef3fd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbca579d8275610daa19df85298c981757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c2418c8d19b7d364e814a55fe2d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25598a6aa01872c40ddef5626e2d47759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>