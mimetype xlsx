--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc9a7047764ea56b717ea489fe93c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3add0f5a987e82c634ab9ab0c920b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0ded1dd27d15749ae77952e11a493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c24829a1f8766dd5d3c9f15ce50fd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964a196c83afccd724bcda298476a6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02786244e9297060ce61b85d021370516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54986ce6cd71350c20ebb5fe55a187c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438eb3b31457dbd673be452cf320838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13821f04972371ff3495f24b08c6b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a77342eaa8ab9a23b8c6f52800e3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1af0afc10582e74d654951f28e3ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d213a893063e51fa37ffe7574c7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ebe62ee84fb0d05f0f8b7bc3d1e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc187ce96067c71577baa5e3747e2e1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a7f31e6c76883941dfc69b93c44415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d674bd11db22862ab156781f8f54116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf5f9b0f0117dacb83df6ab38a5fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a10415d3be4258f4efe97da1352818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b7e9402127b49cdc52925d1918ec819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51071e281ee75eb7967ed1ad5ef18120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f5009835e4a665dd5eda89d101bbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dabcb83100b6a5f4c12b3994c3f5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca8817e6293877819a400a9d995e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f43b90ef637d2096c95d6e8865e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f4509c61884e7fb364c424f281e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab725b12b59ff5129538fbddc036c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ee0702d987ffa2e6e3ab8bd9d25327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32166a77e3e3bc5ecf9de732938fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e971fa64e0d1e0c9e4cdd1efd5c0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4996997c695c26ff3ad3801f4e2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb467916ac8c18eac3393c0d8296431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3272a99993a3e2189fbe6238c7d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285112c28372b4511b9e25d66cf568f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18b2f4f21b86633860166766a6e9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c7577bdd7d69c8f941658852e09c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce263334da035064df868f3687ee07c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905bc1db74e9fb2641c52549cfcda937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f39cf1b222ed63bc7f0b1845ff8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628925be27a74c866bf3378dd2f6f0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17bd1df5005b9841c70311f5dbf79740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8d25a13e78b3dc0df02a7527545a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b7bb00afded71df65aac2f15d32442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca885b23916a09761d32b03133bf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0f5ed24bd570bf38b57e9330444c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9afddae4953a83740f14ac6f15d68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217bc5f494b862e76891a60d91965ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe7df1f545e15f6b91e828e359806b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b8c40643eba1e35eee9868c739e5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe51d104a234e54825ff651ae7b0aa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c463e54164a238bca7109ce4451350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982f9470752a3c29aba4afd95c32b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a04265f180b032ab890062e7707f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ed4f06e07493d665666f9c0bc3a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3575bd059c7aec8a16bde4ad4feb89a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f71f01de81d13ea1ef6ef3f9430f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85282f4d64edb07911c79ff55237f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5363744abfb2636efea6672db09977157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66523084180011b105c6f2b598fe251458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95c4c65cf1ad40f6ca32743bcc9a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f75d5f3173e725a05f0b1d41d55e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc959bf961a70199a2e4252202e9df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45cb5a2e45c365e0d47c96ee7b964d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f120ee3fff7d0957088fb3b41caa2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e2525ec08a47fe89e962c2b1a67164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd159d3bc2f7068479ede6f552992d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffd99783126fc2b1990ca41d25a5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba43d60333d9aad438a638569b102667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc5539952e114fd343533c52b70f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baca48286e667c7d70c87b1112da5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab3040300b701ce6e735b53912c3ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e842f1e9bb40a4b8bc757acbc22c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ceaf9172dca546a7dc73a3069a3ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b958f1e875c3be93a78055a2ad9cc6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2fa61f541445bc3c1d593eb3677274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140bc75b7f118fbf15bfffd3a03827a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f10ea7000d863db6534ba513e765b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aabe453a96d7c4c3cc28521eba28c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f226b08d1670cdbab100acb0c9e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d3a6cc12df3a6e9b431501b8442179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c24c618dee85a10db9729368bc28b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc6aea2d74994638ff69b39fdc5d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f11c919d0e45e91e6ec354c9eddcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff91cda58624d88aa3ff68304d9b6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd4dd4ff7c9578aae6e73c9e3936c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788fa690d5de29bf7d057a656e9f5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7258eb49899aaddb4ebd72258861086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f8dcea5ee9cf92086691701953ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2369164677d868ee143be5e320d82088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eff3416cbeaf9bdcb2a43840c8d5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe985653ad2c9e12f8f0082ed6f08290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72844c85d9b9f2c0749f666ec644291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32598ef574b1b32ca8a975a2e9625892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998ff3742e663a422e7fbe74ba35a0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2467622db3bb519499209585203d1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335118587b9cb213affed17684633b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfb6411cbe3a6f28a75095a387c1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc85983583600db72daeaea653deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e27f77e018e399627d1e3773c887098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d42c0ad86081cdd689f5cb8f06a7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ff2057d09f4c8d2d23903eaca5cf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b8d12f571c642715119d4f388c089101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0653060d3090d2c295172aef60eade102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f469da86311f0680c9d5605d8bcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a087d47e5d057c20e57d3666c1d3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6938a3d21114406d0d963563f8dadd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42efe03b2dcb84e40aba34e9a084f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be879c05e5aa9dc3d385774eeac23458107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1093eedc5116e397f78d32a25d6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f04d73c5314463e3004bcaa65e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ab99e209f566210255ccfaf89112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56279271977e711180443e27ea3800fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57918c5b8147a2378f2b25f931dcbefd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1accb7ffb964d48ea9228d948db2f88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e408b23439a076980abcdf8c319c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554499a263a845449cbfc968f2e39285115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370cf34c1ec246b89314e228939179116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cfa079d89936346672a0b9832a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d200ce441d19e54d23ced8d79c18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa156becb657c230be0bb2476669f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f448049ac6f1f023b368bda457ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673b3136bdfefa9c5c73c973c4f1aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6c28317fb1a8795dd15ed7494c1f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dd11d1925908afe343ce660122ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410e9ada51f0889259f7cec96f7c43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73a325f3b3b134d65eaaad5cec71f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695256f3a380411958203ee5c3704833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47559f0e8ed060ab11b31082c0202c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af5128c43c925b8c9b718f03bcbd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305067e8ac409225ca30fc50962301d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78ce5d12dd340708df0ffe188920b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d1e3f02036e523810a975ca1544b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27446c6c80462467b6aa40fe51880132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92e5be363338b50b72b3c7f0382a51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab878c6f135466d4265d375a0aec1d06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81459240939d946ad42c44655faab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65ea5d2536bdfb0642322538deef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95145952787c9288b26bedafbc15d72c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb014db02cd50e6f5392cde83bd57c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefc048fbf0d6585fbeabd4f73e47d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e396ae237c46a53d2f7c4d15ff3c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c766e7b135e6e74aab44729be19a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4ebc79a43f9b0eb5040db7b0b1d72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af7e062199ebd62a2c909599d46cb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865651f31a1a81519bfb81864c6fcc41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee1bb024f4a3c135c66e9e6ff536ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eebd7d7bd3c44b4ab23600b184c21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757ff2576c5826485e060acd0ea532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b348b4ae5fa7674f35ea057540b3b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f282fd2acd445989f10eae4a10b96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae46feb620dfbc2b12b7fe8dbdff74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c9b099af3dd7d3c1878707178f65f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8c1ae67e970ca0f67459064bdfdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2170d95e2c2a0a326593d30dfbe7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86412fd48e9cb5d003e476624554b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ce8d3a18a72cc9ba1aa77685b8c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f9d6411f9c8ba004815a1f2a22e12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83f5f13669d15bd4b95734f6ee066157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b44c99500b9db76408f281eb33cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794108a3e38a5c747a552affa2b3486159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3568f8a26dde09b321f156c916c460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecfb31f352991aa059b113324a12c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300a05d33a1ff00178b71040ad58fd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc550974d8f8c7a9f6b482e9de2c59d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785156666591981cf8307b47d63fdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe19029fd6568976179aba15883033165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c941ca6ff4e9ec1adbb48ff3d936dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0a6d0173a68403c6c96c71f939cc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607de003e558c93049650407ec49d01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b10883c7fc1eebe3095a63a396394169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ea6ecb4fcf9cce20a3c9776e5937170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bac286b94df583bf41c07efd2b599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea8733abfb77a1923b509ca58ad8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b711974b0101e588ae3dc2c71ee52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce39278bf87bdbfd1af24b12edcee2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e76522f55c73246a4f38fee98c7e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b864727505028d9e576384b3e63982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16f72ee031b742a8893c5ceb4e019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2e60f54b86f85f3889085056a3b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646780036b82740d77b97716b201d143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908b2e14bf53c9f5b1cbdb2fd966e41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefcd4ca5da231775bab5dae16616a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561a039e9e3bfe89345ff8d3355b99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b5e9e437a74102183165016a5468183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e70326e4f460a413844afd26b65f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149bdfb9a35f87d1b949ccb78c0179185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd597bad90aa8f1b69140af603de7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61019e6a5b8f75237043b9f6e65136d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142eda9de6e9686f293ff3fd70b8a83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eee003fb8e5e6fa13d1b09a46fefa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e958675030ebe0968570753a88e83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd6a1f945b1a2a5e7e14ae4ce6d25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b3b6effca9fe273ae8bb0cc9a140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b41a523b5907b5c23562a868afe8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a476f538f478c8d61e358637e521b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3809234d46934ccb9d6c20119e22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1d16f52dea5bf78268a731b92d959196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749395657d9cbf4a874da8578f8b315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395658e21a605ed361b561fb6e47eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9812ba6eec8608ab99f86cdad03f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d2723d5cd05d6782bf0a428c7c2af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ff87132d5d3d2433e255fe8a411b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae72f9a24ef7b1e9bee08aad594cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509f4a3129f212910d4248bc5d7958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8f68002980fa972e7f0ac630306c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cf7fe7beb54fc57f1a0ed26b75d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912de8d552a812368e34c3e19c179b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f8413a43aa90ddbd20635696727a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a4e6b5e9cc6594901431fb68a253a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa88fac12307322dbc52a142a2c53e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2bfc6f7cb663c16ff5d74b6f98e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11c59b4ff1027e6219fef9ef35de3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62895a3557e613597799b50b9873697d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7aa3136924a8389ab752f0107da7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c98a7b5d1dd84d662c16e79873a44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c34f09bfcab9a0ba549973ddb62f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8ff460644733b13b0d3a3ae31df2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff757ddcdd50e951f5cba0e83b718b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9757d9569d6b3942e792a3b65fc010218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d56abdc9e325428d3902aae375ce3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd406a4ce284f671073d935f1154b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603202ab5da251daccfec0b22ce705f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3adbda019b8f3b4777d35c771bb4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f075a93a488db52bd0e136bb0bb92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977d3e62d36943b228d89b1ccb5c74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09155bbbff364196d513de319118b117225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed6b6d26ee41705d76446e2be4763226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070684168f2300f2755329871566799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cefd138e1c0fe29a40ec6646697b5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f60e07b4279878dd55e6f0aa11574229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f6539f44a043b7cd63264ff49e10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1688c6b18536b2e8ad928d978ebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa80af89b2454dfd06e0c36948a010232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb7d850c578828317d8a842fca7f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5ffbdccbfbd7d71b92a56a170d0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817e4b547a8468b7047256b5589015235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeca69f57ebb1a67d89cea98276eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77452af12d4427912f90a9816b18fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91956786d3e44be788fb0c936cc96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0a161af18a2ddd5fb9e86cd1cbcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861dd0cd9c468ad694d66b007a356fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cad3511909ee81d7a45f1dc8afd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf9df45a44db16f238c33e6ade387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee00e33b579d5a0eb527980a733209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c14ab004fda42cdbedd5d97bd9b814244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05eee15087bb9fed004cc31a994e2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666c286219e9c355a66c7e51759f0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3083eca047fbd1ceae18804068ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77f7b9e4ec42110f833c67b4866b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099455577e118713c397e3ac0631537249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c792441531578794c6bd0e4ff60d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f6bb94ca8d8e2e039e561dc08d0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8683ade2b2ebac5ea9238cae8d8f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec3aacfb82729f49e53edc7ea7fcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8cd430f0844899eb95a6fb013ec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e621d3097358452245fa1ef816b3bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02afff81e7cd17267055b5337f008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18ece9ac52f3a3dc13bcc6ce2e11a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b89a06a13cbee8562402897898ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2325bb64a1ea583ce8bf5d737c70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995021b96173af9836f90ddf53128e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa379917a9e6c3b486cad293a63a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1ba9fc8bca076693975850a8e568262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7680be72e0e9b81dc5d89dd4908aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85993c85eb68a82b588b720d2e944df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981d94de9104eff13d1e09e7858642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d603905f2df64082aae429149f8a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b82e893b6f917a5cba445a8b1e0b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737439fe5aa5965f35a7226e973a7b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a160e7fd3797633f7b407dbdb2f7b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6cc0709a885800a34e861071651b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1067adafb322248d539b2efd29a8638271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c8cf3d6e58ba930a3a28cbe6c7f78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca134d394ea037c8c2e8723e64cf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517a4352318b452830374c501455a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f97cc3cb560c739c854b9a7013cdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc86b160cbf9fc3d24031c0b511ae2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4b338ed858dda42650fcb0b6818c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374db5ba9b67ebe0ede0dd0b6d77bb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fae26f8d1b249260e73a2093fcd85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce7db05cfd35ea0983d481d85b6b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015254bce8c0ae384924c9d56d5bb36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506e96397dd52e4b31a0caf3c89d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6f541254bbf2b4ef3c6d6f6b2182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75274784bb2d106a3d649dc3a788bd26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b949c3012a84e72e0991c2fab5486b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f8ff15d186b3c1cf811d6311a05c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e59350513d0949a2c1e8e38e4f32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7455297e3ce7bf1d1617a6bc999f925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a74c52ca885e9616ee82bb0827303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a494e4b9804cfe3a74651b978f47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c66ab1535298794c8233776166cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa69918b63f21f8f2a0ad6bfbafeae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea976daadba65d12eaa51df44127e01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64f71b4ee40b7e990a0bcb58b5f5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda617e71bfd2fe0a4e465b51b00b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2608b7376c4d77e63bdeb0cb1b851b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee555218e1fbfda7cdd2caa578c302297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7d656ac71680375f1b2926758539b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17a3ec42799ded3391cb972346758299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d3ffa815dc32bcf2a6ca60b6c5b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de2ac1d29d6a82c6480859fa6d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d01a35c32db5b6d70b55da16df87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038783635ea4b5dd73bc1272ed20a36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ff7675d5610d3b47b0e02bb24625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9ddf1b84e74dc9020ce09acf79deb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f8ca101d7b86332762cfa7402352f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f1c182c52ab499107fd79dcab52b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b261fff795d272b5c2c65a35ba42490308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556e8a07f2b825309f10c733f130f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f5051bdf03c28d82cf4a5b36a1718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947520c2824093ddc2a6df28a0fa7312311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387884a100b1ee5a4d61dcd6366e49c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2eb0ceca0ce18331b894f063ce468313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129baa9aafa1bc443d1c8c29a66a6f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9522dcbf869c3ff808ec263c37388315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095f07f2d0ebe2279402167deb6a25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940714af2011237e1bbd8d2dd84cd348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a3a58109a938ded5ac0f275bc803318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869bdcfa5792e59a67c83644483d2e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690665b15f9bb27f90dd414469e0b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d53402ed159492ed846e1a53f47afa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66063253ab8cbc700e76bc4c22656322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04dd1bb70118fcb41ec29c7f100798323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1b387702e4fe3e62f2481717bce9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83640c051d75ac77996049dfb931c56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7955e8810a1ef5136835a4ae6453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d427d47b36ea9a57bd5ef06d43a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194330dcd7faaac616b5d4bebac76fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9fe2ebf933191ce7f61c1ace4966329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de5727fc08b5bc82b633ea67b84d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c12006684bfa77b4ea040f0fa4089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db855dfd89106347ad399830de3bc0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2365274b908dc1eb60572b81ea0a96d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859473632eb7e348a6bc9fc44ae3910b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473bd76648e57bc90c9929fda3acfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871056d33a5dcca1ccbe437631aa43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de83eb349632a604037edaa73386b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc22486d31ebb0ff3d10bd70d9fe98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeff8b3366f87e0900ad7cb15d0dd37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a7279dd09847dd88914d330e3854340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61856d6efbaee3aa686be967b1697341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da215fdbefac16124109f245136446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a3126fe7066d40c84c4b6886d9fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dedaef9041993248dad20e6908260d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c67e072df5ff47af04e71e32379f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc01e828d278b8a1e48c0806e88e16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72f47cd341e04e4ef865defa0b2c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f1905e4013523630bc32b651fb013348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d9508e3b2a43513a90c2080b4f35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc3bc4528891bd3274b21c002be20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694967913974ae11cdefdffde76b4cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48ea12b11f4951991e3b9ee8287e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0162df92d52e2470171fe8d59a2e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c3c3557ffa468abeb22013553742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f7b93a78ba128d49e2202f33f093b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67061c4d84e3be39190905f8f45032356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f864a3e29fcfd9b75966da7421c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728deac6d2222a15d2ac49d7ca2ee0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ca64ea410fa1975e9f4fae89fa3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499adea82faf197ef63e6a5edb3de89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a6e45af14b5df3a5988be0a66e59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7978b1438ce8c063e8a63d372df6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95b597c28d40f70d2ae65b922ee55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9f9cfdc6d7f0441af26fcf44360c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b37baba6f76d2b063ae4df5be1636365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721494f6331c3a7c4bea3c07a9750b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cae90755d3be187afd9cbf7b809f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa84c2fa53db86ea2d094d73044b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7df12da6930a009cfa3a31f07f8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4826cb5f6bdee91ae63f86939c54d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36792ca296aa22dd284a8006c16a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e546d746ebd9a41bbbd847cc9243372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfefef1bbbf83cfcb1128fd1d1d010373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2220b532472bd170360d8081db454b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c2b4a3b3c5520d5faa14907ac591375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db6f2516435cae96b8b94e80db4c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f720d6bccb9e44b6957ecd2a697db26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f32a6fb1d7d1a467e165b4bbfe808378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8afc72c115670dab9b7ce7965f35c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81ebf09a8ba848427d8fb981ea90c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a251dd1fbc4ea228aaefe9a1bdbb886381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b0a833610a30868e176b9b1f5a42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d45868dbfce888fedc1ac3483531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea63b6f6bb8d2dfcab22b6dbfa5a2bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d7af7e212bd5c431235a703413d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d9c206e018b0a1b06bac47ad3511d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed6bad314299dfd0511bcd888a396387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2993da0e4c04332b93bc9a2aab463f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33350c8b576b030bc625a94038c538389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d4f01c31bb1c35526331ba98d38b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1445a209d082282465b764bd5bcf77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dccda3561c3ada63ecfd2e151e8dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbab94c336779c449d9fe27d92c62c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10566473d00581c66da5165e183f027394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c4fa9dbfc6586c32c9ef84fefdab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883cafa04809d04d0c60a12cc550c10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaba1b0b79c8c6c23a57b7b39a40658397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240edc9389c9c102d73db0f99f9899398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e0f62db6bd8406e9eae2430ddd8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb4d42f148de14fd71a67d05bda94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f78fde840d788ac13ae0a55e0e00ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36d9381d8c5ab0b077e03a7749c9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962248dc2e423c665631108e5c20b87d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cfa7f7ec297771478cf439ed13aa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a606fac03cec4fdcb861f5cd4f8d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301760e22d3ed951e3c54dbeb7cf4fa9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3137e6450f1df8ee96b80b62abb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc143446d1ecfd4e94a60617a0d7b4e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75ed72c4f8c8457d419e0a2b1f9ac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539600ac7f4426a76570268d72d84d47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e324eb1e7224329133bacc0fb70a7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b7c3ea9a00f2c0bed231c89effc5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a84efea3de3b01b02094e5af5542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4be8298a15bb9d9d86c1f1ec1bda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b476cd491bfb5bca5ba0877f46ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585f427fc4fc3f41572d8b7974d1a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c470568ea75c3473589260c1ede04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8baca6fd2a3ad15c7cbbaf2f29f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7225ffbf90b7d86c45603556fce285419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd46eb9a082e6f8b72e08467205c0fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2090c60841fdc15893677e9dbbbd2c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5e8312e74fe19b3f306502de88e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491412692ae387d21f50c84e19b7a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ba70ad06da2a2996b64f42f58fc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999a44356b2b352b8b14f88e51d9de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182d5455255fae88aeab620c47d28c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072495feb4ead50cfe40a265a7dc7813427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3b8bf69cb3c9c2f8e6f9a27bbfba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fae8de740b261c1d5f281838d079429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e479c0eeb0f77441bddf46c1bd962430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23652f133397a387b7ebfabaf3ff59a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a0f094b30073f81cd588b30524f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa801bee20b0867f8e5757830804c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249f9996e233bc778a0fc6afccc010434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8a7e51744f3fd834cdbcf16bae17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71692171de4ad6d314051fee86188436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689443906da3022a1da66870058ce48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd254a64445ca0d8e7c6a02f0a29e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f123a477721241586f2b8e2fc2999dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f30b9f225741d97b6ed877404aed2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e01b2a92ddb142e1ba0d3eef0f8b90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e0c039bdd6ecab3fcc167975d37b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e543e8b39f27bdf5402c6c2813324443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf1a3529f7bde84f0188a184d45bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcb3d8146ceafe6d906d48662f9c3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706360fb2edf6d8d23f024888feaf74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd30893aa96740292b8d69d57f117f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988761a62de87811113fcf1a9621d9d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79041d2aab108aa9959947142cc037449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd307a88d89b8ed6d28b7134f07af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d05d05fafa9da503aea30a8442f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d80e7200a68ad12060eebf951ccf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197fa7cba3586f057db0cbd66a3c9e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ec1208fef1addd5c8c8017bb8e65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feaa48e92c5000c28a5ed95c0c66fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37b07ae976a9be90a1e85a73c91d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba8d5866b0fa8d978a50d149212c42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690dd9ffc9cddad885a34a23f222e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560418b3808f2446a6abce1bb44a4b11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d135be126c467cf17ff8260dfe3c08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981f3dd3f62679ff787aee695421107461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf146b779cd7b88bdcdd0456061f76a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007589a368a561421ea875994bddb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88227b8d7ade6ba3707f7e1abbef63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0c42484b0ee0c0b5c22fcc38c8c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e2fc63e9759a9f5d182648e2dc5f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c75a0db310f07e6baf9ab42b11322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d1e46e95fe5c6270a77705c20c1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b792842e292b85036fa231e21b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d5521254a0f8f7c8e8fe19b710a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be982051655bf7e06838117caeb27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76065e759381e64181198709f85c12c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d7acca2ea9965df1d20f616cf396473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80722fe39e5f4529fbb896a689a3e46b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6f603110819390fa98b9e709b43c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde355dada0fbd220a9709a5763d1b03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e88a217b2da54a4a5103c36895cc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413673c50acc753a9c649fcbd3b403f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2a040e1690ef0a4cc6ae9f5d60ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ce49814127998a8e23fccca56bf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a71fdb313cc5931ca358ba1cc94fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe78be6c41b831e5743a7dbc8e06a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff49c0ce27abaa1ba610ed566d1bb16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72dcefbdf828d60c38eb4bce748b4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc8d83464200f823a06667adb90a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c89d2ddf61cc48ed675eaba4b534e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b27dbe22975463c9dc49420e8142487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89012f89a9fc7fc993ea7a33f7103ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7840f010000dd35b1e0ae7b9669a9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e816e4e6cb10a93d73201d237bda00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e146b4a8fc4c6c8ac6e88db740d318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ddb521b5e4a3688bbc4ff3dd85978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e16c79d7013e7b31ac53691cdd69e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02df3fab11102696ea6a1f14e59886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6940a2aeb07e01d6b308f51c1c25beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705db0ac359b61b49b3ce1e30c6deb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d6e32b6c3dbe795a205d1d0da50c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84275700afe26091fdb17237aee328dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6704f3b916aa21e6939c7d81392be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db85159ac640ae05ee321b35a0ee51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5b2a50cb21e71a4825ea79a9b4860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501f83ddfc15f454d8cfc992491f3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccf6e7937e2e18d52c73257176935503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3f38bd36dfb9f26d84e4642b2c6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf136dcb92c94e1fe0df0e1a334d51d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2194fff58b058619d01d5c0a82a863506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111b43c14c785909d31026855ea637507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681418774df3d46e1678ef9ff03eed81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6bb65f755667ee60085df28e4b8b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e1ede8912e408e8b0055006916377510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b835ec3f03aaeab387899ee0df458511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f49503bab1cccd5a38f83c8f71c874512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d366a4846ee0cd0b79a844b1709f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6d4487ab3af11bbd5daf8e580b477514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1398c0e60f3f15eb20cf57be12b81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31264409be5a037599a4e949f9b4939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5beb19b3342bad8670b30e6b6265cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c3b1ae44529eb6a18b674db5689c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84890ac1101f873b11e8143146b40b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7199a4a03e5e5498465b2e45a146d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56d994f9c0737c96079ee68bf91758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8beadb3175842a8ce78aebbfa7b66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a52976a837636dd94f68e75b68f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601dbecc6917753ea0cbadf93e8de2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6038a8478d83006c41325fd3105a05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2970be792bcbc4bfc2148845de3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a793a328de93075717850c74a2eb38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690efa257a5d4cfa29d3b2309853893528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a59d6bc43fcaa09d9c32ef99a9eb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b4e259f0b19835a20a692eb3f71b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e65d8de0b1fdb593c535f1c2be214531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b237f9a5a41551d9dbdc417c3013b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b32a23a14a0acd07d4884a4c80d77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabaa6e23a396f21485b6ca57139770534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd0bb8ccb97bfe885503f2b875222535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faad40207a86c3cb5101bb31e029d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368067d52e0110dc2ceeb27464a31887537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f103c0156e88f0f290cae5c96e4cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12243afbb73047e211a04df381910539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774a818207443a0410ed5d57af7d1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf4f4ce3f12b57f36c7fe6e945e559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa14543883a158e5ce610f7b071e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322097be23c3928d1e82e9f7ea217f69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76090d95881896d505a33ab5d2409e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8fa9c8b5535e4404a56d533e8fddf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6c3360215f97e67b2936f08ecf34b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72751cb61737be77be7da071c26573547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad524e5bf917fac70af6b859c2af182548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc6ad77d38d6659e3a0fa0b043ea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31418f473a1b7500e5ea18baecbc78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e025d46d35173e492afd3fc4386a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282839c8dcbd425e4e31fa6eb0e6eb57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a70972396e1eb6fa53af53d4913f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac7318fec134ad04466c235fc47abb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3bda1d5246f288b6b0ba7609d3885555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e240d00b147e366b98432deb466be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6183ff9fbea7ff75359ddc54d3857557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f399f1c47bae11824ed363ff45c25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991241970fa20a460faad39ea85edc0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29d45c2a14cf0f17b665460186c68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3a3ab7cb7c63532ed2dd8b9496b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf3aa0b5b0a3d0fd9280b00a257a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c252de03ab29c4c31b94668d47425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef877490378d94927ce41dbb3f4ac8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16fd3dd3edfd2bf4b0ae9819d10aec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45417db11040a22b5c743215682d74c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c82bc450a88b59567de12ec2f7bde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996618805bb989db77e6a1a7823ccd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294b3895cd53d14064056dce6ed7b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4b194f5002389deff75b192ceaca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d660b592c21d811f4e47015b1207ba8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a352d321c6070bc3fee245ca6cc9aa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb194cbbcee5cbe72b3d31d840f29f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3a4577f2e8ff9d982295afa849d5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966d8413ce45ef74b7bae1c6272e5dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301914d2635f078dd78a330f7b6b4110576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde031b64c52ecc6b7dc9e6d97c5497f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba222b8225d0b864fbc07b6f12a36b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967afb06a2c8af8c211a544430b20bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec76e5728c07cab8128d260547b457580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475011f588057d67dcd33e13529351d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57f6dc9bc86505e284816210f2ccca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133dcd9179e46e0688be78abe59ba6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69fb212a74128c22d4c9953809fc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f1f0dafae0c20b5444fac159ee58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53dad252c722750d23da5485b5e4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b10aa44447015d578b4ddaad64e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68b308435affd09477492c492b6da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1683576bdf074ee45bdfd32157274589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc99d33151a6960d220816fe8895b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b49df64b92fa0cdb9d11da734e0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b8d6474af88bd2fd4eff8d678c7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090125e6a0291738c29e7c31657256a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636c8a59c8a4b16434a4f8314a1afa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b015e19f2b38e327915f15b24a741595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060d2491133de4a2f9c848023fe1fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2159546cc1028fe93990983e3a6cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0213d714dfc96803fc2682a85e1d7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e796aaf309cc96b16f72013053e37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d834fe03d65449654435c8300538e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054cb2461218f392579b9d352790ada601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536a8c4923528f0829698aca4831737602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3eb002a6afbb6d1f5dc267a7c0278603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bbb85520eb17b275da1a33aeda5c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a191b47ca428419843330562d3fe6b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014bf5bb203568929cbb58aa7710556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18158c6ab9de15fd336a67bf494b4d53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c567bda88303293a1129c93a8fd8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3617011cb691ce730b6c39624f6dbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ff516e707afa8f4a04f2be04ab5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7a5f31cd49533a29028b9fbf3941611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47022aadea97f1632a3fcaed99e49c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ae7e480e6ca016b12b9e09b16271613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91324361d06bf1106d12b5f0cb28b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170920e685bf5a2a140154de4452c1c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c94835e892d621e2e758e9c91301d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723df83eb2b7db041be9c17e240d1d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4dbb6a96ea568bf1f9e1af8f006dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0f98735c8bd0c077da57ff16096cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741cf4a32aa7f611b746fbc7d7fa4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf324b4048089a3e2f4a77d8955fa03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79afc55dc13091470431562641962622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb520d0fa12fe3a2c496e0fca80bbf15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4ca16701eff54ba1740e40d224f1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0a2019796080c38d386b1d032f0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2ede824d2ebb72e82e6701823e05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a94d8f09bbee1baa5715456c22be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f596842426009cd0ebfe782c61c2780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69b679156183cf7519aec1e34863b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e45f4bd8f94e3ba629969460e27a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c3aaff19dd8018ad9d576280fe6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc53513ec74c8125d9f31a72d59c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931babbbe2cd9a195611787feed8c50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134980f242e674c8f639630a44bf26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f169db91ae79ab4942985dc14e852635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9500c83bfa05065fece7851c79d7c24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42311f31251dbd2b393cea9fe0d404637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0d1891a508f070c6cab9f9c15f64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbeb0f947310037481658271c6f7cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3351c15692322acecaa8abe6282d25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd2fd6b706f9dd5b0da525a4c9e2e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d3a9deedf3871595ba6e58d8366a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a180f311683c4e849591d850f12dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf49944f6d64654b2483abdd0cb71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f5d08aa09fa04b1ec62b0011b362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f05ed5c9436cb53b8bfe5a953935646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0616fb609a1b6c9461ab928e3ccdcc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40619f9ee55618a2471ee5d8d6eee9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d50feb423ef458d3af353737f2a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264693bfcbd3b8a3da9c6ce0ea656e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800218e8197033dcedb71e778a52c711651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fa8fdc637bd9b88f0f7bb4e1875c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad01c41910853260afea9e97533f98a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69d6854f980110007243b328c7fdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0dafbbc8dd469c39b37c5d454b5a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d26cffa5976d06b64549f6a05df2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c9dc5532e61f5af5272158c23f1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293396862cd4315c1ee44190f6551a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0a7f2d6f785cfbc597a78f5a2f77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166997c355a7ceb33c565408e40e275660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ae162fbe933a333113fdb91349a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7b2e3530367cfd668c1bebe387e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c74173bbd4dbe36432ed16dd9d6c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e688e4b1bb4ab028e02ded740a26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1250028f9cb7eac95e3c1710b3b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22ff09c034b468fc72ae35677ea76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400e72f8e908b218ee00f527c92210667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c57d1e4c7692430d804ba2e6048c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ffaeab78c8efa418f9d782c4f520669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6c0d149f07aa694ee08aa8b1f2f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6053ecee05cb872095ac10549567d00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d34067cd30360c89a18b4a4e0d65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec56304fb266239824c7bd71231fc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e0b83cb92be7467ab6d1ef6e4b7ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ecc16047fd4aaecddbcbad281d19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd5b8df2287af95af380c7df850119676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbcf4f3fd9d8a754e0947169023901677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea0fe15461d722384e692c855f1de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8e17fd437bf9f659677738a22b331679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b086971d6cf81e85a6055be89f46ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d91c22b12cdcdd1ccd145639a5a6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4822d3b7387835b7235a473d23325682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be883ea9624eacb3e63c604219cb3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a797502b1e5c8b24c7c25ce69e32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e98f7286e6fcf77c3ee0655967d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895168fbcaa5dd4cd291b8b57228cb22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dedd50f6ca4a01922e685f9be19b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852db7c99fd1e9a0ef324322f78401d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5994882f8dd77102abcf97f117a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321843a45f55d5cdbdad3731ab8a6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57542bc2f798c5c21784f3fd5514e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d5543d71e18ab5667e30b600d5aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e7e57164bcd9b100b0fdbf3231a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8e288235265a0e21fb6e26fefa0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec2018f167be04326419092e1d5de3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59d387b42401771d27aff5a1e32c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5530f80dc3bae3be31e3bcc44f5eb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bce335f8cb958ed4f4274e8239d64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc9828f7d42c3e4939ba461d1d5e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9b06d0f42af6794f11ce9dc1dd0db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff4594484cc06ebbbec5780fa952f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301e9f18e81410ff1c7060803fd214702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a874f4a56fcdd381b198b74d2bf1b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd2f059acbab981cd1453bb651211704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c078aaed4d6af1169343daf0bfb24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94592a7be6e1e4fe13a6d37cad03f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21493d22f350a31711306abc538fac9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c8b60d457ec2c5a7b96724d792a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fca527ade34cf9eacc62d140f2f4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa0678c892bc7a31fc984e8b7a5f0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33373990873c14b07e2daaa8cd4e181e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccd099ef9f14a7f4079959cbd64ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e8b7ce1f82993a2701efbdc286de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77caff9a852c445176c033235e9b9ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e774070cf16fe4df85bf025dc967715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcb81fad65e741654928601f460a23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d118aa3f48bf82dc16bfa3104305717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b7b6fd0d6d966268c21bd5f29478718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b50602c933e4a897fc57caf222dd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83fef0ed5d8ddbcb92d084ce4881a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdaa02e61ffa9fbe1d49a1682986b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad123ac61e9dce0bdde44532dc93d7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b3b60d7e1a4170b20e397834d4e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbcb0ff0e975f1d02a6a7d4c19bb75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0cec2612cecf7986c402a7639bd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08f70555bf4f4a861ae44625d4ea1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1853904f516143f630cc50043c15a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8b879c4fd342783282bbb0574e5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48dfed516e3016ac20f64df96ab59f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311290a5008e336ada345ddbfb68840730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c70f4285ed6cc1306e73606ee1e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3650d51934accfba1699356a3f2725732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac856dfd7a5b6e273d8ccd6d9260e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf28fa7f07129fb64f646e7ad19f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756ed4b8e1c9ae871f7729e4a75040735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d88f163ce8cd7a10113edc1a22727736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18d24f130a200c6030dee25d74696737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9de733a697ba18d5d9232ec09b9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19d2946f1f99c140f0dfe98a5aac1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d8a2542d626d834b21c89f989f23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946c9be41b6844eebcf4820a4386a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1ea3f674675515c54474ed416162742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4654371afdd4f28b191db1c1e87e37c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494fd65c5a73e103453a1c27ff6e1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9ba757c4878135d032d9870ad1a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a45be865fc0b58222d422efe5f4f17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2bfda2a06eae23ec6f69ff212fcbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900377946e01001309966981a5e98b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164dbd29b64f159ac5c84dd73416f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970330ba42133e211cd3c2c9096e2763750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a038e99e2fe8437836ead64a9a7412751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed1ebf1a7313951c40c8ff703c6b4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea549073c62690cb223145bca157ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc0c922272ab7a40ee2b21cbd2b02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814e9bb95d9431dfa6ef6f07b4b323755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e145b18d4f43596f4053088977c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70812a4fc5532b87b15718d1632bca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5b53eafa33bf13eedce64f8fd022e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ce55b4ff4f8805803b96325eced99759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065870186ddd3fd30667c388aec481e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba02af857991964b713e901ead94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203456365e10cc31c146bcd195f6f4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efb3a4b55e598f24c233841a2dfc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168da3b701b0545a37ec5880c8f30b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b7354fd8ad4ecac618374738b4f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386db505fe5345f00bea40547ac6b787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d42b05812ec6e0c7571df270db518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93c166860480ec6eb42c3790dc5f3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb156acc8278076b50bd7809bec41a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337cc919c9108d9a6e7753b55ec86611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f502676df8a98de423f57d8bc1a2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40d1cd0f6aadb0093d6afb1baf9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01c978b8121eac87ab0f16c84584c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f56cf6a488e5a59289dc3bcf4580e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6782d1052d6419d771496cd2d7dfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d61901a14fc8cda3105a1030249617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad11473c2e6c37038d774cc8a5667318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19894dd7bd8740ed37e5f91d4ec385419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dafb0afcafd4524ed77d956a1776620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19582a5404ddb03d58e5b3eddfe1090221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dd2adde86469edbcc52e1c74314e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b69b59fe723b9df87bddc521b796e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce58b3bc99bc4fa00f604390a17cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379cbac7da018282bb2adf61cfee51825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84558d31b4c1a251128dda2c718dfca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ad427df739ab5d5a43003ebed76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670960137ee055f1f0d5a834a10ecef828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa450f301242ea2e1653c0caf4baf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ed8b10d65464852449cb36b072c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199aaddfe2f8e21c27b466525dc9ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eedf3941e3333a216b6c0ee1fde93932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc82817ed2d534886366fb30ef461633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba733ff4f1d1f357c6c7dc1f8c40234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f60181d019751d9637ef70225acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271bd0f13508b6bd1463e4199b561036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf1b8f7d0f2dd3cfa146e76d45a3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d1f6de299d210668ccbcbb83d88f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e54c0af0505b4c1a6737f24d00d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114cc31b1f2110b709539bcecdd5e4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07166ed31200bf3d1b6caa482cb492e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9269d354e45b743d3146d9034256642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b81df6d20e3a92eda0847ac05f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753538a700b1bc94ed64390d203b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099e4f367b88c8b91ad3d5558e757d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e87f3b2dadd1bc7c0826ba3f5101946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8675f375ea6ffb051dc1bb2c587c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c31029d3b232baa955c1aad40107d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58a20aa5c9e209004f41f23e2934c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a0b69535d290a3ba17feed9b967c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9858e9ab937b6af67ab6547bff3d2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5db4ab164953946f1e19edfc7c02952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c4fcfde8e897228933fa9784dddc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93762a40e49ca24d0a28ba2f2638154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd69cd4fe2072997e27af18ef9e5a4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab98d694d99afa216f116d9cb7a610c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8371cc6069a34d11ba41ac230669f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194af663c54709a3011c7642de944458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da4c4297db6b0a6e3368ce850d99459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b86b4e05ff803a633fee1adf3851360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b16eaecb8d65254879b55c1ee6c9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f6bc495e4c3650d1b97b665f11e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc68783a0097a77885d22bbe76644f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8eccb9f3e0f8d6dca248b2c6354764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4314c64dfee865fb2e6c353f590e1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7531fea290691f50ee92d1e6cafead66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c178e77a1d75d7596e6bdd331936a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232fc899bba6cbafadc5fe015a99d1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e625fce3991c4963b41a0ca0a6d7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f4f4a5f3c5a4b7dd5747febf7e76370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed409d0b3be41ed1d53f615bc8bb03571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413250a1c5781766b4c8fd659d6329a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d286e95395fe9e969da0eb8f85fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44af4980d564ecf2364fb789e6ee474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df076897dff979fe92e95ac80e7a6eae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c42b62296e7265572acbbb4bdbf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c936678ad7f2f0b5ae7979ba4c388377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff5670c65a89b515c5cc1e9cd148878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338be86cb685ae744e8e5a664be221779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ff4c062892d61b3c39ee3a22dc1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614428babebddcc3d4721b0ee41dfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81989503cf56d1dd83aed08ab6216182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82455a24fabb7e39e65288b97a77f7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df39650ea3149a8d5bab01697d6f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b165c34c883812b12ac48401db12485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35f2d92ba84bc66bad20659f3999286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e906f6bb24f5185d0b842779c5bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee89c0200cf10c9a38f729ca7636bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea681904bbfaf87122c17865187977b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16875134600b84c6d6c6bf907b9e7d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cddf38ab4ce967ed2c7b66b662d46491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfa80c954e9fc14e36bf0d4b1012892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3908a9fb6054379f60a54278c5cf4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea3b629526e129f0b664798688f4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421523e370d5409c137555ba6f7269f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4d0c38774d7c4f5d108881ebbc0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a3d350181163accb1b0e0ad4da2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588e4f2f24ab838984b566637edbc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294ecaabbc7f928db36418e619fc4b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564068638731ec6b734ad17b79418c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817b9d568cc099d6ec7266078957c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77ccf9a1d75fff17750bb68b0e4fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0c6342f0c5242bb67cb35a468542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14bb6c9d173c956e05261263bf8c97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b70aab629c71146c2832fcb6396d39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed61ecd7cb08713b102746b8748652106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87dee18e42b08891278c0a4836faeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdf497585e6b5abeab31805afb6746108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b3f5096612e454b908569b8a9b90c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76b58fb1d30f462cee8949534a9d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9741e0acf2cacbb89e85aa9283d5fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74302f5060844cc24779660a2a19c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f720300b0e1311935e1aa7154d7e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ed104f25d1f96bdf9fef9c0a2136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6fbe0d0b7363f008cc89b343ef804115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc100f80fd60e1f26c0bbc38e84f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de92db4765724327b8c8040b6d9a53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a3995a25191ac5011ba6733a8352118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df47b66362b57b9134f5c2eb442943119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2ea37778e4b3f539fe0603440ac0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e368abd62b365d8d9c3d4476b9b681121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30360be5c6bfdf4910e280e5693ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b8ad024ffc9f5c77a7a1d2fab68d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18762f86a74e76ed4dcbd8e2f4e963c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906610f0a55a485308c7338d3b83ddcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0a3b9ca282261937b01c51edea1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a55b66524dec23e4ca542642b13a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86a1b127a89306a7e8735c3674be65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05ed10d1a9672893b9a9500f2ea95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25b68cfba6fed397c7992d15a18ece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba594d17351ccecfb2ea5c7186356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ef93126db8e18ffc196ed1f4980ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75212edd8bdf6176b68023ff4c8ae059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ac06e5153da69b8f478f11eaaf96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f43ef5bc76b6eaa018671102d84a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b03182ef020d882159cfbbfeaee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce0c26115812c3d6d9a12b4c3abcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3064bae82a326973f6302858e33d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a17c527a499b50f98cfc13cac5f2ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9fb385684fc63ed6fd1090a9c9c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c115a7491b52ce86025b138f9e44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7d71d726b660c8d23e511d9587e38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba84508c3976c8c1dead5de609a2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93a236f0cea663e186a77c4b52748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e015006abeece975d6cc3c4cf0cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6932e6cfcdee32d0567e1632c67e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded9c16078088c4b14e1684e5703260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123bb514589d1e6fc9680d93b280a4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa3e7b89e18f3e42f92236dae7aaaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661b6f365ce998893e168908a1840a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9edd521718abc23f1a001d00054a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ea52bbd55690851fbc94ecd59df6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d034e5a3c9ca1b4f51226192d5322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f4eb7c19e95b1b33e4157191d2dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ba45ea15c8e082dda439ee255503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d34167dea05d3c5e886f9fc2215c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dff3d198e2337a19440e0cb0c4d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934523bd8ae7f156fca18e7364bb733158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342f6035f88facd46ff2e95b28e4c9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d002a4292307b6c82a6bb1ad31b8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfca11a2a4def090206d887e75883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c00bf7dacd7131692a86c5beb252162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa7f11e28c9dbc65984fcf1615f1d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853fa1cee8b2fb174f9c461b8a48bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9abcf164e9d4bc5aa9bad0b458d65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e49054859cda858a0883334856b06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff48feaf10a16deeca6532fa449d587167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767579b32abbe0640d227b676a520a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c206af69c4ef2dbb1d7aeeb4a6d36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2420ea89b1439ddfd8844fa86dc25b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e5e5e7f665f7b2b318d01ea73055171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792109961c071ff8e132f35de12cea4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1563a007af4d3e8f73dd26460e5f9cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003be7c62c5314d105d7af941007b02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc70e689d598cb356f2ded9f3d29f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4847a00c6a1616a8d19dedfd52db6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a018d82c2f89450e8f43dc3d9dad3c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd848a401c03c072c24ccf69bb5953e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12766c39d1ee9248cc4aff08830ae9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e713acee08d5bc834846dadb7bbc23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635bde915bebc50e94a8e917924590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de84b63f8b998825a825429521faf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af6abc1064638f08aa0a79c55d8030183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b72f1f7c27d71231c0dd6cadb7d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a21774f14bbeffa3f21638015b429185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61cc8b6cdf41e101636652b252df4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660308f55caaad1af8b65b1d5819c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff451eaf065588a72de6c8dcdf948ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227016b9a595353ece3eda1a2ad3dc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356520664dd4202f5f3f94c0e6435ec4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab3be96d6474de425720337a3ef60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7c4991daae20a8a37e5f95ef85afb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a6ef9253b6dd54c538943825a4325193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0f2de1bb7418fc24d3a1e36cd398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab9578c64a94fb2e4b8f4629d9bace195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486391fe2f2655bc4711eedef0b717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770427d156cba334c0354f2faffea24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62438812d0c247673d3eead27c4ef7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234e7627a5223987d004a2864e6de5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc08d8cdbe21eb02e53795a69abbbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b069397366ad77ed0723b54ebae46e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721799fcfd2734277455a3573645eb05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095847c565e51f73a06b98fd7ce957203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b6d0d0cd1715fedebfdf93bbb3dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4247153b62a455fdd61798a7b1d5e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292634d8adb94939924be392e0453f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a25466ac00968bbbb321bcfc8f5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b67fb47e40ec1f9fc823c7b39c36b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6fdb47e42d5187b130051fb821af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666696b38f49475d435cd6b53ce89d76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c448160ec6820400755fdbccc6cc87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a47af33ee8c89fd25a50abd324b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb90a6b3421ff3875ccbe5706eb2b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57824515e2f2e1ba0900b9fc45e15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ad5cbb20acd0d89d75714dcc3d32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ef2513933bfc8232e2789b13d417c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ae38fcf134132e2236a5d43d6bc1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac3f4a7b6dcbeb9998b04ea353529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea1c820fe5b683efcc639c4d0939c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec6a2aa12aae8d268ce0dd44cf5bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038972d87268beda4586cf82c0005c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa781430bc044b963705651c5e50b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a0d0072e8115f386a641598dd2321223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219604e6bb81d22028dcb7a149446a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453b60b44da3fa786a3481f6cde4fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ccfc82eb8c9d35eca9f1fd7c9af6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10060d00c7474b978f19dbba00732227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4dabd794ed3ee9139927852d6c5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d397278f2c9a8e2a17b29784a3a8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378029e0e741cbb99992cd4091ca9b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e736ed988eb9f876163f5712a30a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985922b675bc5b0e79057dda8cc70cb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4f228f94ad436b7a7e41f901796d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4434a263f540d644fc640c4e5efe191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3237effeddf1175e5cc198c622a7e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25479df65e721d9c7e5e99b0684e969236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5b1e1642e315ab2e46e3f1fbb8be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e21146974aeb39faefaa4cb2b14a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac4d3591b6288aca45ef1d2e22f6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c27452f489914fdef3658d1504ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f7fd35113d32373928496637ee3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f281794483eae277a30206c5ba7ca2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa7d846eb1ebe4d36f2c5d5f5b218243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885315aa50f3d2cd539f73a34a736d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027800648644936ff77a54d4c91c68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183cc80d16990057aee879cc93432fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8429082fe9397a8cbcffa5f6dbfbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778bc907e42494210b581fa454dbccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a3859f049f691bfe9ec77cd8057cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361617b8ea3b10eedf2941333e889cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b012b32633dc6a84e37dccf7aad373251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c674e968bdd52bf43136d82ab71d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1813ab0076377a21dabc2d8b068dcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009145fb057538b6e9efe37e5cb8cb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821bf4e93495ff3b0c643fb2f1ebacd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7e7326c5e13b1037d8e89c12346f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729216bf3d7fccd64f7e3a1bbb0fe433257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a3b5e42188e6152e657c138f2f66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297caeac28a1af2ad9ac5546a001a68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a8c78b3d1588ace41d26b03d3317260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7060c13258644f414d85935b904c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e4ddc08a342082d8d2823aaa27f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c1fb3aeeacbf8b23f02140ebb202263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b33f1b4fe586aa53c6a2069fbce06d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c85d51f43705c5d4b781d59ff151d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974224a1ab32b4737511498dedc32a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a64300609165ff37f4b42507224c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0b34e9d198bcf806e33e327a26d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824161965c7e1f558ce87834337b9d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9acb8090324162ff2f58f6fbe6127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d308edaa246b85044b64867808241271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951166a108d143b985f803148143dd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b964b3a75dd93fdb091db9da1b7767b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2307724f46311e76a1d0c79b77a65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03ca01f528477cc0ca46eff9a70a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576cae6e368a4fc1fc63c69caf91e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e01ac33466d1682e0c93566a0e0c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c81c7d51004108d76f45bcc2d2b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c73e2905be67ea9694697d9c7ef9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096f1aee4a3161a2a6c13281bcc271280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a975ab9fa343317b5a0ad50cb62833281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691125ae323b6efc26d81e2d541acc7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6112e2e9aa18b99ebd85d64570dd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fee88c306134e6ac082ba1e2bc5b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7db1eecac6ad04b2d20a7d037122c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a54e5f61d1d13f7eecf8f8aed7ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57027d69223357b351789788ed5a536287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9229901faa526995812d9e1492ea1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701255266a4b6085c079afca1bf095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf3effae021c11dc714e9ccb9bdc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704538780a6ee476c2616591fb8e97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982d8bb2228cb6d9c8209cdeaa55b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9441f850f93a1ff2797ac776c89c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc5e908541c788f13a3d2b401e8d72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea246d3309c046a01c1f460561a61b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c0b8053cc3804bacde35a503e1ca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dca12f8a984b4aadb12223a4e54dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef52276a0ca4ec64a9ff1be653fd40a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaf52fbbd1e39c0b96e17778db408c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765911416e58aee6c6fbbaf2846a4d3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775803b1a9a893591651d67a8edd5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd2dc482455511cd4fbf8e023b613c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d588ec46f472d8585e76e872e61ba9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f650869f749505fbf8284935eae1135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b1a8baaa193488f0f013068c9e6ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920c2882615d55a2f5a44bcc2ee97f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ca87bee26816ec78c7e22fdfd63a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf2dcb67aeb61a93373823e0f540e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803d1924d4d3b07e838778e75c4e5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ad5cd83ab2c3ff38de2eac9e7be5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd7b813c429378f325cb647ef53941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda99f69581650a0e62f4d13a2ec9dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132a2de3db3fafae71a2223558f353313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09495799392a53da34431871779f85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53085599d4ef71fa12d569a8c64737315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59960644d874ca105211d864eed578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa69f8833d119e388c9b666597ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d7b5984cff844f26655e0687c2f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace969a63a727c26a3f3b780ef4d83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c526f50898d2444cc57df13ea20489320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f3e8fde52e49b0889dc5f23e4f37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68322f26fbea24c737000cb80e02869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f998973dbe8a8877392567b172b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810818769b23b4e2a5f8659dfe15f22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c430149648f8ec9f4e0a915abaa9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969bd565709d35b511af8003d6cf1fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb22876f050fe72f16110527c5124327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688164d29628b40d1cb2fb6b7ca9b1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b81360fdf1cf3797b4afaaac4bfc84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494281b49cc7a30377b60a9c26eaa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9e44330ffdef45508d2c39ebb927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396de4b8f8d2d5f7a49c7a04a5a1079332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b31b9f1a7d9c114cd48fd0ca3f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a9e3ca127484253b791442825b0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18fab18804c802c2912f9e9e7d7da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1bcabf16bce8094f2c5ed9cca4bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2c9b0bc2eba4af4ebe614d196e51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47dd8ee88cc4dd7c0928438d533c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f421502f9b258fa46f60fe0dd7d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47d9680139f47b3bd6d3d29224ef6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e704549488edaf4f89e5442e72e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f58085583f1ecb772652a7ec5b68a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193a490fdd4e034b432ddefabb3d47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322c81c4fc1560b4eac94a052b8ae2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d915abf8ee94a83858bd62e2641853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ebd89617259317aa1bf101426375346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a771d08d968c72fed879ab8fbf8f232347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb28e584358014685868cd6f05f27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9897015bc7e3af14c078cdde12709349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c91d2fbc7e04937e16e2671f459b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e26d8ee29ca8bae4ff9ea6fba16ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd59172f64aaaea56b402f52044137352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fad0a1fdb8f735df1fb2c78cab23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704888482f1bd0726c2fe3fb300e0d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d59f1e114244845e0e0c06fd50de8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff6e0f6bebce0b15f1fe8848db4e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16323f167074ef7eab6f71729f3ff82c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f4005ca5cf762cc085cc0f49d626c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d49f760f9bab2a4dbe4267c1a94a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372ccc265157c5ded04de52d18a1b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8437000c594ef1e7320404a2983da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36866e3b519aba14239c73a39d5e02c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d03ffaadd9f7c5e174a034aa11b711363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5f88f330fd83d8968b6cc32e3bc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef83cbb7b6a77bde6355c11ba80c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed1c1809b07d562ba2d7db635caea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f92476da46801e773054775f8975df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbfe95d7c3c553425f0f4e8bc7822e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0d664283d286ddd5d765921808dc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a18f69423aca96b71dc037553896e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f25242618344c414ecaa3a6b352a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc860437bd11da6d1701c1963d05181372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2fa1b7c91658bbab8418a9c53822373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c700255a6b7542bb926e4cc65e2a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62b4a9442a43c4f0af7ef6a1b08fd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708bff5d6df2a1c687510d2510d82d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec402d0bcab2197e5edb41788cddb33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c486b954157d2f308508e94ce57ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012356f3000d9e0c565ce89723b1413379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ccfedb2c2f794cabe3eaae464d11e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda33021b4c49efa1a4d29d571ef02b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f85f576ab31296ee1c2a94402610382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370da9844a26d5c65dbf44dc97ea6f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b70ba7f7d0b3debfbf549f8291e12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eda883ec89c193b9dcd7476113691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d5fb9cfd4041a4e8a754e73866bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8a00c2f2a6349e6b312af2fd0ef05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc7e927dc21a51d97d2fea3c47ccc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7694bdae37fbd130c417f1376161389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fede78be6da9232951cd451a2ee5fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a280fc8925726f575b7bb87fd42ed1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f09c358735b2e29c778a127af4678392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19d632a308dda75a026642a8e4898393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabac13b5f325b0b63782809d72c26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2168515cb6b398ebecdf4c893b8fd56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885092cdf9ebf812c8ce2431d363555396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e181a90b05ab900f06507612367c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e9608c1910ae8fb96988ded1419f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4ca50e5008d9f766cf21a0a2fe74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227a6c5b75cd8127c951c29f151f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986673ef49694c06955b26af9f4e47a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93b8f93551f4b803437c05adb72bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d163a6726cdc4b507e793ea3057dc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c21c2f895ec081f26e91aa165e50e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841fd7a0dad9c1df3ac05b5d0975fb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725077cc5bf5a04979080d07c6ecefd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c76d9b509ba2a24b163fde05c43d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3672795e0287724107a3748eac3c83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b024420d5ed91ae560148a1622247cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df252291231576997b663fa330c7615410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc587c52149a7ae4bb180734088968411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d2821c6a463e96b3389f8416fe6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e2ed9ec961508eca187342f184186413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbb05b7064e888d3df93d296574a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885fd9563776aaa37953bfae6983fce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb89104e3a06ac74f01b0e466c349416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5383040e29d39c2937333872ec7755417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd28c28ed1bd96dc2cc1fe90bbf79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd8866cc4cc5017a186440be1787d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7526fc6c568f0e742615782812e296c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe68b9f04182301705b257d57c48b9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c2df387398d2914061299fd9f9005422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400410af782d6d5731bbf8620ba2a1c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ed852ffe24de5e41b26dffe9d81c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0f3401a66796e5e005bb78194277425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb66d7e002e2339e913dde77e137c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7ffa9e35ac68058625a6f88c84f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9665f1d0c81adf5248811380406ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244950e41b40ae1345d91dbddc7d217d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32451ad1fb60b9dff1d2a773cd08a13f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf24112e02e0de8810444fff70bc80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccff432e3fffb2b3df2c5e617727ce1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa50f2afb156dee3f77b94b36912cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d946930eada1a8c615f97057fb4d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9089a27f285f2e9950782cf2cb27e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9695c73a40cfbfff25f9703e78aff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db7e300dd4d6d0c5397fb69e2099c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc036033ffb973e1406090a2897ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032481f3b4e13f1fc45c8573218b3f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6183374f0bc5ec3972c2c6214f157c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8869d0755bdac2372ecaa8b4030767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b034d9079c804c3073c9421c26340d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a528d7b4c2b1719bcd15a704143ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83994d790ece50db22d907ea0145e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bb4aa99850c3bf7746626dc47ddc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5bbb11f2a5ac7f07521e07f57f4d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680578b946af0f0bc8ba99d74cea5b18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd2bf7ab1f264ca218641a30595329448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0bd3de9a417d0a2422951752549d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2b1f27ece56f02cfb47d904fcf2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b174b0fb6861b1f8ecaf84c541d018451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c16b0fb6ef5a6bbea4940d6e1add1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e754f485b1b6bedc3cb65553a413ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61008294d9a1ce3c39020362a303a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51b9013670c891316fac20829919ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4073eb201bfe4ec54ab9d0c360a6d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64fcb544daece1a77814fb52bee132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55161f7d3df692c8eee59241a1a9ba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2540a2a85005a99186b93b5fbf59f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c12422c52990c8d4459f24c05b5d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be10393428d428c6b4957339d118b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb870dd6b68c036fae4d42d793511462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4412c0f91da12402c78424f45557e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d9cf0ef33f62e35d2b238c765d93d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd214c59dd287254a5f19d5d701b5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466a7b1e26f48d8b7c2aa6b0aa7c0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc408c996a768b34e79ff6dc41a3dcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad80d7be9ecb23428883dadc9f20a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f396d7e2b3a5c9861e4bf37b71c20e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e29a99e4347dc6f3540a93f06199c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac9024fb7f121d8a158ed29955b63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959955d661666d4a925c0d675d0d0a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5a0209af2d8cdd1d3baf653223551473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14c45819832cdacb37cc13d1a2a94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2930783036213568dbaa3227e152a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6ab445dd7fae137a9706b7a39127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb520d037e72218260705993c720c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5a6a988c98a4d8b25dcf4c800b69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a8d6af5666ffe132749ffa15920d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5f90d283034eaa47c05bc1ce9503480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24ecd01a2a57b617eb30f90f535b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2508e3f43214e869ef2db9b2cceb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf947b478f5130a3b8c2eff308e6847c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f95a052f8543bb8b199d1195a51d76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1bc3eacd99531c59efe40d95ff153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693701c3a16d2faa6ebe0ccdd7fd9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56967811b6456cf1beb423faa81ff76e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb7c36407b75da84f258d64dcd8e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e953f8c0e2964f3d868b74529759489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149761ef6104d0c568514a9f982bf98c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4319af2a65bd1e21db337f4e6bb699491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c2dbee34ce78e088474c4dcb59b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533b47c3766f40ba94c594958ebce7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a86333c5b3ecdb20e14dcc684f6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ac6f6e5fd0a5b9f00c66ef958b31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140855806e82aa3fcfe7739e161357496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b361391e3ddf16bb424d19bb674448497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55671c531eef82da555d146ebeef14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d598a6f0b0c1aa3def8ea7585313672499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b42f59f5fdff1ba7594c3bff47f5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192da97cb5f8e36ced875487a93eb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97f6827d3ad69dd79c9e6d350e68d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f787cc8e86b07604adb7c633baee29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fdfb7f7577c329643b3f3e9ae78ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2f80038adfa2145bb677dc572dfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a7f83f82106d6e7bd95b97161ac8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f39f7a4b8ed8c75e20949f46e3237507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38cc8de81e456bac32572ba78b125508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f424b48efdce96f584d458ad026bcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a506add2049be38dbdf7a3a9a7293510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261b0f9a75dc199bd620708c706b244511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6e4a247301307b5be55de2f6da46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176a425e763373867ad14a733a03dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa7cd0a47f387cacfb71610825a19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c249447d8a01e78d162ad3b0581b033515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365305bae675435c4aa0934ec8045520516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa502f8c984567319ed94bfa1bdad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63f2b923a6f9cf1fe963e6d2c1723518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6567bf0880adc37f6c0a8c70c5e8ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd80a9af2ab7470781c34c4acc995e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ecdf0bf5db875123a00784320ed99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8980908aee59ac80fc823f9b0f8ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68fdefddf21c0428fa432bfaab36fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963751b82ab427af15c46ec01fb0696e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0903b049c448986dd1cfe0c3d1b6bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb82605187e3771c5f01cd6aaff1155526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0bd2dbb00520f421035f5b6f4c01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b392b2fce705dd40a472b17bc13d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b721692a2622361fa6d26a5c0641a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd493ad4c3023ea828076576d6d3b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4448efc317848f729fb55bdb6851f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a259507d2bf46b63156a17443d6914532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2d715b7cd0ffad60d9b8276e88e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae172dcd3636b4d3dd21f0b697519ef6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c8607a90e174a626af53f39955cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd2f47abaf47f8b2d8d7296d25fc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e89b0139d1194823607870b2de4c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c88aaa841318646113c458c2cc1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074972352ef8a14670e91c970dc4895539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a7be106b6eff97187cb4534740f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a35156d6f8bf40872bb92ec5de40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def713a4c3f0b5a76dbef4ae57ae06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fbd10f1a8846bc3819371b9892bc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421dc5a54db27fc670f9cd601f47cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a41c0a1566e6533d01ada1669490c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf730b15a12079b4a5e43ecd522cc14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2dbe9ddcba511b841e6fab5ab2934547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f48e825b2c32a5edc5990fd8fb710548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212988ac105a193043ff0e01113b5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95837a3535b20312d349b4abf09b63f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c4d0e2e1e8b73f1825d0db2f39e04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794d0af491fe661e6de48e75c895a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdecf8be77799bf7ad19a9afeab12a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06e0973122723d31991c68e99d5d8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceab7189ddfb86894a92b3bf2ff192555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ae223a687fd153bf41f8304e7b80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab7c8a888797e926acde9239b314f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f70c7378f6cba7d50b0445c73d744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e9efe14391e721ea44c1f5a3a935559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01bfdcfdb957e3960fc7a446f655d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd9cf2a269cb612057594b9d4d7fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdded7843cabcc04600887cc658456a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f38791e0560aaf1b00c9fa12ed039563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5b4e44558dcfe08a04f671d0ea04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacecc7dcf51e428ffb406ceff3065b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139dd1340f165ca3b2245d402b6ace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c425da0b99a5af2bd55af88858c47c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc293e9533805e86aea1f1222c77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9e2003a43eb491f3779360060611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b1c33064b494589bb077df16d8ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698c9098964d455d6e39935c4c5312571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22630821b09d41ad7159b929f6cf637f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d82fcc92fcb34f3ecd08f7fdf9327573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038bc13cf3736f476154f0e1fe02eb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4d7f5aada6e1b1e63fa42a08dbf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87ff9f5e19b14a65f9b4869df801e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e73abbacd1d244295f252bcfc9fa01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074faf42d42075c00f799f50c441fe9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990922dff0713adb271df1edafc62c74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453fa2fe21f3721be867a90cda501eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f22be2641a33586a577fafdb2cd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959852eb8c9a7529744239de89fec2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89174dd684667681b6eacb80c9567df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a24e28a73535f666e2998f4a1bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298479b3944ed2618eb2aeaac8831a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ec32fba7cd14d04baea6aa0b358f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddf7fd1e3fb837e914a3d06d51b166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e353257dfc34161a39603d52f46cc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70293691d0f15c4caf69210b6a2062b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeac122de61276fbb69f2aa7e97898590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec941eae1df1056bf5bdf15548458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd358ffcb20eaf0927899e73b66753592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb9e20a8fc4358e983df84ce4007e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a33d47bf69d7ebbb079ce23a1db4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f685bcf907a4047cafd20913247474595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff11f6b2796d9ea83006c93943943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e712f62a536154e24b2953baaefa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a861bb3ef525555e49c97f696645c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc3867e81f91fa277c8331de733d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e6a7d75757a09933b79cdb8b0b9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fbface49a74dcbe2a5784ef5eb7bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7596f440c7221aec3e9179db5ceee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296b4839467ef9b4e69548faedc3fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d8daff340f8d4f21e883b225d69a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52c1ab2efa6b20607b6841ea8e1967605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf72505d5f24f3249a07764100fed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81069f7d316794b52bb1c2cbb017bc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc553ff4d5e57c1bec3fdf3cf5403cb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b91214629178901952b3510ba9d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6887a04cc46b3dfb78e85a6492a50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd1960e9b637c45adfd34ba9acabd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acec37a3ef1bacc25f6fda5a918f46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85a3c5de362265432288c1b86228ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32cf6d8d58fbc8e2e782c85363796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce17627b0cf8e5d03bf075dc5072ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35600f1aff23fbef5a8ef185a806e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37a73a1a3586dd7623e4bf1aeaebc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016221bd659bbe9a7d10194c7a56fdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170a69dfaa4c6e9aff7695bff481117619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7bba024bba8a5a84f52665cd0033620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d754ee67c9ee24c4eb6addeb82bdbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8bd13804733fe23d950a3fbbf2498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228564a243a4f6ed5e6d53781a15270623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800a783078044b5b258bb68e869256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e65b46cb6d7c4e17339c506978334625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90664f0b2ba8786d684c667e560ef784626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b125d14b9fec03a837acabd678b21d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd127ba3e28a898bdbe1503ede68bee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebef67447f19c87fc96db5583e9d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33fbae64e5b9c87749ca7c7320c1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3dedc14660fa222a62ff741e02b06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962b82f8b79bf8e22cffe8bc80a1e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a823c5d1012938882414f7ce6a46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e16bacaea1cff3e0d55a460b1ee1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf06686d21e47abf4c534090395eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04299c3b5916692379ba5fac78db55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09c2ebc16bb87386e8df91e8f5413637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9de0e114ae9d3e333e6ff0ecab8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd25a7ef8b979bacee2c97c5b677d30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea233315c8ab431288c6fc2d4f94cff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35519e4f73f53f1633ec357097b1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc77a8963557bebff9089372d36fb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7469a86cd7b345f6ce089e76825a10a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f01134c0fed5382f6e8493957e49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69924f5ea6f13c75f7173cbfcb76efc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106376a082dd573bc9b05e9f592fff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65e4f482bd3c5a8b972dcaeed81b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b275afebe4a6aa74fcf5f8e7738a0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49f93570eb29b4a746458f01d46fcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516d4392bfc6cd736701e5808bf230650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d20c16ec49d0e905bbbc2b10b42c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4650d0fa30e18efca8a80afa91d7dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca439cd99187875b235bdcda2c482653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5a7b34d113fd04cb089ebea92fba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd6c9a17734213b5368ede81d8805655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c170e7be62adfca430222086f652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ef1bb50621e6eca1c9df09c4a9d66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d64a2f01c1d12e646cd6b94e84277658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be1b12f250da6732ac1f44ea89783b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b487d2903b90e9af9777f38b893b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181590b8cc90acb6e74b13485f0c2fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cadc435b62fbba1d8edfbf94dd04a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed083c0c6d9f193085f9e05289c9cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc78d258afd8ab04f26292d899cae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4710b52fa08b873249b7cc7b7bca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62afd2018528702e69d1ee9e2dedc7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95eb07b54b11cc0082cb40f19031ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba198b3da8b5af4587712960d18b26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbd6ea0ec10553958790821a76f3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d741988489dcbf72c5cec2889c51bcf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8006a3b16036275cd6386a770a0508671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe6c16c77b87511407992a45b7d83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd6cebf78786e9a56ecea193ab7e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9ecc7adddf6602a3eda7fc63ea5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc9b14a93b1e28363f4c1f37ba8c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4480a57c6ec2322b3a7364b1f2aa1ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be7408ddf1579c32a02576140abac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f205dbb6f019848fb1d91f75146b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff47e3c098e5350417830d4b930d97a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62077e0d88609888448bb5b645fe5662680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a806ea53ee7dd91da8b68d04f17c7ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d30e5cd46d92743cd20f3dc487e1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef989334693ee5623f368ef605db49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ac4ac23f7209918857de56e23c77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda5633eead2c717638a16f69aece4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839556d5d15d29600e6f1fa778116e96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a7d460a388d46308db1123a729255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0254c61b03555ab6ec3015f2eb28d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8d450c978aa68aba4669d343e0f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867921aeda485d4ed0175898afcb6de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d541c61bbd26eb97aa0165622f78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f29c89d6cbcb76d9608afca5c757692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074b589a9b4de3de8ffdd514f6506f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c869975c91c6a9773b47a02c27d9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90614aa934ba16d1793027a44c665695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915ad9d7549798c343287fc43b19e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a857b5aa36a2e9fe7452d3d9f43fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6d4db7b4ebf02c5d1496f227dcca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a8d940cc6ec0f930dac68e7be9fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf5ca4cda91f3e0282a1cc0dbd1d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ba41eef87bb0de788f1220871c6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd30d2fdf4b5c604f66acb5b36dbc00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0385be9e5a9833165df4f22f19fe8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577351d173eb7f9b0002f9ed7dd7c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d86cc210ff88fd938003e93b532b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928acc985f5c3cce4e3946111e71b837706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac391a7c7e369cb6c56c92569d53813707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb2b8db9b2da240e51cfa01ce0118708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b561ac6c6ba233309db5482d4e0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7058284b211f3172ad3fb0ef42e815710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e205c55d0e72514892dcd65b0843f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b93b284d8684bed546bd398edd26e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f1eeaea1a166fbaf8d985a80736c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc817508a75e609f004caa0b4ea3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8273605f18674292f9cfe372079138a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ca8c33c807270b8dab0dd4480cafb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b02d418af70b2a9435b58ac8effcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa96ebb172c5861b1af34614930361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b38739b3a4080c75c8ea1cf4c2913719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e66bea7cc1a1212e9c70457f84cc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955747ed49139cf117b2981f061a06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d879428e11e8982663d4672bd0ff9cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384db569d542104fffafb9b6cff686723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afea1fd78dfa1d2a7535397bbf4aad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75c67daf8ffc59fddfd0395deb036725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fbf6b865c78ee01f3656d9b11269726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d7228ceb418c58b47ef5c8e662dfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8ce683a060039c4624c2aef7395f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8bb9a394ad3216e18b157962365e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3025aa5210187032f0d1d97b8c7ecfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3522bb9410489c0d75d230416a8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7ff4b9a9865002977b78814336d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44b57fbe2a1e9df614479ee7b8bdf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38418a31067d65249dcf0046d5c06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd574822aa5cc0c800aca5a1c91b638b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87d8236c5627dc43d8629639fe03c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee347c3a4a13c2008473175de23c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63523a7a0d9b201cd12856fb6217d7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71666eac3c38fb88760d681ce323b294739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38df4d3fb002218cd495c44cf68e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30a4c3480352f66648ab8408eaf38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785414fc8d7c777bec78df7f58ba00b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da258ca24c20cc113865ea07735c94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd959e37ab2a514d14d19377c90b357744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3adf76ec875b7f3b94e64393c57608745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8da79834cfd3a3912aa4ac5e4e56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b4e2ff7016b7ca9d4e2c0e928a36e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5a7202d5aec030d7d0796dec38ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2233cd2c3ad4b40eca959a7dd10c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193175ff0e0833a3b931249be8551045750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d96ea5e26b021077a39a80ff39692751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553c52c4a2bf9f288a77d332678baa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2d60b4292810c159d259c1ac21ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179645216d5d01784d39cb1a7aba14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a576bf75013cf6ffef5e08f57beaeb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064dc99e5fff99542a4af0721bf7f89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38342dc86dfe625b65024ef93f6e2d9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f50d8e3ac731a6acd87e7e1e17b4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f8cfdb78217507d568b3d652fe4bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>