--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719887e48382d5a25418b84e7a77098c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25282d4ff87e10a68ed16b4d8d1f902d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc15b1a93c90107c84a5d77ffa37ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd2dab6616c4fa06ecd899fb5a9b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e81077d0f3d1573936648419b6db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a49be40132d530aa3e109e45574a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604a3da9f70995fc01eea4aaec33bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634200b33735730887e856eaae5dfa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea300869839b88e9a1aa044368b7b0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1c19b2dba53f51afd46289f500ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8155d8b870c94ceaed5f765895f3c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c4ab400081ca45a455226618aa2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f186faa94c8d8d74d318e8dc24b51c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190986746dee04fa9991716f8ebbc6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887c038cb2a406060032e9d4912531415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e498562d906d467b0e52610dc9bd1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517957a4f025a78527635fb2158459c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681cc63f545127b382f3f3ab92c2b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce52c0172f610fcdd2ff989efbc0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da60873673daaf4e767401e250853bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98a316506107aad0155419b73e40c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b2f12e2e3279abcc0fdaac2a9e4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe650fe29fb5dd27cfab49872ae44a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e94ee62efa9a055c14d74b5084ed724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eee6d6de6c3511e6158eadd7251c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee5ab0e2bfae0d0ad1279aa9741c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396cb00569fedd676db94a343faeb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffef0ca15dd52b67bf68d65a2900e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bef583e9e436f4f62374b36a34e9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c4b3493eb5db77f11e84eae3457b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d26ad9ab254ca3abdb46ad50c78f9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c25ddb2682351c5bbbdeafad54a4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad86f49cf7e9996a7c65cf1c42248e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f34fab3b81c507273a7f3ef5f3fcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd234a411cd2ba380f81e3a73310d1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f6673557bed4d8ad2b4d7146cde4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc53ea9f714d9b3b7e8d074981ea57237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b16c541960c14dd70a0cefa0f19a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af72b1edb19d5136e3438bc516018b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775be3e0cd552f2c7739f622e8b57340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083893e66dfd58994c4c079b36ae1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018cb962fa77433f80d4e9a36e4be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc530a7bd13c4bc705fb8dd244c8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bdd1f71f73a9065e77d44c8ad48a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee65bc65dbe6c325552553e6449c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee8281bd5d051db349614b1d08b9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09739b39277b203468b09d6362b96a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f2b92aa2231438536eae2408e81c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4647da1527d3d9734d1fb6871a8a5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fcd51aa82e6aff635dd30815c0d2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6cbc4f246ef52d44594859c87569a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68404927eb87a2cb20a0eaf0c781ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf252089e521d34d4b972686a74b22453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebb78d01118cb4a45002604a7b5d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fec5683c2d01f80032ed9d6e53c8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45156968fc4035171067d7964eb6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff599a9718a9b9be8e2836e5eda7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30206b874e505225ab2eb75a67fc86c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacebc48ee700abf308cccce34f2d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e7528b3a42e78438d452ae3f55db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914158570ff389692dd9d97ba3bb1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd516243284bb532c75f5258f6b1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c2335a7e73c24b3304cffd61350863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd49a82bcc1743047983638fd623d3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e979c567df8117715233677e42bf2fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b35afbd9e22bc4f347f52c0f7dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2211426c06f3b9d9a041d126c461d7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a3e72e01bc05780960989ebca4b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf911606c4a9cdb8eb45df9976ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac39e90a2010e3e0209bc838a1ae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2b2a7486c384580b5f5b5765f82771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7037bf918db41c3bb2f5b7cf7935172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc7e5e412cf05bb04ef910a2c3fda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502adeb77c5f223933b01cb4a56ce4ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c67e0a69f901179f9a8d6da8cbd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49178c7a13de873d7d131b4e899260976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ab05356819a86c489a42a90dda2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde439737d7c56b49b0fdda0a305b7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c55ddf527d16b2ce3932a2f58bbe5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc641d3b09e1e65910c31755e86f58c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c350aa2d7f3d1de6a6b56a41a9950581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fcbc34463be36e4785a0c982877e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb160957d89e9232edf41f21155df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e813f27f3efaca7787f9bc559d6c9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4110fd5d97a52236d364d00e6228785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f031459ddd1f34720dc966e5cfdba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5b1ce5fddb47ea007eb082f8603687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8c86451de12666a6cae2ee78f7b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cae06ada38a489b93a879be72127489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadf5265df5887bc8cfc9a8df7e366e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af09865ff867b1d42d9c1975c14e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c260eb987b129400f789767db5bc1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a094e2dc0c824c6ee4fd453f4b89a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334c8bac9d6fb07af75005029146aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1011c87150b648e356a7fd0c2a3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ebc0a5aabe2eb0c7fc36375216b2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fc2ade38fd02f1c45c06cacb3c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f46a43c267099136be7f3ad0d563a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db9080f6db8d465d9dab9888bd3bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e87aea18c71f4cfc48b6cbcdcac179100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779d0f6e26e1f8db0d33734d80d5ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6e7fd2cc05c010473493a828f876102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51234ba739ef9b5d2cb13919a1600b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad950e0cbd767bb6e373ebe6271c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6ca86fe1cbad499d28ab42b882dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e5325e5817bcfdd466084c6826e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc443f684823349a7ccb6b88fad051107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925816393fad33be1d8592017cbb940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9b03962cca292d08deb052d5ee97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67252a562921dd9c9f4d2f3078ef4d01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b472a6879813630c50df91ca76a4c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3470dabd49364163e5b2516a6e094112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a214fca0a7afb6ea4793755dd9407113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc01e1d61c29c07922c26e54db66b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555030f458743a510116a2039820bd71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e63602b1cead8f102fec677a2b1ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c847b6c7c76e198822cfe8f0df60f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393260ed548b2c9f5d129cb7669b13c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596aae03d17bb39d0d078cba4059ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32461d26c430d4f7ecbbe7b307feeba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b5abd139e9742ad3e01b0455628a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27528d82ef9fef45978ac9171bc58a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3fe16285c8d58d68e95383cc556d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af47b1919b4c81b1746001600fef1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42e9c35670a0e9cf25fabeccdf2d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6b5cd0b4af58fa9c2506f6af3289126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb7a1e24a022c8d7882e9eace5a07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345502556a5c0353b2367c13711ca9ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cb93537f277fffbe25fadea103ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea194f758076eeb27d4010e4afbe3465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aebe6d8d14c33bb10d05f2ee29c49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8686260cc7ac15a5d82f66434d32ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732ee2c498a5facec75b2551d4f8898133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d70b96ddf8f06668af045b0de262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cebde8299692bef676049443630ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266ffa3b2e591839f3ae1fe0053333136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec4d68b0ab31c89fbf2785be22e82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdb0a2e85fc25d47cfbb69d5fd0b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1845a7e88d436e7a8fec375ffff8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0b37ccb1cf8b65e39e67dff37f73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a59189f11f156ca89078f8f65f594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f56bf7502342507ca116239634d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e8ba6a3ca4a845741aa06b7f6eb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71e7d738fb24a9aab8484097c2433144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882d43910337dfdbfc8530892710b01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51de895106b0eaccb1135a0fddfa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc793df9f5c4ca35b611b192c3caac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f37ac4529072b08cecf7fe91b19ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa81cd2e3deeb89a528bb0cb9e1b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168e6a1e887b394af16d92b613a5616150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ddfda4e1430aaedb338863719508151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6622b82ad3997f6e9a58b2ba4b38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d393356cc0e6482ef80c022ea0d4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4b90cfe6031b5ab019413a478266154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0001ecbd5343e3a97bdf773d6f461f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac833915bf0fbfe6310a210e2317dc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8ba47dd5e331b44b94c0e6ec3ce5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b5f65512f405961850df448236146158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bebc198371c12e7d8be10626331a77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176cb8c44b6e0c4e178d20223e17b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f2a94146dd878659981a6c7bbd47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da42c3d225e1f42a31004161b2a04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa09c01d02b47f4bb66d19243c8664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419ce4102fb1b77f336a284aaedd795164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56d2ced5c348d0ed8c3d51c412ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775b7b1d094942d6032c06a040550c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9808cf4211345d7e694b935a2316e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10666b08d13c66d25227754363c0309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168e4cb79fb577336294cb2c7d1d57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed6515994ba952fa920b08fb7e08b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01aba0af42b66966de4d8e1bb61b87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e4d9bb09ae077c36137fa74dbe9d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b283452b6b8a057605179a1f830d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e145d105657498f00bb2622a9d16b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1baad8323228fd1772bb8a18a07a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024473c61cdc795750d827018ad6bb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963dc23073faad5deae995fb7714173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e07afafc2bc42cf29dd54b549db6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3507ebac2aa1de16dbbfe9443ae58b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebfedcab5ab75e2c546ef3ca980e69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfdd0d45b3d7bec4cc85c77ad4ebd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a204ae3d6f31f2d30cd7a3afd851182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5deb6fb1c87014a615eb1021f9e286183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71051b5ddb28d363e6f093dd8ca26d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb153645e250b949a6f2cf5a5c77cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1746af5bf99defe777489542414310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a328ac8ea8d7f64cc90df61e485e2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614994971eeab96f70a666dd2ec668a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b950151bab5927d24c64f61c9af3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804423bebdfee1c4e92402112c275c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbaa5cc99dc1ddf587e1614b5913de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348faaeb2b0907cdef584fea24ebd9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b07ef5c92251d2750b787703de5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c19d61d18214919b433a89a666e90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba4d6c74718b70db7ece1236daf0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc56db2b170c7b31b58dff34cce58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f21d1124040c8cfbf215056a6a5e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39157bac2ba6082cbb79f310c664c57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2478c02355b925a77f9a9a0b968fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fd42ecfbfb56ed42e5583c57c6ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7c38359753b2c7fec975603ee1a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cb37e519653fe8a0c87bf447172ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce73cc7d479c976cca040be6d2057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d17d9f491753356e2ecb2a54b507204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b06056bf0c929f74edb07b85a0e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307331ef9defe9d698f45f95c6a9f2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b1324e59cf7420cb618c2775065c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005224d09eb945852edd00d19aff03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea54e6186fe73e650056393f4d09313209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3487af4638d56ad7e24b0c26abe18ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19a915c98a9b2de465b5856b74225211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3a655339d257167aae5317979884212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12d83c145a61fb81ec33d29ee4eef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbf754df6305ebe0dea6ba7321a00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b624911399f336e54e44cee90f9b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8d915c02170e6accbe857fab4823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01475ef09800c277da8df2187643f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd163878f8fd082c968b2a9fa18af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea816c5756b26418c9836dafe725b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c6514d11f639d8c77954af80de65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916446332f774b8ec49108271a2d002221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4129f5e5de5c6bfd6615bc09bed9cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f41a64849a515a83e03b355f3069223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c8b05b3b2e63306a2a04877e62462224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399308c6496ad72b706de88498afed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624c15ecd8763f48736517a27cdb88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1843ab05c9d7c92b770d995453dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18fb65976f1253c377fbf03a98d8ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3dff375aa28d1a328a97f5c33df3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02403b18a8c64b682520aec6b82c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b62f60b24c996aa02c7fe189752eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1488130ade22041eb20dab83075d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff3b9c8726a658bd587347b8a6a97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1addbb0705188213b54097bccccea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dbdc5e2b1b574606ac32a66e74ea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c81a0993d1736a7db4754bf9f80fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eaf670905a3a2f9a44e340c676596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbc70b8a24642e6e67014beecaa2b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972c007c043ce233ab5e3e97913106c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57202c99facafd1f7dca2c7a5f8a523240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe3f6d18c1d6a1c910b6d6b96c335b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472fdfe0403e7a127bc4884bd6ac3f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051917f33b6a16acd6833a155707b98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747224442a50ff2d8611ceaeb04c12f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9105073e77afdd117ecc23dfa1b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17ba8a70e3f30475f38b0357df7a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b27612615585debfdbb4880d8a0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b995639466dfd73a28cffe75e6ea3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d304ccad28f6e9f41baa9ee7517261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea60a807d260753dc567674a1d64b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0580f96ca58c64b7732b3ed2663c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c44370e402ea235e96dbc9ddd6940f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99a61f4d5653af8fae6539ed4ce733253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087907659dcce2fe0d4f6771b9e2d1aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775fbb0a76ec3019f496f0d0dc067e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff31933fce09d331839d47a734493a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a378dae8321c8284c0be520bfa3dbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01ea2e7720077ee3e97fd03a8707a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de666ad24bf94d5787c305b5ebface259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad178cc735360c796ec6f1778b42577260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111528ff2666f58f3a19adb755ba87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea977fa5432d7659e732a655d610747262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b05818464aff744d884907b7a2f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe935e98a6f3ed7d3b9ff4481c142264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4ed1aedb3ecb1e7821fcb94ca24be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0800d2d2ee98bc9f3e591a13f4c9015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc06730daa3b655389116d74a87dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e61a4c4536eb218f78d609fc4f6555268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f64f899a08df7297158af62bba8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbcaf7bf2301c3294856ded743d0df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4802c2fcbeb5665f9a900f4b55fc29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815022511f68471d6c98ede795fab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57556b766924187ed335e077b1cd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da06ca8e74e84db029239a7abb3883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f516f789dd20e03d04775fa42849275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e469fc5b17109450e4aa70ab627d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c14ab2ed36f1d43c9ba0adbc66cbf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98f7ad86bab53e4dabf5e28f5f15d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2a22003552f7ede07074bfec112b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5c9ff4f67bc1988396c78ed436eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78c1534ebe97c2b0e46dc47b899fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932cd4a783f025524952d021a797183282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beac22ee0ff5b6f6f47c7be44675a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85a2534382075bb1fda6058b473ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb807f19b77e8ed65a294e8f50e35d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b3edb6ffc21b7b77d5e5458b3556286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd053d4733e347cc22c838ee4c67cd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb246bb226085060f2c9b6c822085de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3340979d718737d1846c6947ddff3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef81a8f097ce132cff2855fcc8a8341290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b953d9df1f504ab6b747c9bb11875291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624cb840867e20bc87896cd69fafd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72052c0167d283c226d3436d2ca9ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9fd08e515ae6457fa62bcd034a3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87c66221165891b89f6d0a49a78e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db044045b812c9831bc34baaed4a047296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d884cfd707d75ab206ad2ca188c2c8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e895a966a1f227b6c8632b9d4d80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fce0f74c31519c25e07d0176e700299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adeba2269b66d3bcadc35c40e5cd2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b83c1cffffb02e78235e788f251c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2dca6951c57e28a0a1e10b4b980de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6b226e9ce0aa1773225336fe4c8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e002e3f0dd87d0ad6810242c414aff4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b091a6bd0d0038adfc302b0b44c7c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4551d0bb2c2e2be50b11a0cdf02b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5f04a7e442fb69d7713dfe7e98d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5897988e4707899532af82a88ddb10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40499d3593ad07f1a863bcd69f7ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68295982afd9251b522b6e8e8e725914310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d616cb41e61fa766621bc480c9ee0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a2784289df55ae12911f1c089ae5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58b36eb14d277fc009ddcb0c06cdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f383ad3356d7d4949a83515fa87aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e850231cb937ca5d4efe1627e703315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a360e6f5f6659c60740e9b6ce017e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4ca5620bbb2c6ed2aef7121f5332317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3852dc417f1001cd2119b0fe1ebcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb6445218ee76a6392902c3321978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a07ce858207f211940c074da4779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45fc48c6cf1a63c47f43d3f09636c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52863aaa1e5ee802df36a9aee2443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c5ddbcf73c414c34f52bbd71f3836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3497c1453fed8ef78c9ed42c933ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a93b9b82020475c182745f1ba51e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116e1af6cb3be3d6e0cbc86f16ce0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c8212443530a00521f0ddacb89132327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca1802db6ee144f0dfd741b2c5684328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55298563fb0c5eab0205121d0a92bd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c720b42c4836fb17fa8a4462167170330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7de6f4ccd4d855d6f2246b9b90818331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8780070a3a92882648d505e8eadb4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed1a423a398855c1a90fefd4cc574333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400dfeeaf049fa0307b62d8f0ed536334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e9ffac82cbb02071c0414587c66a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039cae8918057c7340d2ec452d282e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202affbaad87ba016bd5a75464bda0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd708cef7b8d8ad1c2c9ca54e61310338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0079cb3c3108b53314e826e93caac0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898106c194c71dbde3e9f7a9904a68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b11466a218fbff29797f6c53a019341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848e862b585016966e38e917700186342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1162abae3421359a540091b8b864632343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041a1ff33b2bfe5eea7308aee6635d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd5847c89b725495e32402793934c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fadb5365951f0a855e3695a507ad7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059b896170b5131d2f27fc49e0326d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e36dbf0515485f92046ddb95e238348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b698620f3757d0587735d4900537349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12abe7d4d573a9a9fb45a04986441d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b599836c2a8f453a1b1a32d32e7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdd5d6e2a7b352f646f5600cb25d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c20a7f8a898cbf6b78516a8688ae61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dcd2b06a02597b9d09017cfd412a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82273d40c7ffb0fb4c0fd747672428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272205c3aa5ea20a9cced5f90ba90a2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e9292eea32383722f4d6354b7734357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8e597f3d9aa43d72f8be44ad56d61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e6fea1eb6d4f8eebe28566087f05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f4d5a0bc722bc204c09ce8ffaf952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c744e8fbf1720b8c61dccd0248edf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc371a844aac866b93c1486ab71edbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608998c28244c369231d94751bd3a6ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794135351ec2885b5630db6db3e458fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267610755344101f3d6bc1e07b83f007365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893f5835faebbd616a2ca70c02c003c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceebae39f1d9df09c586e049f11c9b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c16dd3e84dbe249010bc9f04e2e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b6960108750a29bdfcbac66addeea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6039fcb9f36558741e609f0b6c403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147485e3c5db9f934f8c3f2bfaf2e5c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b06ac198935a4747c3f6d8d3ac5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec46fe79978f22a095db65abb3e432373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf520bff6676c56e2c79c57fd5ee844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd9ede336c7044197cbf5c121391a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906175a929810cff70f65ac084d8fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e590b9c8834d1403ef8c1f5be668f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599a01f6b818e3dd60e44bf5515ab0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db4b01e7eaea2a4d56b67ab5f350b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ce42462332065b628798056ea988380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293b43fcf567b9dca5b9cd481f501e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f359415e032cea8920c35ab7372b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011be8ad0ff9913f5650fc75f5d707383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d888e6c8a2b81c23a6b295a4b4bc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d3bffb3bca59033a6be9d6ff2659385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5f8697382df9cbba3004098f9320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c6633dd8102ff524227384ed0e31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec78b10b15a8deb4b669f80d284ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e643b0564b3376d3a00ba264e1a04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939713090dae2c2e7d2f777df8c78942390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15c23e7b0c120caf27ea9b84fa3ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239663e2756b7ddbab337a6a5a11e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d7f1240eabe9e7832006b7590768393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13715e3aa25959b1787e9971ad9b91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d80e8ea0a9bf51d3f9ac20f92b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5d79e2b0b2c77fbb6f947da6742b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094ddf9ded24974213606f3431e222397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fcd224477733d4cde14e20e7029e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cdc3fc10e12b1903726e3bf97a04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed81a906926874eefd06e86c53a325400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8474a8b66d0dcd4f49e79fb42c7b88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8e510f719111481297a4cd44f128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfce707e6d7a580564bc2aea31887403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0c45d66de8550a5a406a0c4b6054404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef051862d10cca19c649f6cd1bcedb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c996e14db56d69e40439d8b05abf07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c518ecc5ffa303f1539279d143f8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3330dbba71b0d8f0fac6c09d7a9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc09fd572b833f93f195f526d0edd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c2f7d1380b1122ff0df5a66b4a0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eafdf47bf585f71ded238e2056445411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ba137874d168604f85ea0468a2be3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210512a3f0d99c4f564b985fb6e9654413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd6a6d133fcce7b191ecd359be188414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6adfccb02ffcc2bca46b43656a72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09614562781418f84be6efaf5b99d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de1d6a560852b9171d9a347f6e5f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af5d53d4680b0bdaa1f78fd81bf9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a27396e84ebe43ec22426dabecc0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f77327287b771adb52f61cb53b3b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845d24ab0e7a0782773b13b9af02146421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d228de7cad63df610ff3ed0159c44d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c808cd047942e0d79309761d198577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5863b8910b6cce9379adcda8cd89f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3faded3dfbcde81bb8bfeca41225b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0251b036e5c73ff7ce59a7191882d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355303c0485eb56b7b886fbc6b617ea6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b598e30c919908b2f15be4012799428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96ca7dde3d56ecd798c5c5eb4a9b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca83763446a411a433182a43d93a0ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a346bdd6045e6d01716234fd8c7fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4829b0254f0fb7cb3936adc7c286b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4efef657fa675dbf566ecfa7f2cf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db268837baa8b005f4622dd8ad6436c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6725420fc946e2f5cd73bff8f14255435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269054675bd3c30a1100de89a43710436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e979a4c5e941294ff31318da896e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7907985c8eb7711139d4a04426d48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d33d288eab85adb3c6feec63c9dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cfbaa45fbeb323defd392954d0e1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082135dc99dee3200ca40ab4376ac1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4748baf3d7455268b79a4c9430f12b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf4817ca2341b4eaa97a8ccfc7873443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20508726f104ea38c183b07bc0f085444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960877272660288369b4e96efafc3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b230667d5c8d9caa3cc03477f39de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0dcfe4308ad4b7c73987a2bd610ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f039a5d082fd351055ce191141df0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e68b4d7d6a9ba43cf7a5809ba615449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216a6516432d8b983e51fe21352de7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f8d8a519d85912b62ff7d7020050451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3479a09b407a6d8dd52e71dfb86eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e212f3176bf011b9d4ab2418d04f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5a1363e91980d65e1a0a1d382e00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c8ef09e7b49fb496f6a0fe41e1974455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ffa35b73ce96717c76c7c17f2273a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6337f2eea52d7b838c7a5e9494bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bdafc13ab4e8f7e82f5a9fa8095f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045052e833856790b2be215644b2981459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced32ae25f74ec4d12eaf5ee31612536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8ee2471aa3b806e5e35f945f2167461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe749b1dcb30e9e4bb6a6167863a450462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4ee51aa07b8abd970046af490d05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d4d214b581aa49f6f5ebeb2fcc2cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd49b5106247c6249cd8a9df531e88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af66071a775c36b472cb465499697466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b91890ed9a2547b39953463d2569467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc461dab72745d2737e0b645795f334d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f214315fe4558d68d4f92087758489469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d0bb833f33911032d2028b3e0072470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b704a7663a33503ef60e148c389ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b6690fdfda58d6031bdb0c615f788472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b196bc154421ef81325c057d3c752f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273a3366b8a59ccfb28af5c63efeda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1485004ef660c18cb680d0ab0df81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917bb45b99c626232594e5f6b245b4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666573000a0228031772aac97606da3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c421aae0fcd540cda18d0c9ef6b05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ccf00f7d847e4afebf9ff90c99fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc5e780676d9427a3424287f51dcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d141d215208aa332416afb7e2821a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a343669ff6ef4d31dcfbe7dedc1bac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f355a407237ca6396a99f6bbe920f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f1d7c1ef945639d6c0495fff384dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8c8a5e06ed29ef20024bec822a535485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12dfb1d7e0af9a5f70eb1d79ff851486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9492a920df6ef3b819a4bb1bba20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c06b6450d6f356e8127fbfd8248e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0992897519260c546cb16cc8394a5b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc769b45736c77337cd70caf348fa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db385a045540a618af03997e68eeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55355fcc5c9915f96906312a029c2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf914db5bf0410f0f0e1fbc1a1f3c408493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4986f7d5327bac03d23f2c66d7140494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2882ec00091d94f1aef088de23f01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775311b2d49720f4cfe181a05a6de668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fecb4f0fc71f07bef8122e0b69ee0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da692e3a37ec52d518f3738ca422e2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fead7e2fe60b02726c110077a1df6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af3a9e29b749ee759cc5f12af2501d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921f925dfd1d458636c71682b3b6a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aea22b49dc6957a2bbf4d82d2091d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4ddc356f36678ba01a69867b34b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a863980a3fe9dc7263c575ebd091504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26933daf23681409651b6342538182d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8365b142fbb3b90b2635f4ee81180f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb92962c0fd0bcdae5ec77d4cef17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173091949a0fde9764df63376a5004508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52212f970eadf598c4f6db6ad44fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818e00108b73efee13f325ad9afe96d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1d69dbf364277aef93d25fed2618d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be81ecf5e728d0c19fbbeeaa203ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aeb691ca7f702b39829f6033e49ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6782c53eca5a9424dad04159a8717514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609280cd76db7479f320531177c4a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860872fefbadc9a633e6799df393f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c58af077d1e294dcd6f9f32fed5ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f86fd0f6c7832ecda109bfb00a9f36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bcce5c0078ae013e2fee2138abff5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bbe2940c696fcfe8b276367961f88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2330301ad380d984064f2eed38ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27950f2b5b21992420b5f1a4e01c60e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910da3609b749483cc0ffb08c460710523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b66bd9cd31e9bd246d581247125bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee7543b9f3b5a68b1e571b80d2061525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf0d4f82b5f1a38445c8458ba8b51c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caec1a58a3f71ed327a6459ab8491c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72193a876105c6a9fe9f84be17fa87f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25509e73d0bf71e83567ed4fa427e57f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc12158c39e07ea18e7718d7c3dea27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f601949c33b43dd80459cbd889b1b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf74bd2805026619b3daa2a792c762532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8ea4b7a5de056f41a977b58dceac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04322b9dddae93fb7b3a08342a56c458534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db00979d18f2cc596653f26a7a51443535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585179a7c94d3c6293e464373710c6c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c213a23b48b39c978a3596970a9bbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861a286225c1b0eeb436c14ef6bc07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b4ad73625fa5ed367b21b3bb64fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec034924c83c676294685635670eef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973fb9f61abb0a2e0b0734353782c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131147a4275b6db0d40c5ffe9f627bf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ac6d9991aefd0e119ed27fe9106c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db93f4f2e906bbaa1dcfbf21efdc75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870b1b133bf3b0a0480d29fff01c0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bf25ff8032c6dd1c22d2791b7a148546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478fd17ad924b53fefee5c2faf4f4cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31decb631af218be6b5651e62265fd8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853f341ae5ad76381d4f79a39d9a61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e56fad0b83b63e5ac08d69e7daa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ce45106ea6c25b86ee7bd3dc4ebb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfefc8759c3669aad0a9d79e6e7c01e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8717613c3819f6615f6a9c512df15b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97254cede9667acd83954de9c7c398e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c9cd79bb95665cd2f4fbf03e730e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c59a37489e9b0393706d03b97093a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fda3d255bc3106cfc2d92d18bdfc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80bf037c39751921e2cb2aeab9aac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a8aa30cd85b3f236c4f8d0702b9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef8f08be6f79e7489a5d286d86d70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297a20b154cee9835b03de461859e60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743375855dad33871d87ea79adbfcc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee16a70e008d084e4e754039d8843f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513378c3edec78eb131c6358130b05a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f939a5ccca9e018a0e9721dabc18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f9249316efc055cada49f91d32d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a74c195400a6e43a65199e03ea35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6687bca3a6a0fa79bcdb9a2f224c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc67f0654e97a09491ca048d36b8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd659ebe5d01ab91458c241486ea4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb162a5ae96ec16e348190fc73e1e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02c6e1a2d757413577a643ceca994572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5eb9d1910dbf7fa96be4f5e5d7e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c717d45722226c5fbf3db12e6c78fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0182608dfa7c397df4c1089a66ab7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2245ee7c31aba601db2a576fd382a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3bd2cbf8fee7cd159d2cb9d7e026577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5ae0dd69271edf9407d57d9242dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1de8ee079124c76dd2aa9a899b64eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a25a06b4afbd777b148d90283e052580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23137346e2fdbd91cb855b4bb6313497581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c0cc7f2ad77da586193b57f6d6b6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db738daf4d60abe978f9a2d4460ca0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7feff05d4f6c5470fa4e263209451584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2834a5e12ee9cfd3de4058b5663d865585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6bfa5ff44d864ac5458472f9324f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f6b1f4977d2c1f2eee7c3a04e5a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372d969b7073c6e556a725704cdaf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563320d14240a0dbe3b44be189f721589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba10d32a698dabc8509604c30d68ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2b9ffeb7c75afaca43dede60de42b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c47cbf44c6fc432b9a54dc612ffc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755178144451af4b781b8dd723dcaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d064ec2ae77ed3f0147e4c74f1302d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27f4af1d34cfd8d40a21accd4334d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542174bac14041a19bf1f0fcaafb8e31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c3b53418d2591516b21ca76e6611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178d6c7abaa8ba5fe5037ef44500a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889bf30660ba5adbc92cf00b04eac7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad541849742e80aac7ad7c982ba43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791cafb07ab4418a333cf8c0fffbc2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d022d5aa7f42c0dbbca5e51576258602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c47315347bd5dc3aea969cc47735603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead700580c1c19398bcadcaa297ebe4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731e14ddc9ceeab190dfad4c8ac5db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3438ac361c033241d0606b0dc19c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a167e4cde8443d05e26d805c51f66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0e3b3a303d39f97d55125b8fafe8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a72391c15b4503af1b3ffd7d4d5eb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2e1c1498aed150c54a94d3106e97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862410e9a1f2a6440ffd32e047728a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b402ad591adae839eaad5195e8991d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d1b43d8d1bdc1772c4b4cd371d02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccbd215cdd57d2e304293edd3876f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c5896098d5e448517d79d2a32ac5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288508f8c590c653b5cf3efe016b73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38e99210247d7cbec9e35a0f9f70d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced52290d652a7efff8d1d543db0c4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a7a2859654c7e311bd60cd04d00db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbcd225cf01c150d87aa6efbced9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdd2e259eadab477806210c14e0f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b71d032b5c2394493c58f110162f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e8cd082f9a63cff3a2a5a1ba586b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745779bdb3b53ba51a148b152f791b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c134a15deab44eb270b11a28bfb9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025692b27f005f36597e8cfcbbeada3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06766e9b2ee1d7c35041cd3b684ab6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955244cd517794beb48bcb1dfb02082a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313112da459809f10a6bfbea7fabdda8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9816d0a2a909f5f6e3bc28d293e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4f0a949c13131638c329567b8bfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c731de5edfebedeef181ef5c5155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c3acfcc35e966014285628e4d84d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcea0a6462c721fd88c73c2a5df637634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ff72721155e1fdf322a457bc90ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752fdff81677a6e5c257dc86c51222636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93997eb66ad3ce67954b9e93f7926637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ba84a14c97aea4474fed9994e521638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa50bed2f9ddfc538e8697b63f5d11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26ad6be4c30ae95562015e33b98ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d614c80b4e785018c12bdf2934349641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6ac326be41e42f73fa44bf4f5077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a030ed9a6ad404827632c8f705c055643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146973f2299984a09c688957641180644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f5716db32464a2eda21739d164f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b26f1ea619dcb0c770fe55c290a685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927fe5ee98bf337bde3bfbb8a0540dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed657b0aebe723eac1b87d2d9efb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3c3119bd7cdfe61ae0d4b97bbcda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c561571f4d112f19a425242f86278650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6d6defcc0d20f5242e1eda024c14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a261f4242427cadc90b1dc941306652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7e8f1a5cc2a3c1b7bf7942c29966b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d0d78bf1287a17164f3e40a895c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927eeaaec278fb970e3b80109108b1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc81898d6fb34595cfb519cde74f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d1131db4bf51ee1da473be551a4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2720cd018a39372bf8013a8eb9fe84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619be9a6c377463d701bb474cafb2f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cbf80f39f5986d06a9db354a3599f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de847c740412f1c0ba298a2f7c2c64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8956f3a19f1f5c876823ebae8bd8cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c944e10acd15a8e63ec651e4fd6803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112a67f1550f03e9a0e2b600f1e0fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b094d1d3db4df8336de032961b69c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f7825c2bdb42d46b3edf363cd31e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c819953df1d67c4731c5f884fd94288667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd35b0bea001bf29583b20fb5333f4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a619a538afd7cc836eb20c4130c95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9569bdbb04d754eed8f3bae813a518d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a1fbe7d0abff24dc26e185a53d3bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6274a9fedb64ce41d133b57df7dba9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b6ff317d7470272f7c3ee71b4529673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee9f7ab35eb044eb535ab732103fc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841484d30fb4d3a38ca5eccd35f2ac9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594202d71ace5070568cd7d0d3ab1f0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd382d1b61dbe2428e9a14044e3cbff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a304b0936e46a5d28086557fe9f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f750893c9843ff8e7712a0fc1683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30959263687824d05061bdd5468bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f8e5bec4fb5d3b470fb1a7ac7a95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65bb2c973bfbb720208f1bb589535682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b45ad39667beb88948b6b90db70468683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa0f2a8a1638b13a3800a4a2c4957684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64c93163ee76931580bd564bed0e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83bf93276e9ce8a54d7e8f8b83067d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ba59e8de96bb54f783f3a772b51d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef06f4e473b89627cba76907a0f1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be21ce06c4b36f4c18c02fa9a847ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b19beeabdca26d796537db3bdf13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6a9e9031399e115811f77a8d80ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf900826cf4827d87268823c191e9f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f232c1b47d29e40423c6dfbe48365e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33c87a380bb311a1e5385f7439508694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a825ebb268c3a397816f028a69fa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb36042b96798577120e0fdc4e8210696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa66e98fc064f629989f0957dcdcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463974f3ca611e6069733bc042e9de23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5664caaf3eb9a73ac4984b9f015fe3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74beafffaec0419937424b0f200d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe36f516b203a1596292f4920f7b63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cde0cc8b2dca64d9b582acad501da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bbe4fff4c412602349f6316b9925a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630debabd5a1b2d072c576af1afb86bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f5ac8b76a3096bbbf0d06dfb26b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb075d5bc7bcb5b6c2c9255ae396310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec855a1111d7e4a6b1c58f22321935c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd9c69aeeae15f8f0652616d2cd19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea43eb06ba836a2a2b0f7a4caf0893709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407b4f4171e06770de8afa36b6fad1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac086da6351debc90fba422173994e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850616ba09215f5517e54f64a232bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de0abbf8d557cc628a78cc89fd9fa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325f36057f42b083e53baa2abdd6a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2519c7c7923738b6e7fb5485f98cff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf328130d9a80ea9bdfb38a191c79a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c219e9b7d6ee2d0a94e033712c872717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2080681ed01d660beb7bfe799506cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ccf125a9b08cc95089eafa7e9e94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259ce4d3fbbbd37f0a72b2e4d800381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2926061918cfa6b974872c042092e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf9779726d6cd945b1deedd3298e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ea466432f08d2874843601827372723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06200d51eff7dfb7884a3c94068ff9cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7397d309b22b9b4150a2d16a4ee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395f46f961d3a3c27f5bdb419b7d69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ea4436f05784371dbf3fae8789c3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d9cb80afe1a4b827d00257139c195728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dca05e0c44482579f9e1c48b7fe99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3e9d53f04ee53a928c34cd118d27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a991e477b0f58bcefe08262a664644731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8551e773fa78c0ef663ac95fa40dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa27da2e78d11793766c1ecb34cbfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32f8d6039be9d57458442f7415d34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea19766479240d1c7a16692bc8bc13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026278d01ea73a6442ab05b75ece7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d988f709864eb3f4cf52540844e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d060a5f369c4d8a91bf607e9c4086bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798d4a2ecacc79e336a3f9954505fa1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279231d0ee82f1c3a6a41fe9e60975d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75f49109d68147f10ad84778c6919741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c33d361566119f6a11f935110433d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e22887b4191a0ac276e3868679b91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f31218e94a045e392e13a16d803f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652fd6b050a058034058067aeb95de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e44e7651b5a95251622e65d8631d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0791c94b89e62684fe69dce4602ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc55e18c17ac1ddb5e6b80d60ba98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc39e969cc063f80cf95941fcba2da7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05be38cca700134dbcd88bef60bc74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1e828cf35fafe1abf487b370aaaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba362077cee14e11db8ceae9e79b7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209193bc59be56457740c0977bb4a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a4d4481dd5f07e0572f4280117a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908b1e9e9308807d78add3f01ceabf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e4db7a26e51da8be90a42d96672cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da4b27e0b74a9d9cb76dd1ad2b7c25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed873e953c39b370bda734d0751d8d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542951619978be98a7658a458402814759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c6c0e15a4e74396c478d3fbe7f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086edb0d812fc97333a11a72795fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aa7ef3abe480dc18589abc9bd99403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268774c9a75e3f39b0cb84e4b89778be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277acfe2897e3b5039a655f9bfc82e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291285729443bdd51dce5f8b6938b8f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53438398496a264f87d0ba73adf319c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be001d8f24126daf6f4561b4df1b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf70963eae8abc9232ff23472a208c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962a64c1d3cb35479166c975ec88c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862d7597beb4b2b2b645939d5e5d1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007572b0152b013a19ef8843c79d6ac612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee44b617e546f177b2d8a39750c837713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60269510a29cade09d65188c0fac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869886fd326ddf2ee854af00606506e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31043d67614c1a9572a3dbad7b8580416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9657cbabcfd543c58cec77f1b2b955a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270c78eed93b09cab23f00bfb1bb54618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413c13d81b72d251d548d4126efebb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3c942172b016dd1266f12b8fb8d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b803839f4ce4d22b68cf9f07c56ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04dc8fd156d04e3b9b7e944050bfd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd38879e8d820a6eee7ccf2cadab8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2700f1f5beb591137681f9557af87924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01ac5fbb6583ff2efa56ce402f75525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f91767ed5382cb3cf13fbbd62ae1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f884c763ca21f34b98ce3e06de6dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f47faaa28471cee8ec16fac5b117a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0cb3793975ed9c7e30858b84b1eb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad29f7863256ea2c1380f7a8a480330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddb72d76951b3c64c4ab11c4c0edb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888552d74a7fea4c304f51bf048226632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464e2d50da56240a4063c6e515fef733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc626ef1de5126f362e2752a23ee4b2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4aa1655ea697c06ac0b1cbc0f91335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e83dd3823a17a1d9a3a1a3205355836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f4d93995fe6f00511687c77b3553b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec27f67d566c58b96f4a390519aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014097d2bbcb44cebcf85b6c83abe3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f5f2008d21aa2f4dfff295e6513240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8018fd6f6b1eab67e3c621a1bfdc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15d47636cf58fea289b16226c8b12042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6df334ab35a5d5d909c66b356cc7eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dca7241ef6ea973bf45566d80f06244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8db3842da866f3cf3ca33d701784245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644cfcba6c7cb57cac5bda9cc23781746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987695caa378634d51c8281771123fb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149e6c68cb10e9c1c512e99d3c3acb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314305a2a5b0842b04b5e0f6a303fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd720e371828935e48ee078b0bf56ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abbbc089b77925283ae0dd891ee18b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0e0b26063ca5fb6c4c473960a9f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b569c5730d475adb42e83a1681933253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeada5a6099079a3455e9905513038554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a2d8593023e7b9bfe19b2f251300655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1c41d9a4a9b62aa99be50b89ed10d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff89a29aa553aa08e59b9c21ac0f3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219954e9c57350fba59cf1fc04d58758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9de91e0f28831350c5bff6c3b8fd4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ee6f5a52f920c2f556eb91e1624760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9d36f5b2d7921ff8021ec4869f3bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05d9a0dd05b48d7cfbff04bbf7a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579905777e4dfe78e77efb2433871cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248aa8234932b3ef8d1f4a6dcf707264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fc5cb4960be41eb3a1ee170177f5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbaec2072804f6db402fa595050a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d04fc566d8f042be12f5299b22c8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786784c4e996cdd6fce5f2c4881b35e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc1d49d82206134cbb2130192b67c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010fa350d36ce52a925be2a4bd8b5d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65fabcacefad267044e1f764e49f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ea1ea2a866a6de1a5483ac8fed5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8a1df5c35f45b4f5787c28af7cabe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fd5d5fd40de1efaff67797d507cd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f33f6cec4150eb4159a0de27d93d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1802498495532244453fc590a79676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6ac4d4d0ad9f2694e3614f65dddc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712056abef8494f299388f3ddf1dec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb49f7f092b7312bdd8acfe898adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d4c9ae399982c70c65ea731889a2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc76b276c169b0cfc1e9d66eae0ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef59686c2075d6fbc8675d5422c0faf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66132cfd4eebc530f33f6d0fc85f95c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d37a7d3b92b44c5fac203b1e6c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2feac3f71c5247bf8448dfd6e608f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c63095472ef1fb38186a8181c57e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2fc1e5581f9ebd323c0bdc85bf73987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c855242c50a57d35de12a791697088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c77860c78e27e9e03ecf9a97751e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a72c4a236f4329b1751ba04c6daab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2d693c80c01ca376208bf296726b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f7270759b750dc179a76cd867cc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d17139735583b48e2ebdb395d17fea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a55fc55b6f305d53acf6b4ce0bf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f7ddc8ded812e420ed058405285a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fa638803046b1132bed53d220056396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1a6fcc8599e04e151fb886eb832f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d1d98a84f2bc8508227ea435a060298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9c4d80248aa8fddcf639861ea02999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c33012830a956c239fbdef0321261100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220efe9596de329101e41a53e527cd05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11ee025b96dfd33a000118c68fc52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849632910076b0c4cd8a3ea807b21ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ba92dd988cb0143d64b2ae4aa2f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce5bb50ed363b25cd919fb62d2316105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be49ba55ee225a6705eb788dae7127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491376d5902d0288d38d6824ef390ecb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47247847b6002224d1c68d030751cfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b572d85323eaa7b9ed9711396b281109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731ac85016f29d7ecc89eb07ffa696b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1666066bf19e2c1d9afa4d0bba749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55a87e972bee508d0f2786b880693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090bbeaaa6437aad2da58be7edc226113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5a72be37a5b408ba737bd60b86dae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37745175b87dc0408c6f3c8ebefae3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bada2e6d7566602698a5eeea6728db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa482a765e45dcee7a4fcdc60036ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8213a8f6cd526078126c960c974c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d45ceae059315a959dfd48ed160d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8bacefdecfebc349430ee2b8a6716120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c36f0ad2df36f14e7913f0f47bfb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b25225bf541bf0a6d002b57041952122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27c4649adf28dcf64bc233703eae2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342887596d8b3b6154c64dc1ab13d7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3279acec1924c9f9bd683ceb16dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f556d23793a42d08bfc709fb6dc6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23822859d22628d3a7b15c8290252d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798366c56a276535e0d96fa343cb8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc390882ebeb5b8b2cfbaee68c742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5380fa5044517de26cda21c6db542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff19ba9257a7da49496fafb71a4f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94ace2bf5a5ffcfbb4877dca6dd05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899ef9498e80139af294a4139aabf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0da25bcc9e09df970f72240c77b0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d801f854fe8023c2c98dd0a89674135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c1520c8243c7e6b7729fe930c4af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a4b9291bb5c2316fca04705df8a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df246b319bb97d8b443fec5b985bfcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ee7b61346776d6620cf19189e977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c529de0aef2abda402456cff76a4af2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f069e13e1e862640ecdc8f3c601ee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727603b0c4cbd78f51299245d54ee86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc806eba4b7dc69c40730fac4a25e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed7244d735db3b1bda80ef566310a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783046ab61b8d7b216a8a3c4ed9e98b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d0dc8a479cc3859ce952d40496b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c353fa1e7634b4f9c41a4ea1e1698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78455f6c5892c9522ef7a1506965d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abdb31f7a4208587a69069b7254f48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302ed0d34baccd203287ed47ecc4b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f592193be51f2d83ee16ddcac3f74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995763432853cbb694216160ad729dc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ce3d7fcb150ff334d1ecbdfc60e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfd5f3b70d112cce451b2a8d08bf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750df01c8b8ef0a40344d660ca28c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85adb8311cdd88caf9a66eb96caf42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b78b854112a328bb8bc748aa8828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5347fc7b1c8cf13e359e2eed4ef81e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ed9d1da8e8a533b95a672c8a86a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5b6bbabe5c689818b3669ce944f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4cf2cd0b28e347306146ae831afbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee306f3122b13402df453061db64da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776db0c88269dc72a58eb054bf14ba2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f7c82ce34a8c72633cac77b63744164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6fe98b7e37a6937fcb532f835f327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bae4d927b98bd97091aee17b78a67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89c55370797a493f7764f6fef56bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541e94a84c58b14a778d0c57d7157a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b288189421bed6f9d3d70f0d6f5bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f9b9ec24715a6cbe40fa4946bce3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f05443d3fbdfb8f9ae0c9ad6d2f7c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e92b0d942363c662f54213834b460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b237219af9e0764912d34bad77cb06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db05f3fc0169316d1b0580ba93ec1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a411900b7780d0acdc82a80698277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cc402f4a97f2f2657d9794e8b9f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e335d76e831a84aa125c43548c0aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fc0ba6fb59b3048efddd339ed41e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189563722de8137931a51db6562f566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a28fff5f914bbfc64c916bc4dada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c0c5a7bdc97a583e9aae69d35058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccdbe5affb61ee4c05fbb793fe6588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18db9ad4eaa01357e03cc8f313f12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1171c58aa438c30773637663b9227184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe821fdcf9ffe4a3c0e55ef399485185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2188d5bbc2591fedbc9d98ae5212b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681a05662995404df561e6ffa470f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a7d3992711db9564e4164e4c0af1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131f12ececb02c2fe3d81364556cb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4061cea62985c7c2c35f49be0bb1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69644467b428d74a93cb586a6fd1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6134f196ed5d76ccd09d24d50c5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f3606db13c5eac11fbf5de73b2b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc00e024b3ab75933cb80235ec9a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617049a0550912e847d0f908b446313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fada4fc32d6cac6dbe387e97ec2ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800514d16805eacdbe02f1b14569f4ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911392d8e74af04aa7073fee5f5fde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b90a7e553598290fd2722eca48df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd084b763785972719bd4d07006254c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8d09ddad1f962e4098895d4204cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a18d2a056dae7c804457223e714e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b1b54a4978fc7b061d1b5fed1d40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97a17a2859ae5c755283447d170ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1b2dfe5f0179ccfb409e309dda22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f046a15e71f31695c28054f15189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458fabb76233890b12a5a5f79e7ab1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd79e31f120e4b931e1759fc7d60f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d782d27c5d10f4cc9e77b3cc582ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ceb961332a054f9c5649e371be39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e619652c4e64a1c5805354ad43be18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ab0febc9dcaa55e941acc48c5e23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a363bb74b7e6bcc92741ae338e4e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02748b5b6dc8c71fee50e0e8fc2892214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878411c24f63f9dfc489d8f90013237215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f17a6c6837c710fdec295acbb6a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b58df0b99fdfceb8cfe3ef05be485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949a7a6758483139b94a7f05586c887218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93689716958ad11069e48457a74e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb5c4bf05cd985a3a8583409ed863220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d921bf697cf66c2c89ee4de2f9ad9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c163bd7a27e5efecbfe5f045c1515c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c9ada145db7ecc7b6d64479c2015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c6e1ab946449f318946c958127ef9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8840b67e965d97eb1efabcc6230ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00727fa794ff99ceca1c8d2205606c43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa219db32b54bc59e5a5a4a0cc0ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50466dce2c1555307c85271ddaa0962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468158a6f01871cdd9fbad598b675143229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ded421a7c51bdf0aa7791ccd2495c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c515d82af64ad20c5f75db0ac13e1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0b13a200c5233a6100396436098f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882255de1108ba157d0d2e2a7112d66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa518caecf7d923e28017202faaec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0be40f2ce23cb1c1fd1fa715c6e642235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5712271a3a63ecc2d1cf791bb89964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167bc4c51a0dc9473fc3e87227bb3e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2980345d941a99f34c3ecdc4e010238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93063343333c9d0292cfaa820fd46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4333cd6177defa16499ed87a6cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc3751f8c67d3eff55a1be3c97d12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42af4b38424fea128a0a28093b58b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf5e82a25407c42c7313bebe17480d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f551c3899d022bae9b537d86f2fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355412c212fe07191e1bf379fc8ece245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ed719a1225e7b6a0ebf25551dd70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5e038581d9973ead0866fd49531d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c486bb5d8311c1a394ed09b4a5ea3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa316b506d5c283600ea8ade47ec54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402360f9c23abaf69f33c379f7ec564250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee33c5b1284ab0336df64816181c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431b423cf01339b158918b052cc653252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8884d4ab8714f3a6f33c64c96f2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc340ca448836ecb273c41ca026a1051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e8696860712d31ee73a81c9eaf10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4bb5697d5fba779fbf1a228ef163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05079f998ebe4cd054db7fefddc1846257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8217e3828f381edd3aa0aa3eb2272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f306bb59246b9c1e5021274423eb89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675be6cf808d135591bbd771680686e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6deb87a3312d0cd61c5442d8324f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071cba5e471d4bb8fcb15b824ec688b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043bcb8cf8ba0105c66eddf7772a3f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f07a63019d60f650ce99e4293d1940264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb65506b0c8ea51e93361f7dfbc22b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c315c6dd58ee145199ec5f76e050fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb371c3ea99ee7c408d912be31928267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394b33b6223940fe424a951fe917ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982552bf4a503fd70efbb2039b0a87e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504e28b13bb047d985cae762199d13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d984d6b4b2dd97bbb7799f86892f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59558d30433533d1b6818654dbd7f78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660f02adcbdd79b8f7ad1e1d8b0e773273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b5d415013296e8217c83437de3d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801b37a2254466854d3e2ccf433aa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61adb0f518acc43dec79931f1aa6c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572171c97137c84f084f0b2bfbb481c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5384d1da0b32da1805329b36c2504e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed9a932b4ada969fedd35541272e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fa7ee72f7b8a79e7926005e986698280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abacfe6168f932e89ee0e080eda828281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e9f637ec032f6d7acec873627760282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa886b7520624a02d6c65673f9540d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f0ce8573ed738eef7f3b1389c6fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff665c28bd4f55a755ab6b5ba1a00b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8306bb12e00c34cbebf6b6d52ed499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90a02d013c69ab134d78af1cac91ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c1093d76c002ed99a73246fec9cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e869d33d33846feacc3774f818bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a5e81d8dbc50f082afbc69cfce31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc8ec1f74e339618ac9ef4a428fb89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6510b42dd6531f4c1abcde06f965292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b543a91d479455727f588ee703b02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a4a0586e922489d86b31a405ac96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cfc9d984a3f02da6856eefd5d908d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb26cd1075b81b68d4a33d367197c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b734ebcbf4922917960eff31219d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4e4ac57c0d08f31e83d2194f4299298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d9f0ccb2d0458ace108c7d58f812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62782a31ee0b03df082fc72632404300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435c77ae052d1416c90df91cfd56f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0109b4c9fcda9b321f539a69711bcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744b81a9e9a6db785a2c7f36c32b9c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4601e43a5765a9fa8b4c3acca3fb56e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc85a757db3e8b5a0e97baebb3c73b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a5e4f1bcd309e70bd8e6c9027c3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfc6d5766e237f68cdfbdca352a54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445462e89912b5362e78a73224c479fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30d1d881574a657cb9b61cc7f37ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab93cb6acde2a57906766b0654f7230310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa63f172b0032d11c0b2f779276772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c35903c4e4ab67ddcea1874c784c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b483b9414b9212b16cc1cb398b135313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b0c147601d441b7dd0c28258c684314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4f36b0b92e8a0bb615f4843b09340315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fca590fae59dda2a4e8cc17f0b7cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c13ca38db1da812f608222f71a23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67f59e4e989bab6621581f0d4b70d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537e4b98cc493da429e654c574d9e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880feec4f00dad95d684e46f995324320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d76e76797e9ff6cecf17f28f166f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45019ca3ab33a8b94dc531a272e85e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd5e7d00fc3c8c890504474b0b442323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d041872949f092f1e8f9b793b698324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fa933d9606861c50ea422c415bc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b68dee829a79ee6c92012397f7060326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8006e8577e5820a33c11d235941b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b57fa19c07ecf10d3e1814754f4cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81498c50d67cbaa8df6f637a2f46f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144803abe4e5a873d0b3851113745d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82766065a4df72fe9d0013333dd1f85a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64510d23af3ad4ec66c7efe8fca7ae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ecb615deadf08b2bac71a045a57d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b17f607119cb287254d9720704aebd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c32ceaa9cd0753780cdc351c0bf98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c014bac0042a61e64091cc857928336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e5c8377a83be656d1d0588d33dd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a217aeb9d900bce55a300aba357947338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de183ae59b1ba1e35dc26c33d16b638339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0d4d3ae4185eeecbcf9a85537e16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c42d2c183670a6098a18b811e92d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0587e93c163affbfd06c708188898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f6b8cef865d3724a981b375f66ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccac755aba0446c420a10dae13a6bd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c5c5ce6ad5af93b9846f0e3680202345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ebda86d83f5f0c5d2853a5afec7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60080c059b4e7a98e21ddcbba63ba17f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2467c9165bc0f2dab65596eb2ca68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb686b7650b44744658e6d3121c48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3684cba50dbb2289cb6ed915f4f6cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2666271efd962f366c97a86db5dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f89f20ce2af5db636793566479fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c32dc3f4304e6f56082ecf5b72592353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441166a7cf7d9c1d13301eaa3dd815354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149eaf9c716176b58891cf88ddd1a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189b88431c3185090df89f1b60e63d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef06c27d7bd7d8d20ac172a55b1a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566ea063183a5836a18d6f859bb1f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbbf3ff1b9e11944dd6b7848515d12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f4e3aa3e2090898c08cef1b250d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6b8bfc3936709b1277759d700479361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be8588d191d68e68a809a6e5b0adc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f156ebe1547997e3890489c8c9f2df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382c3f28e693ced5c3c1e012e13bad6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512cd462faf5be3d94cdccff2b7bc62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf57edd728c547c255cac7326f3bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6b6ba20ff86b97e8013fa3170e87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ab48546b486a02778cc912bdd540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52dd27faa8a389b94abeaeaec4eba1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6528771875a8e924f7a8a11f85ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b9adfbfa89ff7708823165f82562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c542d6647c50b15c76b69e62608ab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c0a63072111e5980d340abe29c24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87fd5e5597c87ed948f1e37d447ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158537a15a3405f950ec7ed4b55626e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15472e136c7f266ee7c571f23d3c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748bcf3f5b3e37d253a382a78009c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e8f4888365c8d5bed954fba5d498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae155f9e4faa786863a65a50dd6c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd13d08d71e019cccd1f865dedd01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e3f4a9589835beb32f353953b780381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f618ce0af9bdc76e84a0944ecebc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a7721f75ec8ca36c04cb05901a34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ee013e2bb834fca3297d792fadb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ba3e8d38762f2d0e09df6b8a2283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31210383790a0d922655d0f8bc0e37f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeb9ab2787248651d175ddcd230805387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326603a67a0e3bef2a8b28e5d5959b22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6388a35ee192a4549852a7757d930e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c2d669e3086ea54d9c6f3edd997f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bfe02b200b8cf32be05b90536752d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43beee6b293eef82906b9cffe2ee96f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc30ea33e1689982911dbb29c3fd0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eba567935280bd12a1f583e217385394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34288dedc48b487fc505fc50f70b2b87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a31b9426d96b5d304d90ff2af36f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1cd0c229b3bf7b3fd79de1a8d494397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8ce804f1b61caa0414d1ed5a39a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7ee87bbb107a9ec75168a2c38891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf10064e5cb88d8285b4801932787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108bee8e3a2246e0cd59609d1d859e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fbef881e18b5fd463e0e3c345061d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886961cdebe9afc9e4384d97bbb03118403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119349aa27b9c61dea1dd216fc9c79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37fefd2496b522ab8ccffa7b44330e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f55e53e2c2747ffb704a307ff1313406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6f1c8d9c8117ec7050847655c905407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be24287c8bcdcff119069fce4675b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719411ec727b4c2094775ec0b4006e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04839866e780bf9ce31b7189b8ff67ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8ca2517904280359dc817114af94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeb86b86c0b57cd9f5677154b3064c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918016c56c0d663f14c51b53b28ed28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7afd19dbff1c50fd6937a65e6d64f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7528b6e1002b940577c68dd0cce8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0967db0ec4017e482b795328729d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d800015846c893f5be6c2805c2db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb123edc1c1eaae80dd9f4a0794050f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1763f10087c0c82ffdc0a9aaccf9c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d12ff31cde7e8da6fc9e3fba6fa91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7dc27400631d1693b5696331b9b4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce49b096eef5a5725c1ed2955fcfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f61b2fab9333384b57a56ec33c346423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b390a54413271b317ee4876b64d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d948e7a11d71448a2aa125b8c3efe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d899391ad4f160b54c2c11091f08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b845d566793d10f09ff042c9fba6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3537ecd36e6517fcafee62bd5866b88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d159475dce3bb5334e4796a1b24bd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a92e1b34d0d7fd53ad60a7ef588efe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b100e3afc4f109ba86589f88b9f45ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a060044feb5444b120ecaf301e532a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bd053f7ff58a58505767fb3551cd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3186e1d32523fb057c2f9388dd98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060810749e2dd2f307af0d79b1f40c89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc88e3cd6e0d4e79fe0a300c34b0d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861b379624967e1336816de9f9cae38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c89b23ec33f78ccd75e4854fa48f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b2ab42aa77187e59f127b63c34cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a485f827abdbc4eee66c4d914cf53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ab7ac6f86b7fc21a26fb3537f485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2d3e1ebec53252ff6e48d541702e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4ec777d9b83d1611cdeeecb49f08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c67b85417e9e1c26737a1ec4c38b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f27d61a1a34c7e30488f0b3cd7466445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8858b6b109d52243543ff2ffa8c4a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3273b9064a987dd703aa3c926447447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348830b0c55dfa50f8afa8f5e852982d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4094c1c27b0d4e44ad176ae1cd554c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b2f7ade062aad65027b431db2869450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589335a2aa636e6dadfc58fd2b54ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e168988663bf594adc5b2766dfa86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2f2eb139b8b2f6b01b12e025743f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd14ab3d1efa46259623815b470352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa8a6d55622dd4c5814ddfaef340b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1d45a7b8596733fcd3cf3c9be65c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f60fd53f92396ef0b18c72892948457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d356b8fbd38d1e1d81473a3d5f580e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b092f67cfb07653dc119990031c15d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b60ddc763165fb72ca347555e3bd09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d3940c6ea387b2f72ca8b5a9f481461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056abc4b5c2e6fbf6dce74abd33378b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3cbb5eda442e2e5886f0e4a3ef4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8320fc4ab6456d4d3be82e34dc2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430c91e315126deaf215f719d1869c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8f2ec92aa7c3fe893cb17b99c79b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ed5e58393a5259ef042559d444c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b849e69aa7e231f6a8bec4631d5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b488183b9adc66cb3ec2c2ca4aee78e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4bb5f361325a58367aeeecaa5be6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce7333a3daff22413c098bdf217b7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33298bc1b3656e8240426cc74916b1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712294306fe9d30390476c43112d656e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b7026040319c0f08e3c5977df774474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f9cb37fbaf31d849b99352d9ee98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d1eaf5032b75eb7cddf7c6af724e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b88f2a4f0bbfbb2dcbc0a2f2d8f1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587deac3821ef73c915f002aa7486d49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf68886157ace0a9286be8c5577f075479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16def91081d369324c4d958f196ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edcc3d5c9f17e84ac534cec578269481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd234f0ba9dcf10b507ddc1d9eda41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6013cca8fe1e691a52e455473d239a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03215fc45023c7701d407f69d2feeb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3837bfde1d728d3394e152412c0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465bbd0154efbc2bbc9f9f3d93bd82b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8170edfe8879d612cbb25ce72d2d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb3c0dd0638cbef5813f79b10ca68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e911741604953dd0453590ea42c7487489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032232d5bb07f0d2b0a43f0a127188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0109174dbfcdd78240149ebfcbdb9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4fde20a1f9f7c39a13fa146f46363492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac7fcf44120fa13f15d26a5f900ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fedb2604c6376675904f889803700494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82027cc5088ce16ecba7a66f32ab02a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae34b95798c8389db86fbc0f38904e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b005a1077160c9b0566e69750157b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e2ce8cc0fa2e1b318c4b59f176be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aefa04c5edfe3ca5210e5ff667cde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc97288d0f593ee764cdbb7c4b0e47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab6865bcf617b526b329fbe3d3c4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d20cec4cd1d30eeacb182b1dcb49f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310f953e431dc14d2f857d3e3281d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41841c5bf69729aff83e4e9a041ab0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b20ba09c9f481399e51ad2b854cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591afa016da4ca9c006e5f0eb936d07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be29b4c28b912a3a150bd88258095af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263f6f38b9a5ec9b7b71e94202097a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2ab9f6f17b2a71a0c7cfcdbadab0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00fd7ad5d61caebc29bedaaa7974a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c491043013d383e55523a351f5fa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ca073560f08ad3269f5cdcd99dcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dab357b1abfcb72f6ab1734cd64ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f77c8b5f62fc853d0d1b36fb852eab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eede3caf7440110c06cb9c51f3b2160515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ca7d830f7e584a88abff375f4b4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dae2d47affb7dc962e2529059b3ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba209abcbe6f59ae974aa5acab7090518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cd36ea53f26a83d24eecf3eed2d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcd0af1a0d5e1c22974b4e05562b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4ade601189aaf3dd0974561d359a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3d6e790f0d3f29bd41c308bc86cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b460185d0f24eb901013480a3e50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362269b210a77d5c1097fec94a54ab1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7947765278ec96d76d70faa1cdaeb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095dbabf14919c6bc3b36fd48020404526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c1c659f3d1e6aafbfef3977301ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44a07ae6b55833b7d2a7e5b985c2cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1f6b726faa271d4f125485c1bf57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b4974048500d2d84ec51eb47de00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a703a7b5389d1b48ca1ec7b1cb43675531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742300d4eab55fc95b59b0ea9fb88aed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb1d4d531b2e56bd50a859093761c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51c5994ff03370fb84284f26500bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de47da797e3d8ccb759ff911c9f09e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2c8afee8c851ca8915ad0817b1e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684396fd9d19e74bc0dd9ed3f807384537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04cf5329e46ba88ea73ff93a88428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ed53c689802c41d752364da869ad0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7154402939ed308f6014d77152cdf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833770ce8ec927a70aedf7241cf1fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56bce815f8a59595b5d7f8ab5511e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ac24971b27817fa81ffe7384f1e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a651b207cc1cd7272af4bdaeb7d0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc0e06b449371437f9c7f08ac5e74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2720b594d41abb3d87c2db19ec5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56f17440d212f36c1139ec9188f98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d4ca25df7a4a93943e8f753b7634548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f75e7d8e75dfe9ef1bdfa225fe3be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e6f6f49e3bcc5accb7a0663e72009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b1efcd2207dc6c520f838e2317de2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843576a5ed34d99ed605f775de2abe06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b9910e51c6f7b1dc043a9d1cd92e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c12c7c96d1e0129285b3d55850ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c8e14bc3673bcfb804c2d2e6ebed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da9f92f7a14a4a35fc1e1adeb5065556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab9866c4602691cfee33d0cf8b49f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6cf35b8fbf9155f04d46aba8dd7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4bc19bdd0034417c6f577daedae00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76348dc0fb73083a305ca3d9cc066560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1521247b73cc8758bd093f2233cd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b75ea628265e725bb2f0facbc490562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea13abad9daf27d10fdf516f2eafa06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d4e6d266fb37f06c05f535c37955564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76cc9d55620f34e85c4d07282e366565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8eb9715a35c20b5e6079f29a8b32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d9e30ba145953e34241d7cd93a99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b3bf22f3c82af5ff1855aae54775b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefca1ad0df2daa99d3235007e2802a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409163ce466c2baaf4e62f927782c29e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64d275c8db56bd2da168d97ae53d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a4d722a207443a46289aa52def79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d90a5504bd37a7f8c2413b9acf2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f86f64577f33308c29be85a34959574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a58f3ebb0af1566bb98773d5def7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcac39161ec0317baa0bc6acf634c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797ac194c4437d36a9d131d16a3386577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a52697f6b10e8eece8b5df887516d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fc836e65d4f88a2ad24f43bb8d33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367956e40d544d64373eee379674976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87ae04c4c11cb4c78c7cda0021a0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da19d058380a47835b0fcf545e077582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a286279e70713681d40d56e103343e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272caadca8f98a5caf387a84942389d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768f18aa4e12a508f64ec663dff921585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7dc9fc03692d3913ce9d733ffe374586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a09d3b44520694323e16313f5d12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74da56a6b7245aa6bfce4e93293f597588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265040863a3b7f1323a159f03e1ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02150f447a6a568e5ac2c8dde22fbba3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e72d996a740098725bee9a4b391b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7716396af5c466329ef51b21b789592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f6a315a750d289390c54f9fac407593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc1421b88deb9e662bf7b2fd6cb1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3b8956d4ed734a453ba0eab4b59e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a07b8a5ef5383fb7aaf75d3aeec4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a4478a384e6200cc302af2982122597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c75eff016ca775c2ca588a0a9c09f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98356ce262af0c24a05a1397b3ff84f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73436eca1189a47c958c58a78ad1e473600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b4d65e6ba5f48d2a2d7d62cdfd9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db65a85088ae7a80131303453649c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27be11eb6036b6b9dabe7079cc73c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759bd8c2fce0b6b7cc0fe406438116a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69916ea532b7ad300b8b59a817345523605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7e3b488d9b217c79a85ad22da54c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a99146e97e81c26ddfc94e0d43d63d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bda768a3942e0ad679f671f8adadb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a471111e6a6baa77026b31b0bc77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040837d9a28c15bb676c33c5ed9f97d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205bf14ca497aa854527080424b4027611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec4e8b3f982b834cafe3e721aa33d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103701178e27b4013379fe989fd7ea9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468017139667fc5470fc9c2d3b061994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40030381a16595703d0e0a431ba46d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6ba665cfe61f789df7a5725b7d44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312759093023b22fd3c82d70a9c141b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d07d9431f75d44b8a161d12ea7fc2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ba27833fd9d45f66c44c2dcfc539619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c3f6175cec6b77d1a3f46be1a05d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abe69745ca0ed16c5d91f8dc35d90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d48a1ffcab8ae05eff698d850950b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70e3238a0af095a33054844ffe636a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc799a8c5540344f1000a2ccbd8383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b756732323076aaa4932fb25c2785625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e442def372a54b09eab408f4e13286626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a491f59e35162f7dff20a36d92dba3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b06e46f58ede25536d126ae946922628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc435f04a7bdc59acf08712709c44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e658b8402d819ef2ab1b7f9ebb5c42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4a2d28ad9d1fe596f5d22d759edc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e4c471b01f084abb3412665bf7a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d95f02e0dcf694fccf7d7bee6b94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecc5a923b9ab27841a033ac1546c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071ed1d72bedc19e271ca8df9a3d7f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15569df9200f43260b6d9489069d47e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd8e2d6316e42a773245a195b92b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478c682dae663c822d4b5ac2ac0cb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617fbee93e02dfb27807a700bbe6f72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c5b9745a3506cc78c4ea9a11fd30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e498674d5fc96dd31eb72ebd11b379641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69034cc4f0f72a584d581294225649e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97bfc150997063ebf35269b5ec422c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6750a6570e929920a77f1271998d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07709cdd18771e77150060d21ce3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d23fb818421b341b4b88894d58fb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f748f7272cb9bc91f32cdc5452857647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a94d7aa3776b0f79eace13b2b5f2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf31fb8ae4f9cff46a54f547c2321f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e4c5334fbbf99a95cf047249a115650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af0dda513281ab92f67585d34da8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a87213d3dcc9ddf5d9e92317e41e4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bf0735ee39be488b415b087676ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be14bc58599ef8a7a43aa31bbb64df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d007affbaab6a5274620d7cd50d040655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6069c5f3e7db560290f75d226dfd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28da548ea168a743cec91ddcf1cfcde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74b5f099224fdabaf38ed59579b3a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4def0d07e5317d3f9474f542f5857659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1554591e4af096ba884e3d06ed20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724a270b14ba36c128727d2f54899cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b666402d8a255dd67fe4ee834190f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6a0604194d6cd8326c6ebfc04dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc752c163febfb23e047bdb2648d769664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969afa3b0195f166ef4e51769643ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277a554dd7ada26147ab354eeff6be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e833fd6eeb629d4add3e3dec6bd23c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f49764359a62d2450dfe0e6107a02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6e9da0cd0ec409e7200358dc0e6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1eefe6175d6da914708ab38bc8f17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ffa028b96e1b09c2630d4e767701671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da0ce0ca16ba8dcd0824858a17112672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dad005b9c15c949916da131659d07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ff099832d66b406abe0e7812cca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299ee9025d9f54ba2bf3f09a093b41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8df16e0ad38454d2f2870b4af11903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286116f50348e16e55fa26ab29d16d6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f74628490e12466809b76d6e4e937678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646773f284c50820242d740460206972679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f1fa373c73b19977d3191766b0909680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e485bd7f8e1bef9767a00c525d28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c22883cbfc1e56bc89bd04d55c12f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8177feeac85e4208e33b390fb391bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d53b4f5d99f02b2ea3dadd8b7d52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ad2ca269abb775675f2bc2728481685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206dd12b13b50a105ff6456a0454294686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673478353f5bff8c4f83bffbf1c8839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcf09f87f1547a87882fb895300f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f5e6604e3721ca4e56443eaadecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc56ac73f250752c29074efebb45f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106e2e7e25e51d1c26a0b63889d3d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5209d9ca225bc3cb75979908ccf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6d0a245437e60a69e553c4ec9bfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022512439404e5bcf9b5a8e987f187a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ab7d8c487f8982d504f9cb19801d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6080cfdd3644838185d3227d112791696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e855498ca9c6fb1e01b4b3719314697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a119a553a3b8993bc40e1fe38f2790698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12279c60afcc7ce18500fcae6ba7f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b075bc9b49da92d30ad33b73feef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170bebac7acf25705ec3687c2df1230701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc72ccc6a8441db191a0bc4a1cee57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c60dd10a4fb1c109a6b11d0d503c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f193af92257be450c1b9a58ae679704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81d43fff87c98e40f96b49b7e2578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3360d902b96d9a68f0cc6d0954dcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d472c9b0a0838857a199fd887da8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e3a569d818d80d5b76367443f829708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818305e609af0833d3c5e9ca8411afca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4d91cdcff4bf75028b201c7e6f78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b4bc5f27dcb2accf8659467c8837711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203041443c8ecea540dc1a3605898793712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ae0ab37a6d55ae729f0e023c677b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea51efec013ceeddb97a41201ebfcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa971f2c7ededf590dbe902a1c903b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886fc26d588921200d022ac2b9d64be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff76d8d1be09f985b22e75219befb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb62cfc2af73bce57f052dec822ba5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541cfa0c430290fd386e89ee68e1aa7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0a9f082eae3cb472b545c49e24d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e259911fa1a44055c270d424088f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f42f05f15788d240fcbbcf4b6920722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b3a0fc9b421f128b2fcc9e20fbbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb516631a5d09fd009c82391aa978724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b1365c584c3e67a2325663b2cf79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4bff7432e58aea9e79b31fcf11cff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440dbf3fa3c64aecdeee537636ba02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e49c453f9e4fa3483764d91c4782728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e9c13f6bcd3844b7b1696991ed2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6744343825480224afe415955a636730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad138116c2dbb0a92708c29d3d0ec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6da0e9bed6a9b495021654cfc071732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f80b1dc03d95e9ac254d691bee96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee41ff2f8716e906cbbc6b020f28fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd485f6e4c1467689b64927ecd14f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d4599a90f7e05440484261dcd4a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b6c735ba077932a16bce9300ae11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a1a27c9c313d1f5983f0b4a7ac01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d604c273014d4c6b934b2f7ce07eaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506076efe57317bd2c1ece36566c6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6a467e796a47ffd91f2402557b8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9868af6b8402d1aad5e9a19eb08dc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f0fdfc205c730a8c7148442df3555743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a670edb7961bb4735316422d1287c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c45e8e93d52e741edc17359c8870f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c606d86a1a4384d9741f9e09a7f9f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8fa4014c250cf697fb2de1c1be309747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a529812db170968eee2e8a7b7a87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d17a8786bac8fe0c8b8c25575e3c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc97fc9ee1c0d757acd51b7e64ee45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856adcb580db8d16f87d6f33ea7b48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527333847f96a5378b95800ca4cd6a20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2b3cdb5904a0ea39b5f5bcadbeac9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3938b8e59b037e3f60dffa9fdbf9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb7f2418b3cc925b79be6d8b923f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398f5c02bf67eb9f9cb81dc5c9f343756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144073cafc23d3161a6812968ae71ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81987c8b71b108159928934f21526758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902d5ec9fabf8790df6c0a838c6904759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>