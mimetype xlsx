--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff464bbc3d4992b8b31fb9160c60b7281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c58e357d2909a17306f3b05102092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa25b72dcdfd893089733c08dbd9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320f79bbf446f6c3f99be484b584524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c758e21706112bb512021942799af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7728b7d0526854cba8d341118f3e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd94992370b3059d194e5391c83d747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b80e3a3a2144052062304fe3bdef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bda92688cb019cb318253ad19be9e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8e399f20b20e5169c59e19b0a09910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4120c738d7abda2e83a2478d5c9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453215509d4aad63f3cc7827756858112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f172ef86aa3ad6c354ef413a6bbbf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f3b7b3df127ee08cb752790867b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8c26e1ed5f2ceee4e902f034b6e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7cba41532829fba74367e19591c1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7104d8859631db801fe244c8e81c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75bf8d54d4ccc7d24b89352846e6c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f44165bac0f73af9a5ccb15eca2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1d2f357293bb28cacea2d753bb9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9e00bc233e36ad16b90ca2436061621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e31849ee112741a1005f7d5a48c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797589472abf5a4557120ce383c3f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e7432ac3f19d5444251fdb1a6b4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c646e7dca8664b56ff0964569e828725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae6b61e8357c45e17f408605a3111726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e2087722593ddbcf483a90a43af427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192e48564065e0759dbe16b62f0b1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec4957e5fe51fc03239ca8a3ee37129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7343373c452e9a2d41ce54f6d127530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec1726039dc4373ce3b99454347e3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f5b36f5b2fcc2da6f8efdf23efab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b31df31af32b6a57c27d01bd9d5bec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44f0b8a19f08403183554f9b367dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459469c35cc4fb2bf799d980104201535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff378220644ef4ddff6fa41525e09336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1db53d2d68f0633f364635dfbe5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b4315c21c1a4beaa7f92b447002838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98351c8ff689315870f7aa12cd3a505839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf2f5a869981aea9ec9501594357940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d15cb921efcee3461329d883dc73ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25800a96551b47abbacb776a19e46942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756be0ae188cf7b40e2fe82f062fcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3222601464ebd8e5afebaa0d116544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908936d9c71a1542b683bab133bba0c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf50b30bd86dcc28cc6cec4037d1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be35b3c50c81ad8cca1aa25a5b5412f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094ebd18c1976e38fb21abe02f5abb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaedf5cfacfe262e4a029863c5ec3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea6318b5a52257ef2bf13078c604a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d61bde5e32889575a785879aa661451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22270ed0edff216a9fb611e39faa88a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c343b6a36b052d0719090cf78c5fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd12f3e20d540e54855505c493e1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f541a6ca58b5e6a3cd9ea4766ce2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4039b2a1ffbd3aa40dea4f953fd6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da3bab14319dacf18177b3a249dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4a1872a3e20c411005c4f247eedc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce324ab995effe0fd59e491e1dadd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b44d735f494adbc70407c8835262060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d3e5503f70aa0eec21419ac0f407161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254bb9ac4f95f3bce9b8d11f966c69a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2173fea45cedcee6724f714d85d3b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf6bf03527e6b5e9afdb79c77134364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24000a6d0b639e9f296cfbbec6786f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99e91aca63343d7e028eeebe1c68966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dec7138ebc67a61e0dc54785faa0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5e7f4fc65dc95f9198bc923778ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42e09d39b357d08ef4d0ff67c163f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df0b7c3fd7e9593311794aebdd8a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d94887866d77e201f446081fbcf1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445612ef1e46ccf694c13206af1cd69272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfbf5ea55401cd7d42f6b96f1684ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb4b143faaad98b0f8e49a94fca2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a9fcdb68e4c8295837f88bdb3c2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce5c32e986eeb284388f6a5cef52376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a73b19c487b53b01beefe9055b5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaba245db936e34c29234ebe45ba2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bbd69be887c229e917e7b818d1fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186859eb38c26f4841c6751c82d44b5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966c93c02ba1e6b95097ccd2f4963181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f6c3742a36b3c3f7cbd05e6b8d6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0f98f4285f795916eec4f3bb12e7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa7dffb1e2c9072a6b762ad14de5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ed35a8558f0c8ba4b7acf3d5285e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e398a3cc4717f18a8299a90021e8b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4c8b596f1ccd6eab15a01b0adbca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1a1cd0703a97c32884da241ad38088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc40cb49678e15a1f0473c3242b9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762b25858251afe8a3dadfa0bfd5fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8252de43cfffa0393df8c7109a37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245e4e877e398fa8327d820c4bf79392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57b2eaf15a44b053426f05a879e3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7308b75ffc9abace3a85645a9e9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830605c947049faf763083906eac5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa6f3ffee394eb3bd3fd1bd0ca03a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e048aafa2948c8920310d4d92fd15c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeab50236950b3dd099ce2cb9c9e3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e4e8c6bca5864fb0e4731ec1d88e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5293f0fcb100833e0a61f0d3602f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9787487f6873505f7f17ae07f44b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8be29a5e772622f92eea9001d4447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2283ffbeaf0ed825fdbe98a447322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183f9eaff62479fe75f2c8db36ed8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714af4fd7e3e9772357450cadf1923f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df58c8ae59efa5741122334ff4434106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b634f267e3eb4698a28cc5c22906107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ce38b7000232d3caff644c25a1aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c5ab45d3ae29bdf105df5d1e4a1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fd7940af571db01527683e10cbff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03612af62849d3ece0863c8fc6875111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9456b61c205cb188a01646fafeb12f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee16fa1f4adb5d96ba396400157c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f17e8eb2b516b7ff504daa5f918f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04b9d2d9189ec09cd905f81b387c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905893877c52e887d7a7a8ead46eaba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988595079a41dc0a67c6af9729994e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370615a1f3793d6bce348e709f0acf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad789dba27aeaf49599bf85b72859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176b6501b1b005deb1165219749c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ffa0c495927298a9cfbc731ce5b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e2826784a54d32d72f60db86d7fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552b8e2bbe0ecd7d4b5b3e9a858115123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447257cb409fead32d49e65d672842124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a568e991fbe7ac85723a36f35acb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2df9c1dffbbbdffc670008e5fc81b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888444ac127d3766fc5b90d2308fbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061ce8adff51c316e32a67cc297ff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dc1aa1e2672fce6a8c2d084881102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a126721aa0642e7b35d2a4987f48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b7a5b01e6ca1028485b6df5f8cf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22676322d8b13f0a049545f55456015b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c057bb24c8bd8cdcf3b080187280d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ad18c9f1816c35df25df6a5237f86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781291513112dbfc29cca24157d955135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efffb8695dd1041b2153340bda0ce9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e6cdc58f4b6f223e98f5502980d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e50affbb9eb161b5ea0e6663e0b1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426379cbc548db9064d62eb7a6cf5c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b403dc26bf31742bdeb9514723f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daadf94f8bf2c5187bd323b8baccfd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce580683f6f46905db2dab4927aff9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084c56d8a2124306f98787aa6c0c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177659d4e6bbc1209bad1a456c8d5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ec758b68aef0c8fbdfb193700d67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b86d026f01f5c44166d54cd32afd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3eb26302e8f98bb97c974e31a0ce1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59897aed6af6dc9995295a600925f26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b58aba1ffc6b0c8fbdac3e99b93f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c832a32cbdbcbe65b847a9f8b89c7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b920a94f5fa68bd83c87b85676aa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434084a93309fbd2f530c964e5c245df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa899409fe643377520153716ba18b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcb6fef02da82564ad79ce9ad81de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60997b70473b756e063da9111387460f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e948d744c34bb206c3a623626b46b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14366835c8a113ca582dc7a717a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27099846784089c64536ae13dfacf6e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ee7233f8952185f66d68bf6cd6f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceeebcaaa1dca6e61d87894375ad22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db890717b35f9a9a0c3cfb00c552b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9bc3394a73bba08fa9b506d64797a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d3e1e8e1482cc39fd181cb62d1d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088623ee9d6724710498ccc921c96c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152ed8b71fc35e8363b10632b86f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199cb5b46bb934e84eeb716d857d80c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c672901e8ed3683b7481e8a654643e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca0e87d0251bff6811dcf55f8c629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e8a971069525cea25d9b1e910692a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6fa8632d0721c8b994ff786a3f661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d63ee5429e711dbc4c7a0c22316cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f802a833984367cc6556dbb2d4c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5545e0c76feb91b0d5538b596531f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc4788526316742e814f02badb6ae3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4dd105065bf3c2cdeb6c53a5acdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b37be628b1a0c2f210320d2b393e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f0688dbe50d7af188b68803ff661177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61aaa9debaf53bc7ad87fb15bf319f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa60dad8793baf76685ea86e0463a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c92136dc616ecab5d66f6e71e369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc33b34ef3ac12b020ddb071265ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16289479554a78baa00d493b01275afc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904af71037d0ea50f1e5962735fb5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad51a2dfb2a82b7f4725d23db43460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d7c558cb18e4da5d1ed41598d2198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299693cd56f58377e7ab9ae9e349cc80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda99eb19f1702e9e4f55c48034520187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a87eb31474b79f54423a62080520a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6284f5ae8263d05cb2c884d9d4a5699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42da8dea8acbae17bc0e697a9409e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e083c587e43af8dec9b611daece97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc55d6ff6a698b9b70b95d6d47f621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e996d4a7704d454852b581055d9f74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e487a0f9955b983b45adde0ca7b652194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc4788dd5d10fd041c299fa398225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97aedfc76f7423960e64f6f034e8a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee67d6e0cf02c3c74be72c2b30c24c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abd481dd62d2daed4dcaa9c55b064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513f989837afae9465e3ff3ee3bceb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ccd919d05e44c85996f6e8e0ce67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e93a026914e166875e98f6054f9e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd16278c8a139f1ef9c6d4c081e882202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6b61f025487d6032dda40a21949b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e06dcb375c214664778a7dd24cc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049729af2694af88b33a8b1c604063205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e166a9579eaa533b01e0fca2ac1d023206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8804764248fcaca8e8ebc78e1c4d61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10533e8f28df5f704c0df890c2030208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccab0aa12c066ee6e2cf2649ee83db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7a06bd6de7317e56231b50bc8268210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab2b511d5494e7ff36e41314140e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f852f27e6e714cc18a31bd445a6def212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32533d1099c7f9a411457815613ccb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9ce3d7d01ade3e16ce7a688ed280214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a24d1ba4e6286a5b945bbffce220215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac10298b77e1d52b7c9c175f852979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5afc395f6405955ac77bf47312317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2c3c7c80b3416b2b462be478a0fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e445adad273fed458b3e057423c6e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f25764698d193eee410b0da3f68a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46ac07dc498ff152eae0ff2dc7706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41779dd3298268f84a43d58063c0b5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5d62885f0fd6353285d3d85251a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad4d455f756cf53e9f44c4ec32a16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292b24a7bec4cf0bff73f897225fa62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870262d958716bc8547eb032b5f1d2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad56b2b6ec0832705cc58185217148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc116fc3cf24acb1e34f6c422b8e340228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1691a5a9c4fc0156f907993bcb8ecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe98bb138a6ee593da69656af3a8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c93d73e731c5d239aec00d2460957d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f034f3e5a2223e04c2c05e90cdbac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e47d3b3ec94b69efebae8e4c1e86b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283652b07b2e0a97b164cee9ebcd8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceeb376091d332cc92d1f6b8bfca3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5afeacfba2e1ddac2efae72e00f248236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922281f6b462d4e702a557d34bba532237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0ecf33c63eb910f3bd78528aeed5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedefda6430c1df47aa5af2646555821239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9a6a5e6b4ec39f5d339efacf3d65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3aa936338eef7738714750e271f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2de1d9d1e6720bb1b14b15d8ee16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad5e80bd2e9fb403dcd668e941dbbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554177420853b10c26410b660b5145244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743230cfb2bbde3570519523200746d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0dd77833af1b91852bcf0c5a85153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470019bfc26df6b21f116cf0126dcbfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558a9733455f84b428a0d6b04eb734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15599f439da09c8f6c0ae3fde73a07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e62f0301dd33d5c3df067dd221b27d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e1450294b60da0fc1710641919074251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615e9bf75fb149125694d3ddfd4bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25034f27b3bd8600aa7c0cc640e067253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1443fdd5e9a66e9d5d033759efee5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112da5e9192fbcaac1d446c99a7a7da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054939f18444e449a412e8dcb1e870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61fdd31ddbcc272ed7f07a2eb49ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a2ad95340618513c3e6f96812db0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc58340c38d6f7d7ed0faaa0b2b3b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374b5a9548c75e186f82e9bd8bd5834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b9ebc576cd5b1b53d4096452e47f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc526aa482600091b5c8000e6c78d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2c87c6f351bd4f837821fa05f51c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a672f197f0fec9c8565404ca5b006b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d0b046902160508657741dc7634e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5888a921ec00f09e3ed9773db02943d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bfc9a10171d833dfe992176774183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1641de3019881938d4589c236612268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b70ae95102b815296382fba62e0d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f708b259eb93e9836b38137d937e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ddc31eb5a8a19d1a6d07cb5a1e31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f872aae28e453069f3b33a619c9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ebac950107e219d18b37becdebce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c80bd93f541c139abab23e7e089b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234146b82b4e37c721677d996ec8a07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aaf5b0928e6c241fb20ee6b4d1b93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053421090d4c2b09753e6ee0b714e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebf4641ef00d18e55e4ac14d603ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb98f69a289508f15524abc3b6fffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d69f17426e294bc0470974566c20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33927707a5dcf99b2ac09750c3cf40b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24e841ce84779f3b96f0903292d24d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2abbeef0315966b7521a8300a0d806283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c64729d152fd964adb77968c9265284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce66f9a9feb3e182a9cf12b6357b68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc5df2bdc114e4f671ba8e5eea93a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5b9339d40c3442ba400a77e7eb3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d099585936ae2c25f3e90e05f8a697288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4da51cb4122a45fbecc155f060c90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62016e051e9665885f98f4c97a494b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660346e5d666a1ae2c4045bc337a94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee05bcccf9704965600bf341dc09e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541f19959c96ca6244cc9be2f66880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e807615b7498f42d0a884efb282ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2aa191b2688540d003b64b070c3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645379c5ce63e96ce8fd4645b07273296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a1f435338fb91978ee9843d658c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b744cd28292a326328019d3d4c6af5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e525d302f63a8208b16c2096c763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af801c98e77236e577621d3aee7df6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb2cb5cf7448f391ae155a0d59cdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ce270750d9356ec057b1955cef15c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ec748bb4e10c253e7b2d92845a7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c10913ce33977dd02881dcc6a19f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9690efd3bc736fd63e3ead7bd770305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a75e433645f4644f4671be4cd72f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f260aebf4d81f059140c94973ac8933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5ff63bae98074a4d737829489003308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82377a6fbb77754b3e6ae8d582056309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8ac00ab177d40ecc6c18750371a77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2276722f700b8c4d6ab40b3e1d9e5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6b7ea7b8ecf7dd3b6b9f6f8ea8e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8dfc05e0d14a93f736fa4778d0ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511c5b273ee39dc3f926175673b0af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491da66d233159c92930cec6f773ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc22c272e7d8881fcbce09ce6f7c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575da0f81befa0b8ec0bdeeb2a57307317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e6118d47f65935665068e1962420318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056654ab300b8509989dc3cec2b065319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1fbbb5b6e300503fc980781d8643a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf52809d34627a4f07fc4752149da7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a053f74f12ab8485193ddb92a803458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b8083dfcccae8ae753c4af1a33be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce43fc86bd0a3129bd39b17d6f2323324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1665f958bdda8b783d6bafa1e83c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151a500a804854b6557418fac323ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd838f48120d89f0880cbbc41e571e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62821453c4239e49de03fa9347e5b6fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e1d2a971355517f273a557d9302a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f8aa03395257954558faf62c230b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f12a8c7f1b72f2290f8c3976c91b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9570ce57b5690a84bb3c9e80da77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab7e7ab082672f64552b4db25f70e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5864af54bd7c458e63599137b7bd7a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762d9f77bab301eacc6f7e9bbc12897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58255aa99ab636ec3835d7708a78e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d14acef8aab43cec33c25be9af97b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822def0ae2a7f52c8727bc068119047338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827fa5700fa3ec94d5c3dddfbd6033339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c038f6b45a93d632ab1f74284cfbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc9928e7a368f51f98fdc15ede7fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242a371c1bb71e4aceef0105f460f9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed22cfac7ddcea855c70ee50aa63e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ceb0972d2b775bf1c5f780947c145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2670ae7783697f92ad105aa7869efe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d21607f40a6ab3d270e9dbd0cae988346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0985480a7e4307602b1a9ec52ccd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc4f429ca5398225019692df1cfa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb0ddb0add0e9a8871a70bf19e5957349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a52bc2100c02bd4e31cee8a8e78528350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107ed789c9ee0cd4cba1745ab931e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9de27881ee09205e1ccda933b3e5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ddc4543acb2d3a2100cd318334940353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e0f61e765cdcdd2c36ad24b0456f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4d26e619590e1134684d6b90bc9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09568e0c34540b59ee93b10613064356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435305065350b960997896219958abf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9967a3b91068a313c76d6baa4b67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f6d5c19b42f5d942318f0af34cea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c846015465c0d6d3c891ac7b40614e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155689d51d14b54e675d84791cffe325361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d302406d0a14d92e66a6b41e3858c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59cff182f2742f45eae3bd8d4fa4c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e422faeb4821bc0a7da67cf667dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f8b2dc2b051553cf74b1d16a3fdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3b887601978300b9fceeed208a7af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d706f2d04c4a46e39478a68385804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a51c4052e9860a3fc1cdd1c980057368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fda6f0aafb2eaa3bbb55ce54fbaaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693eaefc1caf2329159c0ad69575587370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4375487f999978fb54db520797bcf13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db463d03c5434663e52a22ec3b8be4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476593b6d5487c4cb1f26a9498ae55fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241cb82a97ef2fef895c211e8b27bc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d327e60a8e6b9fb373b60bb8e32fd03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d21b53945a0f4179ecb23e7f82e43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8425ada144254423e750e29d4b418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a325c19360bdbe31c4a80e256089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c74c5299c7263cb04737bc2b99d37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178572e66ccd7dda12538d20ebd8db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b737fe9f2fbe1c1730acbb1e05cd59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca835ecabbf880a4dd5647b858bbfc2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24c675bb7b07dc9e61c07496ea9f0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295775aa08a3f38a339bdeace1a5737e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3ade3678f29d8fbf2c11d65b1c9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ef59f708da47240a32c28cf4a363f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d792f572819b6f0fe53acc9955cb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea908320642f47d952428524c73ce56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524168f31904b7a167b41a2f01acaea9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326880e37e51eeb928a0dacd6ae68ae8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f3f01e6ae2f539fd77ae32a3d3a15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f864c22878cc6aafb849c292dfe94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec4972f8043fe140cd79b58559a5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e605000c4cd7c236fe9c05e1eb0b919394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f6a77a721c7609e0d9e7e38daccd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e8e67ec6d6830456f6cff99c57684396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef80a66fb76dc6c5e0f3057277193d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a8f3cfd5d7569c8ff75d7aa3cc0ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84106c32fb3483b31d4f27e8292203e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1cf9cfadfd8051107309e570afdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809837e47ba808f70e4a1fe3ce6925401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e4af12956866873b721740d0668e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbed725eaa31388fbf32b2eae0751403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa41acc6a2d293044034a8cdafc5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df6f643aeea219485f007c394b7ec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1e7149cacf3cfd4f7635077c844c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062931e0109be44799672d282bfbbd1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5969280d817dd2f6a631a887d8a44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0bf0c841453e65d575f1f312b4e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85a80cfccc2f12143eecafade888d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87db65327b144cd17486f78509b5b74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b71ba5636e62ec3207809e875ef64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9aafa5a91b533aeac3666d303ec0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de9de958fca0891e40185344c3bbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9b465e8d899a8cb8ae528fdfafc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa80fbb1a5b68775c777b9fdb3aa61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e76241f9cea5bfa6e71799b615ace417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0055ee9f39d13e551de66ea7619e78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd82b90c22cf458d3e5825a72adf7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec8889d42ea0c5a543185500fb79a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0558cb86c91927939e4badb7b60d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a52942277061b40c9bc650a820809422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d893c12601bf748bd73c8260560ca2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9355577bf01107b8537381327eff7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e47dcc16aef21778c9c60e70f9446425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5077f75569b7569bbb4ddc7fba2bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef95a2f920b04b39155f818b8e00ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25476b06762d490819e5b3c225183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feee9fc090558b542be6b7cd540d3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f35032d27ea2de9e469d132b6cb37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af699a6dc0794249b360cec937526431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37dc989d1b28ec5b6d489f58f40ee2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f693107ba06b5254bdbe79aaaf071433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c77a2720d36c4df273117f55434a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2daf21133692970a83174ff070753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede90a236709bd77e8732431790bf45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6adfa00b70d71a225aa9ad3f8d3d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab78651ec7387d256c6f3f4af24fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce9d5ef9fe48a31df8f96bc2b83d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6278e9caa5aec79907f83c9deaaaca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a00faca6437815aff874e913fe23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d6c2559071da4e3c437668759b5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64c83259d398f20cae94d0d3c9e6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99c8ef5779ed1a9b8a405d4d2eabeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf90098bdc60717611c0dbcdc3a5eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af71993cf781288c7cd11380eccc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f07cf513e31363e79a3816987c7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0769ef174cf5265254aceb2b43a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035ffd985b1b3576f6fa2fd8772b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd872bc59885cc941a2c67178f750e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178f0bee399fadc0d95872b3611661451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a56602e0a7990d8b49215e6d87e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04666b010d92965b75fba23235348e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbbac9f6481963b97d5ef2e4aa186c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7c8286931c438ac9c3db4f07a3ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9b56a6c79e35842b7d900c7c283f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed966d301db5e3da36e4994828c2120457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b9973fe471a31e443759725c1c44c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d11aba4f26fe8007a9ff96ad6fb7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d688a1779de76bff4cb0f23cd6f64d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2780d5b2bff68549fcd2cd76759f6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54356a262fb3b235123229c575d0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a14b9d8e8b4224716c428558ea56f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568befa303ec828b0d2a8b3daa55c2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e321a8242a4a15cc29fa0455b8363465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ba235e6c8595e85dcf068d857578466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055af8796afcdc432b5ff02b4961b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5631f9ee6f8163d08e1c4119a8e50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f37c5c88e6228c2eb224f4a92cc6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f2fc307b709fe39290438c1026c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470591c679ea31a2bcf8dcd6ea7b88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40c25b851dd35d7c423ce584e62de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d10cafd3b386effc376e18359c2b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24607e22de2683b64c678f8dd1f3829c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98a7fd8bc63c3a835d24bc0cc89fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70688396b0c5296a3777bbf5b37635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc4fae41d101c8bca8f60f5ba1eb70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eb8ab73a9dcb12354734239c67fb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e43a23cedff46282e54ea55a29f02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbcc8beabe85bce8a5ea99a04142b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff28ae7d4fe3edd495ab026e0e9475481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1def1ff1201529d7099e9b1abbbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537de99d5a90ef41c2cb104e338572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60299e1e8fe2e99d6648eab7e37efde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1acff783f2544b7f3181e4b56315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445cdddea4e679dbb45bcb6c5306d90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd76af62f919d1c8269265390da9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad178e8af0312c1e42d52d83744d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67958e387b588f496cdd9b9ebd14d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212373e7e74894cbf0f294b45b34cfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d58e6fe1f06865bc2c7b73ece26f54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd49559cf55a4076346ee9d782446e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f103260c8bc80c50961661701b376493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d15cfafd38b4bab337acfe98c397e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f21ff2cc524dcac024b923e1185d5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5d0563662f4dd98349bab541a789d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae76ec4e82206721f5c8239d807b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eca6c77bbe6af5920b17dce32f7f2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7bf45bb2106ffdfd48c68aa186b48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a77557783f7d46deef68372187d177500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011de1e7c9cdc34deb88f29bc850950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8fd3b8c4390852571892646f1b96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a64835dfa72c17bb3ee030bcc3fa0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5792cb36a9bcd0a34a876a2d16b112504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62513854a1f09c825dc556cbfc9d90fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee412c5a468ad65ff022687f5ae6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8eb8ac317a336269bb2842bd75a2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f2b3edb55120d94885a43357a6cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656d5321144d317cad23bf815146ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa9a7355e9d12d9c2950e9484359a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef9a438ad5a0132e0b1c3183bfea6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c891c38a8d3b66638c14754a966231512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8dfa7fb4b2e7bef16ec7b5f89c70d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0cea11ad4883441c9bd37956b4e67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f3aade2ec060063b5bca0718b6dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d1a08ff8b6996558d76d1c6f9f90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a3e7a9352678d6acbbadcbb923ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067a49a5bdfc03cd6a1f4ba5c30d7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390f319b942377d404e1accc9c0865519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379fd79529f1254a286cd1fc6f02b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc041d160d851fae032bff7413ba4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f72d2f4fde4e10eeb615ef8810d21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ec9c843624826888f63c0c74ce181523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedccad0e638030cc7038352e93e948e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737f66822b826839f5be2cec4345088525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f8c8c456796e95a86ff285015c647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabbd3f9cf180e0e4a7b844de875871527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197badf892238dc2c3e12bd16218342528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c27880a187c17deed08daf41cd41b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f2d90ef5d7cdea5f530098a06fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b483e933334d4826ab303e1db0fb89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17de1a2f454f24841ce28360ba308532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834a058dd016975b4ece53ac74e6621533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956bb2d5fe53df50027f8ebd9bcf59e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe5e1ab2f45525c1cc734cc8344f56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ff9d45abf74d1d3c5e909cff4efd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a86ac954200f6e4f848774ef860e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cbc6f01c0167f17dfc87e136ce2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08564d9c9adaf9898210d78103a98d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b9f69d8c5aa7293ed7031120c95b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed694dff12cbfd7aa7f3dba9dcb16e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267634bc5896afc412a139934a93ab8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b7991863c5cf2f117ad7fc47debc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38445227656efc2094c4796eded13b4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bd6838d72ad53486f62c16c7ddc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ddbc57ce941304eebb2be20e78cf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000571a9cfaf82dffb8c71e4d24da345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829985579072d319f485f5f02589546a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0b40820178a18cf70513205b7390549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32821d28a3a52ddf9e5b5ace053ca805550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28192683c12173df300a06ac7f3c790551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a18b29ce96a2f9a381b3be2c8ea9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b8f5ab73a2ac6e876846af7c54212553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb828dce7fad49ae7ab03e3056c79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432357fec23a88e81e108c6420038823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7067d3680165a3a31baacd9005dc53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc3a548e3390815548a3cfcecacf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604a697839d6d5289a964ab0616a26d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea1a4856dc283f92417606b4697cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4114b8f30f1871df7e0295959e61ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7f868a053228bfc2762d213de42c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b1287ac6af4a378eaf20c8e97d96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f664a7f64919e3178fd566459834bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabacab1bd2ebc5c8561269aa6db53c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5e07e829b9edf11a7d74fffd5245d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2411e83235944798875f9c0e69c32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a337c03aa678ce2466c1a27dd29e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f39ca5726cea555297499da9d6740568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b421d1ff89ea88725a910cbfb20b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960ca4af88a208aa443cbf369b3b1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54794bacb9404f0bcf10e7833ab476571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafbe36f15d74a642007184d2792381572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d17354ef32185ff91306f312c807573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32eaf229971f8cb3d7b8dddd3fd2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e650f6857dd4ee90b3d876e17ab531575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab6518a3b353a9ff9ffbdfdbf6a3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd96a7272c6aa7f576fd9b1ff32b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac7b974361d825a0bd4e6307d4d8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67923204e87c0edc7792bb33d1b478b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8bc9216a94358b2818f881dae775d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5b7ccfc55125a566f056723368d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839698dd1f14dd51408d239d5888d8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89329d69e2b68c31ddfa021b5228bc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44ceb069f23e399fa01706479f41e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856e10b5d205db4e41970fb37bf419585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406b70858388cf7b43b72739d40a1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372eadb1710673fc4d03f6f47498f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b22d35f4d5f7604f5c0decbc70cef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c74473d5c2bcfe1df321aa742595ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b9a58f21ce9775c8cf9eaca212eb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfeab9d68da230c659e7baa1a8dc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94538ea986aadeba94e74e6a22c8ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46da8a9e18518142b4836f14eaef7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7064d9e9bb6734bbeb334535f6a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1907ab9443dd7119f39e2230dad8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280cea96bb39bdf36a9054eb317ff6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846f0a0c92663acdd7c7e8c0c689904597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc135a48ae1c1cb87f489007997c44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001505efe1b5d68768b8e87fce3742599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425407f8c4818da7ff44da9e146938d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5a80db8c03f35d540ee38e9cac14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cfb6139cad5918373c6915c104e4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac282b3f71a7f51cfe79cdf5ffa2d3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592193c47e728eca7458e168f91e6f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64d111518b818ed5e5bae294d371e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3285ace553e4808650220ce22e7c58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c102d9548bc9d1dc19dfe79706e721f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411359ebf0887c952bb382a9680afdf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df0369d5c0fe651c324b9e1b4fa7b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384626c2231a4c084aa32539258b92e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510fb8fa42da03a404c306c44684f36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7249605f5b5aad3314d76bc11d7c9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2806a9300b2108c20a7fb8168edd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10f34d096a9ce16a5ea3af220aed5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e08ab9c5c84b16ada4a075470ddce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3ad481f81db22e33e10f5d2ec99e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1d543052b1a3f1dce947346f04705617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369efd6995fd89dab6b84f1130b6ee4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eac1883ee3c051b09d57ef701db2cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273eb3448c825fbff7b24cb9908c999620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe9714dd51685191f67f817d42042621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf541ffdd38a59124f78d3b06f38e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a5025747fc917ff9d3290ffbe7aa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d93989514ebf4a3903a9b89bdddb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226560861836516c8ed19a66a9761b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e755a26c7d389a505913f513cd896d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e47ff15fc26920a5e31189abbec99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9026bee49a314ee7f15e297a4a584a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2079368ad7118a923188828fbf475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef7f4df8009ab69202b2010481ea4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8af2745f5af9664b10fecbe9bce64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6db64ddb74a6162c10d288fed65e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76783d64d8f6f9d4069ab00355e697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a48f557bb2b099ca89cbca997c9770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fe0f79ed7424897ac2c74b1c7e4ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4e74e962c384518e632e5bcdd8840636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd178552d4da0eb78947b84e7cef10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650d04fdd88642e702fbaf741a240ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60be55b1f7f60e7d31c2c082b2931639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda00845e48f6d3f808215a1a7fb632640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03287df88d2ccc6d4240568aa52814f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e332d603687112a331395abad620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee37e60fdaf50ec9fb04ee4928eb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9686817788dc0557005db42e6ff7795644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89a2304d57f492a490cacd80ae541645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ec6378dacaa9f89532de2ed57f94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859767f67b96baf987a015b915449cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2204893992a23258f54280fc9af8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08539c6c177125e208e9b608cc656dcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba262fdf3de679d876f6bcd30672b8ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a862ee1cce779c85abea9e13af3f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030aa010310263cc20d1841e983705f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9b71c749791ef8af8ed49c8cdb253653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d03dc8ae237f4bca24c0748f25fb83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18acc5c90a55089174eaff47cff5f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65f1eeb61eb48d0e4c47e1a33c060656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d517b3d503a8b80eb67a336cfa4b27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740563ec1cb7ed3b66da1c73f88f30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db732ab66db6b1ae89d6d4a9cd686ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f19fc350fbdea816d8ea304a0130d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e5dc64c30c72ce49f186242f18e81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10d05a5ff918817fdef575ace8cd4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2950d2165a723ebb32bdafeb585422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08420e2f813c25889fd0d4b07cc13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9b72354fcded49ce45ed6e102afa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f0320c46ec010a574cdbf9625338666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f129ee82b0e5abf027268a9ce28af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79bd1869e7fa9a6ddefa34c9666e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ae2bfd21c593b2e5cf7c779c8daf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44479568a11c3dd3caf63e83cf94d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed36c6b2b744e9e1333652256b48b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871750eccfa00f4755d7b9c2051b27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eef38d0f2e0c7d9b46bfda8ca8b20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a32be80f94f97d780b411b5b29372674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbbb2c5e95d59e46f4e2a2328098b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1529534ba29aaa0443b6acb1e013a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3061195e66a289596d11977a0678677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b7a3598780c371798855aee7db93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e622c208d995500392d23009fee714a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270dad963f7e1b5b2908d638fe4aad4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c461752018cb7035db8a216f6b9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a1135c0267e2cb676693c29eb5744682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa46c584cd47e01dd85067654307d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59f9b980392707e70bff63921d4a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185e836c9e7bf922a749f430f1348f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b09d50f04071552b2fc4598100f21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89436a5ed896d46801c6f9d83998c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0eb24f9feb547ea30300d2e082c76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4076d747a8c6a37345441133eb50a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde0eb9dff4c0cd12b58a2e62a612e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791cb35432d50df58a8ffa0803894e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9f0ae2970618a63214c967b5bdf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ecb33b88eaae93a9a0bbc332cc48d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc52240d80c3fed2562ef39924929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ce017fe54640dc1454c71546027b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2d51a637248bd1ae896bd3ed36a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07879c6a8a83d6095a450669b6488aa4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcc14a0b4c4567290998ae6ffae74a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea479983a1578d53e3d21002ba6e45c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a40a9b5cfb4ddd4f0cf1e4fb96d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8b9f657e3d05d29bc2f17b5d62503701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6bba4740dd2d832d5d60c119d04f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4595e742432831db32ce06632843135703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a27d42ea6e6a2976c6381afbab23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634ddd1cfe3561ade45fc349329c74a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6fb499ca462f0779bbbd5c2a50a0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc475fd88bc04b43040f6b4808d92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f904e815533c7e61184e57b9b90e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06abb081a6120310ae70e587f91e34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ad2fb119f4d5c4dd7c16d60acf22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618457650f25124fc6a8c984170e7a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dbc0736ac44133f0a031be9cc45af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc01787f8ddcd51f252f692db00ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b561bbde47447e1a9d33b11776da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c944247c15c63e0848fe7334e074715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1fac6be4fafbb8de9af24d993bd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b3a0edd605e884371cfa60ca25bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499913ad4bd07143badb249ed57fe46f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769d85e7c17967b2611bbb79518d12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5ed3cffcd3717ee7ad18dad50283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed603177147a8e736a4281afa578bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4909060b78c7109c9d8829fc3f46e7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e8bc2ae1a86a35cdfa8e6209a60b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060fffc06f88909f65c7b0adc4818a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774324140754b3d9f7679a64e57866c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7afcfe573f59b0279a62b3d14dd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455c20311621b0d187423b961366f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7031aa85d2e6db434a409c98702282728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650f4f30a3a80b5dd0e4139ee7416f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b0b5fa44320b1d235687759bfdb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82891fa7230fc74254deffb0ce65e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51eb622e33f6f2764384173919afc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b6d738cc2b28bb487a9ad4128002733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf0b84fb1a239cb58c1fb923dfcae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb7b429a0893eceda1184aa330179735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27af2981110637e2daf58b9505587736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc41bbf1d45f18c100af4cf14d1d50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfb5c8567d52d11fd8f1f1cc401da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d9ebaf2afae6e3aa2fc92436d81c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c1f97014e213ee6a14bd4693b34e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589809eb0f3815e93e2b4566fff8cd78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa19fe1654ad10c1ff836a86f449b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5182ee5188b3252a16bae51e6a7f024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac06ac87c8f3e8173325c4153ac062f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1abb146cbc1d3c84081280c48217745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157149c59b73ec491401f88d68736e77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c3cfef9698dabfbbe513d58b82aec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004ffde6b3c999571dfb84dc12505a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059750dbb5fd31f2342ca8c77fd32f6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc26850d79ed7efaaa169fa05f80b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fffc41e137de9ac60b6355661a716751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb81ca1a2a591c41ca2f7efebe4a632752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bfb0173e85d655cb977d7ad1b882753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3147f913d2e90451ad64bd3fa23b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481ddaeddd162c3349235b19763b09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d37310c8b68223e58c319ea4a5c99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ec5a33658f322fe3529860b3c24f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af6e79e633547f2ef6265d5ae6421758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35ad914b057b1e11d8baa4e796789759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf97eb58790efc5e78515d1880e0501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc768c671974cd2457bf476f086f4ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e4e9cb11146532470df056ada9b073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c6a2dfe7413f0960c601704e7f404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7a7154a6edd8d08204cc198dac1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0de1502090a807a30b57233abe486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4621582d6d96cdd7885645e8dba47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783babd8e34976b7dbaa5aa5bae63a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3d5858e7a84f90f9bbddd47fab3099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db08fe08f0aefc6766878f2d060e85510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855170962b6e6a0f5ab9ae3f7b7c80db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fd0e27db43d9f74300603ec2b50812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede5e51663bf682cbb47dd1ced589813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d501ffbd6863192a18eb3573c257814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3637850120ffef49367aa1a3b688015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad6b1a95d215417c91c24a380ccb9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd69f67b619c9f5a90d5354e26f60a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474cca7edfdca61ec6f08d514c2a9dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc987c274f51173732e3e045345b84219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797989a50171a7e3a3c0b098353d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16f0f3a26f13a62f940c5910e903e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bee4c5329dd0cbd62924f6a0a8f1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68762e2b89d0a4aba0057651f75ed66323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c434b21a9aadfe737a7228da98e54924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe1a7a5adbdf4a512ad107f09c36fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eca2a1a401bf437b9da38c202110f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c6e719b2c56308985573d02f93a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a137837606d0b6e6d557224476584128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4273cdeb3e6981590ba1a1b8e5b7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a7f478247ca3d91d1765703bffb4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38818de04ecfd2b2d3f148d56d81947e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ac4c3d65ddd2bfb4c6b3a74f957832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6cfcfda7ec27d3c54187f457233a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c7d0c84049b919ff509b0fce856234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f73b91e7816d30e7354b300f20e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894173b8ebc2d50d0f005c9c0f9f45a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b1f7f96207a63ba0cbc1870e70be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca8a9fafa0afc8b80dbb3bb3adcc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36007dfa84efde12f14eae8d44eb2b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa99f725dff6b49f44d7af7cb044e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ff78ebd44f8a8d98d97cee39b92b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816eb6895b4eb960a6c5e66a49bdd8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a77b800a08746871b3de641b581243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6fe46b9b7c781b28e3f1ad4d3ab6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397807e463a7b9862baf83541574df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7a1725b5cf65e409f3c2c99e1e1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209c84e09a06768e7be964f9f41b3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c5b4d20831de5cc556f95d80f46f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb8ad75bbbcfd6f1fe14c11efb521849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175a17795f84db303c655ea97d444850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f051a7b44e3b60eaf7f540723647251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0deeefde5cbdc0a2f342e1a90d4ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa02bacfda208bcfc1fdea0d73360e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091db88417f0bc50d5d3dd8ed0deeb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e526928793b5e12c2a7b05c132ec855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c88b7b96445f96e1f0e86deff928af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d926729f9cc640fe10dd0ff339e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139045ecf37e5d1efb3010053e3a24d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcacd2342cfd4b3af7967d8fd3f8d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26241d5299e2fad3568a861aa3a43060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2216ac0e383387030ac3e6192cc79161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3252aa85262b8456c5438a87d972a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511c0d5039a24b58dfa25039cee7c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c984a4753c92a99ec3187307a5a95564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b9819fa28781ca87ae8d58492f8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b3a371d0b75503ffeec199e4213966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4df5c1fc3ea8c55614c5114d0e8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db65417cefecd092a27793cca409f7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3ce0097d60758a01702043a6a70b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dafd169f1c37a9abda5c9a664d5f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83647a9acfb7271364594ca1ae82dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95449e67dde107f7f51f88882161d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb1ab17be5b6636790cfae9e3c16373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b41f14ff1deaf93009b1d393a4d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff59d085ad96672d9952136fb673d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95defbef374e760922657bae47b0f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924d53323aa115352c9c558f8bafd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f051ec4e3b9cec7bfb0a4615d4cea578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264351d9bdbc1c810ee77c4dec167679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba05839062cf0772e870db3a81c20f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a565af7f9add168501d45caaf75981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd25aef3a37d8ef4c222de867f7a7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f27753e303f4e770cf483a07816683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba08bdab55c4fc23ea0aa99673b7d6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8013502c8838dad2047f2316672a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f0723574be626eea108890ecc7eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da48b911d9e7378e21a4790eba25e9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59740e1b7b742aadd291140df656dfed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2223140e90912b862afbe9f0dc330a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892b9bc974caafff52691dcaad6eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c459d6f4968f747617e861015292391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36037210dc8779325568e476cfc89e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5914790ed52d480041b5fa4bf0f4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b9f29affa7beaadd5ee08d472fc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230898b0bf81961db6a91d041ef38f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cfb4ca7c6d59e0e93ca09f3ccf3c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d11e61f69b7edcadf2265de7a5c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895695cc8f20008c8f2fe55a50b6146e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8eadb7aa727ee3446f133a8faca9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52950701996d8dd43443485a587ec5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bde4abbee25d09ac009fc694454d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad313d7d30d6db61e0a1ff1af838718102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1384429bda09e0840621a113c839103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1e349324ad2acf9d7e27cf91617d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7d582cec967e0227a97eb78afa90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac7083425ecb2395194e0195c9753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99252dc4a9ff855120a8599a5a6757c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6281400a886f5d74e7028bc39cadee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a9cf29d3e8d68aae480f0c025485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56fdd09b3de7fb1144d3698a266f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e1216fb551519aa458a68cf266a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4cc205030b046981c3036be60b61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457f0b6097987474e143a020aeaad0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016faab532ef04df203f72291a47db26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05855a3779bf3787bcd82b0bf0cbad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca036a1997f860e640781e5938b67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a5f6aeb71908d229ce01b02b42850117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab3754dc34258263fd14cbd992f9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad415e04dbade077ef3111950c36131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb78274f281a5d9d862448c0aa70684120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b63ce80027cefaf9bb7dc0eed152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86169b390ee911a82c06b3d971b09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3de736652d96831f875f4be6393e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8b0c5341589b1d510492f02a3d00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28134537e2fc68baedad24459b9584ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce054460f1a6cc0ed4e5de6db06339b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab7342d6b10281acba9ca2f122d1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461498dcf233ddb7c180bee418d1a2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04e629079ac00344e5d42af2ec337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155fed33ee6fa91e251cb626be3c27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2f0b91d6fb6b8c22ff8f26c1aa1d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ce275d6e99a34773f952e5004bb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6e27e4935697b639578abbc09ea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efdca25572b4d6e3689ddfbed6aa8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c74b05c1da03e862a588e8fc6443b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fef2e86cd5d813a514b9e5b1c3c514136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6055ba1166cfbe42e354f90202bb3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11c222d7a1848e5f384fb703902c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c36cae6254e4f2cae6edc1e2a0dd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf26abec253b28de139673732ad32a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f02a3d3333f03436c4a948c91ddc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68114b7770635da58c99e5e40d9f959142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015545b955fdcc00304d34430667ba5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718129450f5a43c72aa63ff6f6be0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a92a55ab05f6977c8ce3c1616a24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe5f2d2e7a262da74f465e0bae5fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ac1bd0ac775b04ab1358d1824988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1395e8a390a9364152c7d5ca2213d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1c6afbb934a96014f973b6dbc01b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e1d22046b886352e129b5a928ee6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a46434e263363145132be3f2bb30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f21c71a4295848a4131cb489ba4c2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c20a65a75882aaf9b1dd4a4d6d405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efadbaea164a496550e9f99e8444289154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e0f1626eac317617d96317eaf8a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca4c8d61ae1103ac721d084073c809156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02fe89f98d3183c522ae1c535dbff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10533bd1e9885aaf063abc7c0ffe720158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42932607f78cfce51f1d52dac3e9f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc5999a06329304cf3351471a5ca8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60721dd2fc0283bccd8b464cb9e8687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae69205c48867e7a975d878dfa28e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e05b368a094261a018dc572fe2639d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442b7080389968c2c0c5efdc3a5ae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22988a010c8cb863b4f7e0f11b1dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5eaa013d32761148c2b44f6bf65c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94db6e04aa24841a3590c57e682c12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0937cb9eb63a1a0b061fd73be110b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe41411f611057de07a376e418f173169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf8c393945224d8e2b3cfb5dfd3dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ea4313f012c0d17b4b8449f3152d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db520e71779f8c5eef87a3cd34a78c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804479dd74e5e80db11ce94e933db43a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cc6b04bcea3ff1a73c9a5e0758896174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61700bdb9c878be7e165cfe0c4192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a7ca6ef7a40fa9806830737a20c64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107621dada12136f91921cff7effcb5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e00aa27f3dc68d8346262d7cfd68e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c77588921b85144d700bf213b37a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca8358ca667f0bdea62fd4ae8adb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc3e72403629798c9c31c4fe34baa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b1fab567436461d6313888ab3285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b6a00894ff782c6fcdc7cb848d921183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50150d2b9604ace3b8a49066a002ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ca16f3dfb8233eb6d20b1e17123b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a2d756bf3ab1ac3efdcaef37e126186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f2f8b3823135afdb798f336d0e58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117d6c4fdbf984a9c4ec01d4f44b0ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd520b1a851166e89df9dfe907825d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7f43bf78021ddfa3fc5ccc485a8b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ccf473c2202f4c58c477cb8f283d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8e4bd80e1915bc22ade5e5bf678f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43444593cdd2d94b5ee4a676b9e4fcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec9e4da4329caa6a579e7f1d37149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96788299e1d72cb492570e25b37071195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8947321756e30072e2efcf25a3b76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197643d8b1008fdbf2a8a0148ef18e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b5bf1c9c0a6722adf2b6d5dcb9f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32712f91b394a8ef110076073deccc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09c8632a44672eb96ed9156a25fe70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361736f7c95fd98e935956b41c6bba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3062de128f1f2ad1dbe440b2086d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab814ddcb19919e3b4d9ade450b8fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf815ad4aaf2dbbde9415c49e64267204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ff7730aa3fbfc49383292e2fd903205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91722900086907c0bd57d0d81fadd6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733e432bff0a0c1c5c3cae2c9acd49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afef2f2c58437c87301d83b84273ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3012dc409d6c828a3073869e8659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d4c0eb23f4e91d03bfa2e082653c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc7175e19df61f411bd61c49d174b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9862f7cd0be84c8e3eca78dfe1e65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850a4ebc9c333093e25d44f332e3ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d71ef87ffb577089efb3af487f8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0721729fdb89b9251aff7eabbcd3125215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238d799329bd8892326b9d0816886d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3833f6c6ffc2d5e7a3efa74dfdf382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffed5e27970c95e9238c0231b13af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d06f148a545b53f519107039e707219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1dcb6a59800acebaa62cd675605c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c05a51b24dcf9ff0e2c2464967047221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b1ee4e539bc0a0b4409b869a4199222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3816a935157f7c3291819b594af89c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b5a22380f23dcf1ce4f3ae71d13f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f51af40674d1e23116d1312515f99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6375640ae040db420af0c232ede29af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed424ce3425b39879afe0b07610b5c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89ee7509b7c100cfc5b43b7368605228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25ae76e0fbf6da20ee3888fcf0a26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b650ed772e63f626c9f09a9b7b35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d0fdc98cc1db36fb55ee7765c6dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acecfdf3194c3453b97c54423209aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59874631cb6159e1b91f6255de4be082233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d93b7d16a516f09afc2abb278fc6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce139494543226a8d2623a75a260f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984d617c9d1db34ca9f6cb97778328236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4617370639c3109b02693436a4d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6541cd4caa000450bcbe6c6c526feb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a001d37cc44fff874a78690e528b15d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395e4d9cd70ccb9252bf3d7811bf20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78529f0731f40fd29bc941001e8d64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808eccd952290f71bc53638bf49a15b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b4bd1afb53dd091c52f43ed92162243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04330a5f03167fa103574ad512c109f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd629736fcd0e0a3c03b2bc2658e9ffd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e95136b6db989792cb364520aa55f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059afb4e1cf82f10c3ef0d87d97cc95f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fa68a140ba2fd155bbc4b8703ad0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190918e84cdd17637de9a6c9a114492249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feb5ff03d305c19e8391990b9168fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96ef48760ee65e69ef83eb2f98138251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76efdb7304041179801231c5168e1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69139539cd0295c99340fabb25651b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61f0016bae5862c8dd0b630d48d0df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96613240c54fa81dc9d6bec765fde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb674991165cfb5619a5a90ad90f658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e1c612d2cd6cbcbbf07592d85460257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10acb647ade3e9016dd1bba37b539258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01376294b4de02e7a6bc4ff0a0bb5f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7721f0587f67e80152b42cdae3bf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf6cd19b9b92d3bcf75062ff39d0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecc54fa94f93ba101cc6a2191e1ca9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d65a94f581fddce597ddc91d6a0ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d10d8350bcba0da85abce6ee06769264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590986d53aa7a5bd52811ce17a3b12a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03a0ee40b4b2af79c5a4c7088c8890266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc6a61e636ae7503fbf4a377a06d46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c456faed327a15d5cf2c80f44f9677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465188398b9e85b8e568d7366f4710e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290fecbdab61088d60a5d93272ff062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e929b856ac76606c610dcc2856d9155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b05f6e7838d3e52ae991dfc7ee51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbfc5a3a8a4c71756de7b7bf7950d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632d6a3cabb5f6e51c4283b5cdda1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b07a2af51b1e208a8f9857f037f47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a60cd5ec4a1620bb93908c1656b76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880167e5970ee8a5149af4e7963666277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba06582dcc085aba8685fb0407686e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f04f095fd6e96fea47d46b436267279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41103129a5aecaff4acc844905b26b27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8d317c1931f97f3bc5af64ca9c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700cb477c73ff0ef987f63031cbb55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a91d86f7353a228f1fe6527a0d706283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581033ceab0a6c321566c765671ff86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58de04ab6da2a8af0ee28c455cf227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045c9368b220fb451e5a203bae91c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8a328a6bb556763b5da1affb309d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e812dc9658c39884821ce9d9f91338288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c82955818de69bfc796bfb4c1d6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788b908e297d519f0916b7c47788bd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c181562e8be98a5ea5a5d3740e77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecfde4ca3237534997db686b681d59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ccfdbb392abe1237a90c04c42c72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c019b577836e332797fe57745b4251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b604e1d616d34dfecf32b46076b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99510a6ca80f082e61019da909d3a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13782abeeacac7e913a681614d3392c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26475cb3f75818c3bfdb52707fb2dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea992282d72b0ee6d7d81f9c34abffb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d058c43c955ce0f745ad912700f579300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e592c454e563489e6a938d724993301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab4ca11e265f782170edf72aab9769302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1f5ca23eba424677a7bb45045b3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7e8db4f363fc3a7da1e322046238304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac72fd663de811d0ed573527f055b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187489448a86ba18e3532dd7dd33608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a31d47f1ad50aedc131e54ab6de55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeba1ae45ec4053198f2fc2c8dd9d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cf6c67eebb0f716856a2ebaf0b8d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e278605fe33ef748605969f33847f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7dc360d870e61b0875b536b72951c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9d3e199c506a348e351309fb9574312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b78902d4060d8451741bb0ac14070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10cf6f09d54d86f92445aeec8951a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf2d95bc0a1925cda648d16cd7f8ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558ecb07dc66f75031b3b9aef5e0aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de81f2d3bf1e62a31b1a58329b81bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1738f732d596c321486e18ca270e8fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb82c1a630d144d2ad1d9f7c865869319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f201333ea650c96a20c24c5f8e91e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c00c5963c8d7394ef834eada7c082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21353c0a6154f9ddc478a3b0e89a008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9400699f551bb701744f1dd24f781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd97b30499a35582996b261b14f13e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eac7c541479dadcac98fa1b6a0829325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4ea4ff8bd2e04625a31009848069326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a141e5c12982a2d4107e84643427327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1f3705c8d5dc768b88703e6ed4db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913511ea25ed87af87112f2ba134b47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9c8f6deb51c363982d3e7964407ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993491f8f6f88c4a719046bb162a39e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fab58641ea1f1650b2ed5605b1a20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e0575b8d15a154c5c739cf0a0bd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b962f6f889844934f9887c867bda9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd78e0e3aed85970c0ebca2272dc4fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26ae64c26ea0ff6b6c49771d0e9d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c9cac3e68f178458dd9e5f080b1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1901b7789baf0ad06d558c2788e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb76513faa9b49467db5e7733c2e61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca95b3b1120f5a8c42f3b559c6789340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdcd7d10cb39684a267bfc9d8b5e24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dcd2f51872618399a23ec77ad67da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286be01d801e003a608b0965b0690f16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd718cd1c3bcc165a0a38822e8c7518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17af94800cb87fb8245daef1738cd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0a59963e40e89b5214c3e5a1a5a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0efa89945a26e1eaefe3b06fbdea38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b976272ded6e8c65a7c9a45a2f1fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea57568b3ae99dc69e3d6cf175aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f136ff3a38dd51a65ee7d34e6406350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576a294d1981ce47a2fa698a8befe2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126909d0bceea243f5d4a12b963fc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c496af5b4d646ee4844567f08950ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d8e3c98fea4f6d4533deb300c983354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ca65f003931fb68c95a609c0b025355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555f9d0ecfd410992afa301666e4465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae2a3ae4491dadf2f4a156a549457357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4199fa259ca48de93c0accd020a5f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaed0ee2ee9f7a487d664cedf18482359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0edbea14e19d13e3ea810cb4f7207360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f049510f922744649e5cfb8c68d69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a2707f68c898e1731b91e4ce0408362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d627bfe021aa5cd6f00a2823cda3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721ab94a0f9e695be75a8edfb8a20e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51064a203195e1fb96b25a75aa277ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5541204bdcc3195e2535858ccd8901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6c0924d98d00fe5d22c1f78ef87d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ba0e1c78232b360b79662ecedf0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d044b5b3f6f75fe44a929449c27ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d660312f11614a30881d282383e470370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d3ec12e08a8cc8ac389122ce46449371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c04351d3edd73ca8d25b74ae50033372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc0442b52c02c963d3ac208d7ea82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd967ec02bf5bfde7a46d9c6579c39f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302e4cfe975b9c8ec3e3a570e15428375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a53ffb9579cc179529ef8617291ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754405a10e08070fc3d31a23cfa4fef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab339a6d9608b86b5466ce1f82c72de9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012219b1a2759782741c6fbe881d9e2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393819e7cd8fb1cca44f65ab44c4e776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee196f5c2f0eaeee222e2261c807e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef556208049b9b93db94b17dad19b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6b8c23d3b769a23c6eaba8006f937383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b95d50975ea94d90e2024dade2c50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094d0287b0875186b9e950eb5c1d42f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4963da166544f76d090194d11d59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23a5a0448a0da535fd7ec43499122387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be4c859dc0080e3c19ecedccad0c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db5ae36b5b729038b99d9ea132b6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd8080d19a0c9e7918230fa8d5582390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8993e30d5acc51299a93b9c73ba60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d50aff00ae37b2a9a56a6f37ca5b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a9618bbc2c1187c1b65484dfbf2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ee2f3885dbb2cc0a15dae712ccfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45f66a514b828992a93746f7a2341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad625022a4d861a9304639cf99007396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a156ad5e850f22aaa749bcec37f78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5aa50bcfa35d572e3a658f9656806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5f28af6aca6c6bca9f76a5c9680f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e6764130c72e84b8ac324f544569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fe4fd77dbda4d661c29d5670ef93f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e7bc37aadbb6f4808bd58e42a7b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c2fa332f5f5f39b366ba8fc5cd5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e5ab8c81f83235cef62e36b5b507404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3161926a0bd88d416900c6540332e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c03d78f0d1acf51097150a54ac9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40669b87b8c68a90fb8ce51422ef09f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6712bba8c8fbf14f9bea61be5943a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63067ac5f543c702e32130ca230e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c4bd0362e82ff8489a3e639fbeed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34f67e2517d598963b2dd0f20d04c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8207495a5c3d5bb133cc0333c8f4458412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099a597fd212509064a77f6d165ba24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878a82a319e4c45b73afc3219ffacd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44903dd078fecc1fc90a63770101e27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba96bc76469212536242c6cecc6f3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31c56aa9fb8be0630918addb1541e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d2b1e6638950634e6d93b66c60bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5842220e07f6ddb1f48d89bde81fc11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92caebe24fe4438d6c4749a4ef44ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf19c80b0198afedc4f3c20e0255b45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c168298111a14e6f81c6dc6979a371422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1c63e9f18b7df5f188036af2057a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef45497c4a89a418f716eb3b1a7c9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917234ef5321d4c993e62de077896a99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b882b5fcaec46cd71f08647aa39f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1edc19a912dcd81d7feb6dbc86d63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870bc02ed5f958a29475c3a7d0ce76a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4cb33d9d0406f7178f94eb92c5953429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb3222905084847569b3b23a3d6688430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8359593404630e033acfd6bc9099d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b869201c35b10cf40deb352ff26076432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e1bb7de7092dafacc1b29e8912ef9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea93ca9a17545fc5a229a671760ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d0a1d3428930cf6744584c36a6b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9efb90a5361a5671a0786ac5d50d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1366bf5f0f51ca042ec551b55b4642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1e1d3af6baab48ce70080715bdc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010fad5818a8017911ea3d9c816c75c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be2ebb2ba3c883284591a9ca2605e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72f97c6d798a34b753d53e4e9c126441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd81518f69688b9a45683ad169b20c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdedf321e04d53191a3d6f15e2a7980443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada06c26072723a61f1e9bbeabfecc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce490f2bedf6b609ccc2ac6cf6d912445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543fe0a3149ff0e1cd8b37a3e3e783e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56998f2e0f1b4ff69fdd3a0df2726447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3877419d37d79564e2be03172c79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295f7c05583e4d50e12133ec1d910e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1087c5b50f20def723e7f8adfc7cd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7caa364ba6134bca28063c851cf80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da024d012066b5ecda4744d50771a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf0f52bb5215269227a241a28319e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4162ca9786f21df6440122f0bdf40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b24bca6994f5420545e599149247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596536a0b9b1d46b301d78a5ba77c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506e62ef9bbd2a9f10c68d5275b73e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1df7c0c8c84bd4e61eaee5488d26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283e0a10149664e7fefb580f03414a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3fd063c0c77049839d81a52ba206460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1a9c993e130d3838b16257f783ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfb60cbda2ad585b5d8ff02e596b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004021e7593320eab0c77df5c236a418463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c14ecdccbea5eea12996c7f835f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a822b63b5a83dc9b30b0d0737e099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406cf62b36180398e291a4c7014b4d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6eba164be3d3d473706ade4cab12a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6151b8b428bb9b53b38b6e0148330468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f3d19e06d6f7bc26f15c15f4858b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4252be29e180e4b3d0eff246a0952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18043443b5eb8647548d5aefa84e9fd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cba929aef0f094be94968d242c58d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37940eabdb8cd78a555c13969b7f3c47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889162f4efd5b4f08d1d42132a79a3cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1aa5e5ecc3a0ae9ecfcb9961ea536475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700e8fd5f847bc68eb2ba4b0553cfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e85ea96d11dad36d76a6e74ae9a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7d75a02387454f049ce7196e3a834478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efcc184a614405707f05cc815ca6ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6344421df57d5c9db794754e4f95c50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4090297ee087556fe7bf06c48cf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af909ed2971c2453739f06412be963f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd1687f3d0aed83fad1a65e92676f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46614e08560866e0f357eda6da1160484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0094c28d2282ff4b33e30f97f65c508485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ba2b24aba46807d236e5784e83e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefefc0f8de4722e8d75bf7aabf2961487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640837f391fda23a5c90fc0dd5dd6935488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf483b376577152e1855c62e17f3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9da42878db1a4402210e3446212fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab279f625681775319f0dec97aaaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79165ce5f169dd492495f075644a75bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dd32354ac6435a98262d534a475c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a5c718cb0171b11d5a7eb4c8edf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4179915b4ce2ac1361e86ae23d75f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844eff7807a30b9ef8f51d1c42811a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ceeef6ca995acb10eeedcd6c0d0d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df399fbeaeabd95bfebd12ac5deacd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53f8a078e10299c0222f5ee169db03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2caf223f2a9edc403568a8a19f503500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d60d5723ad874bfb1f2fb7b4a65c4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135e12d86100cb507f013e220d2df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826dc6bc4181b79233ec23dc0064899503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515182b5fcd13dfcd811dda02c68ab5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5894eae8605a9cc84891cc53f426c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842407addfff1532eaf1b101294a02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d5f0d26cc8e35b55408607d50913507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeb7461f424ab393b7989952d5ee7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc2d2176de12c7baabce12f18e778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb45c82008d9ab91b8890e77a7c650510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28522f1de8dd862bc08bf4799bf2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a16bc5eca987c963a5067158014f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68d2cc19e51784fdeb41c61254925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9abd3555a0f488544d14e15926481b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f05dccae0702ca8cd8ee1f9ba03d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7053398c63cfeba6e8bd9dad633d3d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f78ac1d6ed6291c4597f1ff88fbcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d871d95bb3ad21a5daea7932f700c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e3e1b02609abfc00a3892b291df00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b70394e39b530d8ecaaf8f17fb3158520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e7247a3f9d5537b9bde7ce5b5440e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab429ab7e39cc16bbe5bd2eda0ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8f11ad34e6844f6077a88cf9a66dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c596eaec0bda5a32cc712998bce7f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88466542d374f3888f880d50a2526fe8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380621f13dde3a4d57a450fe83eb1dfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7ad5e72fe21db603023e9992b12c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d645d8ca14ffb41856e99056ed6df9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9caa3abc845966b5fe7f4918f3bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313ad4c80576f351760e3549c03938530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef72eff0a7c500e9be8e5423988947531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cbb8fadd779c159fe51a6f6169cfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d64d23e5f570bf95a1f1282d193d5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ad1685de0cbe9b7d215bc1172d68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c681981eae08095e771922bcb4437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa00a6955d743d204d173595b4396d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc703bf93a6dd964e6b1369439ba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602c0cf77270f123157905f7808e8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88177469a9b947a59f9d41e39d4cdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844a157d2039364ae3b99be3188eca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b116cdf34bc57294a387fd957297f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130500285d12695bd7c2cfafe73c67c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab58b9760c56ed8a561c95e0d78325543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d578c39b797a1cdbdd9fd63f953ee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92cb3634c1cc9c1e9fa770f6687fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0be11cdc6b2ea7c3c868ddc67654e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68505de9234d7c0d779b69d0b4697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3ecd7af8a344f28ade18c93665a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518431c3763ab035f952e5d3035c9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524980ec88aef91a3c23cdfc4427c2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526b187d4e8e05b87b4303b8b9fdd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710587f2021e7b2c723525235446c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c896786a4e341ee1a40a78cd5ff8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c29e0545fea6e1dd779e885ef9f84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180f53658f6bb837ff0146fe0ee515a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb0553d2fd50a765703e439969320556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550a6ec89be71ea9dcb9c2b156e9690557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb783531ec2a8f1406c57c0df3edf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c866c3d48fa90d87754a0592c08e7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3201f4779acb8b4fda47743bfa76a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56037a7f78075cef4912be49ef5b19c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06464ccdf7b4e5551025fac0293206562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6b87e02adfe613f921228f5e7887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1674ac6a9ff9843202e622eb58d7aff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a143118278a8c14c428e20edec28e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0850296c5cced88be7d6a8ec94c42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786e974cde04223aedbcbd56ae0704567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac87f3f5ef7b0993a642172515877e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca099a66b24618297e50a814590132569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f125a59d915d43cc6fdbcbf374ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912087835ffefda4acb912f019f4a58d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597bbc2c1d2de58bf31b481f7b11234572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fdf1ee42b34861da64ff36d023e95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcacf948c0cbecb30d45358eac00d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a0390217acc5dd9e1edd395de2d5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ca9fcc017319b04c878457954273576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4b01f57e25844badac92b8f58d97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2e5361f658545fbc0b8f070bc0e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd34d759a1612bab8ca0f5079a083579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b283f66e730db2d304bb47c3d2ad26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86adb844ff6207357916da1ffe772a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843d3cafa639b6da8fdce13f764b643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a720ead3ca699951a2deec900362eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718b87a5e26855a85788dfceaf7c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8028c394f9b732bd8426911189336585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b666c7515c55df2a9e4ff08815364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea9c484b3dd16c21e0fd22cadace66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872af37ac11b5ecc52243ce41bd25bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876391b2b5aeaaeada96e48fe29a9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596055fb8e5831846b2c80035e8fe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbafca8daec83c7fc0bf5989b1d00c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e4a2b4e124ee75d6e29aec8fc814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5947290d2bd929caf7d150930c77ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284917b56f19de380d819a626e1a1603594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ce8133471e381781d490e009c622595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88be925347f0d89dcf69a1c373aab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334beeb0c0c00ab3a2b599059c538a17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f61a832259d45178335d821dcec80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b8f446590d3e3710cfea51287bf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4caee2ece9ce8b5e75890cb65b5a81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b215ae8a20388fce201e54948f08c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462abb58fa56a0a6fe369c23c4b7791602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c809d9b212a59cd00cb23c1b1cedff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c0adcc2c351ccfe0a420f8ab59c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a69e36c9ede8fe3ccb8e0ec49945605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764628dceeb6f2408b99f23e03ecb77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cac2e03d57b2fe5194e94557e32ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5824ef32125d7eb1b4aae464029b43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705205d732ed9549f9b01775bd51b9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867ec97f9d307e32fd18cca8660c3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee3c6d50435238032c611b31d96d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b67a6073545c1772fc81ccead6d7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc6cebc1f2038dbb95b78e1c7f2778613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00b135a52125f04116b522b8d8961614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8632722e7043954046511ad5bbfc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fab0c104118594025976a946d71cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2449c8ffac7bbd9b1466d76917f7b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7861790ed2c36a515fad064abd7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98912e7976915db96fecb6393015fd85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5743de443c3a635d6d56d2a1b88c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b15ccb92e2c3a199d65a101bbd066621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058adfbb6de4821f3fee72dbb61e8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401119ee07ddfe5f18f0797a83b665ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea31d82fa364b978cc762bc39e61a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4b37e317cc4e886aec844296d82d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd581e110409297e94a54e6a1fab86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe94cb290c299873139f7a26ea5a1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca2b3836abe837feacec12b2996cd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4db1f7353fd225bb27eb7730d2c43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b340806c83bceb5fec834a6f089c47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b464eb1460e5a8527310dabc0955ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f12bef21fbd75d29cfe383a772bcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fbf07886101d0f78458d350684ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd3feb2da1b506d0542df6efdc90c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e394558236a1ec969c81855247e3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c312eaff15f37c57f34675ad698f2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b62ac4d18e7c83260d922bb552ab1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15028b0eb582d1cd88ac54aa6d77513c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8dcb75e8c9ca477b3205619a1cc15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9de51c3938635f8b10963b31abe6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07f72686c660f195ff325c31b194e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8c881776ba4633563f52332de43a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c274fc1fd380ace5ccfa55c4f5ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0cb787c5d574c592c3597dd9881c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e135c87dc0c4720927b765cefcfa5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5ecf56e0cdccef9048e5fa63d417646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb247afa7bec93da7c8b5fa7d0451f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f09d06b94860ddfbedb5173f039e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c062b92c71f48befdaeda3b4161603649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e88bd2ecf97a93bf796858f6b1e7a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4d7a1d2fcebd3167fb197794d177651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b73ddae4f08df47e920734ed801b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efc5ea92a76848e4224a3dd7ec557653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede0ffffd2cb418cb62391ed02fb83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b74f0a4b1edc4ea17f0765f2c5463e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4407d1b12d35969dd951ba9d1909d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0130302393d57dfbc9241c549c57cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f63f75e4789fbe0647e58e5d66d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2a0da249814db8f8c0a65cf7fe16c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bc17f771197c600d527ab4fdb9e05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02aea255822926e725603282aa716c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f04b06ca3c5684c0171ab02c193da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73655aa12484505b3ceaa1d4a7d6d224663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25431f378b74a3a73d88f76286646993664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb5629bb114cf521df654befac681665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb67afc6b553f0d0c630fb29c96a2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ab1970246d7cdcee3c34e3c70dee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63ecde1784dd989a8c9853add1a90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b215339bc27c94ec5ba3a3bdbffa75d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d664294fe8bc1d7a809d837a84d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5610ebdee634ec59977db99277027c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddbd8f38198e09f15a592a1abc1da6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead09fdef24548642326efd5e96c7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d8894fa6afee42761a7f8497c5a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b879d8b5a69712cc6787a683e8274b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac700ea27847df1541d2cd9fdafce6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e6a564b7b6bcd9d876e02ff5ad86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488073408c3aaad01844b7b8f0162f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426000384810c1b6100a4b38bde9f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f7535a43ac7788750a7e478cbccf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf5a67e4599492e5f993ab3d067ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62938f723aacd83186b314e25e944682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19eb8a93d206827687f08727d1b506683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb6835e64eece82b3fb694a2399b32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82965c0b8703255a56dbcdff6a904d1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1de3e5a4a63f2e016cdec65b23b020686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4c4cf033f430068d8e31bda76799f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ad688379babda064a3ba3cdef159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a92035f25d5aef696177e90b9e2e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96f6a6a69dfadf8b201366c4ded87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f438c9003f69d41b06d38c58ebf56a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584bf776d60d3d350160fbd0b68c5d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d1ea7024b4ddaf7ff0e376f25685d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3fbbca3ee120dd8879c7e6d719b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250cfc489068cf4a249ebed6335f893695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef17af9855140a975d15d74143dbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a4c8d7c2e40823ede07960effeb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743c41497654e0afe2c613ea64cbc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adb5fe71d01a8036b0862ada07946c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caae30a1fba0d07e3a7cfa72206fdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae024000b8e45a9abe85a0c1e85b1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3f1c660c0075cc6e2916bde9f06e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481abe584722c4203bc03a9f2c7cbea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351f5746d7a23de5af6cb7c710181a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0058f785576d898ea187c371bcc3b48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10fd7915003fbe21753cc79faa6dfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980070fbfeae3fc842c60cc2f7e27be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc054d66570de120895cb8f23b31c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2242f3b13e181c93adc614f55f82a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109061f364658c83bec15f7506aab047710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219557c0de00f5d0d5f9665b4c4e74f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949d5c55d9a37ba5cd84f71ae6b7c2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17dca0c76a946aab3bc6aca07fc413713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92629502fbf1d3ec66ecb800a0deeae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc98c826bd2149b22973d57dd01a221715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c308550286097e1360d1c9a2f34db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc46efa55325ac5928077e07b9faa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8979dc3f41c325a0a2044346acd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e35233d8b1b26eae7f256a77cbdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6514afbdbe7a51745e194b8f4754720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa18e30d3e0c85aac6ea9a3284cfe58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67704e121e330f617f29c8c3644d42a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b9c949c4ea208bd6ac158aa041e4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c936396be5917f8d113b714b1e5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8155ecceeda0a2cd808785ce97e700725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020a4e2beb18f77e498edb960359bdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6414ac5e63f721edc09c680ed8e12cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5260a873a385a79791e298b27187728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5ae074f7d713a5eede15a8c0191e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4036dc77fb09b18957cbf1d2baf664730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9752298c597455f7cd3a705f6227731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b95cf114726d4b71450a0c8ac4ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc6bb5c227162d0fedf388ff6a255733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b531a81c8ac16d0f0161fae25b7edaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8e4186c8e634f39ae273d386f8a86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bf2aa1fdcd3ce3ab59084365c04f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd690fcedd72fe5b6ee06d6f2d9bc5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0bd75319178a0621248de1061ca45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2d554cb307cdcb45c0099857b467c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310c7d748b6313ba4385bc3afcbb66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85f2bf6b5a2a62e24d35cd5546eb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbe724e5590f84432a7cd01f34db7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173e7912af791b7c2537a33df7375c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4343a89c6e32caf47d83d55d8e95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220c804043c754cb9c770edfd6edd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff9494be5ee082e3256b9c955b008746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3b54eec0b195ae4d6a608a9b0a12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae727e81106c4282d022e07fffc84e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5dc442e816dd0d01a21180b34aa0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f630a9eb8d49fbf54984df42484133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7b2d433196708ed43767ff97ce56c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d42bcc25f7fbe5cc0652ddb42a64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c675b3cb1ae378ba3585c13b4373a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc26ea487622bd409b241c5e192977754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eefd43e1f87167e5cdbabad0e8ccd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab661851a19a0f305b95e49bd96a89b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61bb1ed7a6b15a111766e4971359b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcca4bd0da1ab0cdce2d2d6fbb23c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebba7166582ebb4a956b77a9874ca4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>