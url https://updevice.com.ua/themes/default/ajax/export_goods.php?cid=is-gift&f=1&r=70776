--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951946ff004ef1d1f2a0a44f289454ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ebcce75e81be33c458e64e8657db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765c047ff54be6be552119f1d724113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f064fd8cb654618ecf6a19012e0ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d678d0d27b6c8e69f6a7a8d2b31fad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a15bdadded8c74acd086aee213db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d164412d501dea064d24954733387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cde5b4879e91bc562552f73a2e5708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161af86648afd49e7587eff38168efe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092a892a1238ea83066ecde01495c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f3667111e0902e1957aa6a659aae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920e9cf26267aca2a2162ff80f4bf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1fd1802a182e9a5d0f28a89ba3bf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e79f8cee5e8203f3db683a70d7b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e3bbe573a8634b81eeb52510088a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694fcaf91d55c7ea3eb6163c015c7ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314baac62189d679a97041a67424feeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31e0a50acc8b1d22f75555bcb6fa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b14f615b09b6140766fa450e0279419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc56cc02d8f8009955caec22ea986aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4405b67a236b4c93a5a939192cb7cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee24fa7af38d998c1a8c5e5e1fcb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0f978f5af0d740c26ece2ddbb80123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503c84b560c7782495d08a5bb05b5cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1104100abcf72081430cd5ca1fc7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced85ac572c4c1b8eef8bb27f7ee1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda3ee13f54fbb3848251807c0879827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ebf8ba0dfa27b047b9c5b2f6341228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67665fe5f1e436ae2da170755988a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce86addf04d24afa2849a0ff8ea5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad809f5914062772be361f68a1c61c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ab3deb7b7925bfa5b5475068486b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9569cb680f230c6676e97c4bd671033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb19ad1bd97cbf7ea4a87b56f78e7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e705f4626e9fc14a0986318d01f09935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c9b398292dec6f06cef2b97b30e2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633e5656c283aa4210aecc5d9062e0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b0f65919747c207a84d85a61251238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ada3b6f946a0e533facc7a320177c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740958b9724472418ea1f4ca6ecd0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7887ca56a41c88bbefbae5d18f6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffeff43508c2742b65ca55678f97d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b2205e45f7b3aabb052f5f5e995643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82019b1fd7effa53f3967e9715d3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8fcd639f658c8563fb38d783f6cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc190ce2222bffd241bdaed2f61f8b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaadc3e960507b839de3dceabcf887f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89fdd5f65c3f06de0a98609cd5237948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0124fe254acd804bcafc0a6af5f12549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b438279ae7d4a341c44417f97c8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d69b0a92a0481c624a2305a5f9e80f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb522b969ee64ca929a3c6486b454f8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00785b678adfdee8880b845f55a8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fabfc9cbf037c078e857b8e0afe83054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edfa09155d63b0dc8350bb69e20d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1ced6f3649b3ac36de365fc8e4b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027501b5d17584993115ca7355ae6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba525ba6b3fcfe59783ef4c11fe10c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33953920da23edb97ef0d1ede4628c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bae7fd9cea9d6bf112cb496401fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47a3e95c0036cc13d1766af736a7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b3131e93583bca2ee6f87b8f428962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387e115bb7f6afd93b17206a42c9af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb436ad690d51b9cb98eb61e431ffdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b17a66136c6e2ae26462abae04c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81da72f6c88579f075ded24befe4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315285c3be1df0b3a2306c841df5b24767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd36841a05a6f3123fa9ede13c7f7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c56cdd05f904db789c7930a8a420569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30bc61236556d4c91843e802a01d0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf512a455bc58652fd615f607bb6dcf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee4c230ab00631e55ee16274124ff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ddc1fe85dbfd1fa02b573b01840373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc533dd91273d7aedf4eff4e1d2e7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d974ffd1644f33d12b7d17c246e3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645789db741b3b8dc70212949cfae2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089bfe10d99cce14d929cdada303ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21700a5231753b955f4855961021e51f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51db9badc9d38e0ad0d4b47bbd217779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d979ae8fc0c34fbccf6915bdc5fc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b096f6b5326db04266aa01ab4ab8b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99314eff0b7122db6099bfd3ab6be8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed38e222cb00275cdd36e5dd1c37ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975928257ae67955a9b8bcf558804e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d921a68e237bce57741f9435577d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694fabfda2f96cb936b39cd3a58dee086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fddd2d4a44fd77e958ef9aad3225687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072584f3d7becf69b850b93e4d9663888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf048ea905939fef7d95f5c121350089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11439ffbfde9387b594d7ff4161109090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f239656b994208736e7f21e6eecd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627625bf7f29fdb832e3fafddf1b3c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54279d5e4bd84bd12ac8a11964c51093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616537f5fe3bc6e1d34a1f13daf31194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d9a6fe47e15f7def1f57f2137f5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f374c79336716a2f5516dce14121996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd256725b0d640ba2b0c6460691b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278547d70ff0826958e7380801ae6dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed087d8a53b72d628cff065063fd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fbeb19d19a899d359f55bdde3e1b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929247daca44569f6e634b4d5e4027f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507555165be252a0f58dc5f3af7ef06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12e1ae806fa887a4fd9ea9141fe418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887f36cdc7c316f9ef9c741a2a6d26a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b260f49cbd044c4718b2750573f9543105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b490ce2e7f159d0514b8a5eba78f1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185caeffa407161a36cd0316ca3a0d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aafa31461a2d00fde2522c7410124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9cc75bf3cbb0433cbe6107682d2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd78ee418da867fa6ac3aa24f2402f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cfc5e0ab009c5927c8d5908b48745111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454730f50f66ac1f6d63201235f6645112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d3b25b6e645df55d4d0cbb1579cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00b021bebf1e2aa1bc45b1ed7905c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84060d7dd124b0bbca1b402489568a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444e0efd8925cd0a113e3a563ab762116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc4c12a225f2cad503b29495fd456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3e73b2a763c64c8c8bf18d70c8e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbba0ae62fe1c62b1fc61f4d0269e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d657b798baeb7669b0d267dbfd16d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51bd127f17e32d2a4d2209e12f5178121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c4b341a65c870c3f16e8d3da4153122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e9c67b17e4553d4703d136eca16c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b9ab5aad7af52c36ffc75f762988e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e973635f5c34816d1a5905054a2b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15ceb2dabf3de4941e634cf300bb97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e02820e80765a290c4c2335a2cf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c037af3f48e286f31a1b8a8a2b15e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f96888b2de6aa460e2617ec615f44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3b2faa42ac5a918f589092f20e83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fdd5008ea13c6060963b1daed7cc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774d16000b4d728026ebc3bcb615c10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190eab84f1e31071ebe2430ac38d18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e265e6fd05b15b7ea7c815f0be4f73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edee0834f8467e99e8eae362b3380c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e9f4100dced6780d9d8d7997b077f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208569dfac1f704884d0ffc739b045a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e201f6262507bbd413fb6b4cb4d7b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384cae5143be57cd77db486a739fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1867f20feac97fc0260dcfb7916b70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e847a6d53b9213d93c50f5a6798f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4b77089c7087fccea0c4b5205447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e14fdfd5ffd9b58e9ee5346d597a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b3c6c15b7d5906f88c20896ca813144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7e75f8ec55d84d83f63f59f2ff22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7829b67a2db6a0107db5db372d5b40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d92293aa04e03f917f9a653468d203147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967e5d5a55a9c45a8e3b81853d5cfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dcc8bf3141b63c921386856a5b997149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a1e860e0f773e5117885c433eac8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f57bb8fcd3e0a4a23b810fea9de24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1248fa625ffabdde0afc4a1599149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d53a1e10d725dbf2a2f96e5b4ae96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd752995916ff27b7ad74112f88c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367f37b346e2d3bfed77c0ad4eae45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a5400d210746bc165233c1330374e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72dc78434af572f4ca4c6cacc03fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ccce23a5d72392e4aa4f6e553f9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599c1c0eb6538ec9a04b561768a3db9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdd442628690062c317144628df89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452388a2c73b5a03dbdc0832eae423161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b71e24b183bc8b22709000ef3720b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a41f26ce13997d38ca6aedaabd8a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b0cedae9e61ef68658015ef9a4b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded865ead7356a4142d41c9dbd56ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c670de45731825b3ccf00140e5e23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21550acef1208c5659d1d2ae84fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97923fc8bab15c040152fa9f01daad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef99d2534ea701ad5da03da2788b4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81592b7db59c46d3e8fe769e70691091170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b42df9a24e8d6f317cac2d707ccab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b0f116e2a7a9d19c550d82eca2a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb10bed678a1ba4df6017195ef1574173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e8917fb3a0634b408c9cf85255676174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808870f69d2589cda53025d41a8433175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad39efb27136e4d2dcf227763514d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c82a20e79a90c8997f970794cf96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39506e325ff67f677c978566eaae26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0344665568e5a3ec810f5f66bc8d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849305bfba017590d085f5903af672180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f236da7b17d39e614aa50b4e440c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fc626fd296cb87df35a5e40e8c938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d37a1099781fdc0a6392eaf77e2b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab0286cf5b2a42f74a17989fc6547184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c0d2639c385510c0b6810908d09a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21321a6ba48db93f86ca6439f4487c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2ed0037d711b46b44ad74134f29b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43e985525dfd511fadf18109fca3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bcd8fb90e932390b66f9c0f8aa446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969549aca478008c0648545d593021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad67a3a28c39e3a84f561179a01499a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074180fa83bfad360c6c97fe54cff72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559105888274eb1044a16d3e577e8e37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897d407c2cfd2efba73022361c1995a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea558c2a75ea884625a2f56661d7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b65319afd07f0b19736f3bb0da9cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7fc70b8097d99efa1844a8f605ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6722868b11e4e7126e1d81886cd6c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16da7f4e75380bf51d156f61b6bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb473178ab1e883fa5d57459a285df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaae4a8fee612f0721be6886109077201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa20c394ea0ff4f7a730e1ed6773b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdce0408637a3160a4127114231512203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66984d49629921d88d28291f34e5729b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666d8410ba957a3624f47fa42a7bdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac08a632cc56e16755c31ce7a0c35c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375a8824e19b99f8514971f9347f766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7517277933d5d089f9609ba83e720208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f82be8bf5723f4987cd82531dc8bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f904e2bff6ce2fac997ca54c0a63c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663e1bb59319353ac9b8255bacac535211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b365d7543d254cc2cd6705f36346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa16d2936a2d7c2b3cc3c1398c3cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd444447f10e658a1516babdaa302e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c498a925b85a7a6e06c6b8799cbf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723882911b8ded7060138b0b4715b18c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acbe584bc54d28bd74d41228b1b38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cd84dcf92fa1088b00186052a4dfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07da4a880fda4b791d8bcab08d1250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3750e9ec5c7e94ffaac51d7a34b78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4595f74ae19f4421a62b2cbc471b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa30a7ce8a2590c819fe3c11655481222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64eff195d129e1b19c2341e98db698223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0658581a460c71098d0ffde5eedc75b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43333318c5ab145c7ec4e75c30d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a538e928f75098ce30f8dd66cbbfed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ee0131d3cfe30b341ae7dcb31b1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a14534a84a7cbf15ff4efc769c6ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ba6b4e90fa658f8887803d6915687229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1492702ae68ffb7334a78b3b9bf2de1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d523ad10aecaa375eedff1f1cf13f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0bb1324a89bb99be174c7888c9f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b02f544e644c60430a9507cf64a866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758f1b950c903e6a6c1a736d72a902234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f46558d3644fd222bc9136dc75297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8166494fa4b45a4f647b20e18cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04d039c5b31fca3177b6eae26a3de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b560c23bcb08b909c7f6ac5d982f884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381aaa85552863cecf1a3e817be43b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a88a32e9d021e8d40acf1c15ede6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9221787ee89fa66f29a0862f5ff2e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39d8eb7555e6ecb024d9899f9c5733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4facd1a52394c7ee58b5702c199b0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d20fd12888cabf914030cf333d8ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb977eed91039069229bee194c23cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4cd6781a7b9bc02653f281686d3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce88f6f9cfdb9169f8ba0cad14cbda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad32ffd515ec58c110b2a4daca7b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d07f0f079a86213cd6a5d98d2b5510249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ae774d691d73afd3b388d6da0fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da6fb94adcf952b9b50830a07d823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3fa04d481f04260ff342b679d9c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb1d1c0cddb21b6ef30172b3c4236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278706a7c1d0135c7fbb4938f083e1e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c37bef1b46c7735a02633f6698233255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb89826739160cd01272e612b55524d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a3efc83ced4e35e8ecaf8427d25f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a457311d17dc1f00deb8c8454191258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffed6c65d577cd6708c2271a38029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3cc260ec95f28106c0af4d201c62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb82f77963ba72e91514da3e6793c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961f665910ef7c0557df7b228ed57a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6132be58f44f610686c9a726e896263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574380e5498971a1e62eaabdc1960d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497baf4ee39f12f1a1ae98e99050c3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5e0df58ce165d51aeec0f3993146266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22becced4f0f0bac13f5c6653c2590267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd23228f835266604d171ae4e0a5709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc177808f301f3e6347d5a0df77ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d04929139e4e2d93a744ed8b3af9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f29513f5d455b22941da3d4c3dc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b2be172f37b59a2bfca53315c246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888a470ee7b213e1c08f0c7ec00980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee6057006ba4d5d1894598259038a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa95314b598e8853fa7ea2a7e15f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ec5e741ab15a30a8d3c2d17d83f08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f10e77305546f585e4c70ce27f1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99a654c78408127cbae3f76597eb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d7e3b0f55b5174e6fe1f581eba5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319c21f01ead7eff2d87f78428fde4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902be85921638a5b7274041dbc71e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c584f7df6335bee3135f57e2a5da3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50894e80f04985792d8e5d626e414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f98638118035f93476591f88e5553b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1aa26d5552951869328770b0985c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22008840ed542c7f54c58992f7cc0fe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e03801208e64409d50aa2771d43e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc26a0fdedab762a90d88abd83522c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ac793357b76310e9d206d2e19b59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516530c9d08fa4215ba90643016dda92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172499c54e1a286642633deef2410a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aedad5ddde978bc0dd62c732265f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a39526aade1cdd18011dba2adaee8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac995cc7ca41475394507047c4143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf1d39eff2de52557d0331f248910295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d78ee2527a84d481ffb045c38e4e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223081d8c68270eb76f474ce9f80039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d2138704d0096ed1e59a71b653d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2990530287ec65e5ac9a25f5608e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47088e140b2074ead1d2b3117e2e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344e8097ca08eb39bf9869afb53b9fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96855fa4ef2a8148aeb0651475a57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aaec793312dc174375653cc6cdbd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81070cb4ed6830bb28c520e5e4f100e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e488f89da35c1e7c422790be53c17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fba5200196a72cc8970315139a54c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d10824c8a2a408a0060c92c7b6aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f80c50ac0928161c11d38ff22378d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f504a5181740839f91d503bd2d16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd58328e2aa9bca61b13b00507bac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d4a5e7ba6ce2620392543e9f03209311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e516348e04d20651c7cec422385245312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e9a7dae3105c8d957049a58c83cce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d92511f5a78aa82d69e3436cab549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0fb5c2cc43304918c9d7904a360e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d881337f320d95a2a1c420fc12abd3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d193cc292d557ceb6e6391983420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e8376a890ac383335373c86d71ffa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23250f96a8976ff866ce6580d0a906f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8c7887405d73a5154184808baa3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd859045d10c0217ad3c9f0babfba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c414944d866a75cd426b3f2d008e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27560152ee6437e221b60f0758e4081323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a58cb08e0c3d8b4bd9a7566798e14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac52c48782b748e8daef710262868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99d3e99ea99911eab0bf54aa17f1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2f35419444de4a645db64e8c8588327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479212eeb370323bd73bc7a5fc7fb079328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6b1cfa17e75595643f1f9add9263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e814ae2a99ea273194bf42cc913d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d619573cc734ced7a522fc4274eaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0180ecd92eea5edc893e5fd2fbc4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12d95adbaea4dfc1597fe026833ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425b6d1b91634fb9ce8cdc63670a5a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88c81742c36d2bd9494d98796527c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663cc128b3f8955e0ddde2ced3127a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ff6788265a1a61b8815db838860b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40387cc348c27380bc9fda35cb1d80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598fb522e74b41e9e4f7fc04195c68b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904593b4a83df6f457de4d86af05ef83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a1bd2487aa4270212f4122e517d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de14773cd031411501edde96358af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3d2726839a54536b398f6bf431e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec970075cd6e570df38ae333d54bb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018768351920920b1c447abb7a02e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab87ec3a7ad977bfce6cbc05770c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30c1e202f4e5b116dc13d27a03f8ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4641f9676c2255787e8a0ef86f8a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab249db6a6b364999777f744b4985d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657afa451fe2d3e4e2fbdcf214d2eb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e26be3c0a88674a72ccf26cf7d6d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c7874a479341f44af5569dbe0e924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794354c20054205ba4b92acf82454d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030b69b739231406dabb58cdebc0b8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5490ce676795be1f6c9410c482b6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3850d8730d4387e3bb79dfccca1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803f55a8992257fd95819f63b7d1ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75f8c71fd17c8652e684bf5059e3ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd53496df25aa54681698e3039f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf248bf9ea2f528a5c12d52b678d55b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a992a5e8b2de26a2365430c0ba52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c728666e970808418a49fa29a3aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f2b068929b189b8072ae33d0067c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea442b0101bbbd3b2e6b3015c356b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbfcae45d42f84fa966cdf4bbad0d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dabec0b1ef404dea49fdcc3e4fe87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a04c7d61ea6ecc993d2ff3040f47e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef18296af483aebc9f3826e57139be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf34fdb41e194090010e8b6f78a6a46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d797424f986a352c3263ec70e1a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce4d748a58771a224ebf1324a14ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cac5c9531376b259fe6c95cd6dd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65d36f534be2454ae7cae12cb64e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60947329bbbd3a6a2e6acdf5455643374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b8bb61214a3531ae5f6ea0f745fef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902c181051ed86c6aa9cc300debb0f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857beb591cedd1a95acd071109330c96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56c6687ea3cc996c350435c6d1add378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621a928de5f322513d47a13a75812c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b89ba72b9bc820e1aa2252bc51571380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b14a2520756467914ec9d3a9301b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea66a85e9c295408c66c43f2e500c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72bfe6a8332b301a1f18854588d3ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926af78b918aab97d1b8c35eeb27d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a7954d43f239453f5270e02abc53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7704f971aa58478e4f5f9ccb2095cba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048138ddf93f078b0605b7ad1ff59c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f6470e6ddf6fee2450d5e4d7ffc8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e93c0a42ab2435adb82e0753c3d66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4232f0464375d1c692b67c6332fc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c195c8bef7ce97b0504223e0397f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a83ef95a53fdc424e52d488ec1417a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf912e55f2505310ab446f41aa8eb4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7d5934f65bcc10de3ea9ad90df59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58ac6bedbcc50e529e6117713d6f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a255e0cc2141bf5adba1971b8cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a298a5a2f0ca00ae9c9225ba356db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe226a68c5fdfcc0366773cd73206eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd196ee4792b16ee121985eae6209b26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10b79d55241c0c9cfc83534f0980d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b5c0fa9f52ed9aa12b3a3e9daa58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146278778a9ba6300d5410c49df1ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cfd0820136f8fce24e93160ef7c04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd0f9b9ece49141bfa8810f81150cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eecd19c6763ec68287a7ec22fd22bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0ad65d3a5f7ea27de0a570983714406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb2f76f7a0e89df85711914671155407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71244a9bac713f9fd64cb036ccdaa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644303644872b7034ed58f4b593a45a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ff52458b1fafa85c4f82e19eac59f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0f86dcf28d352de47861174947e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f493128ef0836fe994d7e9a4a63af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383375629664010adcacaf8ae33797f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90589ad993769b634a4faa8991a1191414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3425332a04d60b537e18fef05a1fc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497c999f38a3ede5fddf24680e491d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0122c1abb4f26aba0a228a0af5130f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee021cce29ca537e220e7d5bd44671418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5773133c722bddbfe33757897853419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37fefb10b3df4cef49c3d6fc77180b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328a6b475904fc70145ce36834d0ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da2c40c17f5778c820c2a2016eb13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f2d0926a58f86cae85c20fccd0eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3902afc0f98d878b547ef62227a4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ee1d5b116b1af401779797b1a0a5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7751ed8cf677976918a2fa1a69ec3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897986f1716b91aaa30e0ff26201340427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba187bb08c6a6a5ad22ce20344e80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e1f27d77ddc2fc51179f4b0ae036e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117540fbf1aee05f0cd448f574dec03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b3e3f8079609d18658112dd4e673431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac5df37bea194ca3fb45b1a9cd390432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537fd2c2b96a17dffc4944494d65ae4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e0bd65f20139073f5fb44d7874a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f723e2d68dd6fc78f2698e0176cccb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9d02c731625ad49484e10a156d16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bace25e1ea10539ee6112d3604c2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56b8fba26e70117cd6bf6e87813cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dba5f488786d806a2387d49304814d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c321a6c92d3d31bdc10be8d50968440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530398b43ec391dae53e2f7a009be3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9177c013b52caa8320ff5c29165f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226e3571d4751e295c22335514f857443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d180f6110bf3a7f102c7a354d56d5a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb58e5861a63901ebf84d2d215ca1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad3e10c79878afdeed6ff1c7fec7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424976ff357f0846aaf7b686c56d5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d244239b4fd181f1c88c4f604f8069448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf30c6b43437fdec831e8b2fa81bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b98e0114889aad5af7888a770bad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466a6075e9046549e071704c90ce2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959bdb4a007e697c64e15983435b22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60211e03c690eacd0f884e48567cbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020bb213ce538eed1c816027d3c20de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d2e7bdc963d41dd545f901139add455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff25598336361651eb5b9f4c5c28f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6660d6eda0f5871c2fbc00c2b139d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6a6b364a6e8271de55e809f7595c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ea96062e9e08c415feb144f75795a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5833f230603d34e66fdb4806eb171d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a949f9c5b0428a7f335c5c917c32f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd303972a58f9ca049a28ceca3cd34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd4e145d6c0dcca57a401091d0d65b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05fa594fa5ca794c4e8849351d49e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5993163ea0e5ede291c266cbbb4a45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681df7f3431007fbd97b9945cd5b6c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db7b93f18d5fdfaf5987c08707808467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf116e83827543ccb27d8c6f866f658468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf390d8536f660dae5f37b39c20d71e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d18181b3d775bc3501be6a48c455470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16cbb8490b377e634a8626a6f3cb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8855ae476463df2255f3b5801651da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8806bd303a2a5ad108d73afdd4df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3351bd1cb28241828577ddbc39374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643923e23f38dd3ca92811a1d01cf2a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d2a07f8a41ddf90daf51b53e4c4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29a7965d1b8bc21159b0bbf3791ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2da1087a5dc3124cb3be066027ef5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90391cf3f684b6bba81cd36b05fb5080479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f4ce632f8de12dbb8052990f3b8c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab5f89a983527806cebee82051bcf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72bd9e49bdc0d61c46e3cbd5ddcc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0ecdb7b02457e2b2552456db6b3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df90c46e689cf92fb8bc82ffa02769484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6f218994113716acfc898f723e61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370eba49102d2175d1c7bcadcc6b01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39b00274702af7aeb73433da6f43d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7739f6f53adb55cdc9b8ad23cb65a2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be76a4fe19e91ddc1e5716afeade2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f4d2df01618922f99da71058b74d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f74d30f38925b1d5b747252ee21d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a01ff551ecd130b91f82d2a522c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc725db04f4cf568c3ee5c91a903c82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5151febbe2df08928cfed7cf56ff2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14889b10c23a8f0ae9c256e831bb670e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d617ac4729497a95514a897cad6663496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb428d6fa48ccb2a841bd8049cee656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0229179beff12542aad86cf91ee31c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186770a955f74ec03d1cb433af12c00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f3c2233f5655fe69b376b160f851500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f23f7b33bbc28d117a35680882f30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74950be926cd73e90342b0236ae63e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e740e2897991359fcbcf6c7a46a0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3338a6c43e7ad8c531283d808e469504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564501908e7666b086290ec0f17d97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488047c076767cb17e59074212711dab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c5b38a143be84242b68da3a16219a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b84ca7bd3fc0b5fb18deec5aeb74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ec4c221e08479f0dd1ba197ce57f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595e0900619d3521e7327c7ba7dbc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6a6d6d1269d189bc3033a03e41e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de65d403f5dc5df2e948d48dc60bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ddfd6b62b054a45bde368548c3a73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c664a0cb6146e0bc75997d7648ac5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bfaf25e570fa776d2d547f7fe36a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca1f288540cca29dfa848564248a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055a2eeaa8b667f1b7f0b9ca1cf9507517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d77020680935ff170bf72b2feaf92e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4948d4d092ce19c763d26def585ed7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04b593cba023de5ea7e130dc87013520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c529ccc621440c0dc2168fd6c5a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d117d546e1e0c71a6bb722b26cb262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01dcdf22cb4b5bd8bfadae2213826523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323569be5e4aeeeeb37354085e81516b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886624330d5e506d32d9be347a814f34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448deec715dbea085e22ff0ac2aa08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bcb409c8c9b30a3f3f2ae52167cb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec658bf26462ceea031a139bbd285e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3aa36ab4a9fd205eef522312d3af9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c246d041f2be668507755a8e08e56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8df8e2fc4172447c4698cc4551f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd2f8972426156ba8699408417e693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b83c1bbe5ef6918f644ea2a21751533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c25272c1f92eccd894f35776e23e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507c6dddc91fc35ced543bc635a6a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138c1118a6040a07b79e404fbfc306536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d81c73d50cba3cd0ea290eb15e7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21ed4f6960bb406208b655d3f7a6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7161c5dcc56fa217e29f1b3fcd7f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e8e880bd99d786e1788320342445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13122ac09d003b68548d0a0aa7d427c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33023ce240f344221df8d2a94d0c40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47baac92affec4c7a55dc11a3e2081f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c8ff749a3039f43e5c5c8c77df24e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d121ed0651ac63195ee4422678e25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b28cdc0d17a88d0427b2881c8066e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6443bcf547f21365e61871f3a37d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4a1f3a25157b9f688a6148c078cfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0312dc86001163982a629920570c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892fd284d8816de7a781f58924e28f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436b3dbf27e4e0bab373acd00d5ba9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b526675729afeacff9ab01baed1a18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a5e76a53c689dd7b9e2f8549e0eb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362f20b12f72316e0e1376e0ee7282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92e2c064940449c8892243e1321c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c265c9a32c7afa1d44f86af006a741f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654be58e2eb9411bcdcffe0912a8007557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432031d53e04fcbb2df43818c070bad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a8e9d04a246026f84ec8ed54a01b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440708937b5f0cccac2e93232962f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc84407d8b16b4321969a046ed836d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6624b00f97a2719498068470bb6f90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449857e83009513178683fbaa8ac03d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465f290cd2c9d746b92c553a3e5e28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85422d4a0e0415285e2263a1660e927565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438bb7fff964727c05ae442e30b158566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42479c05c25b9f3b99921f751cc00faf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd718bd21689fdcece3dde5f577ce5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67fcf43b6396d90fc356e18d34ef9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400d1e9f50b5f05df7754b9d7f9e5ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c165da0959bffcdad37ab85dee51eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7ac883fec49eca5c2dd22f5d91bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa8dc70733fea46b335e9f7ca4ec8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810615361df8cb87f883dba503f58c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba806b17920d935b24175d2d7f32dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123b3ed783bdec3f5399555ae198950576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b496082a24356f50788c3a96deefdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7449d1aacb93f76365f599bb6e6de02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210a03c95d211156894fb10fcc11c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df9cc33ad92082c8ad528b729d435580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d128f578e6ed0b5c48ef5995d361e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef45b62ec7c7948cce7ead60a3922582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91f3029543cea18d3aad8f6b39f47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c01e13f1fcf5f7a84db08e8d7b4ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f053f2726281f706dd931fbf34e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257202bd830066ee4b51f3b1edef74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f24113acfbb77e3ecbddd2023bb010587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef55208172d527689ec4c8aafb294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cda57b4d9825ea7dbb85984a62a7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77dd76396ac16c6fe7d6e11de0653590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd19b75473dfe6a59a90c1a7e7185a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dcf11653d5f781327884d3b1b7c62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111273527baa4c324c9a7672e3c43eff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b5f4ece7fd9cf4a3153e1b966c9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff94329c0b94b6327e686f0df42c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6bf13b1cb95479ce4f4dc3f3b277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ca76e419181716dd81cd3abdb711597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5cb93260572393ec4aba1a67ae3fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58946db2be918e2bd4adfe59cfba1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c535557c3f2c60732ea904bb2be02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b7fee5dd62481c0be7aee22b80e32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5cf383f46dd2cdc332eab32f8d70b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a291ee8a7f4d8cd715f0d9b92eba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908904f2bac91b4b72ac38c6ca3769b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ba6944d116341cac9be4c0cdbf8fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc956f3f4bc19644258d3152b0cb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc5d27d7d79f47638fb8897b0e3d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee59f2af32bb2fce075bdb897f64bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebfe00a0be9a70bfb1a9bd6aab17d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d107bd8caf277f7af2cad52159316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261324f84fa957318ad0104981031fb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7388267179f7224d67526a6d191a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dca2a1419af3d6f2e85e67bc2146d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea15c4b05c8c703420eccc87f23f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d591a1aac5824d6a6b2027cb8d7fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ca132f9bd0df13302805fd6d4fa0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01e2dd7ec5dcd0667b3d119202803617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0cd360cd581643cf47aee46bb7576618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e7cc5fd9ac241f1bed651247e9f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692484690a636373bea729ad0aed172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62382dcb72d8b11351971dc30d68068c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30677763517d18ea92501115031bc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794478c15bfe2fa9ba8cd29affc8307f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f52d881e43bece3f50cf3110da230624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3ac1a0dc3aee0e270eec172529aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78776865eecc2a2c1d35d730d09f06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b0d028a9e6494a98b9abb33243f1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b077fe68ab17a54ae05ebce5318c83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4229c872cc5e842fa0f512b9f6e011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ce50019ba80a8e01a9b6ee05777e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a17953d5d5761d27e8d27a4ba05904631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94870c20592b5bc79d1892aba25c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7195481841cdbed141fe9339316e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fbc2e0e9b9b2f32a5b7c6b333af89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca07877291757caad3a98d706167d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0878e7875ba2a69ac661c97a1d77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea784e37fd3b209adae3353ff1e26c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163717ff04b03b5d5555a83eee29ccbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c07dfd18037767d85aba397d04c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7d876fd1f69df588533c4118a914f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628eda8a127e994ae9920cfdc4411b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428faee0b1ca2c4eba4410f071502b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8ec8524a4619ad128324ec427d09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74635c20a2b724692a805d127e54cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0d27b2e6153fa5c21f8732bc6b56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479bb0e1bc37c7f00a5e4cb9b757c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf65f90adc316ad2b208cea9c3cc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4112cd351a7f93fd6613fca59307c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b112bf4dec7431a56083ffeb266dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aafb4114c0483e436f3729a4575853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496f11c630e35b15670907b8d84aea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb4ed7ad99307c34d0e611bbcd11c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e060103aef2f7d3ec328b42cb5ed4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0fcb3ec721587f9a265f6ce5e023c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f68598803429510f131f82a525843655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d009f9c1cf57061bcedf39d5f797a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee45c454b66f1d14b7d7c1674e41c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc49fb20a8d74c2b7b4f61b3f07880658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566906a3b5de0a924ba5f03931f5c279659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f6adc42f4a6c54ef3f2e4808936ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f311cc362cf21a7c75c5ad87088c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797c1fea34fd185d963730ddf7419a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146249d880c3c63ba6ab32aa7d2ffc02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e540d049ebd1eb2f6d49ca73638a87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ac5baa97f0028096c5a8dba674a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8dc021bd3d8f44a161eefa81e213666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2893c41b93930445ba37d1391be71eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b1c496e6f4d88c285dbe7c07e17e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc6896a625d53019ddd5e390e5896b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f049370315a6278bf8032562d0575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672782d552ac1b25b517eea10d5fbbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4ffd4786e2951478bda3148a1a0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d324f579ca80ecbd8289fbd851d56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc51feaba305a32f2dc2d8573f967674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f09c16f416b22c1144b813e8bdbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d4c3fc4bfb9bdeb708b9dbf31b58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13d6c48aa6cacc220ed92442ce9317677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263666c0f0b94a113fe0f6b92732fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb62cde361b1863edc4538ce33f605679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469bd37a1425489e52a6becddc980bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df713132462f20c80954a8f03861ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00a63e7ab7ce49f7add54a70359cea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda1ee1818c57f20317a0227cd092d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9c2bbe890b25bef90e0ded9e7758684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afc384334d583eea17395538b28142685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea24a94c8440589fc087d2bfbb25ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ff3d8d04464eeb9e506eea70e18b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea819c73ea70c751ea3c7931aec37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb51ae332215ac21b96f5267c4c231c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614cb3207c7e1e5345a7670c253d5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da83ef0147037919f0b3821257a773691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec02a95b56373015db24befe9ea568692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133965db66883d858b8bbe447b930324693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0c670c6dbb5217b3d88e8ea0ef94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5803a0a7e234d0b066c9ca887a5471695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a9bd69864ee087b56a6177b98446696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d8ab2956a5ec3fd4839cafabdb4ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3fe496ec622ddb13467afd2ff35a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b444feef351f53207811d33694ed3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d524f236d22c46da339eededb55c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0850b5f5c803145da6dff0f4989a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add7def49b6a576ce05830feb91593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0599c8efc96c212966d17b3981a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446d0c40f2c4d81ec3789492efce9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a77cf59e9d6a1a9434328f0b5f707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497ef5ff364695ef0413049e32e961706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2939676da763245bd3e67b29509c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba4a3687d5d12580acd11ce4dbc3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f62eef621d4ec9ef56d3b1c08515709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb923118ae3f84a45d4216b1fa9ab0ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a7de36f0e72b02fbbc1db4acdc3d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb693708aa0e7b5cc207c6fe4af331712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f65fd6a39c4271499392eaf65b2e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432dabfeb59c9950c203e33e6b2d2eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8dd0aa42da2e9e9cbcab92e41881715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316efc6dd269331e830bb54aa75104716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363670d06159b7cad82574d97d3cef2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c936cbd762e6836a82255f824640e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc849db812ba6a53b6b035af918581719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab99765d5e9a6540eca3a2ec9f1cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8d2e6218d0061d62872bde81ffc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b79eff9598ac5e58dd96c871e842f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191e72ea89432afdd58f987b06631a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca218b7c5ab2e005bb3c25ba1553f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804efd13940bc2d6dbc7faa6b83490e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00426ff87f2f7d26601cbe11a279f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c837c127ece6df285b9ca97d38ea90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde9da4b26b24e95e6345f272fb7045728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31a7afc2e19a12a4be34a562db69b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081499aa9239a9996de5697b05d3a7bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455235d3b07f064a6f85b65267cd2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20515d3876554c2e858431f859b00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f5234995f50a0c7ca5e3d6fc37049733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7c77e08688f2feb4c7432dfe1930a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714bd91eea0034312835f7668bf5230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff3e0eb28df05e84bc529b8704903736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357ac19c7287f0ac7679c822d8154e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358654c3ed8175ab81521484a3f24d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d743bea6f1c0a7b159de5141eb12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beffc76f7f6a20c21a2b80c69d8485740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bce353f3e4e45250beee98f687cc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff0a0a42ba178f7e27da92754e20c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6e0b1f5372272faa89238b4498d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46a155bc4dfec51f60dbceb549901744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4a2ba5e67c19ba03d7308a238b789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c08b09522bb25b9b552522be44ff9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e478f9231bb54ebb8e93c8042af528c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84e35b185fd57b6b39e91bdd296da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa9a8f78411e3cd3dbf099c1c115a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc75477d353207126c64a7408f2a6a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78da53cd03fb01567c0ea9d9f7be0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbee89a6280ed0026bb4592473e131752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796d85f0354c8ef479447a542a8f5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547c77c1cdf772c674856b315279f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b11dc66d196d5f1165ea3275c6cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6608a03563da5fc154ce38f5d4e87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5b92a3464bda5bd15aa65a5fdb52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6684c768bd869f241c5717e47887c4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721189511c59d27509ac039a18d6321759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325e835bc5020cedfb9e56b47ece1f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e4da463860235fc8a9bb036624672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815924bea762692fd0ba2fac501f8013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61efc2c3a4b0e7fd542148718821e7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599518857ad963d2232f6c1b5cd33a8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd0a418e63caf5a94538c6b6a79706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b3b01440deabd7cfa9c7b1d26f3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25eeb8a893020134e04f0c4eabc4218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0507f0fc4d422994ce181853c2799a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d54a826112c120f063f8b3c31630610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a70934af1fe22182b0599815d816d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03f1441db81793f7d207e515a1ec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab2349185dff4c6288a572eb67b70213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b789b613ae791a5ebd4caf715503ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a899cba0ec37977847f2b3ac4ab715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f4123a1dac844d7eb01b0077246e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551384234fd45da6a883cfca5912d2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214008941adddc243e7d03e23f9a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dba80e1094c64c781b5734b5de185d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95541b16b2d39e6d2990cd1bc7f1b90120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45472bf58c7c4493b15f1fa504bcea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083943a02b1fd7abc9895af35f07a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe711c4cfe7ab6f09651de3cf4d7d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788bb7dc66dc384dfdbc7245924c51524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbee2f6758421ae9f88e2b4c32a4c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af3a9c2b04d73481fff01549a861d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffccaeb99b66c96171f6030f578a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515367dd253a1452b2c6f2cf59c65528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec151faa1ad64f98ac43808ce39db2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192bfb910b058221e27965051f38b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa945a0ebd69cfeff9c228ab34bcc92031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd80ad45bff8566d307cca143d264932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86689638af5080e141d992af9634633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1a8d40179455b77aba42f0c613f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a796ca148cd6ff4375a4c6c1a8a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c77eb89c9aa432bb78afc78cd91b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97796c62badbbcdc590d71baab557ee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d6a2a5145cf9ba321ca3e74a148138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c40f529eb855074ffb2eecd5084e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d815e94fc644537755e63d0f7964940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebe0ce3257cd7585eb8ca584c4902541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589949ccaf270ae71213cc4558951dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e88a70ff5f944026dff1c4ef386c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aacc0a551340fe9373fa71157b262d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785bd549dde43fe6d35ee07c4b9ffb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420568b69431139e1a812c79db6eaad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249162f4950f4b9953a795323f3ccf8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910093c2344b1bf882f949dea4d1da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bac71e28c385a8a646ef46f6cc897a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750480b54b34ebbec44fd370d62ed7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88831e4ae39d12b5dea7cff7ca990ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8601677520658e9b7290ba43f3db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4059226587ca6453adb387c93aa0bf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35ec9fb92529e181f2bb07348076e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b331b80455647dca6e5ad8c6c11155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d180fd0b07b3194bcacbeba195452ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47917628fb5732534eb1e7ff883c617d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fb858286413718ed441473e96e91458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e402ae321985f06b4666f209e185659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4068748c4057a854ccdb6a00c109260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793064e5cb2987107542472ca01297761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b040b6c5fa36d617728e0cf29e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9b976aaa489bd791f000276efd8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b9ce58f033016602597aa030558564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a0388f362c277038de85fa4ae70aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023d941621890c6a415144b2c8fa0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab02791d9874efc62ede724e73285067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137276313565daad1aa0a753479ca0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832efd7c40c1908425e6ac1547f999469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffb646940d480c628c1af79ce6897870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2515ec4f269d18d65c7dfc2115821071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe028ecf151484dde88c7950280655a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec009eca000298ed7c97934feeb5a38773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b9f00d2edafc0b3b633e3fd83133174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbceea5d95eb9c004e9fe8815c7e1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750813f9dd17787db182bac61b3a5b5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc00c2cf09f43ba21d27b7d95c0d2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce9d70767519972e4a653bb7b0c4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e440e58245116858cae055e6adea1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e426f1bdd8a053a2be3e5623031780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7214e7d56f2e5e6612e6eeb601d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7b65a9a689290493c226c817fa8eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac2bc5d2b9dc8965b8b43660c429cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc8993b0463a847313391147655c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa21bd367c411a8024bbeadf023567885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16133bb7a071b37fde75629bf40f2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413b916aeb786c1d57f3bed586903787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdf6b471695f597ca1603c66246b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797831c8d740d2bf4f89227c694e0bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e20d15b68826bf5751086aa8b2aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba67f9be375518add9cb6f5e3e41e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd54aee3e6101a41acfa5c1f0149392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e70216279581dca89b4e0f38647793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb731c39c29935a207f2587b86fb7ad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf6d319c9cec72a7eb889025d4a4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c8eb0a021e0cf8335c5c519f9fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3a32893dcd54467241d98b13ad7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e57f545b5faf205ecace7816860f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b37f4315327eec6aaa653d1d8286599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92889e88baf64ef618c8537fd9f860100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c44d7f5379c50d2570c793b0fd09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b0977aff99fd6a158962956bac2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a21da7a19a49804ccfe3d5177a172103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedb23272cac2aef6aab3c252a311f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4db451be6986c0977fccf2120cd26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24afa2d7d83d590cbc2dd64d9ffe1cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710c2f7b4270dd0a52ced081ecfda85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59f833f7dbde0431d7be4911e6bba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7c6bc94ad8e9d26a1443b5e775bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8547ff134b8e9f5f32df8a3ab32c838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41eaeccb962fe23e14e832e38c79d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e4aa44d8eaa22193dae023bf01641112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df309fecc3818786b27ab7eae3522113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d028baf48d322c32037a1d79a851d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b9ff94aa1db30d4ffd007c1f526e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2f00014692c0e3c207e5ed2820c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9533c4ac00ac6607a391de571ffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5e4fa27bd9c1b51a9482a2bb9dbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72d1200a9781313a9f3aef600075e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061868f4dd69eafa5d2636e85ab404a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d86ae0789be0d72fe2a1a1751c14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14060fc64d155d4036d1f61c92a0184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add885a73aeff7066736cc109b9f96e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd30a81d46afa8276d21075c94f383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc719953e9c2147286dbd7161ee61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbaa1b82514673a0c29c4d1549ffd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f27146c0ab0cf3f79020a55dc869d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97119776d5d1cd5b1592a0b5aa313851128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b3bd4a29ced65706bbe51f10cba9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c55f3b0fd273c00ed583f2814b57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94063dd822448d4dcfd5779891ec85c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9629134c2734c89b0d7305bffd3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30ba537db7f27825c3b4a2313a2635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7376b63c3d7d9333ff147b1038626b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359563a0b4cf9ae10bd324531cec404135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf5cf34f0732179d1fef029fe4a8d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8576e34b9fa25dab68b8506e0860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad46e2072db4f686a4805c6686985138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd3e9bc89759db6a7134bfb9d886cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2bbcef4d60ca46fb3efc8149afae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8572ea0034d44e1f8e5e5b2780a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918a4b0f4a60bfb8ffcf968943112e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ba6046c88ba9a215fd2d42a777d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85d90ad9a0c8087e8cdbbd820e993b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41606085ec9fd5e2eb8386a055e5f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8b9f85271482a6b0128fc0d4a2c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1fcec191dc12288405f93cfbc90a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab102a284a61c0b44495de60f5dc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef914c0fbf8b13ad27af012103b7eb5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3c535fcabce46bc024c057f17f12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcffeaba12a63acbd9ffa7bead6e66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ea7fa79d4b5e1fe89020a715ac23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d8c96ced30ca6c235ff50a258af78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba77f7310a4a2f1ba1c081c60c472be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849756ef58c75f9249ec65d21d79af9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf67badb157aee522306024135fd4a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27002852d9a3e91c67356688464af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2d0be4a4ac0c23a4ff29cbb1faf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff669561e7d491b159f4cfe71d3c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe06ac663e06433eddb7fabdf7089160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fa02506a7929ee15cfb2bfa2b8c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7e55074fea348cd27eca3922dd91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268359e82852f59143cde27955cd03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e755de0de585c5a9c28e31255db11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91433163d49c75d399ecdfc9cbb7054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8dcc752378a26323a5ebc3807e73b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb736b643aaf5ef7540b2263ba271167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc19a4d047be6ea0fa0590f66bc9a82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6076433bdfca5d9b65a3122c5c58890169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ae14309654aa82a43181c4a06a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f116a99614919e859f84f3825df68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339335619fdaf574fd1e6a8f2561eccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216005a58d764383fada76557e9a8450173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de3b6aa5a90892ba9632346fd78e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab91abd60eb82677f1f82788f1f61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce480f18b191a9bf10a649faeb1b5414176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc75d02bec52d5d91a00653e164f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f702d5e9a6b4a22785f6e496a478d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40afb88012cce8bda4413e8ccecd8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f3299ad44bcb383c8eecb54e517c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c850c8adcbda8e7b1ead6e12140bac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ba23395198d94d3dbb32c2d3b21e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f5dab00c21724535aa16d505381dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4faf99751544a795b3a1ad20c346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60cdf0c4756e739c9feb5ccc07c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc2fa56a31ced8cd5811527d8ef8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fab1d45d7d0982afe9bf2d1fcd92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa766b230b2c47e6cdccfaaa88e420188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29ce772c844b50bdef72115f50c1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba25949dfe40c5ad002e6e20f268a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a82b8a71259824616ba27b094062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f840b77d3da293dc88e9d8783149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d32e2e9158ed79a045bf68a96aaa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc195dde60704d8f3f63d3b9482953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f98dfed32d9961ad21946bd95aa5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587642a26761a083107b6f330269b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b6030298816188b5b380916a50dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703be7377d19195e43bc8da96818aa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98cc971cbf40d33a047ba1c222f168199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823b6e91ed2d5fcd4de3bb3f8ddd105200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756ed8e3d8250890e8508e059b683e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151df91d4fd36711a3ea1ff8e057220202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec52a45da87ad0553b8ec8173cf020203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd00d508c81c8d92a69e4ec752bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1a333950b8be0a95210c183d9335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f178a60592efb00652391ddb6cf230206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa3c3939bc5abcb41aa69b50510662207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e04135d9adc30aa451a0f3f77451208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c2dd6b26330cb469a17971f8fd68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595e938a91cc61d8b67c876791a019a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa755e96c5df1960f5aa44c7535fc30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718951d8c07ba3a36ad0c7e868217986212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e8fb8f4749e7c82c882fe4a8e706213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a444789b711ac005dd4d82e3034ccf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f3b5ab918f8a88d4789e66189e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb560168b56a0b1934ac0ad9d8e6be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c72817c31bf2c100f56d7bff66f534217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfd4444a3db04797dd2c1f41df32d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e247d553c2ad4cc4370a0e878a96d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d29d7e032e6f4338fe186610149f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196db2d86d61078054a79d564d97f70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df5bdf3dac5f0092b86d6716849d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4febe800938d40c99a37e7966884223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be1c6fe8279ecea185b0defd39e2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab53a3f55ea9c95e75c1200f8ff966225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e8672a117337f7de06a1c1de01009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717429afec117e9ed13b3ea4a9569040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60016c162469c3eb784329d7b2761884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f07f9ce2884c88b7c8a574b3af600229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a43946a21c9490f824422449f07e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297675e04a6e4b546ed2627cb26e25d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362689f295966609c66b986285b8bff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b6caf1cc1edc0bd2fced7ad49eaec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc87f46e3f8cce79b6f5625163681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e518269f051a92c30bba421322dd4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1360ea8f2d14b5e12cdcacf416d2a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dced3c086bbe8b81cc62083d606b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402215094fabdbb4c4e3b203c770058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1732d9c67ad79ed475ee3ecc98af6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ca1ca427cc3ccbfbfa6153051c811240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db5d1765af038018eb68d5f6f87f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651ea4fc7e0a5e1d930666077b3d07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367628039fe431001542294dde50447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3040d57db62d6b884df5b4535b2032c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42d1682057f70305d45d5efdabc2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8feccb643a11ea316842182257ec2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc65d076ab60199578bac5c275af9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15383429ccd07ef98bf741043dbda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3df939721b327ed973c51f71d4e8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed65109da326e1f62f523abf92742250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f5ec4375ceb1420ae143000bf7b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb661725bbd1a4e3dfb7f1781ca5f78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa72114f8c4ebf4c35d3679bfa55c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872c2fe746b47050b6a6f19a41f8ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc0267c71be2f22b8d68b8b3adb2a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d963e00e13cc71d04d8ca865a31a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab5dcba8e7dd442affdb13035dd9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc8751a39379b5e53076c9d165731258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d40a73ab320e488760c26f94cadf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa182d42d75438be333f7a4c251e9f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730950ccf7c08b96b83f9114032cf4a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fee4b12ecb69714a3ecb0ba05583a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3b49f906fd9f4656a29acf5dd145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a6c635c831c21a882ea3b8f585d1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e90bcb0c7a7c4f3d2394c1d858ab1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ff9e311eb2a583926f8945350098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ebbaec5fbf2badbcd8e7447dd64a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01c1e67414c85c252d9b14eb168015268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846945135ea9f18659313ff310cee98e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7890b2bbe6955119f87c822c7484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2d876fc44feb84b3179c21095b4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b018062ca810f0ac4c91c7eadd6e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00575aa030840068cc04f1414ecd95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50d6799cd275a12e03a586dd2e7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ac745dcba8f1a6dc2f612c690674275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444201055a92015ce39ce55d058472276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba201f675e3277f2c822c4387d308e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15309cf2eda2aa4a473249282177c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014a86cb214210a8cbf50cbcb7f759279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af425e6e2ffd1fb574763f2966285177280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff234454dcb30557ab403c3811f1b2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d500121a822a3d4d4e5d428e1fe3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dada71f6f100ecca5e96463b3a415283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b2b4b9b4d025f5488639aeebdb90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830a8eec9eeeaba416f3c852063381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceec89470f3e4c8dbeb05e4bc58757286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179e7c53cb8f203ae8ca5811328625287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a6e09454d09b1154faff69a08530288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e81ca3b64669796092840ed9baa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0efdc81a5136bb8cd097c762059ea2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec11fd5511a0fb685cba24cdd856f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf319a93e2d8206bcff2bf0b32e92e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0999dd6e9e0a3d2185e6fd383c16d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0111eb4e7c912ff7cb3a5d7b0f59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aa2f9f72c6ae3796e2c7faa6c6895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99379e76977c1cb99b68d85cf3d7df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba260dbfe1ce39f177c8cb6a9c2622297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062e9fb4de1825e3f069241e436fe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048753a8fdb2b698178d3212643ca8f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0bfe1fb9c1cdf2128c974a3f8a8f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681902854f09accbbbdfaf61b93313e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1fc8ee3faa701e6c580a8dda617de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b72d6de1fcfc96fa2edfe859bc15d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a152f6240979d0e25257126da6b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609483683581ecf2a006ca80e9f1079e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf55deb391890ea444026a6876a700306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe29c5bf14ee449ba0cfa43956d5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b532755dda51e71ecdf7830c557f1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761418a13404ed34df428432f132c385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24e7937860868511a84fb3a9bb34b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a08da21b534f3e37126100cb3aea97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59493fef27b173d7944f2f3b6282fe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee098f94b58ee1d81e6ed60d3fd62be0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e89413127bcae3e3ba91eb568484b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca77696efad08c6c9510b3a2252e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1004c08cdd8b111c1cd3bbde34dda3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b080bf54a7b272c7ccc36e2aa140f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d1ac0b9d034e36f6cc6b9dae2121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507c446a03217e09a84de2489a1d7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f5c420d47d36df33715084560b894320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ad8fe58f5b4c19ca6518687bd8af1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568da28f4e7d4963548c82fbdc1e61e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f724dcb918e32338fe08ee9dc24d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc15ad0b76f5217deeb0624b2c2f61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e72ce4c517077fec1d15575bed0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1623867c692882cf821fd38ba5ff73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ce3dbc29752baf34a387ea37a371327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfece0e71c82bb2e4162f8bdd5ca9b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3005dc84caedf791c8548313b2fa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be81f1db5df79f570c8d36c5daadb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54128e436a84ab1555fbaff282e3b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab654ab6617dc0136d0dc88ff2c7ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63816f9a6b5f6c793a82f8de2dcef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc1be5cd2245eb1b9b55a8d85c435334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11946879b4f4b32fc1112900e3e8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895bc885cd8b52c9abfc84ee2e1804336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b545a6adc5e29ced11cd971886ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca13ceaac01a287f0e88a74aa4caf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab23d1276a1f0723e9086b875c0f93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8cfdee2cac6fbb09752c7c68390e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4419c6bcd5867877db88c4464fddf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b317681a260b40bc1a271ab4efa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242679e63fbac99218fc5460159bee1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595ee808f9ab8720ef06721c9fdb5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990486ee3d262e31b6568065c4007a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf09bca9dbc2e1ff1c2cd40478d09d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862293a5f6bca6515e7c2efb898a5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73719fc70bc016cca2147a4fd68b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fe77440f54544f5bc9df8824aceab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b5b30549039fe319b0c07585ef42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b4719526280bbdb0e65aa0291e9e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6161d119df1db498824ff5ac507e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173801caa9db86be1d9822b0363a1692353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb6c93e2e0ba4aece407f8627c3097354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4293114768728912e84b937e17a5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a260aa9c6b8fc077bf712485e03cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83395290f0bdcd1515d9ca20347177357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d064d36cf4c60dc78bed765a382e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cfbf86361f9790381595f1b0bf30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc5ee6a11bcbab3303aa239b9d16c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e809548e24a8513d2d90942505ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754422bf53d2efa2e006814c0cd8a7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911eb5ce0d6241a673800b0e063bdf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa737dc05b42a017c4db0b42fd7151364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04785691d2de6824826e3aff080d847365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223246abe1cae2c5656780d316129b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d547dc07e1217b0804cf79cc21b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f126007b8f3d18e0c5604a179be2e62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7503dae49f2eab99ffc60705cd02d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab97ca253f473ace711f48d1d92b28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc8fd8e07050e6bbdfa401303453fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad403de7ecd3f410fcce9ed3a93b309372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848c7623835b1107d627867ca26145373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f43291188acba9fb6563cc06b4fd29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77d20d6e4e9769768178e20203598375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01905649e1c62d2f447d47315acca7b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca412cbf83529b4f5132e6f5b64f9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131565861f33d9cb7f0c6b03241db607378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c878c17613d9da5b8fe4f8d97723a6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea190e3e89ead776f4d5d5c93af3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523083669b64119d348210709073135381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bacc68dc7a4b51c3017a019ae7bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd5d18715e33e042fa50003cc6f29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba710e6d1c5e20aeb8b2fecffa9a41da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe387d512d2c27bc4f60e4951f7afa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15b1c30631522de40ce55089257cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dec8074908f212861cea210a4a7bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46029b0f2dd369a3eb3617fccec9cba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca3be199e757445972b747aec2f59c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b96a8ab3b0aa70cde45072e2f18f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a690c6bb606b6621ca962b3094018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa537aa3a0bb9fbeec234848b2608aac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9efc61c5daace371441b6d8fc0ec0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fa1762835db55061d9e853f598844394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131df2dd0a2b3afa7ffa14ad37553a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0433aebf80c1566237ab97d00923396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac852135b51e6b62a4463fbc5ab1e8b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d04554223ebf1a13862c1b8aa8bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7b23c5e5cf5297ae7896aa0b2071399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50369f0d291501e40380245df64b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33cf180461fe2e9bd9ab363128ed7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913259f6a103e357f04af315a82095b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f987925fcdee4ec6f7888b2e0027df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9eb15137e2770ff7b809b92f63b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a63ec5d7531298d6dcb6247aef1f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df16af64255783f9353b1d235b462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b831f66a4cfa9ce76fb8c8336f9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f4562a75f94b57f9a2894e3af7aa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44263cb59fa9a2850af50ee3c7c6f9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a7b4c54a151681b880591f0a16ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7893cc507f821aa5ea5300e1c55ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f1ac0aee239ab50cd2a6721cdc73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0df0d991cbb086b1559fcb068f9a93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ecd182722b36a5c12724e42a71836414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960cebe1b8af7191384ca148c234490415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9fc72d78166c45b0388370719e38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f827eb034c8a1336b0684b3aa6f24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f57462b7d84bbea43993127cc78c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749fe814fd419cf52099c9d73db6fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824cc527479e2337e2638d9a643a15a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26146d6abd3505c37ebe4c4d269f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c142d9f4a82545279a5873ede0527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a0f010774a240c8377a19081e8b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b162efa62e1a5840089362b41f9da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06796227e518899ea13926e553aa34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c924a8dde2f9726585d37cfe1029426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7cd6bbd556b11d79537a3ab11d6f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c23896430befc85bcd2ec123757ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449b15687ef01e3997cecab0aaa597429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bce8431a8f09ae329427dab463861430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfbd6c24ec4f13e253dc291b42af2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770355663f97414ade963f0ed88567c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec377053d2b2c6574e2fc9f93daded433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f077d55daa761a61e3de1438fe2456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f65889f74d3ee84059873a7fbf842435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ffba7ef9a99b5396b69659c0a20a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff2f3357950d1b3ce999fa4c8b8d84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828ff9a6be9d0bbbe22e99b0f0149bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489aec9932f53d6b73de412615ef635439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6f2baf7b7c6cdbb1c44a9513cd9c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8114dc00f1ef6118812c409be9bab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c3980717e9dfbfc45d5291850ad82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f695c326cc114bf1de58f2ecfc2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872bee3795041bf52b4732b210235ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e099b9c3b6db001c6d5dd99e13ed9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b3ee3d093afc9354964fcef1ae2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479bffcee6872940d5c848d4d0d3d01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639d64a2f0b85a9a6696db6089c7096448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c817690ff306f0525f3c0f50d5ab7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f10950e1558d92175f4c1ed6a378c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb37b0704dd57ee652f0f84d48138451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684729534daffcf561540613f12f04a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb190339ea849397ab9121f8708e77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7b7dc091a50152cbdefeefd75851454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65094c18089b53afa11e80a0449f3cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec837a25fce77640cb8f3ef48ff91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011956afb6291335b6d51e8607d7d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09b7432917c24081e855f687c1e65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc91a01050e9991b993c452d9ebbad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a323889e63f0c47612b1c8c595650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc65075be88ed6921c35195dabff1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab80e855cfe7cf5102e6c1f56557fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0bbe02180b8404a9bf79de24197f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf3fbafe682ad63f7fd8d5f348e952464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c50c87872ee9f884e1aadc640dde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d47e3e638aaed75f6b45f9b8e0ea32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b04809858791d6f871c39ae29363d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ddef0b24a35f106dd2654a76ba2f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb162ad311c2afe16463de2eeb7d004469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da36947e4db3b4a40ef7958935619c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43408626f2e7d93c2e3a450cbfde12a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec8a0c487dcfaee403e26d212cbf39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ddefa7d52682c97487f6b2dd530e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4c3415d09551270febb024dba29f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb06ea3ff1d8faebb7f06be04dc42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0a7ec4d309544d1d816df84740c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921963286379a98342621ecb74d8718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d9b958bc26d475d18f9920d062db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a70f8cf1afccd053c5b7f5dcc2ab0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074f7080d5568110ae9f931ca7bb08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4fb6faad0d957710ce75ba895601481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246682d0fde638149e6034aabb0fee1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628b1ac533b7a838546c66d4c1f86fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70ded967fabb2f9968a113bba19c94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8217659e97e82eaa67cb9e6d9482cb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4f3f1d6630d8f54e52311674fb53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e18d395e78f843dc2f978583ce733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a577a91b288432b23e689fb9410a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af531070b7e98dc750729e8351d8f726489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f989964ad6d5930a840d81f7694faf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bd42ebd429d7d34be5cee44031a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7b1d0da1277ca324f2124c35d3ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049a07024cad6d40c0360717b14e6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50f5dfb50525c63aa5508e0333f7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845299729eee8f2a4e39b3795674a911495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0211e0d4b98042902c901eb2cc508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b04c15e2b08c38df519bd0de1076497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd09bfe8a88afe88afd565a89257b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2d2220620c0cb92a4bb25e0f336d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d3523fd553a1250055e159e0fd68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990dfa316c40aff487bdd7aad53ae1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f1df0592208b6bc44b0b317d464e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61b8243c1a82e96e089f4d509f549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7fcefea38c0f896847a5445f6ad63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e953606650d076f3fdb30d38933d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b5187c5bfd5677a7c0ee495ed71c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0200fc0fc8fb7f6d7841b5ed1a8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104039d04f29d3af8fe39c53a5e6ab5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91642435af8c3521b6a40b9c0b26143509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c915c416ad879ff342f1f136121a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5992d5655b21923ecad14f14cf699ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff70d88b769fb1e0335f054392b61a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0fdf64ab87d9366c59a6ca2bdbf7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c81c7422f9466bfeb6584def5c83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50bb23d0259907742fa219142b8d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8264011b32b1b29e5057124c62bdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc744d5b133c8dfcfa8cd500d8b4e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240a9106b0d099f193288ff7ca5de5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03f3ceb0b372c89dec703a6378f1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf556df8a7ed76b3c272896ffb8d2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a33827c272081a89f8b3b57ac521521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b667b6c59b1fa15f312afbbe7611c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e8edd9f14a6c4eb4be2de8348331523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6f9e7daf7a1ea966668c28a1e423524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bab607816c1e656cb6589b5da7482525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b58724cf1bcb45c6ed3127753e791526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745da59e07cb1f3cdf6158c75bdf4fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752254e079d087c4cd9cf2173df012da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461922d541603ea4d5bfcd8342a484f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945c8588769bca99531942e036fd26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8ecd6ee80e0db7b563178a34a349531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5526d586f867a1a3b64452a42a2b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add483d9d5da99db6b8ae598b9ac3770533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54974c275c9ce0448bc0f6e2d4c162534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c61af17dbea7ff2b19d717c8ff945535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69724a8801c751ad72b34e972c214602536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404bc2a579cd6b6478d68a2b21e446537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d6d850c1a9f85639d3271810f358538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1abe91c06c262a17246d1857023e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda7531eef380ea4fa664fd8b341a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e9e828793f2afd05b7647e11c71b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64010e5063c813d9dc2d20144205e25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d239c8646163befb8cd4d1c72ddabbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717589359440add43763670acabf16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b29014e4fff0515b52488f9431236c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cdad6ae54648029dae86658d372ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e609dbc8642322eec07ec28f5b48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d4a26846073a76fbfe96100cb2c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a776d61b51ee00ee7bba729350112549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dad9b5bc8ee8d3a957635d41b48bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07166efc9af3596e4dede239cf3f6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a315ec29cb1a05e41df0b8c1f7b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b4ca40fe2c403ec727b4becd1a7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2850cf2552265e300ce37dae4147909554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431ad774c7370757b29151a26d49ad0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b8202481ab32f3f1a75443925c83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758dd4a07eb5c65f38a046f21a9eee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c45dcb6e73eb0f5765b7a25326f35e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a9793d59181565b6f333a4452c5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94ceb936e17b2d24bc6c36280a8385560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321ef918dfb40516dbe3d6f7344e08b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf19e9d6861751dd6ddb98ba9b9da4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a9198819aef503e197d44e056bdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10e73761051f4a643c77181a7fae5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af3621351af37b0f1931dedbd18158565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939fe67c096cf36b53c26d1d19d7dc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f4049a58098f33712762e98a3f356567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fd7d200399c042a1f37382ccf5a18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482daa5c72a70222a5306ebc22f0070f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf32b6904b8c14902979839975c1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d575b74e0fed784aff2506d8013a7b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84e605f8bf68439fe563ecaff8ed83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148e6858616c0c263d988f54e859cea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f375fd532c3d2f09c0e5587558225e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf56dde26a136d792f55a22d9ae0971575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd1fca3d1edc77d4be4254f9b39849576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17818e4596b1e702b6f5076325ad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60191bcfe566c4661fb114ad54d6a95b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008ae0a5521b55e58e95194c79b9bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532404e23dec10bbb17696955d0c38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1a53f19353ed91ee31439d639337581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c8b2eb09ac90e553f78f71392520582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583249c0085fbc4922884b757d85edb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af6cd53b0da1731a8dd3d6e583b2e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c94305643d8b40abdbe980d77f048585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6933125348e80b6e5381a8af880fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dfaa2be6ea74ba5e5581472bee10e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f49c91e7eea7004fa7b2eb2747f8d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883fe584280634e762577fdb3a53668589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e830aa1b1e8cba651a26fd338f5524590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3a65c0997e42544b3240ed189104591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c646d7904d4a5b3353652635b7876592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b418cdd6572876c1bcaafd39a2353593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216e6704274a56618428602545a741594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d781cd5c9536cfd5449f5ba0d5619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39283328e4a4da8a8ca938a5e4086cba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0e813e703aef3b7dcc64cf1736520597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe09f6a21951d5b91857de64a28464598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8d8b5fcfe1c93b3621c9aa4a179ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d53abcbbbbd47fa765a8722311511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e3e08ffab9198bd55b94bc3997cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b69d3b1ddb6d9704ae0a7f816602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866754b350a81accf3270258e772e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9c76b5ba382d3879209891808cd76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed845638ab06a480d6cdeb95f317e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b1b7b5761b5cb66a546a73ca5e92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ca78ffc4263bc943e142a0f3e2fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb09cb6f398848064295a5eb10257b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285001e9cc111a9e3ce1180adb9578c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3474938e67aac43b533d32d8f94cbd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9224bd8e4e96ed5ecf295f04d51f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e463739aee7d61752f630df73b4c93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47322d2038991420971fc91d630786613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce0b61795cf6d321ab34f69216c24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82682357908648cd9b6a40397dc33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc25bfec330336fc3b96eecb014ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc0c0af4e95d3452d263293669f31e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fc2b9a612cacec1a5fbf7c3990b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3335c01e3339d6d476405da121a42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968d4c36c29abe6aebeb03ba117c049620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40d1a4957522d80353a1f06154d77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20818bb48798b649638927b401299c9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b058d94f3bef4aabcf610488c800d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f836478b3e87a1379f8289631a34459624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f2652b95ba88d14d8e4e2b46510f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b079ddef4f3072aa72cafbeebfcd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891daac826625d5e36cb4628bd6da1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632137e8bf2670103426396b7d910f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4797865df74b6c42a399174d21ee5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b050291c9e326aa687682e2c99f33b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc4a6b2b546396256c6c3ccb1e5bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150804b1493b438fa51aad7cef777c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac177d9d4ba7d32d6a7574b9c067a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e059bb95967ed5bc17d77f9cf57ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87458e96483c5995ff1e965a2f2c96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6aa4f91196b956a1648d39c1b4669636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206dd66dc59fbc08d9484d1458d753637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac9bc6721c4127ac6ef7cb292a254638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5476273e81c23a8f41a8b038b16b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3f1c0a19f40ae7f1e597327e6a7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163370bf13fc8cd3b71e8d1bebceacaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7319a379736bfd605978df1135edc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867295234df5871daa5ab68fd3b1ff3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308100919e12977fcba89ab9f797c7c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9d0fd4495e774b837866daf9be9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6583b69d9062ad0727681d5fdb9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894255552b71e413138b62ed514d89b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ee34b7f981da361b5c1651dc2c57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237fea14f513075ef7a2a4503308f75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415103abe4c6d0d2ecdcacd9598e12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506397f44ade64a2f69ffc63b0d4b870651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d94e812da69ed8f27cc99af1add38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71920335aa07453e3cd5d1a0a6fb154653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8eb60886e3251588c4a4990ae493c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b6bf2af8b58bb73bee1062fafd8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3f87f753ce5d4319839257b2ec8fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd166ed7eb1be7496fe4c6b1fc3a76b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0b0de0b53fde0264dd28a58e4db2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2acf13aa973a1161e84db2e0a42efc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb675bf91fd3d0d460ebfa0a640aa9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b1247dd11b35ca4c9afde5068f6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f32eecb777546a4fb6970b66fff3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323315c3c1bb7357deb2eab8d35ee15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6b80cd4048730cc579d5fb79a842664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb5ddaf938d7595720054958da49a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d276506fd74b335fb7b4c0390750a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec417d447869299034aaa99e6e09afd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0696c4a7c2ceb9d1af36da249be17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257380cef81e68e6eb445d05f4f3b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61db621ef973a84301bc1ab9728bdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4560a98620098a041a6b76cbb1e460b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab29f7d07aed11e7d9db217d5453b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5a04159713b73ddba89b67c24df4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9379a9eab63a7aa3e256e653e94c6ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ca80fa3c78db50e1262395974eb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51f0815a8c555ad14cb3688e1a2b7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a86957578d896b7cb263344d187b02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688068b5ab3f1f60955c7aa70a7a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4613520342f157bbca1ac665717c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234b4402b115a7b8f29883b58eee25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6836cfc69f64848744ab8130d8042681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe7dced42552f7c608934a43d7a76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948428919575b6b5e5229ca6ef4cd69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b29e96913c676561260f67896011b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef3f42a580951463431d6980cf6f11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561055244ecfcacbf3d8b99089abe0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629509ca1117bfb2a2ef0a387b283f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad08939a7557edb285fff33247aa0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b447af2c8c45d3867acf30f893a867689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c62ae465395854d349b2a7fd5e65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d6b15da83c043f4ed82a1d9d13ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d45456c5b4cf126a946dd7e9d098b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8b73ee1558b2bbfd16debb29e7a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2e4793462f4a19766ea1526148591694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb2446d0980a6b416396887f209ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75673b282ccd9f48fae52e5fa520cf81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3609bbcc26b23e0bfe312d2691aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a66ccc2be847b2626c56b524621c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e47fb0f6aa076eb3340373d511b76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfab0a2a8dc0dbbf1a56664c848e23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce350cdb12b46a896735b95fa70f47e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7000803f3c03a42f886bfd8e71190702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05298a4a02e1d1fe815c56fe5600db2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed65dcf79c2123658fdbb03c6c8c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d53d848d642dec3aea163fcbc6678705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb371a5d265af8bb47d0f29a100c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da4a46c2067ffd768ef9c31018aec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec58675271af042e50d33e4a4c2dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e19f7ebd559289df165a9d149e4040709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4694c543adf726a8df99cfde0e1aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43b33ae6fcaff165d87df596ddacd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19eeefcd683133b779bf8c120fac85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306ba8c026b09399033eee8ff82184713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f45b26dd195e93b66d6f5eef6636b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102db65cc5e0e9f3d56dc9f9f3f302715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377844ecf61afd778d8af5b143ee5124716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba3aca17369b63ce8facf441cbac90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e7e4a8aa44878dda8485d594db0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55852ccca1455cfcf2bdf21b64467a66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be7343e9ac0fb3345191ba5074ddb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b409b47d0f6fdae084ff4c935e1bae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc946621616c145cdb7c988d3a4380722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f202481c8785e69198fbfe4bf237723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cdf5de1145d7ece2a7df631e888b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c49c596fcdfadf7cd07f8aced0a32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea02ae1e364effe65fa8b6d6509619726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8effce89ffdbce906c72fe5765a652727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5ba2bc24e8874a3af948089f0dc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cca55e798cbb47eab91a8588056e6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb15ac34248119ba6149836870993730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c52ceee14cc77dcb2f201d41efca5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ae7dfb823b7496e7efeeef2058f41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583c3ad7f1d8a588a883438c516a49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fee45c299fc4678d173bfe62d43a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5d86dfa5c150f20cb9ce43f50567735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3f8cf07438109de882d9c60f1b09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76464848de09f8dd7f8eed4fb437fccb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce7d1e100ca94b99d19dab44436aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1bd48baff298d4bd1b664a2e4621739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79018b1f359c5d3a314756222782c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf23d0a5e0eebb29663e209f4e990e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b18d67aaa36939342cf681b61f0a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0114e092fb115b76ad12627a621cf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756abc37a1654bcfc1935c6cca4abc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2fae8fb1a37376b4e5dce00c8fd0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d9d5826916231509d7b50ccff859746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a164ef669060a51318f2fa3038e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd20db405ca3c39a8c5e450a26875748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2ad2a512deb2efa71d65979b2cdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80b5aab1c1a00379971691405d01d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1eea8390b1ee138c7da72d719b777751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854b5cc55a142f0787e44d8b04729c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfddbfd8d00bdf7e95edee948e172753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804b01a6aa91b5c8c5214b8e1a79c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123d48b56e58e7dcc2e5bd32a032bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9d59850756030de30964a71ac2d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d007cdc23734ebd87a2ae074a17f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>