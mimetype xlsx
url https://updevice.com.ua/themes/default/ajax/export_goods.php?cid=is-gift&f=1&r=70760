--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e20b0fcb29096eb5ac5c8e67804af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576ce0e3fd7af1472eab21cee5b85932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72374adc40857b66b47adc241ae0a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac9a6caef2c58764dd56777788c644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816ef683c809055fef91c6c4950ad65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b40c456191690b7aa6ca7826a75a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8b4dc2d5bfbf162a2075a28ef2e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c423dae3209d8519f84be9439a1a2ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f94205d6421a02cb9f5a0526815519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64694cd4ef3fa6766f78ae5561558a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07c5ff997a8bfae628074db89af5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847eacec37aa3c8ec32d8f32309636312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3081cfa29b305685d1f426bf3f5d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1054f407d712cd904229a4f36d89c1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84275f0a3a56fd4a39b57e22250ca19c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5daecd1d61e02e1207a3d73ea26616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53615a4bf9207227a6177d0095a83d6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b278628ad6151a8ed0d0b6fd0ba92818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11f837f7fe9d9643a40ae4bb6128219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2b6f874a64373d7277df245363cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551765031193acc0b1861cfaa12def821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d28e5cff81cbd448701c3caaf36e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a565722c12b601d79b06d485b2f3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1016d02848a63eb68c508a9737c27d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417624d0bc78eaa58b0a762a0fc021925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732070cb5b72c97ac8ad484cb56a244d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5de0e5cec2e87b41315c800f17ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c9732a145464c1adca6343e213ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e9f0fdc1ffcc4617857399de481d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a693d919ad08812d97b01718d9fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809cced674b98c7bfb3d17a625bb81c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f945f3f408578d6253128823c5d7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a3c68e2aa4e599251610ad62491733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4550a62344dc929156c6059702eaa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885795c731e2848eb7697c6108d8e44b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e1a82cb9e9f86e95920dcbc07ae0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7b1f4cb2611be361b5a993743dae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14315b0895dd9a312bf655ba9e3c7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c3119b3cf5e2d420c3b70e1d3ef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6869d8c158d5b0fa1bdc0c4fc6b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21b6d0ef70e251ffcc1da413023ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6451235a0825f93c0ede8768ddc7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce779667f2236ee5dd0f5b8ca5da343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b4d11b400f7c22e43299228eb00544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053e8690852887be0a7d2c0c90d6f9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad18a64c8bb03417b4c1c041a496746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bfc200dc98547016587b07429e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd14d389f530927e4fb91a1365c96548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da53e999d77da12036c89916a2fdcc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2248eb63345893025f114ecb5a926ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95931416a1e121aa7efc329bd366b21951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19661236943c421934bcceb5978d16252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c523c590ade461bd7816b401ec3a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e214f836e305837f987a8d6546b61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a559cc52784e36ed20d50ecf6fc61955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76988e68e1fdb8a7c67421206e9ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb91fafae4797a43a5c80cd27c44657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3090e79e3a89d38b2ce22921abde3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b755f20721e4c64b667883646f303b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91581eae7557f05a7b43e90db05ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e10b57aaa9229960c9fa4933902e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef8892bf609d9e9d2627e715361df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e992d6955b84a73a0dc5e639c65063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e76ba59cc2ae868f190fe4277b8d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1043f8e2bca0142d99b48125f8e2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef18c494878cf261c385cc57fe21366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5f8656c67ef0b545b6381e1e6b5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c608d8de6a382a0499bb5c3e27520f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bf4a01aabbcabdd698f1e22c169069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df444731bd51ce49212a55aba7a8e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144864550ff6acd4fd0ffb725b276c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07546ab89441be5f66822d18c68999872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c61c673a123d057ccaa73b5d45b1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd49805fce8ccfa7407e4cdb46c4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fd873ab71f00aa807e541f812eea675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df890678dfe0cdf6bae390aac4d8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c887a621dc3525f5190ca43177c7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3af68eef693f7808d504692ab2cd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671ead6bacff0bf0a85fbc8d98084579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd575518d90768dada88730a4f48ce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67f7b0bf3e10737762384a44df458481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac96752e44729a21aaf881ee8ace0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ba31139ed100015b6e185b66622583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93ddb2654d93cb5da97068248773f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4012910de9b137ae247672efba63e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb2b3b40aff7da725431ba3dd04f0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d15917b062f5035de752a393db6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f75f931a3f2b92f30d1a3e6216cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538d10e3577711166b91e19e847ec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc0b99fa040f4f0a2eac3e5402c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e4d3ce41d73f45029616cda326ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ee0676804973c2f54651f12bd4bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090704aa96d8c98f230e2cc2bc610d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d5284192240fba129cd870f7b00294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de16679cbbfe5bbebc0ab715e1a3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51413c32a3651576244b636583bdd1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9cfca35aa86fda89d8a97722133f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc925b0936e2bf0c08f6d7f0283187c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869308886d598c5d2b4b16828b0e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c45dae201561222fd376ec2e6f9d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80bc1b7d769a6b391dbcaa10c1fcac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0eab2a80e9ba5dad56a3140e5da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d801b09da8c5613b7c29c0b0545e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d960a3ca79d452c3ee2b99a24505b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2e63bd47e1cfc7316257d765576cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe0c9917b689e0a7245eb8f9298c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b7c56ed0a287e310eb60d81dff86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631bc3b5e51a6d6555ced4196b9ce79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a5a069e042b5ae82a16ac0b3820e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dff9549f6455ab541a0459aebe412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a999c35f34e8115ca1647591ed5aa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5b47f06b60f07f179bf94abf71bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e395e0a2034a076f59b268974123113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006b7bc36743311c04a693be58e9614114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5171e5c722e9a561caeb25ed53030f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb5cda38105a93cea4dfce2c4bf4b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438610a707d18b236d96091a80f42e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce31cd40fefca9a5be7b32fca6631e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aeb23415bef6bca8bf417cbe7274f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10a7e1628614e01fc4debf361f4b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d00240bc9b44a5f3c35c0e5d0715d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed7d5e6a4a0dd2afb045be4314e09b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3b300881512865a3ced12a9975fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450c93816b85817a99d747d5acd9b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb98b1c10f79fcbbf166e57e7e3be6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cfd9bb9111472608d1a5a2bb56675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068c9e2eae415ce1c0851de3eabacc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6015b7422fdc570ea024487527a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997b9597711e9646e442633979c993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a03a8d4d496d46edf3c029ebd823b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21609a515913a7026c5737b91aef13ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88cd6e60fa80f445c0b8765f062f2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848eb808453e62e063e254c3b32277a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b72fedd7f1a913643d06240be87c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a52139943281367b8a0b6ff50740135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd688c0bfbdb466b9763cf430f85a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f80ebf63e0c1a6aadc897eace70476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576965eddeb113880d37445bc0c6fb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f15b21e84991d81b0e43713cdc1c06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243010ae8d0a0a373bbde84f0f34eb24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d653f7fe7584c719941a9e002568e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d40422cda29c1494bf10dbad03d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052b6464ceb336db5c9f8b9625b385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e418193064302e57eb91477578e50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf940205b8932fa6131f9102b5bc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4155c59341506db7e12f1a1279d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557d203c0f557378a21be1907d06c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2d45defa0e1be2b6d6191adc6bfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85794de37f831398895806a4bdfcb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b2fe478e77695425ceff8fd902b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef575a39676bb83406360414062dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e71a9068e6c4a1087892aaae48139152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1cb226e51b207d93ccef50b63e61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012356306fddf71a9b3ca6b0255163c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f3d5e2789da427d6c5c9a5d23eeb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edb113766f0b474b88666379201e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb763cc8cac0d4cda00d50d7a027b35b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c8de1a90f11c245508fd42b2163e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a06cb9db201b638cce5a48a134cc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402226e097a5f1f0e82904c557991bea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03626632cdbf1f3188ccdf2bf2af8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f050824a633f87baa6e69e78454af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f3f36af8e578754013a4b5424ef95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65aa3ddbe466a70f790577781008e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bbc1a8d8f4adddf3d721fccabd9cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525a16e63f7533f280a1da5011f7a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f45bb3860fd86c25da4b127d6cad65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f971512e5602d90002dee9a4fb21c5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b614be62048a441a1993ebdfab144169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b5fe4f82daada30c9ceadb7bb0b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d76c4bab3ec3474a7d90121f19cb59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82fc858dacd8f18470a51627abdd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6841720304d7aa07ee30b65499056173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4876d389eebb34147d05e538ec1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabfd1364835eaa833c051313c2f3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf7135ced957755270b2c4316d1b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84744f00e2b4caff6fec4dc740381177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d8e62f127ac63c4df0e7383c632c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35356c6771b67a387925143f793070179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e1e075f1f38f4df84f727dd4fd5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720601b502427fe134ded59575baae6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a15146ed6904b6ac54579137688f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910cce69f329d6976a541950ad550ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfaebf882464e6b6d0f00f1128f604184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cac1233a85f633602580661b24bc9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2902d895cb240c47f854e43d713261186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77b570c2250d1b39f070f9dc978c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e156c95f2f1486179d89493455ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04ebb256a4e7c20ae0104250af81ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960c707e9b490078f787a89d5fa1207190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a5753c9d324404687f7b6e85c88ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78befa7b883697a69fa7bc64596d63e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab1d2be8d81d45fa89e79c178ea0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03cb243e196ac14fd47387c062a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf532fbaf82dada8d481d204f7e483aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6db5b72f94c512526b6a5ad85aceb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2279f73639bb32198306b1a2e7cd37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f466cbcbec9c41a6ce29ec87fd21a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439764ae3c2d3c2a90b0c50019bb8e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba5a75d248b99f4ae17c187b62a6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d1d98e9120bdb271883b55ee80f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd17e74bc6636fcad9dc2e1895850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c764a7e9113cff1bc8493e3d2e04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca51b985764082a87689ff40bf780cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770f2dce75518a8ab91e89c7f60b82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2332ba669eca6e49c878a8813e7c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067239a19b5949f61ce7cc534620d8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d123c25755058da985d2f3fdc7fa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7145ed2a29f931e1605009a4976f4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580822e1de03ca21736794fefefae0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed188b2ae09ce5fb79e94eb7a2661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f91188b8fff4d85ab5c92e39c817e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca1e9a22df7edb02384fdb94a7047213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abac8c6704cd540530d89fa57e67ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e5f79154ea5de881bdefdb4f4f61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29aec81c10617697a82a7bffc6cf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8b5c3f78d28ded1754f1a7f44008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754071ae7f688b78c86842c245ae791218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd698e12ec05422c892cb82da6ba5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacba038cab0288d824cdbb72787e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611733d9ff6d26e6c979c8c7615542b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f7e862db18839f7cfe46394beaa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86385ee4ea4eb1f2bb7411ac10982f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80a73149686c6975e9c8cb2d28222b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5fada1bd5d6e8caf0da73dba64d09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb41c1d1d333a32f934d44a9f5361e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d01eb6efcd2710830f112e7b7b85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b24ef8d1dac2a4e70ea9198652f995228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab86220457140f98d3b8b9e0c4abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abcfab736525980752ab980f6eed70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba249d5ee1fffd7f1bbd1a38ab3847b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c71eef0bda95228683aa6e2704e78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd889c88f0df2c2e6237778dca8371f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fc7f09cdbeb477dd511469277f67a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173b81faa7cac1dbbadf0055c56ec8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cfd9f574844b7caacd49bec5cb39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d22f57dff34909e99007ab8e7643237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907c6d945ebc535aa1292559e5f6d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5746c953592e043a7d21771cfde9e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554711bf752f11d6a39d1f702ec5b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca51e3ba5c74419ffa1a90ff032ad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cb076b1377191c4497c76d553c6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077012636f4dc5eb24e2d4b646e00d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff71b35c01fc174e803e7e3a901bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a17f2375c7f544a3d7febb7ce58ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c1d914e17aa2115f7fbb91283f7aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f24a763a97f5dc7db3c712a2f970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc96116d59a5e0d48c6609be4b2e7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f7544bc7319fe33dee8fc56ef52ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516691b94c3ff7dd309e7baaab97f073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8851a504260b1962565134781f4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf5fdfde132c1cebe667ebc3845395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08797dc87899b49cb9c6ccfe843d20a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97b19c1415cc2a87b0866f03f33ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da531eda696ac241daa84ce6ac9423255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490eac82722bf73d757b199c07a25b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34dba661be859526eb13e54310aa0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df37d581a6f48c967c29a218beb4e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b1ec06d4a7a00ae12ade1e81bd22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9ad48f6a9b6dc3e77b086ca815ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790bafbd91b9c8822a95d8de2adafb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e23fd149f0b74f70538c700d50bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b10c5ae351e985fab96deffc813d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656aa122fb215805be5937511f0299e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0c09694a71e36a57873c8dbb4a77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc0941aa1bfae7a8cc9b2102dd144266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfabc87a804cdeadf2d2d8e00915c77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c3efe9efc7636fd3db339e52401ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df2333c46b5a4a6b8d6ec4d0206bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575fa7e0753040353f48289b6bfac9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3a26f3c9f04db0483ba81af0716c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d5962f6a92082105e92dc3882706a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5029a67e81edcc0314d4bb2d652887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d2fd9c279af52f9aad7bba348b92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad36bef33916a2725175eeed6ca1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e6e37469d62e7d96d3ec84ee7c616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c94525cf67a34dff8b71f44cb1bc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25da5869f2db1f5e82778e1848cbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a782a865ecc8e8c5296eb25b187611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac5d59fb4ce8af204dcdaa6522e4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d42ee32bf00c0f10fcfd21e0a6be5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962ae92fa709b67a7418fa0f73c0ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f360242f59bf639d3880ab01521e6a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7214d7e5b18de0f7bdc2fd888985f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6007d91b2288e33163a785ea095c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd277358965bcec05e9972c59430a18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99002eb9fb5acd63e41924f90f9714a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363807fcdf2b281dafafe0856466828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12993b9465ecf98f8eaa9838498c8f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760b02cd05e6bc4c644ed2a419966a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f894a87e8470b2abfe4396a48cedc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629c50046e73062d0c7eb398ad787cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c15fa838ee906b96bb3ac90896349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd0dc5f95c0d030025982bb3aac17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391a4a1565e6bd385ccd5f3e5c310f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a383d18afcca22454f6d0f86f24cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f62a7e31d6dabede02aff3129708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4d1692e9c89273f7345016f58075298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9007c34a973a9c5991a96c7b74421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c7f713b727dae9fe241d5e3ef0ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b963a3360de94f689b554a84732c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a305b85f1ed077e806f3fe08f2441302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db9412bf78a1c1f3bff7a4e402967303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff46a4f69d2f1ff3aaf4628c1993d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c89b3e19e63faeb7038d6be72dd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcccb5da5b8846c47b77db5034f99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad740297c386727f9a47625d2430fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b8c9b4e59954071b803c62a2a7e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64deedcfb2070b0cade0f752469b82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df6f4492383e9eb124b6a17a82b1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349ce0404df942060a581797c99062e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7dd0e1dece601411aec7d472335e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455232513d0f3a8c25aa191be3279d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139b4835af3f006235953b700c75b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586d48ff8e3138f1e47fd03abd36be9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c16751ffdce97f29a3b0bcb9b4db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea6479dd3d14e504248040477b709e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254483283fb7d34f1c896d29f6f5f946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc02331c7f5988b89d37c34c49b4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d578a98a9131e81a53a6a0473383cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d4bef5460e0fa208cdbeba883367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705ef71ecc534b3702e3c9cf896a92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf0a3b229a7fb3d1eea2957cea0f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafef023faa0c10a9a13865ff436b44d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd981980f4553181143a52e2a77141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebe070a2bc60db3fccc4c4c456331d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871891c9bbae56e2e35ce5e24228cc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a0a2eb4f0715c0ee92add0706907d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b608651505fb7f8b2eb8a1a0e020329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f62d00cb11df8f268c985ce02edc8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2dc5442f4564f50d1c74605c07b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae2d64dfcfb13418c274a9b11352ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cc072675f310cf4713d82e432c894333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1824ccf208f0a0ff4b262353772cc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583ee7715b353d5bc893b370dd85fad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91ef3f295ba0224ffd94d8d982b94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230a594e4d4ec358d35c2f31ce392f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e607b4ed7b5729dccf5af2989f42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca24bb5828a2cc9b94f4dc5be97c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5216b77048fd76d6563753ea8da719340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd335d36894731906da2a0afaf8f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff879659eb5eaa7e16fb70d61cd98c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f970d7dde6ae8d98a92944fb95186343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97bdfda8ead0ad45a7720b8cd824c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3d424cdb4f33857dac8b37acd745345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427224702df5eb8cfcc07cad1ac02bde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9efa0d37ff59e3172c4dc193a73b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f864fd16badc9e8f9150281ba0e7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1810c210bd2a317167cf03b75dd0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be59ade1d27d4008e7c094696794c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb5ec6d84aea3d6a1d97eb9e3a816351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5cdd23217dfe92874327f33e686c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183b3a0fe5c76397e3f34b1c1eea37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442d6be72a2db38caf5117a26b2f157354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150da6857470f6cd869a56d26be261a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79bce19e84d372ba8c3c334cbfb56f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2371577b1caa70a6db82d0a533987357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c43f6ae83e6f4296f10740fce8aae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb014e1649785bd340b838efcb600359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfb91c7aae0ed841e34a546dc111b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082a1fd7f513d51558b115d100c804361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed669c29cefb9aefb5dfcc7befc4c9ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54858e20706657e97d042759c85a30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73e6e4f5e64ebf19a6e0204f9a614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d38f44557e5622c80eae4bc41ff4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cff67b7f711387a5ca2785a0cb261366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8387e721e36e1257020ea602586da7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da27dc27532720610adf81fd6e941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735c620e4a2700b16dfd6718d72cd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a39ad75365d4a0a3ab456d44bef32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59142599319d94142ea276eb9bde4ffb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b113c5b22ee376efb932d4c801f0fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342f31ce5ff8b4b8b0e407e46bbd50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e852ce0e30378f8002dc39274ff85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe8b76e5a5dca85719f31cf8aa8b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99795e6242ad9ffbcba6fa8c6d3c9b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1eb858169d1440cbccfe9da80160377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c807fbecac125803f7278a9e81926378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3e8c8994b8fb1e61d9a38f5960fba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cae8fd9f569772c44d1cbea2e2e582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b3fdc44bcdb0655d34e687f9be1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd20ec54b9965cec32a261a273917d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5bbaa27e89afc3e46e28b583f2179383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d61917af1d46838f7132ec56a423384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c66c85eb74287f5369d5c66c9e6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112567e2c439087eb278e36d790cb1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19928dbfc50ad859f211fd99c06c291387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98af25ab2c1a48020e2bda3291768a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43928568f8cd34a28a077921b8667ae5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97bf240b4067f9216ed7611f2d020390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055869caffefa1dea85d8a168694b138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733f76ed7bdf323e908f5ea2d3e9bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f913d29875c4dd1847f6c2ec57ba02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2d679b799247bdefa3ce86ad3f59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa659730ceee2020c7c4a16bc20fe2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fcfe19bfd2cd0262d51efa9f8028c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d82f27df2878c8bfc2e970cc7e44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468930c22f41969c26c332333f41e74d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092c0fcf7e1293c0a6e4d6673458145399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e4dfcade6d9ec92b2d40e7ddd2a7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6027688a363ce3b4955e4b5703a8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69ae1760d40c7ed1d5b143431f0c23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193d31495fa6e1631f403318b0e6e82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5263755f9721515895340362fd129c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e045b9f4198df166907e3f598f2f14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8343e4aca3b50ffe62ce40e936293406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e046b4dfcde7adcfceeeff9acd2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572aeaa536a9f248800a67e913cf004408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57261c67b52a3cce1ca431f9f64d3222409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14ff824b1231470b90ea4eea86fec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423d85190839b880662057e2dc4899411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45946980222a14a493084c15eed9786412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a575066e8dd4be67ce35de5b3c3d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be408f2e08ab5e8e8f1b53835980871414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500bbdc1c581cfc3c2ec14b1e110418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e055c186ea24d4668f320c9e71ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2a7a4c26139bde6dddd9c694dcce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a0779dfff99d6718f97ddf1c17103418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac418a47e6c7e2dca677b1f589dd335a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612686cef35464261d401b73c2512d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb684a39c206a81d0fcc23e9d8f62d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ab1b4967f19343a245dcfb4e7c3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264c33627fb3c2d2d87e7164670f47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca13110579b7408e2ec43ff782b88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e524b260681550180fb36a6398677f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a76ab9abfcffb97f5dd39c993fb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614938da469ce7436184e618df200c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347052a093fbe7f3fd5ebb085f6c6ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726aadb7d2fbe8f9f6b762553d6469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11fe7403afdba39c37d6dc65425c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797e04c59e90cb3bcc45955a27ef44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af5503ee56b473060a64b11cb6b31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c794ab06287115920f932757bab7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df543f812e9c9dc8311e557423745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee353cd97fb586db12921579adb007c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d485f622cb38246b8b13ddb13917d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911e92b205d8bdbdcfd42f4cbc00fc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c1a5e57ab54a9cc04a633554f679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff511e3b960f8e38680e433962cb81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b35b8b9d78a7bfa7732741ce25728440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85778ffe215ba1e0eb01188c740f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4c3cb11b58eb90ba9db8943e2b46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5936210b7a45e396a195fe46785f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9c90cc69d7a876084f10a0a69bd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3b8678294d9ae2ee9841eeb451c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab62c5adb477439af3534659992f81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1830aacd7ce3e447d496d32b05179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129829c88a076e36ba330c79dcaca5f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d24ef7dde977910bb1552f49ab25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed65b196b9f48e9cd0eb63325bfa68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a822b75473e23bb5e35bbee199cd126451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caad495d22dbe668c48276314c2543452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c566221f629b300d349d7d710e8a47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aafb4f5f1d500017279dd1bb02163454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fadd316c4e9c7827beccea67a48cb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f92691ec9d8ea29eb45779c5f01c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c310a0044a5f8c2b7639f9fd0619a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa116345f2cd3a48599af7a718c3c5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47590a82159584a3d7e7a57126500164459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84c17b12edeeb3e51d0cef110dc7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4bc067766bf679df3ee3070af4ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f1edf0165de26885b8bb1348b4ffa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b9a3a4862902b5f74eb9841c86253463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b3f223f63e612186efa906fdb721f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ccea5d8a2ff518267f7b3daf744c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8e9c85bf05231a6eacec6003d90b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a4b966c3651ab52997ce99bf71bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a192c74c60a2c414265e90ddfd8a1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115ffc47f9efd3d33c0118705cba4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6285dc7a585a224da1e35af3a49e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ff6744ae7e17f1f996e719e23a3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b8903786eb7f0a14fffa44c8bbca1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce44603afff19be82b398110c9026d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5668b60ecbd4d1e964e276a512e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cb4b00fec888622506f1f653989a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc00b8a20a4ac58d08a4c27fc4f5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b65912c9a2aaf03a351fcdf9342b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a808ac2dca7696ba3f8bb3f279007a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaeca255daf1d68f4f613fce76fc54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866456f820c90b6c3952f695ac936cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7ed99e6329d89c4429a55295ab40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f3fb04c8eb8e2107534bb5bda9238482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ba12048589fd6b32aef5d36e7db7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d359d2203210959b92a1d65fa40694484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e5c5888b45fb593a27fd00992a4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8889d088e2661347a4b9e37ae239ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692711051d82fb508600d60717b692e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6195dae1a5218b7e9fcd4a31a0e42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223946a1ea8c873641100d0eb9237e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab282f0e333720df92c3b6c88e2c1aab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5296ef889d64dd81dbe6b2defaf11b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f651242000b62b3e87b00080e8a51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7a459910fcda80aad862243db2b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d228a4dd4e62dcbd0bf6480528406d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45363715e0c7c0cc7ddd31ace5ecc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38632723e482985de8bbc493862030ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc420e01aa134d0c59cc8354001da8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d2a0a9f27a0bf5967ed46e5665020498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff900d097d8b7ff620055704f4fb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a997cf2d60e3b0637651787dd4473500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b849451fe9f202142445196aacc774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c82f0981947fae52e67f1b975549c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c43b9316fd072c56eb29c03cc88fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4f3b1bda7ccb81c6140803036411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e19f20730d18ef35ddf3285b5b5097505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6086114b1eae758cc59d8fa21bc91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1428fa161fe5eadb3278fa1dc8e35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895440864192fd012d88817c3f86bc11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb0c0dfc4c47d16573f43c8335a92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb491bae806912e3926351ab1f4fed3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3887603b913ed3d06af4e24acb41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a8c99bb329a61f95217ea4ed1144512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef305a9f42c5ea3fa7227b77a15b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260649d533d816d56965773d996a1f07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885f6ee129aebdb9a35ccfea0f27c9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342c4b5be437d0f38f76aa8f6e71ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2fe8bb3c0d94a3a71085e68a8c0fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d069e926c47c059cd74faf6af65762518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8014f720cb279e43dc4ec85b0b382b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a926d46df6e7a3e48d8f0655f6771520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3265a084f83d4d5d29c58c2262db50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b28ee31b2ae0c0a4c2151882f2321522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f42ae93a69765777c8ebbed92812c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e0f30f9fd00814f892b8c7b8770f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc3b38a9beeb11fc47b4c862f3983c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476355e5d67fcb964f14d0f2b39622526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d4d94f5cf2de02df21c24d84388e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd1a650e41e02925a442f94108e54f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d08b64b46f803420ab5e2d55ade296529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ece24aec843c09491559d59d92279530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3fc76d1d3464ef20012aeb2ac6138531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346bb5bafaa2bec289e73831effc4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d219ba551de5e43a099ea055cb2ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a1a6d44886ab2f4f705930f6a5b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfdd81c919e235a5806999276cf465535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aec74619a92dcae60dc35b926a2e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6db895ff347425b54c1b6f4a304e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b496d1bf41ceff0d4bd390007b88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c003816500fab034cb1844e0434d3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e907ee870fc47f102130e56ee6d2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f19a3ad00fe612db6a73f0c183b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9120ee0fe71f53aeb33540055d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211dbd3079e249060f9331521b71d96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa7e4d781b12b6aa7332dc7229ab5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79532c6eed95cc4c334bc31d1100f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bd89dcd173583108e2e70318e4c3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ea6afd88eb5e84cc51f4860adf45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df9034d2d1d72967601d936ff1525548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464a8aa541e1a69027d1c4f0d30c41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da4f5b271e50c3f8e2b9a3b7c622c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0e826cf22a17bbbd551e1be0465e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123c3a69a268a6d3a8942449a2b472552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df275d47d55d1a172c9a916120bd4ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac092a53446a6d604608e3735d70547554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f3596b2ac76aa5d4c693cf5471c9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e107ceb6f2bf34b931eb3b9e8a4574556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d41440be8f5f183f9752fad57f84c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08f285f81c080e5d22cfdb941b60d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81be098bf97b977a3e9a59a6338fe5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e1e52f840b3a4cb0802567a73b3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50565500ce745030f3d8d57de0df3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eddb1889bc663cfeffe2ca4481f61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18df542fc6aa25c86222921427d4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e093c261fee9306657b123073161564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2bc68e1a7afcb3a039b15455cd34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138953f2088ea5fcf058bc6cf5e078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa262f2b2d86d880077f26a7b308d836567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f4bad14bc6d4b3d77787bf2e9591568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce7273b172b428da9a0660af3ebf16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c83c6291914e27072d608177c09e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb97f91c31057a12442ea29bbbe49f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72a8765769056e44770c1c0f2d81c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf090613a12f89ef1afb48fa0b1c1a59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bcf746264e3872129445f72755d55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368febb36b7816faf0bc56883fa1fb13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd1e32bc6ce3d328b44d9df0c2a5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0fbd03f52f3fbf37d19414f91dbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd177e5072aedfc9e716159f69e280578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a998f2ec4d46647bf7269c633b9c0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd61b6fc60128faeb4742a20f8d5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275562941f91b6da02d6054231e1549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d266ee83ad05cc232bfa7ab772bab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe01eb4a0bf16d0099528482923934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8478ed670bc97847afb87a3b97acd3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f7efeb4b8f5652fe97f2aafd7afe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b387d7a7dbc8a7eb54904c4d730d5e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b2caeefdc15ff2df01bea6657efa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d1380692116f09b3076ec00d87e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c7ed712f6824cb0ed4cfd6bec066589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975752c1d0e69cbe1e9b99cafb3aefe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280538732870a736d2005f7c52e2bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cf23d69d566b26ca4c274aed2519592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9450ddb8b7e6b099fb43454269f0880593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b6a5d052dfd06c9c8846c0d87750594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08adf5b5f583c3ee92e2d457b8a77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa11fffa6f07ed077f1f0429f8170c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e987e430498245242d217a3440c4cf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e32b119fec8532c3da38e752d1b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd79940801bdb6ad49704162f3ffb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa82153861266ebf07f017f940481600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc5f39d2827a6b4b86c4313fc688d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d5012debe83decf15dc1295dfced1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93dd21da09213025930e6019285d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726284aeeb414c46db7ca76e4725680c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbfce9e051ee6e958973e73d3b138e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3730cbcbe8e717f102d298cf3603606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c4160b539abb92a2f60a67369b4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e47dbf3a130e7ad81328283bb5f1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ff05891798ed0b75ffa12017fc08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e6850ee41caf2f11b2f3fe67424e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c6a005918d6b75f988e9f86e331a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d208b435d65af17ea5a13827c7bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149078a15f96269ace81e9e1490907bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d5189803b23a63e9ad4950e24284614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b01a8dd244dfad4a455e664921eb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580b593e50666b238f164972b1c93d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc65f11145ba30c448a2d357ba3b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322e9d6d700eebf9d4f34e5acdada5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de9a65f7283430cb6c0c71bf638b78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f52c6f5fe591839e3e0f49a6e609f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868345141a11326dfa7be3bae05e68c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e182a0dde916b7c024b06a3d5871b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1bfb59812e6d282294cce9f507d3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25afe57475e221267ae863c3b66ae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e2dbac2350130802ab8d3ff16a88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d9e77af8337e71eae179650c11af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e05f9de22b61ca9ba3654fc37862ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9f87f0c38aa1dbe9a081916ed162e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbda4b12f6aee1a8ef0273af3067656629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa0d9b9bc3f773eb71350443f9b8dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc89b92561f07f003f7b16eb5998cbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481469c8de730e4792374e9ea9c833a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab142fb7cbcde5818f3952deb43b38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93ce21af2c654f17f9983047eb41c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ab488b92d9286d574d246c8a1230c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfedf7a4bd02bae8924aa829bed53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b755e8a3ec8a69b7b266d692d65e08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18cdfa947a15b1eb5f8332da7f276638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f2a4c789ce197cdad3c80a71d615639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5b9c0fac0dfb0194e580fec38b5c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87636b7c9ff12065ea2bdcf208dc84dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c908de8698a5d9105270f804b6396642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b830832805e4d61a2f86af392ea8507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5617de11ba69a9cb29cfab1e3ee8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c5d8b45e76628d529c80da720548e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2513ea336662f145e42d8b4e0765e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d845c60bcc8cb38ed527f17e7ff72e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afddfe527da23c13eeb66c070e60423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd62d3bd37c86f1f2550bed7be5682c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd337c33a3133dbc29c7e3208cde9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e7672e9bcc0d8caff301951bbda9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3b0383735dd7ade4d85330575711652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7689fcfe3d6fd48b11f17ac07e6479653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dd02b4fc845d6fd74d4d73b46b941654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b851f078c0d4f722cb35478b664a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333aea32fc72bd93d22d3b2c92c481656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f13567d40acb37d1cd420f1ab260a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ca9ec4dc6e41282d665958c7d6a4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b851f078c0d4f722cb35478b664a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630dd8e4b56114106ff690cf4575661660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14cdaf41ee0bebb41c26788f30d77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb67debefe1adeb9261adbdb3d473662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f30d53c6c0d82fcd755ac0974f34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d4b5f20b3918657cae6c451bbcea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddadbaf959f5c5245858705ab2d48f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b8d5afeafd9730887092e93ddaa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1aa12ef195f71dd83d9a77e7257e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519a1f036280a8592f54512d0de139668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdff51f1842c2d7ce9c58475c88cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d952e4fc969510b8fe4f994c64d88a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfd91c8d454fe8d3f198f6d2a816f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b77ee89a848026e7372051531b81ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5152866b22eb670cbdfe16b0758cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7635e18c807c48cacec8a8ec0c7293674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c4f2d7eb336ae87d6e237e175ad7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e591ba90baf2ba43e8627e45d87b03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed3b9758f7509a39f66cf198bc916b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6454f91473188d7510756a45828aec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b85ca152d35176abc0e46cd7cadce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d39952e0d80461b46c00c0ca3fda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8725e0ab6d8bf500406de1a347aa89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e3035c13cd38d9199b7d2c5b4c7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acf7a82da3b92f7d2db33c5534e75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b485463837e5e3d43fedf66018b45e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355d0d1bce3767b261b90f8c69773f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854649c7d34b2358432b9d11cfafcd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f24e6029dd6e7ba43378082a061176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa2575b434d86db228058b4b6baa5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dce5b5b09289b2ed0b5b82dbee228689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae701d02cab5983d1479b78c0bab6d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0064cd0dd7d3a907b0fc2e6aedec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9e5099feee475786170b9c44a9e52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd639d3fdf3584e6c9698ae391933c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31518c41c8a59cdbdc9ecb78db66f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f17ad04ad8c752751a0c422b770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae5665a29129f3912cfec171d40fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb31b69cdde36ccffa7520117f3d75c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bfef629dde07db1a7c2a4f19a9f67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335342aff6054410b55b0d1b565e7e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a48261bc06ed2ffb316b965501ac0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3245dfc0aaf74770794eddbc620b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f8a84f7306e4d2ee7776adabe9b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c75c4a80e25765e5882febd60aea5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f48abcfe616f0e02df359691d3d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca1c2599b8c6934d77983575101205705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c5b3c0b20277fdbc07e977b7daf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197dd906c971b8b1cb8cef8354a29bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e07a271d2c399694fbf267cd92e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051d4f19ea209305db020ae26a47c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010cfecd1ba86922d2fb03c2237ed6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe555c8d8fd46d4b266f28000d41530711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f9f7ab8bc542cb9902227e1c9ef0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81ce1aa120bdddad42405e540d152713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba253e65efcc850e5e6e8ffabbcd419714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680eb04386f7973c937ff5ac56afd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc527984549c9b6123dd68313a241c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f55b8e564162c4ca2814af7764c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf88bcc213f945f394a67705bd325718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da08a8eab09bdd27e1394732b4faa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f65132e51a5fb60e850bfb357a87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cba5328e65fa89181987570ef53d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540ce89a264993083a8c369f263972722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43befec8c4b9df36e9534633ef7bf5cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a93eb0858301e490882a5992bb55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ca3d8e45929079ab419e983207fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28f6a377026588854c9c4eeba4e53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e4ef8845186081e75d5b8c0b6121727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c26f6808c4eaf1bda4f60c102d863728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4dd792e42171445285311a2e27f53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04196e5ac5f1ddedd5f273eabb1add730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812f1e853f3e752e84b69d1a679fb87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf890eb43c2a53b951ccd1d413f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1866c0cd8ee4a7984346d368f3f9825733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4adece996b5d989b88530591dda741734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ba4e10c6688d745d98665e9fc6fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe71ddef9c11fdd95c8e31f0b1864736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c5bd5a989e868756d34c7bb421d0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e2b6425c54ec1ccbfc6e041714cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc847cf1a0a71503d67ba6a3a9c4c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301862fbaf37f9ab2a66e98a7daccba4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd468cdf1c33f346025b6fb2dd46d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808da48c2dd87431d619d078a56d30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003182f3ae196485e7882e401055c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1143404c0b757dc9bdf880b41065f6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cbd6ba23e4d2faf3970af32404d9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d06f84e3e465939ab3b73186042f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74fab30582d98eb4048a096edf2e2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc42d293cc54efdba2b43c0c89b94af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72023a9959a0649aa46e803f860a291749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f9cc380ac7c2cd95597ff9fe23e9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc89c0f03857a99c372ccda28cb323751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2759ff9cde5b700d747e79accc68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d076d14ff8ccdb90b5c0554452b9b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1982ecab82c0285b53dae92d57845a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c576b3db43895741002b300173d9fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac51df17599fa48bf7173be682f6103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dbbd47f6474eec02698222ab372c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07b2d1a5b9953ca741790119451b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa2a8daaf0e31f8223f36b376d2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8601aaa70f1d9e500a74e0273046257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be17aace85db971599619e45b633088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48fea15d02f81d1b5bf3ae3c225e1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497049f878bb32889b1f4afd4cf7bc6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55d0b64656f4ca9a6dc4274f082dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd5009f74cca14344966cf22e2ebd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be282187277d9f4057459330734e35213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5ab84f99f504a86fde738b86c44a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6f7aafc0f7d4081bea8d4c3c9009a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0fd215703585cba6c1ea1f3eabf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae56fdd14bc649dcc2569745da94c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d1f355be454c01f3c11479e8c82c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad244defae1f5b9ca50d771129fda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4623f9a008c4b5463a678be1f11739020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8668bf27c1d2c99fdb88c208251f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01ff5511d2281ddf641ef521a19d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129686f189e40cbae6686bc651486c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1f88a460fafc17852b3632783f37c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e4ff74dd92e1cd1dc47d7b3da8cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e1b6497117f69fbfba3b9034fcd5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d7d41e9beb105b1a47ad58bf9ff8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822835944c1e8a8861b6114d3b3b9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc41959a4184c8ba2ceec402f3287229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad18bb46abf10ea1d4ffc9558097530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c6395a13624bc59391e08621a4b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b7eb2c981fa7fc03a7d2a16fbe3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1830a1f6c3b2256241d49d3111d12333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4280d742ca7772007ec451358ffe4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5640068ef3f803d4656568cd575a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2f119b8ca0ae5cb100ff55f1979236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9d44d30bef51f4fa26c94a75bf3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051fefe5fd35a570fff19f91de985b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb13e90ca83060a7fc3e04248a49b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967fbdc4887deb527b1ab16ab895ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e76fd0398302a44732e2eb9ed8a3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231713658b91268ac8d2be47e6ae9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b747d7211c4e0b6bf30dcd01ef18dc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a05e868ba7201e6f7a675c14ffdacf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb841cd984020782dcea453c75eb5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d60a63a57dbcd63e39778c7fed7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784416db73eb7152040a895dcf3287ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647764a2f6aec1329984ae73c2193f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e1d39210c0d8270e74e3891a2f1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395b30daf2893372fa5523910303b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a7c6ce2da2382fcbba6d359ba652951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e26b08064dd62a016b824ede3037552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a369436acd04552786cd04bb24c29653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f31a232ad280b0ffccc4ccde1f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f7b7a583f9bc9d189e75036ba59055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e283bd8e27502ac6c6833bf8df4f9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279e5e94ae6cad6fce0ec55e0e209157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ccc02a9fc93248bad397566a994a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535fbd1c2341f1287fcb4fa74b014759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d305af57105b51e2352084918117e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c158e88277a50e02b6343a49a48b2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5705b89639853d1e290c739a97e7a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f4d0467442ed8610e6050a801580a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc9cf6a1737ef26ed0642d5da791b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ebbaae2f2092f92e1ccebfcd54e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f629e1c88080e6097ac4cd0521e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b64fb95432b3c0bf563956ce7c6b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ed5d0b0ca1dfe40e6aae9ed0c8a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7298851cbacddd2b23b184f82017ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013177cbef342746a2ffe2f049fec7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4764d9a193b7d549240c846ee315371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec75adfc7598f3f257f643e6a6e6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592e25dbb644ce2bcb56ba6885031b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541920a0327adb20634171c0a62927c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f23ba2bef1036abb1ee64a34c3f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016711d901d75a91ded4c4206716adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e827c82c4a930547c5ada48a26de93c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f00285098754128dcdd8d99d118978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54948aa504d9fdd94ace3e5d081b76079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788075065ef4dd2cebfc94d55d2fbb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c8bf8bda2493f826782fcdddf043781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cefb032d6faf66e1b9f815a1d65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66719398b15339b23afe4650fb22527f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454de06c3604e69b804d0f7c2f9943984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788e2e5b6925eaede0cf727063b94685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668efc1ad6dbfd72006899782952cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e16a71be6d7e0d2c0f036da61570587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd023247452344acf696798244f9cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae4771fe9a1e5e25f48f6f2f62c69589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907a00d007e3d06c2fe60ba4b2f99590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c6a47bbc14a7559c64a068436a3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe45bf5a488b40fb62f28b583495f0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531ef5c32fa21e04717fa618daf1cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef889d5603a7dd8edbffdb57961eec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed29836efc64df168bef2b4557625395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395bc8b0f26be54a187c6a92426739496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641c0c1ad5890c4dff855a025f423d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfb461a5eee2719838d7e1b66910198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6db387bb2b31b75507420cdfa99899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa16f4433c21fc2cb1e1780fc02c13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f596ae4c9544b3881a5c298c2f8f8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e25e91c8786cfe26c997452501a642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c0a3676e6aa037daed0807ad4e08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619700ed5499d7c4f862f644b8c6c071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5174f005bf2d54ec507e8b6aaed88c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3fff21c42d9f42208e832550a530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a240b14e94c4bf314f1f7b52dc2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ffeaedcb0cf43f3e9a3ae6383a4c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473673603ca6383a5371033e460c5cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed52528d6c57a2b6dd73ee8986e0bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd15b8d34bda6c9aaa68749076c969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5081760b8844e59d7da17110daad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047a07bbdc22851d028a2192538cfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de6c4401bad17b21066e332558362f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791183985f9e48ea3c9b99e0d03100a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664ed2768882ee0730946182e52005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5e4b1317779eef80506c5ba4b6b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd6271c78646ac60f2ee2c8dbe1e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea487af64c8adb72780721d3ef05a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914c0d2336de17dba3514517f12124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cca741489746d4d61bcc0d2542c16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4692cfccdd8acd04dfbf7e70770c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ff2ceee7c9a99430b31fa568b110123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4557bbf44441af52d0ba9909b7a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681962b25b3012329a1d3feeb4c1f481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf593ece2567d34ebbc28e4cb6bfd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe213d1acb84980f53e84645975079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea8bd7fa715fae15ab6b0f3271b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b6d477081a9ccf507286a22c2b5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904173a43217f9cb2951ddf0f55c5e1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a0a31750a372a22065b6403decb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f6ac6b491ff732e3cbc3a484b5a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e22209840e7fd93c643e4a06dbac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6784551018b1939a907280d785f10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681bc845f61b7e30d6c1a18533e445f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da98d817fb777bb251dd8e1483b9bca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75664cc2cbbcaacd2aca50c3873eb772137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dbe95a7f50807047ab80b9adb8e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e3ebe13a5b70a5f0ee7bcb02a4ed8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf3dd3ce47af57db4b0c3006a63ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b61297adc1c7787294f81825afc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022dd865725cd98b8640edbe1d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76572ef2b447fbdf07a63050319e79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f839d25003da61dee8675c12dd77e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59f833d76299b1ea747cad78138560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d0d8d0ae9a312b92b79b8329a917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622388ad0e21f77e21460ab40aa7dee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5761b30edea8194fa069b5917e118a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a34e19ecfa4cf41a2509b692a043ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825b595c5db66e128958313b14127d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e7ed4e5be52af56dca11369e2ef7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d45476c71322f5c4526fc16d274b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38971db5f44b10220819bb48f96e0bb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360505168529be7937e2daae565f10dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08d2d61e3d5f5aced01bcb8318a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4d9351b226025499de9c4c25a73c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529093ef91e652d3042564cf22169643157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439071cf4020ffe563bc68ae1fd80114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995962d735865c97d93b5231b8534a2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4fe7520952e8d5b22c99dd4141134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9acfe554e1a0b45d29d14386f4e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da4af7b021802c7a76efe502bbc3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18439b110c18f48d18a33e66ea90f0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888cf5611a487ebb47008c9086a5d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99e92172868507c40035c16359583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0928d88be32e39f9d62c3029f295166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a8f9711819aaa5291605bb4c80d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf8876bf4c0b5ca335333a55289be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e135351082ae6381d22696d8170aae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053864dd70f9920be8fb2b51706697e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f399b3e5701fd4aee6492828ca3797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2c6f9290268c75915577d51c515f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f5b9ef412844421a2946048b839e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de9109561aac0aebe71487e897581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2341c60b0b1b0f6651f12b9a6fbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b034749ed7a9cc2056d392a283da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ddd740971505b89f6f1cbce17a8a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb4f9bb4485cd328737cf4593d6ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a687c7ea9f4b1ee707256f6dd221147179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e690b29c38b90cee04e33e14a79f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75bf14b77f4f6735cf68d7ae1c6d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c352bedcd43b68709578a4fdc9e76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476fd8309afce60f438588940d8cb68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706f1530bbb57f515a187d95d6804bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c65bcfed6f261b7017bf5a6ec19c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5eaa938909d795b4f5ff4bbadbddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d1a9ed0bbe9815c7e217dee287da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f7052b072f9d5216b76b2cb131b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203281bcc3ceff0e836f9f161cb60308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2f71932965f535e38aa327092adf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985601287779164a91f024eaa185846e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97802ebfaf87270e56bd4547e4f3edb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e226adf3d5d530b733d291f8ff597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918771adf55fca1512fe96744ef928194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133711180b0f73b9a33ecde4bd28c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de5e10f83b211adf14cd229fd354d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55a2b21afd7270a5cac9bff1faab1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef9eed08cd33ee1d46e5c1663cf9e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2937380028b1c16750b9bca3365f32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40d90484b944593c462e5bc62deb56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd090f39b91516f5e30b9adb4757f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e945b45f36d6911e17fa30ee207e7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43f816ec8e27b3bafafe22bbe9317203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d52e120446a221cfe9e91e01497f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319560689d287bfd544319e53f4ca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b4e33998d6dcfae4bed79ff40cce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304804d75be3d03a278a3ab513ac1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c6aa56ecb209506761079997c6c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf692b7d82c199d7750ee42561ded7ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600cdbfb8951844f0c061cbd21945d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b6cc26280742277eb5bf1c4b092c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062207780e4225b156d01c4172a54c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75770395f4488301b568f9f2953f84bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a941bbbaea0fe80e2d229d9a5d9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e78c1229ea3a1ac3e5934b631c9f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e71d86565071fdcc73728c975193216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799229b4a69bb0b979825766fec867217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5518e6f2ef85b4379c332cd09446fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842466a52419b88132e84e4b300583219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5b8c31528968ce61ae41f809df48f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792338685c5a79852fa0733a83d466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d51827fd4e75bfdf9c14ffd153f9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d23497ba38bee772ae85f326c032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c25ab1890351847fab7fa7c72253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f529d09c63cac956d4d58b28c323225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e9b20b7756c8bd66fb105159fe8cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3d3198ca3a4daf4411a19acb04af1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812823bab01a9e9713874db799f22b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54523c56a4f6f18065449045ff0e0e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887799bae75a9ec76933e6bdb31593230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f868df65d164f6ca6db8e5066277e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f47887dbe4a7a44865b71e5fb9dc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbc80a43753dc787b3f9c32d5c1c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ec755cbe5aa3ed065250e149068c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca22f5aef5f1fc78b78400117c7d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc81e5be5ba4cbe7aa007ff4bd922f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a4ad21dc4ef23e63d1a598f1bd088237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b229d0d4df29c3eaea37fe4ff339c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d0ad2f57a0ff63c89c586de00d6c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f9331abd6453946c900cb7a839bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a35a6a2975b761d80735ea822c04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260020044f4696e25bc7d0106f34ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6348eee35cabd0f0ab6ce5874a24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056f227dab2c73ac2f7d7143e5999b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88ca48875bb31636e06ad4e0dceb83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649d6a313e03772a471d8bd8b69065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa760cf376e1ac265ba164d68d0f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7361047f8a4fe10ec6c9a2bcc605d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9eb9eeee73ac8be5eb3cb38009a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2bf93633fde70c0683982eb9e7905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9fdce5d8bbc7e41bb73d7f84d4fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee0b02524694b23e32e8e2bd8e553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d74fd01499e869c17ea1d5fb8b1ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9872b732b2dbb903074d4ec01b3c0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accafe9b89020079e4a1ce9b316b101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef55c25739c9cac58df00b5741f5b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663d7bcba1c18b592315d7368a7a1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe6b9a817c7a74b0834f1f497b7b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97b4a9e705bc0e1613aea7525cc4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd922e0bed3539f26e492d64c5b800260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa927ada4623d2450746af5dd86d671261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07bd1ca65ece2d690d7d268141e163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e51f6352b258691ec9da39350cba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b943c37461812718dcb8885936d1c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59d4589fc504bb74747c2c1c82cea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e619854fa4d81ddecec9f198eaf65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de14f41039f38bccdc742d03f6c67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b39cf2b695869863b0459c5f2856a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d77f61b15eddaa12e6c59ad29b5ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da1a70581d98cf13211271d246c18d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899120bc7762d871693e0e911f773aa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980c9033183e57505ab6ab1c7b301d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb90d66efed0e8fe1cbc9d884e8821273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a825cd250b14d5117c7335e1d088274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bc954e043898f45cb76bf4c0d13e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e9ceb89bd5bfdb4f0f580b36b77a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87d72bde8f3ac8a97421ed3e566a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f1a55235d1858c4190da11359b57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f6931ac2dd6e9df3af4f138c897b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713925891571285fce2299cd7282354280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84e0f0819782715348f5ae26b7948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607605e4f3253b7b9cc624f0b653272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf7f096bbc94bb534ad2fa67b9241283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49125477682e45e968ccc9a8fd45710d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ca4a63dc04571474926fc9cc964e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a67c55f8b778210e9b97cbb9f8ae8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54403c313e26023262645cc1d0c73c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485387ae331e48c536e6b3088785065288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8243b38e047e03ce8756b092afef07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37514fbf260acb84543dbe7bdc36e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25601ede321ff09a3679ba70132a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390e650ae7ba4b8b6d5745f146b928292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b09d79c4ecc9477e3a2a3f656586293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2497104f73cf61c0f30e7291a75304a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf307baee29738e60c791b070a55fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a2c69c6f3db7f2d09ae5111e04251296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f969c694298e2151ceee5446a1cd92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a08441eff33b60772f0444fe8c715298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39ee052eeea1a2cb208f55ac054f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610492f296e74222f0c886ab208527f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97e8bd3eb21d6e70bcecb5cc88d9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4888f2ba79aa61252d21d9582dff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5266e1b97701769871a38d160f02cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f3396e918e14327e465692b70ce17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdc727621e2dda9c20222eb501f79a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ca720083702c9e8120a941e3576e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2fa0f84555a55d34fb6e9dbc59451307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021afe32a6f68ae30e2791023343d02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631cc1dec5f4cc818dceea2a48d968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250a8a90ecf6051155e30b0cf77bede310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77654b54a9a49ffd75a58722bc635dde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a793f2be960ded8da4fdd6adbe28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c839085ca8b95deaea31cbf19e14eb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531a90ad298a6aef6c4e0edfa55eb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0124123f40023dfde12b9ccde3df1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa9ed73ebebac16d8d7f8eae98be3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28252806da614f8f5c926412dd178ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729311e704f8f37024e6282ef6e2fc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0842a45225ce82c9c29ede26f27e1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eede27f14b46e7a75205c000081e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1995818ecf1811b6446601cc94f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df344a885d69e7220692e44fe57276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3cae656bcad4fc474829a7559bce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ccd5ff79911677d0cbd41853e44c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d1ad27c4ad60e19e2750bc429a16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379631bb5060b40bfc7f99d8a991a5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7885e60fe336df5c97e80f475d0055327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd18b3907785f2b431184f095c636a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f10f0f11f9a5a406907b757d15a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a5e117aeaf50da8b1cab09045055e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb19956087c498f1daa04d5376fc96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d75de2611e4841d64713a0329f3f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a8c9eb259378e6594c76b372eeae3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f48ef2833c8f95b8fe2e98b83e733334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d324bbc65918af3622ea4abb6529f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffae78b8cd06b4d2c42cabf244d680c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843d72be5fb42e1f47d3f409466b61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd29f3a046ca278612257a2eafb27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6385beff7897562b989b757e1a7bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7db705bc3034e0d27173d5840082340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944948cbfd76d0cff4e5cf8002eee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd6f1753e311052948bc009d800b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fcd7a16a718e1472e8de0b0216ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004423034f80e6d45052a3aa86bdf5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0988aff5d12666bd4abb1e2a3f6df9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ab87ba6ff2c40dbb2c8a18fd356d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e114ab01b1f22c4eae6d64787218a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c27abd019be82848d6fa5327159c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5fef423912e574492ad780c15d55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b66f48f879154144e520b98aa8fdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08413ad81e3ed515a5b91c956b8d68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7ffa521af16f397be383774f4bc1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a0de8b36d4149c1480a5ee5b153c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a58f7426a7879814410804df6b9d3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064eac5325dda498f74461975acdbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df8e007e897a796f61a246d71fe34d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a55c0ae421dc065043e1041521cfff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331655f39b6e56832476f1bc74a436f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab0951e15960dfcfc0cafb4e65788359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf3e20e6efbdb6bade6a59db1a4f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b2c7c55fc5b092daf1b3c73e6e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980304c7e0ad4b595a43723f151f3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b9673d3893c85a543d9da2f1f75c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f8b32fdced16ed869775973f27e26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600576ce0adaa191293793b11ce7b1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177dfcf3f7906ad9e3f8239fa9f8e4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e51dd18594b83c115fa68acd5b623367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5030ebbfddfa249d2be705d50f88b20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04247b28e651d96de1e55336f8a85465369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc49778144be5a782fc4e48c284114370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d12b27f86ffda9ee85f9261d4e3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f174fd7be71503b353e4773331c37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6881a79ae3b4bf06e58cfe023457e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5d9dcc95c0d4e0be3569d4de5aa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824cf8ce673e2fd70a14d19a6921cab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d1cee878b9874f6306b1831a059d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ded43b7bc1a7aa79707dbefdd6d65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783bdd32fabefaff3cf4d27b9c1e224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178483471a106aed9e1ad62ecb5563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2bc4bc83c3ec3286462c4ade57a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cbb77353c91c4940f239f06624025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0a2477750364ef1adaa137449b41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1864473d32445a38ca0774dfc8d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b04537d27de0d1d5f264856863e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9393a229712f2f11fbe49d06e1927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2499f35c16c6f86cb2ddb330599d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37117dff34388ed273de20e630b3a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b90b4cddf5754ac63d5c529561d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbb08b6439391816acf9a73980b9ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e20373018cf73412e76aa9ab057c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98c476f300794bc99680e09c0a4aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e836c503c661a9b48ae3347ca0b113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995811d2789e797a964340826c9924f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c14b1b71460a97eb7ff805fb17fde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca90e0139039e1ef3f8b46315a166d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd7d4edb8b63008b282887489d3068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437af6505443000724cf0095cf5e929397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1caa97294cb25419e5e7d7504d565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea85f4c7c73973d834e06836bf269399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d57946e275ddc8f14a1c2e568be5f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9235da3e11af202374065504cf978e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89c2632c35fbe411ee8a6f6abd130402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99044f46f5341d4bbd331de17a7cf13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294580f996ba9cf8d6106311aa81c13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a83e58eb3ef82b5851d381b8f295b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9033edf20be9e18c653dbc8f7ffab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a2c6e112e05c6b87659c4fdee1d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af77e7f260e074bd084ea274528726408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853ff2f6f21f5f351d4e5f7563b010409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c475a4fe4cfb81bd881c88a7ad57b05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b9842b4667fd8f1279d5eda9d11b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c242422cf90d73595c8374bbc18cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d498b770c74a99393cab92d7f352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c193ab96d34de03a192881541f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7baff39f6bac535acb81feb5b25c9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0695224b217e779de58ad9bbd5f83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239e7cd8960d41fed8555dbd25286e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12608b67a005e3f3a8fbcc875ccbf4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d103b825385672277d056ef98a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43bd6ad4d90de41f9eeeebba29861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b092677f25894b25f5873b1514028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ccc06dd54214f4383336bdb6e1ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248267d77585b5374029cd0ec7e833b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9e4663409203217e596311fb54fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58c75dc6578ba8fa3054e10d343109425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017c4e01116628f80585c53e506f3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42e18a85bedc669b2b574aa27ed38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb47a004ec975bd6f1bc1406d66cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d502374a4fb2f2c431599f29667c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b3971965e1905a53097fdd590d3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfaef9ec572b8f1880b3715078da34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77902b8a5dbc427d1cd2ec254578d71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebf0fde85bd9b2488fd4ca4d01daa8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc173bec69886978adcd3856f34d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45f983c3e82710ecfd2f6a4957423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f9e35f3375f1bf86ea76987b70f02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206a16493799bd98af6c3f4451b06c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda82591068f7a4e66513735806f26d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec2b6a3524374fbc4f9fddf4622f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9d6470e08820410efb7e7dc881c2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6a45e8e603dc1f588e6234876808441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf474374f6e41752753cda92bb09e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c05072bb82fb888b926463581033d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62710693ed4af2e8eaf61fd38dda12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133888ab586c641caedbfb78da1704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8502fd8e435f6d325f1f015ff63c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb92c3324510dd4e892739a18a87d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab2a0b81502be2096db13a3e518cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4889a9ee760c82f0b0654a3fe9ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e8c660349331cedd3b7411c132db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805005ba62cb2377f7a6de1d56d8fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb6e92f4e3b206ca2c81c31a832e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e28bc8d968f94ed6599f26fa3d63f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece1b9214554220688a38e12ce34ba4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e42f71147b086244b626e045eabf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351961e0d9e5eb890025988387a0e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b5626291756638d1e1c0718a5de64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a884619f5db21e3a5315fa44827480458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345bcae45e5b5ec10baca326377f4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939e1cdfcf6183829116411833614e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df48066ca9472c8096217ff3ff610461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220742f61999abf92f9fe07aea17f0a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d500d978bbda0f23c7fcefa0aad7ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c292ce6d84e9ce6ce6f738d80c5bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f693f1285f0fc5943ab8a7fb99c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6392299f1f3713c076fb6f2dcc08b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a427e476b2b79e574ae3de6066ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e3a5281b2bbc96bb8b7c9474d072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01704320f830596d72c62fd62e592469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984b86c8aee12fcff83e530d15aa90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6894c87eca4f286d6803d94347fa54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdbd89db39e14e5be470702ae1a598472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d277703ca0b4e1e0d56ef8c84cb373473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cfb7bbff5ffe4343cfe2ff4544754474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b9a5d7d1caebd6c91376976d2036475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b635f56a1c36deecd399a403bf23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116d2384c9130c0b1ab20e43ec4a76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2fa2c48d5f85b268759909ee690e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48792f86713c3205617bd4387adbc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa94d91cfffd16ddbff3b8c00b351480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10609c10b4e84be9311537d960f0194481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94daf483d19b08c7151142bc45c21b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324e438225641ad304032e0a52f6063483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17b247522ec5b979464e15cea0ab0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c982d4cc4c64454d38637163e1b93d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efcca61bc46e7197042bc8229e128486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f30639d7cd76984540e6e4183fe39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85fa34e24d594085086a90bae2dd61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a0172f5289f6f1c7a889449a1ff3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb69c613407c6d1b63a9cc97b6917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531bfae956644a4f54e09812de2605491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8f0da41a01bf0747b42c4efe4e7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4cac4c18e9f9676adfa3471600498493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c206172226c7239cb0fe0899c78643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b9ec9e3826739bb240f9b8f75507495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec92d375d7ee01b8a54a1ff72326ca2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f5f06db67501657807829e288e175497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441c27daeaf216955a2124a8ca2182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55763659fd44aca8ffd7a7cadba380499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2ede5bc8d0148c6f1b54ddb85282500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e2ffd888c4dafcdeb7de29b8f3f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ca5247658d9a7e67aaa218cae686502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87ed7286bc87c4b48a93460ce8d4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4b0f2f83280ca29197bef1ee70329504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edb66b7778b3d93424bf3d06eeb8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c5bfd10d8944c99b02dc9d0686b92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac32f78372bdf7de11e32e62f52309507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967308628d11e364dfc01339893bc19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea22026bccea440b5056b15acc185e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3db2d5b508716d090cd4d2d2fd7f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc632b37f74cd33ff50cb7b3c5791cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53363740170b4ca2f918d6e23f3cee1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ffc92047e03fff1d348bbdf77afa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ac522b52f7534187938cc10f3f03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e188e0e40a7c11a8f927bc622f8e373515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414fe01e7311c008734190b1469c309516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d054c5d3c61ac1611a0be2c8c2d8d62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f14827d5c2251b340085cbe6f94dab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a9d430c77fcc7c5f18f79a1d89eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6c606afe0ee598cb1d9b77ed1e0c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751721e7aac6d89d65e46ce6adf460c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533303b0f3c17b32a5429680a7fcb255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820048954225f0951f315cbd87c6917523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4f71510b09cab807747d6580f939524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e72e303498d19492c1b68e0fbd231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698eab6b35635db9068730113e7b03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe474e23a92b809f23bd2f19c121a606527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3023001f94da016be024eb6a2ec8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d27f5fb02a8bd50e246a6deab387c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aec87dfad12bdadc175b21cc617c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b71e510bc23246b913f6923d20ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e69818f469632fa16da37f14d8884532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a5afaddade9df4014e01af39566f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ca2162294ff9753701f743807ee6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b44bf6ec280cd080b81f3291d80d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31cc17418a7b827f06c558db0517ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a788eb92a2669bedc0ef31a3f8d44a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed99b090108389ba90d734a842e207538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273808ebc9a700018f15d4a4d2f6cb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45fbe1407d1dafed073dbb44607701540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b526a1f4a78be6e1e19c1d83a8f78af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c0893f9c10eb68062556caad9aa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2dec71259ca0b5c0a2bb3df814cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d290757e8645b7dd246c1fd5d05ac1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123c93fc68da445d7dcec516ab41862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dffa76db64e8361f3b819fe3de3d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae3567d49a11aca90f15d9f1722d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c484148f842ccc3f15cbec6aac1137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e10212ffc764ec5b18535c4afcb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4aa9723c06379ab4f76e51b679a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7315699fa0a0c16825c0fe7bbc1236e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dec50ae59dc33bed92541eb04db14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa43cc147740aec6b9ffbd3a6a0a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0df34f0aad214060ee77e9214261554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092ae8627ddda3394c7dff4784377f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422fc5f8a59c944e5cf03f49e8e3b3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09786a219052e5f82bba3d548a0d016557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108a6bc887f97a0d8e41e38b735e57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eaac876848dff604648958b6c79ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5d10b1b9aa48cad0699f4ea09edb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b231f659367be3ad5859046f02b4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2754634bef32ac81a497e6c4f7ed5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84304e8a2e142370b99d74a27c70e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ff5b405adcae7c4f9c5bd2fb626b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ae7746e60fafe1b5739322c1cc563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b6d22cdf395ca9a21ba7db5af9c2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9dec7d0dddfc709237625c513b553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc9a87d752c34d7859082f8e620d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f017409db306ed9f50165ae9c831569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4940317db8ad8483a0a93b0ef145ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f25ef6b9f203a72eda9e703b221a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00b9aaa11b3f595fe4cf84de5d093572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9fdb1c8481277fd5ae4e7008947e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d58561adf68f65c44a19f8f5a6daa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fce22ec02da05bb364653b549ce2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96db6b980261e0df6bce56764faba2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a977b4df3471a1bc8ffed1627d02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f88e2701414c692aa0ab756697ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f08968c5c8ecdf2e782f3732651e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c07d20cc4140e18a103284ce9e791580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4763f0b2259d7b92586f1a021b549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa241ba975e122fb2f8d0e18856ffb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fe758cbf36e112717091252aacef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6c5112e86efb3d81e9ef9b3521ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47d4e167416e35ee70bfac713f359585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fee11b1bff373aa6251cf743ad48ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3dfb289d0a4ba21579e65404cfcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ffb31fe59c22268dc62e4c411fe53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa77bc631efc494766429691b8681589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ee073273a613627bf4ccfc14b28c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867713ac1c76db5eb4f2273930d5b26d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e8fa0c320befc437e13ebba855fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda65912663fc87f3f0f3e2769105e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69238bc55332452c6cbbb77207e1027594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f10c152a2cb30dd442fd09814c235595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa9d5e78b0043700814c111b17fe77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d548c0e2a560a2a1bd0045f940a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af80a2f9bd5d124dec950d15aebbe46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59088216bbb2aaedb8e500b142bdf21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9130825cf569403fce13ed453f9cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1abaf1a8ff9948c7ebd7abf410fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c48ea100798133e701acc1c5f341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174021dc0fe8119d8f5c70c3825cd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98cf6cdc430487a245c92494feb923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae994c3d3c539409a967c40df49d34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401485adcad5b97fe567d28891e9c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fe7d736cc3fb74a6402db9e221ae9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11553a5156ff5a52c3c05bfcf400485608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585768acc35a286880c07386f5cde139609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ba3a3094163d83dfba892bd94e62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f923f8ca8f31b5149c7768b5444ebc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131de52be4891c3a757e591b71621af0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd6df5dd14e3a296c4a2e45350720613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a28ffcdff7096901dc9772848c7bf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f176429e47e5a4d9870936d7a135a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087fbbaae948c238bbe2b311909f375616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e9b67fd72cffd5e5e22f3b036060617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656cdbf54757a4d1c01050562164eda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48870b3d23b3e0a64f8f528840d042619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc628803a8e80c42eedd8251803f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256af243e1f5ca4266a145787f7c2c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a81eec8dce26aebd8ca7e50f4c34f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae5f1eea7dee6de00aeee8a51909c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa562cd06d4e06947265258ddec5bb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352145f63b340e11b90d95912eae512e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9103f9fe24ac856ec99316bb8ba0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabae9c93f660d26c1c6ab60b49ede627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f41aced5f872d09e33cb2baa29844628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4bc777b7f108aa4fb58a47365333629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096c4f64045977ba9b1fc18d91465c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c44b3f6b92ce5c9c2d3c3a8e0ba953631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588bb739074ae976505b56f499ccd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92547b2afc98ee69de45e2a3f77f27a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65cbbcbd4527e7fa7aec30bac5546a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178579142db134015b7536cf848f7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1ea7616ab57d273a2961d08a40eb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b4163d2634f7e19a7cc40832f28ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b25b318bc62c872b9d6d912bad831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632be6e209a0cfd1321e1de6fb640b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c695773b8f0bf3b12997e2e2f7a21f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d1da47e1e606df8abdbe3f0afc39d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da3cd9d1013fccb23153f0fa1562c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d285062b394d70174ea8a0e2e0e36b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a769e13025564267586525a168a6d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647c70e3bc84cd3d6de482793b0a6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044983669b769baf0fb511e3a8dda7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9581baae9ddd56e6a3c6dfe9240050647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822875e05b321b3f6a996b1b94cc449648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceceed5992027ec6fea750e186c03da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bead3b40694dfb7bc30e4a34db33f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252371e0668a2fa0b7271da76b8a12b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804111402e2991213624e95c984da8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aa5672f1a39696eac8ee095919387653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f7746ab50f0b3ccf2c7bef8532659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1d01ed815a3329a2e1cb2ac357bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc0c991c953883386603d1fa6bb08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a868ee550614cb399d27ce16b93f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123c97bd8dfd1e7f110af9fdefd873658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd314055e191137b88699b4c462d9515659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd30fb1d09f930534b34daba6d4f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176246ff7e81edffb1efa10f28129e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129db4097f97c622b27bb33299683360662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dc548606c3956296005c37c7a582b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfdce72bf51410b918992509b5cf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7a58a289e7ca1e398d9070c365f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8ce6e497202fb9dd823b7f471877666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea17635e823887229532ce2f80d190667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d1a9ae4aca6e878c8c4136ab7805668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d690f6fb632c16cde5ed11b62a4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea002d85180bf6c401dd2014401aff65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbad632e45be1d2e1af010ef0973f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d926f164b064e00f8f9f1586318ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c51585b466f896cb7b00b9421529673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e5a674b57a2a6bcca016290d482d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b614315c24f80be73e915f870e99f3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b41f4e9fe2c14e80e6a6f8205ed42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd5cb0f8b5727c495a916d56a4661b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff973d311169a68154da2c9a4459b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bbab6a4b8a83fa96bfbd80524be74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047584b05f69dfd15f7cacd24269fbcc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53ae8e84e47598b1eb6131a2d573e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d524b8d0cde6813440043a4d1ddc338682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d8df56f6a28dfebc93fc4d76a481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec33bb9ec1e62fc5dffa1448d97c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a741cffe119708923e5d4117289b21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af92356e85164b2e645955db806510686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c78e9b78d5026bab34499c01751fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd021b12072eec28c1327418e36aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a02b1f8b8f8b51cbe83a927ce5a2fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ebdb00a98d3d5d29a70b2cb72360690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ebcefb1790ddfa797c5a4d598bd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b88cbc450c14cb2a2d8d144b1b6bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354c53795ad07fe40415180c896793693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717ae24e4bddcbe18240ae27743b93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ed66ce17c60b12d3164dc86e49d1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c2ae0ad16ea004498740f320489b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f2d3876da842eb2463993b7c887a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af91006dae5a8844ff1daf4e00d74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3909ddf1418deecf90c7bd6b443278f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661379601fc0a0be7550377a4bf30dea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6224a09b4e52f3c79d86d2388733b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811b51e6dcc754a2dd17e45f1a4cc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de5056e80c6b351be2da7cbc516ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807f4572303fb0686bb836e77dc753704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b3d3ba8589549d6c83060e7066141705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86467868591df129fc75fc87647f1c0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb340516992016ec888963f89c670f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c8d9a5f3aa75dbda441f7af6236a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770422d2ef40faa4c6fb751802489d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4232728db0abb25998181c7bd98e3c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc709484de01f9412ee46ca8abeda18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e1309e387323268b436ebbfc1641712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5b6e4051eca56ff00867bfbd9062713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4b515d156f4196f5bb73154f83a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d77117839cedf9b644390e0febfaaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98722e2c46cb5d4edeb3cfa77baf4180716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e24e9ab2687ce952cf7d943b25ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06faf80361bbda7f5c6f032ee0ab4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803abf6ba128eba7f309ba65595e56e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29b112c6a1d33cb21381170217876720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e32ba6205390a390d15fd5e594b513721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e128af7d1a223a83a854df0ff75003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533a5337acb23c883c9792a2d02083723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487dc3feba2bbf5d9737f6dcddb1b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c31cdd556605f83de77a16106dc03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ec5355addd435dc3370bee2146d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5c6101b1c73c53859e9b5d48d4fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d14ea7165829f414b0fea71e5bf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ef617019b7f0b636f7ce41f63309729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61b4f29014dfa17b1184761e14b57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508332d9f582a6bf3f9dfae6f93099aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06283c1d069f66ba1a45a465a21431b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b6a5e29fda11c96b6314356543899733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26177dd364eaa7b5ce5bea8e988bfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9a97af5082f204562d2d1182fd54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211cd0771f38e711534e6620e3f9ab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8d0fc16949290b226afca71639ce5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e6c51aaa1b7ff161ce81dd29326c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea709a44acf63709217953329b18ddf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209702f4ffb7bf7ff1e3c011d6769e59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc3b2bceb33c1251d2aaa3f7c62f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722cb9ab761d38ffa762bc1875d7d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce229b28445221c880e9dcb5729142743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e3f12620df1333caac18e359c66b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381bcd3059bc94fcd3af548f9a478f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da372a25370b269543afd2eceea40c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968860d3dffad48a25110f36ba8b930747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb2960c5c8bf4762a4e0d41c5138c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c351df17f47fafa11af35a9653e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7060794a7e074464549c32a810a2a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b078e42b6c142ebe1c161683a30025751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dec697b89c9d2815e23675411fc58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52acc52a528746e790a549f57aa26eb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>