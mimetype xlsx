--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4d93e80ad87b0ae8967e435fe0f391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcc45c713d6fa9c2b9e1bb9d559242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1fe47f189b1daa8309435f1887443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb9c3c0f0c75c37631dee5c26140e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46640844bba8a55d7e885ade0bd25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cc4882969bceaa097e4d0bdec4ab76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea50ddcbdb1ff3a92842c814fb5733a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86bb4bb90bf9650b2d13cc557a24b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617cdab378e886ee8a31ed05eebbb859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa116a95fcb4a791107badb48372010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb75a1160af3a7f3c4349bc907d6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587cc68e8200909fe43cb90aee5aa4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b750bcef2e45faee024a401083734113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663c2306d2e84496c0004fd907b04414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9fbe738f4925ce414349477166f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2fcca09f91c407fa4caa74ee9257e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3a96dbdd30cc32f8903b09ceae3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91194073da8e34323066310e1bcffc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716eaf53c7dafc87b1bc4994d229c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed132c21b0434cd7bff1d7db04d0bb1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852845d06030b990795e7fda942664221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719bfed3b409231fab203b1dce7d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a29646026a64d02b0342148c4e25123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19022ee7a86495a63c0b556e959b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72945ca2ebce433d04b800c99738d0fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21484324dea2eb54c62fa6614f5ea2af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77cecb26a71fa5e8c56a952b7b93227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2db404a62a01ef46179c96849868828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9fbdae2687e137bae8eadb473cc4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7faf6c36a7933fbba574a8701793930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b45b47d800193f05cfe6dc9a935b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109edd0997729326fa5a19cab2f95cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec905108ef137a11588cd65716dd128f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cc2069d11a6b13947ba00a0590e5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb9eaa6d01fc1cd4b578d2fab748135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c32588dc2f38edeca71e5d2151c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f31356ec4f63a19f5b3906fa51c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2acbc5aa339a0ebaa94beb4218ac438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40545e2c02651cb2aae6bb82fae02a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe979b317d4a3f83a09646e196342640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61498a9ec0795545fde87d9b3bf8cb2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902746883d0e311ac6d1930788277b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe2edfb10e41b4f1ce0d89f2a8736543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cb42a54b269f60714524f6bf1ebf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653431670e37eb0ff5efa6ec7dc247b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b8e3af0ff08086e4781fcabdb2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef3ed885f366540808167706403c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56941c81dbb942f6a564818c7e0e245148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60be9f34f5441eab373c32921541d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72ef03db377f6147b650e7c25627350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dff1c228126410c141d876629bb7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276744fe4f90f414e3388e702d1cbfd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab430a25d666ef1432a604b7e18d3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699fd57c4cb0f63817cb30ed9af22354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0ec50c68f6b2c79095eb80bac8cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fbac1d87915ddd6cce1b1d23301656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b50ce5d55d9c2e8aa9ba75dd76ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de34144da4e5aed889028552b09b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddfef47f990a29cb3bc993b7b7f52c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffafee9bd8cf12feff3bb2332c724660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376119b3ad9bae83fcd63c9cbccb46b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6ca9eb53a5c71247382ae7f6990c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e30100126d04d2b7dd4a404371b6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c82bc691138a7856f17cc5641dcc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52470f6f27c7f8edb1c876c22f9d0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95643a536dc2aa31ee4b280f4aa1ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735804fb3a279c11f11540bc896eb8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa751cd107e78d3184ec8c5a187371c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87005264792cee84ee0c2282ee7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c80233f14d1318334234b284ba1f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f330756ba1d6558ffadba10cf7de4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb8d1f793d64cecdbaa74def3dd1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222786f54aa37a2aeea3ed520492311873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1553d941d0341c36fe49f6270b9d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a18bbca6aae35da7ea4d2e742f84275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9506c572084a07fc679df1ee4a0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db4b5329839c524bad382226207df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda822a4a2511380dd0f2ed0228ab9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54282b32021e8fafcbf851c325cefebe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60256463ac306f86c6fb0f19b8521680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e10e90f42dd969183ef8988df482881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272fc9f38a24fc4c640c45caae9a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c60748bf36240a3dd404df15c6099283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e37a48ac48758343deae63b9a2be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0adbb666b1a65f5ac4f448809069485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518ca37688eda78079268cafea2da3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc682f570166ed967c7bc293f8d9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffbac8a27c5312f029d6f9e594c06588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedea35a218fedb9c4f2ebc8168509989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181f9a77007277b37f0a52cb44bda290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b15a3a539583071b5977bde4922dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426cc5e393d7694d8bec72c02271c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa69a508bbbaa2effa0970c53797c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b4c224db84356c62143beb47508594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955366d1497916e21b86fa2e2246900e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525640f0310c4f5429896fa5939e2e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d219565d595bc201f2a8e110332dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9773825f38097d3593181771eef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a068b3eef8125103fc9c8f6a587d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c7ec7f97d5127b003495ea23119ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e272f3a89ab552f8cbd4720d940a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13578ca22bed327c5ac16f3e0d1f79ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e7eba9a352049e362cf15b7639cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95ed272b5fb496819f0809c5d31c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c041b7fad818e86a5817f3368ff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f39d2d3a33a896df92cb01da9b4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc35a9c43cc853cd21d8a4c6212760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b401cf690f840d7bf95b81782822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8dfe481370240f7a4e9777779ec5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b959dd73cafcbf7496cf831f12a5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256d48c9e024b3f77e7f29cee5cdd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2850ae17dce303ce302b471329ab4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ea816997904a0169897c79e140077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b09461849cf5a363858b4263e454b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b912d6243c54ffa159712e25a41c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3399aa048a15ffd6818342a6a9fb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d67b27846b083b0f54f6b2ea8001b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3d3862464c7d2a871cb190de2a55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e434127abec681669ea4f00f298f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2011e4dfc66169a8472082d41e966120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c694cf0dbc64258fc8171a10ddbc305121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e3a44ef85642d1bcb2c3a23980578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088f6f8d060470c2d856cdec340053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03f6f32d04b19c341396c2ffd86ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687055f7e0978cd1c0fa0d39fbb02421125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37ffef050be6b42652c581b68bc39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742d89bb50cb825f60a3c7a818af91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd20e3637bc95860cd8221ac8104e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab659a0a4abd28c329114f1479f53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47474419b08a286c3abd06dbe64eb841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf991b0080f47a6e9f6f0dfa4952ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd50cc588d64f323bec2c136258c36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba67c4bdf258df46272d988daac60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc6efe92bf036f85c0438b8d0a512134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f214cf5dc9fbb0488f3eef85aa20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336771fdf370c69984c50b9d4ff84a42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15de68f938e1d84e3602c2147956c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40384d31d3df4aafd690faaaf491e07f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9773477f809a9521a3504d8a29e450139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128886683af77b084cc425c4dd148c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c76e92dd2d2ed0b438f685af8953a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f1e5880b7e74ada36a89750ddcf41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d0fce8a108ddd14f8521535b62d03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e8537ecd23d277b1910acb3bdbbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd9f372e47aa43411d8411f4efc51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91184444c1b731e829dd15e2b9f3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762828b6f2546f7e4d3309c1c60b3e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1239e3bae32a8055c70559f03ac8d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb34f452afe8faa00f845eab2315e10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a771c5337ed7dd22fff6039d939d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81778a55f02c0284281c8bd4210a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b0119681f06ab62308eb1ff10116a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f05074f4b373f2931af4dae8e3d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a6d1ed1caaf2af76b82c280198f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8000e4eacc41e0820a0a8429556e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865e378e2318b17d92dfaf44ac8b9b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144565cad4ad76d31f5f8fb441d2ef0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4d55a2fa17bcf5655c717cb99794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd02c752c26517bc920849f639a2eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44479ed1403c3a89e3a303d551ef7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7385d760b6f548a4777a9d84cce045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecee6e41e39850416a917f784b7fab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b2eb1258da518b96b34d878b8ef4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d00bba2925b9e8e2e4f3179516ebb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dffd44f2af3b01eb01e9f170cd3f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca0ff6a9ad8cefff86235e675d242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db34dcdd7c5b169194b3397ed4ba6a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c871360e3adb7b2c512d0069083481168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7435110fdbf44ebe6e8b0af9ed6800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ca539e72fcff2aa35aba982f884a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359dd90451631201c92f6bac32c77a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673daa00795e70404821e577e4baf141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8df804bcb6051c2eea6bc95a576f40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01524b9c7e3c7bfdce52c51336e12ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc408594309fbd381b85f6c0b620df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f245aa545dd8082a4dce897cf40c19d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ebc29d7b21465a7472235f020d49d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba7ce80e2de281bc74b20ee50331ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d916367e54097732fbad290b197bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775678f8832b2a7f4ee5d61bb4f84a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b042ce00ebbd2af838acb667191a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266a2b3b593360a90644bdf3e23546182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13eafbd7b775e54f17fa85b510ba23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75247a2dc99dabae58da83d219284184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7bde6532f66d7a4dbaa41251f7db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cccdd10bf610a50571e592e6d2bc29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994a8640dea051380a2adacf25fac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd6d76630a740372972160b48bf1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb258aa6d1a954231bbab08f4b1ac8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc9ba4790e52c3bdf1588505c0c5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff4377eb67023d0c1ecf2e09d3d961191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9826d634753d0225d32fed4fbeeacd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f47f9a075c4325c575b321e85b21e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596ac3a0fd0e49ce072b735ad16af7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac38e58763e343f7f243ffed30c4df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd40dbe62656f6fe7d24f9dfd2af9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d91f7e866b20007bb69fdf8a69ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b6bbbda5f76074da86c798147636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab007ba28d37d6c1620a0bc50df1f19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c8a413bb2343ce692aa22b5e5c99a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ff5481e2d7f17b733e4397a236a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc13c4e89c7046ffde233faf56086202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dbf225d100cdd6fb6df413cde2b41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc513fce38277b9b931d11d9f72e16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd5915f59b76fe9ad94115100a3cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145831fa3e740cffa4be132eee3ec1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d82341b3842a538df9a06e80fc241207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c9598dbc8b4bce75c34bad8877bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c8df5c59803c8c96a456327169cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c392def89b4c850c38e6b75734d16e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c521952de02b58bcae682ef8e279d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142ca10db0b7a01954883ccc5ac21f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9de076cb070f39d5034e8953e1d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828387c3db5955efcb0c61a2e491d03a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e64cb1d365dcf3531b62f9bb132b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224e68f989893b86835971bb2c9ebd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a785016b2c62d19ce082eaeac8cb431217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2da15c5611edefe0ab0a9fad59a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203982d2491fab7c555831951752b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9797d35102d18ee18b7fd09a529d1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ff8d4f66254e100cdc03c15e0b00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b10ac944da06d4b151c0734ebb9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741309e1cbaa505cb8d48e612a4318e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a670dd4b237d864015bdc161beb7b7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39955387ec7ce3dcf6ef0030da2f9a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92093259b46999c923e3f24392fd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a63278b71b3a0aed757390411627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec06afc21e87dc7b34983630f5e72e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7068ded57d6e3be8f2b99834834744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dacae4eb4c8a75284206bcbccbef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aee14da71491d37a32d0f45409247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6691d74f39c2004aaf2deb48e635d9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101913c0dabab21685919d48d5e0d25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491e15a98fdc2ed42202ab7168df41e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee467b28077293bfcfe80f3aceca16b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b950795c97db4457035c5df9f7a1c18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597ceefb952316e327777c736fa975237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0350594e4d1ae59b45fb5539d3ea4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473094d8d2d5fdb4079cfd65c11fc771239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52d63a5ba31a8da903e74b4090d20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86316ffd3ca00158d7d42c4abf91f20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b0bcb3bf324fd3039464022cccac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b73baa5b359a6290859b0d89b3c499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8b69d1b81f2366327d5af8ed7915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085667da62680de09573e38970e2ba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810439de1d4625911ec61a5634685c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb62d05c3ff465fb64ef40ca404d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c887a0b18847b46e01814bb130d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac72079a3fad3c43083271d76da9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a4fc747b91e3cd41a0ae8b04eec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10efee0270d9e06817e420a1677373f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e530a3ab0cef9753b6ddb03d6ed687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388cb38aec5e28e10e1ce56e475fd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105b0a6feb7189be0f6277b9499044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc488cc90a20b6256260960ef68421255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6f6ad0f634dc30b5de0ffa532d51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa939aaebcd0876767459fb272664a20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f9e1760441ccf2feedac4e82c18c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c719e737487b02e3efceaadcbb5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a584e57d36b737c5e6dcbc33042dee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43f0b942bd16ed944d964103227cfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8abe36dd753aeb6b4f13ac020596f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfc61153f659753fe4cf57c374810d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b87ff413e8ed234943fa602261a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3774dda27606d254d54e32521d653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6b3c3ce7a99fbda3fe9d83a83729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268bd7ae4b5a9119866125481ae6c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e29de216acb146dea5befdf04fef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c34caf226d6ee4dbdcacd243cf5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d6d3054086dc1052c0eb827c442a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822366c0660a6601c50163d1ec9a2ff6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c74d6e8571f697227c3a6a9c05158272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d212b07199d43938e1a4359897fbcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b31c2c230f12175c5ed37d20a8b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d254abf197d21b70a5c5a2a60553d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e04bf16da9e41892cb19b6cc365d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f89bb52f13719726a4d537b6aa2354277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee5bd3653f0d851be858806cab310278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3d9550ef24150f9a8ea27a36b941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164f65f3eae8d2bafd9c14fdde6ce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2109ffb867d2ad4b1560e53ff799a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3b411e61beb5408a95e4c6e77bd19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071957fba97874fec2ba1bdf1b6440d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e149496585c5efa13c5631d43412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd859276ca1fe79a993f7b1a5778e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9166b292278950c4e4f6b9ad04d0dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f8bd67678706d4c8fba465f591dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312f54ed9223dfee7f63195b5e6c4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6c4e0804d8eab46a3d77fabf705d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc3f8395207034526ac4f01e95e27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b12eb80af40732d56a79c5811c186291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee8f51dafbf20a2fea4c12ebc8bc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731bf570ada59ea4774b72412abeb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df9483bc74bd3bbe0d2cfd3bfba96b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816a376ac9de98fce248f3a1fba5051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53348f193514241752d07ce65173335f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931933b2a399cb1ea59ceba3d6775c29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fc4049cbde6f30e2d44e83e911cfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb181db343585b2698e235b2578f393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dca1afec47564cc0e3cd4013e51ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507779d7819e9433039f9e2acc3cceb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c1372c305560b0f0340dc67da126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b9332ba73bb5a30cbc75028e268e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9d03dffee02ba4f3e5477e2b0bc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c379580af30c716570fb38295c2af4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa42f9baf13694addaf1f1ab338bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80018358fa96584271c7ff3b2694ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71998b8211164291641119c581995e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f612a2ba050bc2423125254da408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471edeb63374e3a8277928a1455b17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f49a273272ef8bab467991913547311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa43bccd1e349a4fe53ac36445240a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c3cee2541793882533e52fab370c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c630c9835cc773da5ed295d48f0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3790cd6da4756b2bd78e9f08400fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397913c3f40f5fe7e70e4e76479c5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf0eb64ac6860f32ca655c3cc5ef2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c1af9562e0bcc8c4fde17d753375318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa3a8e3d02eaae40bf002e41bb5afb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9dcc1ca1e14f4d2575ed26c106cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a24afe1c24f69da45726eaafe7880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1effc9275e8896ed6340641d51359322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf08f786e0230b0c52421d01f13ba4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc306fe9037b15ccb15858f16868087324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c5a57229a83610943c7267560ae9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696b53fe523566075e20159b4603e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf41586938d7eb940fe3bb4f9236f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350abe5f7c635f8d2c9032a4902a467328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3448b478021b2168c35a983e51812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1727591c07904a71e3931a21ebf958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae466b36181e27971f3a6948ffa9953331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ee8e32f26e42c53465b08d85083d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad34ce1e1f09716471464c8f03a0ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67bc2263b75b8a283c5befe2edd243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b6fd4ab7b23ecbaf014ea3531065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5fd4210d519ae9f53b70b67a85d0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3a71ad7786f559855eabaf54f1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d60e182b1c454177afd7df5d81fb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbc004b4e0236f5c180c7c787105ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e3cc2b1f32415a3bfe3723f34b3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e66a14a4125d209f54546431fa74c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9194f13647ccba695bf6405177b0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882f033aaa31cb5c7878115eb867da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413ab85f13cf5c1c8cb0fc4e9f1c7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb31e940dc2d74f5944abf66eeb0c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9b468b3f5a09aee803f1dbf26e2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8056e7915ba595b82b1a6acbdae49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf0f2d552453747dddc221bd8e1f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2047631cce76ae5ecb65f0d1c5453349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c307d7e29a631be61ddb7a93699c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7ee947d884394a4285eab87c21559351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1b48fbaeef5c71bcf3b2d5664abd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735833eea3a6ac30e789017fde156a8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936823e547ef5f6f4400b1f7a69bf622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666e2bc2e6d46cc1fbc3ba06227636355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6d7f130db25f5850a1be388302f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b938a94234d0bb16af2052a3be91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d08ace876b64fcbe4f98e95e2b183358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e5a123d2968b51195768c84cb26b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891875c67f99cccd2a8203cbefbaa73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d440afb1e0810692b313513ddbd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea07d7240e851ff81843d4b23679a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34488bd4650383baba26897603791e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbfeae70d9a1c902486f844b19468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447367213070c87999950e125907834365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5e6a0bdd11209d85201dce54c34a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352082910ac68952d216956aaae290c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc4ba5e4b9b153a0be768eee727eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a2172f1533d60d6a13cb4158f811369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691800f0269b74888e79c2a122919ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f679e7b2fd03b050bacd45b3dfd9920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d365ad58fef1014dbf82b89f3d001372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d542475cbadcab32ded6edd450b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c1220c25dcefa1a05497470da559e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e592d006ce3ad3e9083f2b6246b61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98bdb2ccd3484906eaeae25ecdeee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d767a19dd4d0ae113ca4167d1a1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0c8dd623774049d6ce13f7e64e4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe500dbd209dd17fabb02ef28148624379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79915999a2e86a1aa2eb46c55aa70d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088deb0be2bda26a27491df50c55cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dca7bbad48b11a1b1aed56aa9728b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758544487efa38c21d0e3f6564e61ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1370afb1480aa77fb832e19763f83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5638a9742d6d0117f0528847cdba4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4c4f519f94c1f977b4f6dd519793386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4465d66e1754432ac72336a5a5a3f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1e9ea4fc23d5cd504829cf69213d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec60fbe1d8652f2f83235527f1ef4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8400a980a5be584e63cc24fa060310b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c950355b21e806298d60a414a3079d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5f59b391193f2a724a4848652bc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088374048a3486f9b8951a25fdb72d48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddafb6b73337e5f504f8377694efbf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cef646ff730f57d5332861e512210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a43d86bffc39d2e0ddbbb778e3a6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98bd30af48fa78f110c8f8e80eb47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a93d17b1095341abda4de4e02cfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d046abc8c48ee6576b07bc58e074a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ed63ec155d4089a386963703d76b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789668e04c3e7527814f1ab0c90ae96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4465a4092ed2820ed875752944770d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb810ce73a6feb7b1b672c5c70e078c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b343a1115247cda043e6f88a959ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6bc0a310f424d4d810f43f8bcaa9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a5b617cff6da3ab83dd73b5a08a3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d577b83345213fe57aadf90a13f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752f4629dec3b217a917806e6f56e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5515a3944f61c869f19b749fafe03d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215ee7c7fcc30da6122a31e27b94f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a328ff3faaf32f6ddc2bfa424153411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7228bc2cefc8dfdf2907a2b09bfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6a649c195f35b390b59275d2fe6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11da714fbf51b21cd10fa310c2bb77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c225db5593fd1c31da01fcefe1a1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11046d079d8962130001375d720cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246c8bcaddd3656ed5b6557b2d7293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb23f7cff8d47eb3b67cdeccc2b7b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70840a2bcc9072955ad83309084657c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671835453bec8919cdbcdf003fbabe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0787fd0d8e30e6e316f53aefa637d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9aa96edd6db5819e8395bc5589f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515486ada6ceefc0b3e0feabff980c21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97366825b3a0aa382fba1e8d1eed8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc448a2da5e0931c4fed2816c0854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fdb26f6edcbc6e47214eb4de6405426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c6a25361cf33be15a03073f3a865427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1a2564f0dd19965febbadaa2b63d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d58e0e061678b6f498d65901dc71f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813389d97bff8c55ed8ca97925d02cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b7046b567b1ddda1d6d342648aeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd607f5ca28720463e1d23649b474429432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631142dc9cc9712a45695260074957a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33e1121246794354f80f71a00ab82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9194a661d377fb16e6da16b8be799fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e167be632c3f0de3abe4167c09166b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d6ab6cc91e992a16278c3516793f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0f7be3495ede4e3f4828024f32f18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eab98c45b0992aa9a43117f1c59fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac554af668eff542cd17e833d5aad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebdb0d23e4f25239628cd75d94fdad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a8680d7f069db2d6679e54d5a01d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ccb7c28c7533b3eee985da8c03e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a75699ed601d036eb8e28a4bd980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17bd7e71579c86c336fdf969ae386445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f42d2ac8c6032a10c0c39fc91efd58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089245ab125cf4febb88a213ad7a699b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a90f0a2ad0db68da7fbd7fdab917448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e49a817cc74a0406f6fdf3458d40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7383c5b6ac4a6dae9224918b95ee867450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba9dec49c0f964789ea55b7a0f2112451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46870bc94614950f0ebda161e0af3573452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f528f75d5fc90e99eb2aa05b847e123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1f7dba03eed6acf8421149877485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c1250152d7858f7017d3838e4614455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775366a8dda8cf55d910c12ea838e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1472fac4079d1c7f62cd7fdb3d3b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f32b17072de9d4ab291875ae68e04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131640c4f81863dd4a0250dc7f4139e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdd601db241d3ae8576ee99f5a1c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6554cdcf66e087123cf837b4421aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0220a1cde719780fb2e45d867b31de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baed0550097f317c23725fd7028fe4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023c01814283cc26845f79f0365b99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56349778a9e6797c553ecca6519116465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6055bc308dbe45a88397709841c63c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0946affbb4b0e58afab6c76b93ce0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443f1ff1f3fc877f7886f1be28a6a72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fb2011574c8c1e0e2e2eaff582c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7dac30ae10592f7537127991fc3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f174b81766cfa6e31d65a8c730a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafe57dccbf2b2bb17d03735c17428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5658ec8307453aa49bdf5ad0152e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728fc4d643a2d9da7cda6da14403703474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8481f279702d2cb814c43451883c6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca26dea67088b36b8606d47cdeb2f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1df56b5a9a1647149d6d5657a6ac7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f563b8d58a3ba1ff97b3f8e363c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152105e0178bf2f464f0e31a7d6d98c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0c0475f07eb79145acf96e958e4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2ea9442788a2c88cfbe22b3f45b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc9486cd0487f3dc7a0ec2aad0e94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae4d901dd280eb2433554bd513344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bcd13b25061dcc94b0ee639b7d020484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736026ae63698700caa58871d25245cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb762128662881e1890b528cb4d91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768f0e113530a42cfdfb8e63813df3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ece1fcf06a4ef87a2434b4d38112d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdba0f30ecb46326f79b033200a8ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec144660789ed83e6352bb4dcc18a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50a9d1e6b21f2ad25e2776fdb3061c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b201b254d53bde62609bfb32878b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292686b71b9870584eef788606d5aed8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7990f9c17b96d05fbff5c123a2059494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75605241bc2d99f96f89f41b85a65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604f191b550e4eeaca0eb193ca0aee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb33885e552227b51361b143b71be8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f6dc64f4c1f9f2494146b8c02eece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a259a305fe993792ce1fb74c174031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb4cf1a5345a681f569b0aeee6489e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52d992a30efbd80e2ad302f8dea00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6785e17b151309b93caebea16cb5a74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f28dc2fc9a3e29cc1b7aecc0bb4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522fb1578c25e7c95019f5bdc016e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f39fa6bb39d42cfbf3fcaae760e5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45145857e9278817486e200348781bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffc0edbf5002b2715d7b8e8a4d05a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4399a50937b9b1b58c0969032210f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648f3a738354a352d097bdc946f2994509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea268f410e7645aaf30c0fdedc33c37a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e0f8197ad8194240e0af13840793511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b6776b6da38737b61dd17652bfba7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416ad0f87f168d64a81d4448360f41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793d6dcce4dae49f0cd2fdb77f3ea4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8f65f08d8a0a205618717e0c2427515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f353ad589b0f6f396467e8b9ccc01de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647bbb807b4822fad7a90e8d4595a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a10150d03139a3825aac442174bf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fbbf4a9a1ec31c4500cb6b4364bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ad7b0d310176b0c21e65dc98aff8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813084b3b3a7b1e7306dd2e55f5f3b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe418a01a66af5931b5ae0a30c9ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e986063d1a974cc22daa53ff78a0c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6374246203340f345ae9732b633710524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1216ad10914d4a6017246290ad80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05aa90af785c6dc0e991a4ad6c2b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc4574cae1bb95ea5ff2a6b4fd781527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecac4f2682083161b4a6cfd5c54a4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e439920f9d23040c4c5f1c4764561f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dcfd4ab3ec02838db5488e8471560530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96bb0114d0e5ab3db0fe71997e11c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea0488aa5fea81afd682865534f62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8623576e341c476862537465272a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0786760b7046021ce6663934a18b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67922e2594b0a2f68bcc72f20846571535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d8f6d57c86b72f13b8e42b80cc9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89b38afe254c551f44495ffbcd3adf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505daa6e1a7049fd47714edc9e50308538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7df8b73d1312e641b862b528ce306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e4d68768fbc17fde7e0e47b9a0010540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef8f7979db4e2df16a6a88ac3fc17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c37df432a01380d476e0f91a2af44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fc4e9f15a04033518c894b5d30982543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540832a06561ef05d17ed4d9f3b72ea8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb0783980bc6639e423db7547ca71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf858d088a2032865e8b556826bd735546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e92b59705d1561012ff614ecb38c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51016cdc7561154a91c377242800b4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897115b45d11215daaf97d7b990c22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2dfbd55b9077060a0046a857f64d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652947defec8017604cf3249c46efe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d41569fe66e35b3a596db44f9210e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4974ea2bbb91584c387bb4c0b557b80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07133861b8e2ac254055eb5701e61464554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359f3f745d1ba78e24e92bd9d5907e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b011c4327fa7d2ff9b290a8dc84a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb60756ea063be52be28070c74748557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d35e4b476c90646c3e474962d1fdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f0129827ca294f1169b22450ee49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014e3a76dc53b5ab3a4f82ab3c9ab04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682969f6e4310cb3fbe02c2e21586a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702a24200f8127c8ed71e42dff1b69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54797b3509229ff60b515ec5afff02e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee42ac42b0dfbc2bdb6a87b86ac578564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c30852748cac990e1176d2d77fe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da0d3ca836672d6d045ec8e475a91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e06e096f2022e049dadffc28eb966567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf9340cad3a63ec8934e73049777b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d052adee057b8a0c51479895c6e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54786d64737086bccf62f6c6f97baf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19e2cb425641b5102d030e88a228f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd1a6c12681a1c62f62cc913f5bed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c6d2830de52303f27ef4f9f92bc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450505792842cbfa58c9fd1095c4711574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e1a2a3d03ba05499c450165550d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e9ca071a68afabc45ad6b0aca148576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcac3b2810070d4bc4add41181d522577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a2bdcb172db67ce1db1cfe3ade13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c25d991bc72ca48133bbc9e84fbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7955b6823f7824978e5bd2c3256b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0190028ba62c6642f924d91e671fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814aa5b1f07b114bc8502f6916cda49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b025dbf6efa82c8b64ac29aa1c4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2769b693ca5d77c9239db3cf014d9d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72784fe77a598b2b2c4085eb4c406c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b636cb085cea6550483691dbd17b68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fa4241cb6497bf5ec0828376d80a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953601a91b9acd8c7ae27c0529cfe9aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aece40cedbb0f81cd6743270ed6f3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7752127114b298ce51b54ed72b8f1a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6ad5dc0523b3b57f7f3c1d2dce1d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d819c54361c01da957db0e2de63eb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3fafa895a718bb4b0f974af69c36f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0d932ff270029214065d68f17ff8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78354cddfa5bed9d07c68eeb1da24c72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b4c8c8bcba08946c5a9aa5341e3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ceb05364c8daf27514b3f0b5e3dbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30fa8a5270d0c61fdbf935c53638b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e221e0575dd49df2d776f873974e24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f541feb29b04724c9fd7e4bb10c10a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c0578ef8d694dcf4456f6e825d36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12749d91cc280c7f16c9fad56ad56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099fccce8bdf65b8dbdeddf7107cbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62f2b9f097b63cdbf0284c03ee46f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da43726f045e8560c41b7c4901d5791605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243386e6dead4ec18dbb577858827d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe54e16e10b6a2d151fca685cb2c4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790dae10ccb4e9a2df0168d528a8bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196a4273a600785b596fbbd38e907c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb135eab12256fa21b97ea6b7d82a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ff8d9f08e8df34b7818bc9ae8db7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdad7be0489b3833f7488ff693ca34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e737e96b04fdbf45b30c5c8fec4ce2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10982e4f737e6ceb8a0bb9432ec21e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec6aba63396b60a4bb1536387c5db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd6d0e5fa2d7e1b395b3d67edf9d3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace48a0143652cdcf0f8053c746186d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c9f3794c5e618546b9444e6c8df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb430b32dcd41dee0d26abcd1808a56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fb4acb4be6b59f22ffe6c1250aa3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145fe700fb7d911b3a8b17f84b66474621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d912d956ecf85902f3aa807ad4f0b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404335e3a44488d7cbb7e0587eabf9b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ddf7e0b8a35b93e70295276ea4b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c1f68f5cbd220c317185392f1fcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251baf6d5681c7676e5be4a4123cc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab1968d73364862ce5a8d318cb579627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d26cb6f989012f9a8061b6c9d842d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff3f14d6454748ab2553bf69323e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0dff76e36ec9a15d262399bbd6272630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0ad415d3870f575f7f073f03297e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc4f3958e9100a0f87458d2d3b6896632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6166e9664fb439eaba3714b4fc8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e48e9f3e7a1ab8cbe5c0e59452243634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7d88dc7046c9e558ded91476f488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658906879f18e178ac4a257b5c352fde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad536cd6164f378e6cf9be403f96d5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d7b46c2285280e9d7ddee76ff081a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49da9eb44ee121557e40f9905d6096639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd84bfbd4b77eab124902a02d55d54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c6bd0c5d6d135a3345224895f065641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f44cdec6706b1d293d50e74fc7b4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375b92a645d9f0ca9b2229143660a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e242c4662a68c7335d4ce6dc2a6ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d2a0f91c8cebf9b8a0d7652e5bc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15063d435985f5340e157c7b48d5dfc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e57b892254e6973253a3a69f938c23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedddb28db0ef33eff6c004863ed3403648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd788fe43e868f1c593bd533c6870f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389bbbb6281d6833190f89b61b360a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc87c48ef2a9f042f08a4eacf6b92d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eaf56bf1ad6593ca4657d2fa245c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ccd08cf73fc478aa541db2e8abb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd380b225b9342df4eb0c952963af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf24fd4b4f1a01c3058c0210438c22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152494bf292e306de350a329408b8809656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83916e90d2ced5f16a2cc1d0fc5311f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bec7373c53b15abb26ea396586810658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41459cc87fc78f1b17b1c0d74990a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df5ce54be78aeb1c538264bad090e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ccf541c05010641209959e446b80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c27ca7b7c9e7ec4e6c5aac8dc8df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65987c317930def16f99b5553df5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba1d07743807bbf227878249694b15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419116cb90735617ce32cfa32307590665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050db53cc7e896bf7de8101ba45a0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6ebb9eb5e217f77706bc602d39d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a58b822431b731b59056daeb661cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375936b53b414340ed7b31354227154669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711024c9d5e33b19246c4686844f8c3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe9a9d392ba59332763210d836ad0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3744775be2c43f88631b0edea031672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4249fa2bc009a54fe4fbf6489c58de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f2d0b8b4fecb017040fd4b58b1eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2b3707ad78c759a99bb4e3f76eb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd2453d88076dd497b21acc033bd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fba2b28a28c4ce9118927871c68a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35a01ff83cd7a691099b3b22ab760678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3c6df02fb5de56800c69190c5635679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7aef9b9f8048bc035303a5b89c7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377b8fc7497bccfb403194f1b2aa6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f338464a4498cb8faa1827632451781682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a06cbb12ff3d7d12db2b174f2d3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe755f07d1d84514a932fc9b4e331d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec832d5d3ceb9227ae9678bc0cd336685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e46951b8e55ed36dfbe1b33f99e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba132b0ea957b2efb04233fccffa5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526569cc1d96e5c54a25ad1f6c4173c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01feff100e9e4014ddf24b4bb9bb09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c49696d16c8d86b5afddc14c548b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1916b07bcbd132ed811ae942e28e30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021257237ba96a0d0a617a7bb691a6cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091118744f1950c71641eecb39b1c41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec726e7def7aa9dce848bd2d4c2169694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e20a697e711b626f98ae804a1c5ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58f3accf3cd4f74fda141b20a01849696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091b3cef440c11cdbc2588c33f90f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675702d173b555bfd0699791d302870a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab6a7568635c3eee41bfc309d71d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83f25f0143a15d7b2356155c98df1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227671a0e86ac2bca3a8a58850b89f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a316d787b40878ec637c03e0a19e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0164d2725832372b7ea0b00c08438a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e445bc59d1724eeb3f8521446aa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287145c957bb1f4cb4b645ebd84c29c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e96ff2e9659dbe58d9890d46639e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3bdab22771ce505c9d7cbef330d08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc029a33989a48e041b42d84824463708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf5f37147241f0ac0e56a0365cd4a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e583a0f4660ae3eb0b66976d2fb75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38808e0795ea5c882cd6c559a4f6444711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e097c6929e0baff74ae089dcc8f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7bc9806257a0db655f5e0c561b2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71538152f98a0bf99dc3fcd9dae40c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf57194354e575699515a02be29b2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a07332c7d3b012b0571fdb5aa445716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a344b313e45d85f827cc7d42f48d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429646439fc05c2d8020c7d0ac8da8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55f46654a23da18bb90724f45af48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328457cb7256f7ef2a02e3410be33b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eea5fe1136e0586c0d66d5370ffd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bf4e2973dd12ad4806f2260682f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376aff6a9fbb02abe65fbcbb65d0a05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50a3f72924814338f52042fb101e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d38c97e6565576b0b138625e8d0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fdfd76d4ba2b81213579bddf4d7c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa851591844b5d969b9194d06e3e897727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda1529b4f4b0590507d0f942045528728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e970a07ac06aeb11d1db12a6492fae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e0d8f0a2107eb4c2e7e83ef1efa0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0510d1c1b170b5d26472662c7e3ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c5246021d3fbaf47973cb7b0932df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc3229c7c1026a8510ea9e75073b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917f4167e98af10094437458ee56f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b48eda8965d918c1b563e50e6374a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8ade8dd6e0925cc2f2b226484c19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863127bf3e8541ddda526b25e405a4e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53dbf79fbf33361fe115152f3012d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c549b3cea6277daddf406956f58ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25699e9b4ec46b4a0d4808cc38bc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb45ef208ced5182af521b3b30eae2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d350155d92e67802b16ff46a22967742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782d9967a58ae825bf4712d3287d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe0b65baad2d784c5c842317042b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac59875fd418288d505aa226931f25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8f220e53f2072f4ae06793415e00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ea2c483df7008a2f5874c43cb7da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61956e59149b4893e19eefe27b6a1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c9842914701cea3ed6235306d218749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b8eead73317cab538f3a00efd0a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210205dae7bd18a3d7d0193d99e4b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189af495e0921ad5d793881828fe2c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c80be0fa88aad46839c7f93266fd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e05e41747827a5e8badc2aae40bf0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c2e72332d4903830b6f38ace583b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836bec5c2b9115f06ea4c87b686aead756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64cc0823f2c3d4c12373ffe11c39f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6dd2d6cc145bc3e1c2bb19f20f61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a02c726609cec57f42b684d98709e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ae1397c64292459600d36b71a97fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803742008216f868342717bb4d53e71a761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461471e6a0ae673002842eebc02e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac2f65c0900e8997ff67a56f8f3e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d161b79a1e4e8ba4ff12e0b075b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263552ab5e312092977d10032422cb0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0cb89815f738c4d420747f67540f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9b846e719288618f8493fe91bc08a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631832056e86c98906e808f58865dea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1117c6e4b596e8fb140e52d4a9edec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59554a8b7677f355e93185d9e543bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea55a68414629faa4150f500047772310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e420360c99e5111554b3e4477c736f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbbfeb73556b6bde7809c8797ae4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782919b9ad7191dd642b169e14387ac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2832c764567cd09cd0ee9cceb6008c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ed0fc72e39367ec7f075e023e8f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212c4b6ad2c1ae8342ae750f455fbf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc428f3d628a47376909aa2345ed87017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44735a354ba6580053a48ddfcabf401518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ab4bb35429445a74ba3b49b5a38919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504bde790c52f5bea4f2ce72e8255b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb903d1c2b7043ca77bb7dd05bf2f7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b680dce8f18ea8dfdd732d80798c8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7478c38f4c1fecd09776e96ec472223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0eaedcacb0154a491866dc9b38fbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881c0cfd586faf72cc48f16dacfc0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945250814d873ccac83d1d2529077be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243eb2824e5f4ecc2715e47f8b18d8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ac8e141dfe40940d5ebefddf534f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86e15a6801cb7135cae5aa8a0fdb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbe788ffb58b6a8b41662ac0c45b8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b18cd7d6cd7973f7ae05055d90ea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b601e7bac2a7bdf11f8abb523f32832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca66b87110efc9b91584f195679f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5261c79676e1a7021c0632612377c5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4737bb32f433d636e894d1a211c8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f36dcb037b6f1ef3a6891e266e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1ce2d334be55cd15c897f9b7b14637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1671b3a7a10981aa91605e059f51038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e530330feb92ab77c6edbe1757b57f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa712aefa7d9302b80566b5e0f7a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca1dfe984a6b4169505f7bfdffff3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5f963da5bf844a5396b03dc5473a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13d10f70824e558b0c89e43d3f8bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a96e2767d6a0e5e0b7a431b0f17c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2136dc155f28534452a3a23399a48045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818a54c89d5b7b46db66df1edd5c8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b854d43581155479631d04e12f09eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0881527847430a6f3ff6f78c494870648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e67935c14a634c135afd98d9e8b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28d820ae27ebedcc596e491ce4b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83953f258d69a723139b306871563c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f6c20ff9e8a0bec4cc121f99314552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646badee58d2453b4636443cc7fe19753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c32a07882a27d8bcb24f0404a9250454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c7250b5c46be213fde4c47594c8fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e28986d684725a87e7f177e95fef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32c8befcb1cbdd1f0b9ef6d0b8ea057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38d1e8ea62139f2fbb235cac5b28458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68621839f141bb24b288bd1d8cde4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc48d6fdeaf31d1dfccffe7f4758d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908d20a241228af43837870d40cdca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f2f1065a479b4088d48fd43405f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56bd9911b00741aaddcedfbda667563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4ce84ad843a9d6599b07fb93ba8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c59a395928f6ce6685d10db9257af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006428b44092d1a4f62ffaf43f29843c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d71c8b5b6d8d903dd9d5a2425b9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e87feaeeb735ff9b967406de3fe0b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff4320e80bea51797c3e093ac91b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c9445af5b31a895a62c815f9e9a2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb6b29c85ad35a9d13bf24421662271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb62d9138c57a566e826061b6ff53e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74830d82e37c3f5bf23f3e188edcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aac6b7cbf9df8218d997e79270883574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2e4ee27f426c42149458565f121475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53579c4b3f4195da277076118e81e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90129d799e9c237f8ad7e5071a583777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa2b581d1ae82358f5ed888352762e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf032415f0d95116a5b508642cb61579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fbe2cd01c703cb0826d0124da88080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d2a4bf5bc81e5d2a206daf68e6f3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c14b071e1b67fe11e7390e9f94f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f218243200e55f68e7973e8f166ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b6ce79d9038c8f1549c7c0c2c9c3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb187343da0e3c39a8a15bdb778cfff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752c562edf298c9295e7ef0082fc4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce494fb5ff2a4a7f7749284ebed4a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086036e9fd749b1d113ed910769d7f5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780ea6d262fc83c84b352f4af27a85c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de3e0ea95576c710470d45adf1b0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100352e76e8e3b6d9d783f723191ea3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074caf18da8e4237af6ac7eb4e7bb80a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f22523a2c7731cc7ed2140ac4c4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2026ee3f4a2698382d5a83810e13294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880de2f82ca9d5573fe597b163eda9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a67a32cde4a33b93f6fbf3436319b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace45c6e2f128186782543d3b15440797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c775c4e79a1372631c7c1c175882598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cbf115bacef08d930884960da41899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5faa9a5396bbb88058f2edb10ec606100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70416e3c986386783ed579f3a491469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41877b8b3c6617eeca20327f4fd0a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324efead1fe4e2b1419b5ba9090088a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df431ced6c46d526a118769c8dfe63a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b580126fd5622cfe0127cd98447b38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6f52386fa87b3ee8791f4285335e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b851b2cb8c0556324e41fd0c8a8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ced7cf8811827528965d5b634fb85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43daf00e97a739d95687cc637f49b21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285dc2fd75ae36c772231d1eb5fd28f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f58e64df156d9a8a1755e82fda56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd156e46552d5eed9fbddb7a0e05b51f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb205673e74af70af2d14131eb1963a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258672f80a17f041b1950d31ae0223c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0136ae83f646f9b5030e698da70ce8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6134387a2c1ecb11463013e1a8c4ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb9427778676e58abbf9649d898b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa305c01e1b93b2d9979cec5476ffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319776fc8febf981df2db13852a2595e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808551aac82d520eb1b4ce0953f3007120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38a4ea3edaadcaaabe48979a5882a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e458e21e234d0ecad1ec971313c544122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64504393cdac104db726f4dd35abcfd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd57b2169aa89dec0a41866f0664c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fead9c754d527941b0b5f7f70628b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed6ced87ddfe0ebde6f86791a9a91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc7fcc6dc1624054bb9cea71754df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae46850914daa8426c1bf547096b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf9472f1a94a67820efdafdd8c21c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0f9c6074ad8e17dd88f8a7174617130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57158243b9cb5fc80fd032d487437c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d18effd0336f658b63689feab7a360132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecf8a37ce9af6e24d1644ee5469503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d102e8a86f8b044f0bab02f79dc7f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56efe34ff2ba9b3bd59ddb7266926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a875c9456e82559c08931f8eaa20aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed60e352f2011ce366026f742a2705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730a157135ac7c780965b1a46d80003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3d8a2cc72ceca0ae8f2a61b40f075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb5eaf6843123bd298df64b694d88a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a439102ebb4bd4618eded618e2a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984de71497fb4fce24240fa866d0ab4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cef6182488b377044bc38ae20393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969c7d35edb051f73513d03f7d14b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b7c6405be4f89b28cd80825ab8b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186777e37430c4421089dcce49c3a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0382f05fc02033553cde4674f7ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb652ad3dd977226b261b73abd79f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4614519b8e556cdd9af18198505f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bbdc03a258f02fed0e84017945108150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a44251c74f5cc3293625d5d85a37b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37563c603b41896edef51e23223b4fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0745a34bb6afd51043ec5055a48b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71d6ee6ceacdb01ab7ba1f8974139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03caf4ed6b39b8c6d7ca97e6243155155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e91d49dfb77fdbd1c9483f6c2c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658044e0f2e9b6968268c1e5b3ca0a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578100ec000994fc0f55b275eef3be7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e4ba73c177c7a694fd0fc88cd794159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf342543a30754878965e2213c36c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3aa78e67a6ff1cb4a145be83c79b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5979d36eb180a008dc6cbf0c8a2e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb13993b8031e7186e8ecf14e7185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922aa361da53b629e9e9aadb4c81fea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe4daa7035473b14014c7b253981a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefaf0f8d43b4e9215692c6d587564d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91111475e22a0131366547df95afa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b375ae0036fc1e6708f264541957a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3565e8460d9f1919a5e21b34231ba1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7100fc6906356ed1e432aac99817c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84913a2ff637a41e7cce7c757e3df9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4418bcfc5928149c526dcfe30dd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5f3cabc42e8aecd23162cfc56a61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebdcace9174817091affe0788a3610174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce3abde99b4c539c2665b428a4f94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187e69c72a0575ed549462778f31cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a20d9a99000e431b98f1aab735a42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345578c5bce10157068bf09054fdcb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c3be4e3913768c4e31e3ee8c50c03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b02d7323853cec8999ca33631292a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf07e41cae3db7c183f04160ad665f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ed07068392759e93a48323474a36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f7247de13af3b285c325ffded684183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e80b90db6082900fa554d06de1b70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2742c5f83ab249d8ecac677712450185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73022d43b788654ce405a41aad2772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc0ff9d04ce9402d6b24154bf2f76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9d0416aa27f59ecb5dc0df92b160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd245b472bce79a337bb3f9276edc95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655ed44190dbd409196bc9b480267b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e748d4d2a4eac8f97662cec9a0be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05efea6567b8abc07cff1ba48c302192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e7f4aaec0bec9d813a2f5df155982193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f18958d2ca767c953b76e3dc87a344194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ecfb5e483b095e2d556a7b38197a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d323e56243aa0c7a6b8d2332aafb67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c399c512c3508f12799975628f06701197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e873d3a61b363eaf03fe86e0f636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993b019e2a038b5da25617a0c9d9a81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246601b39721e1e7db20c6402e860fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce1100c8ba32a948e642128393250e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ba94f9b37334d8b2e9e1f24d58a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979a282a242cf51b37e4c882075a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81a1d9db8ed99d426a0a45984cb73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d9cb32e2b76752968d7a6927920c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533dedf82e35ffb9dc8becc303fcfb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d2a39d50240509811330c632b4ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007f96cac41d0b2078f37eb2756450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f94c4449f4ed8865e6b33901a5e24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58919784d330d8c073bacbdb9b5893c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863b209b09a353951518e907042ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf7d1d12950483dc042f7bfce6a769212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5406a5fcbd4fe225594d58c0c22083213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6db956cff1f86cd9c0d54799a69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a971b415ef5f68240cf1c66eef0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb65552a35015dae43f65fae19342a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ea8dc49f08d5856fd51d7c7309a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295b471bddcca7b57db493ba54c78b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146d6297c81bd35f631eba388bc97c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27da630ab9ddaf541e3f982b146ad8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32767ebcecc03ca3149a10dd6866b7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594aa2bb675affe6884559e3350dab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8681b65750d5735c945d575be8b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d861008024d2853a48b4a9411a4b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5b02634028bffa9951db0939e4079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd8dc77a7b1356f5acf1f497b382c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5856c6a9bd3f352118afd02a26631227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12330cc2fe1484523a494d8fe183a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cab1bc73cf3e44fd3159061f91dcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdfae592cc25fd8a55543f663082a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72e186eb14253b6aee9cbe57da4b13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa2c875d42c13b7d94305b0cb8069232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830cb875c100221dbb2acf19071ca6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44048b3ef98ab24622e4126b375601a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c411ef2b7fe9116c20ec5832cca3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b9f6cade4f921cdbaa427f60b12de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe116204af3676d2d78489f45a9efa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8a89404e3c1b9a4b3ae9817a86fa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b589e011850aa2998b933590e3f57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bafc6cdeac23c346377169efa155cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556d7c94487630b343318d72f88cb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907431b937f7c7eb2d2ca4fcca68cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9d75957307e0bbd1d50592948b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ca7fb87d0f15c70a6012f738b3f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea59863688a22c4de853593f72529245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f346bb689795b103633b7749a6a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06e6fe1a91bada86cc002fee75b88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475be99bef1c4ab5e321cd994136269248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c72ceef14ba26d94253af277c63e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd48724b7343ac7023e0af0ce75f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f350a59845dceab151357b31d23b93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f4ed0e02679f90066c5abdb2d8eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386913ac6df25ae23352246be3a5dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1629ae7b11c91b01431eddb609d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8577f55f87e8f18fa874372f3cf529255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dd7a5c973756e13a4fabc57c3f62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a000514081ed60a9fed3de835147f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a66d9466a9ceb5c54d3d948e2fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075954bf52feefb374e7f8754c68518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf639cb7a0dada42aa4497497e26f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a81a208561878e13c81a8c1b26f54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1def6f82a87ced6af36c04b2ccf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dd73dd1daeb56ad56b435813d9b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d44fe32c2608a927bbbc3fd594b60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a970f2f7b2a44c4a1a293b0dbdb55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3406b8fc1245029d083c6317611d66a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb520aad6a913a6da8c9caaad6147ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ae7e38f26f8e1b79cf9c48467add268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271733e16243d03ad6333d81bfc8313269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a86f691d3cb1bb33bc539777d0727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb6ca56a138598381be0c1f7afab7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3279e02453dae99cc9df567067a32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af3c47d537a8392c1ad25dbf30b8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f826a73f0e6a2137d9888c0e93c090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4182f8c2bd0355d819fba378d78ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166cee5b134c781520afcb1f5c5229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cf03fa8364155951081c587e1d700277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a58d6ac1ff8d8e4691c104be8e7fe0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b744eb2665d083dbe16bb7d4af5b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a534291d5704acd21ceb71e58ca8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5198821ed67b2a11e7f29f806d82c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abc9366f69242f17636dcc44ce75e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993311e0f56cd30736224c3e5daa382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018bede0112bba336573551ab7ae0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba478ff0e8e7550e45ba3cd8ad587a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b9c29738c528fe5ce58336bfd0e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ab42811a507fbabd24cbc79f1865f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c341c5bb1819863c78c375e825a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989716947536e9dc433a9b5b23b856f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502cb975bb177de14113e0a1966009290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26bed8040d4952cb55ab8ea24d988e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c648ae4d051722f87bad59fe9fce69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5d63039b97d291e67fa63f461dbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd6bf371989411f5a73cf644fab2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d4eefbd3d12eda0f4f4db6b26ce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92836f9c68f8170ba1d336b5f439f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450efc6a8a604e5e7dbc4be23186fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ef6b87446c8193dced34f0490a2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a63e8ad23b479da9ed64d4ba33f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255490d678335c0998c06c77582b46c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defce13fa247f4cc8c23141d27f476301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7cad95f8d688eddfb36ce5279740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714658d10ef375df030d47a8ff63f1fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d2e6e0b3bb5de16810520a147d48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5508ed4b931fd0d78f27863cfcec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825166feaf42b6f6fe6fd9ff0c87fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b400d1b356cdb2bce945fd32d1409c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7b52e7224115871026fe8de08f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b8315e74ea3c45c8fdce90b97de9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34190fb323d95d8023201b99d2509ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b34d6d195df68e0b8779e47c3d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8443d0c9c878c503d6718435255db9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d4a98fa9a392cb46a59650deb0e18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c996e7b732f722d644762a60d2d1bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17baf23844911a83311e720e68e6fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4057c3b607c8312a98a285c9d3a60f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ad9480a00aaa4e41d3f627563cbe2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788bfd65ca70f63cef9eb8620cd824318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79cd3822c58ee21ad90fc008dbb877319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f83b201aee6c46014b214418e8d5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6157a576553bb1bed6ac7dae482b75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3c0e3f92be588838588be06af340322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451cda554a98d814c1912c4888c71f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49ce68f9b9c163d3bf68cede8d8b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f2b84b763b437d0d03632388a532325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a8ba2a3b483057ed8403b3f149ead326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620763e782495afec6857245def2bc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119409edf61fbe4029fc88c2765d55b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ee372f6d32f0475bfe7b58dadeb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120c9866c1b820124ff378c576aaa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab767e7f977458a69c899cd6ec1e7cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc7bcd0422399e29bcaa6dd2e4193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643d164740af8137fc2ea7cd332326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002afd1d59c2ad9b31d7f4604013b083334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1eadfc34aebb4799889ca76a26f0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6715fc8df4a997975e39c161c9b253336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148e053d61b4b2d576eb9bb86051272337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8388abdb53fff85a3273a68ca18d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660654b44af1a5bd07729e0419e035339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133bb87ae5791792da603817c64196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608d000a4b71346d8ec80830742b56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c57ea0764ce8df312b57387dd368e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf300a3dd1cd8539140c9b9f815140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93657813e6637b639adb3171e7ba69a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae826911307a73c029c0942c264b113a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c040defce1599386e7cdc21287027c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e026ae31b7cbfa53c4a97b58b23e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2cd8b0040b503930711463ee906e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8fdb7eacdc08f8773a979ffb0d2fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88b3dd4c8b664a02e3180ed1e4ada7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4948448b89dfc0869497c11fe0064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8ffe7a4252adcb64fd3e5e88df40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deed262cac3cf087dc0befdb46b98e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784e89889c43341b3b62977411897e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8abc7ce3cf75d335e3f5e845f7eb50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d1c0c67978ed96ad5bb251d42390356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12457e330f8d67f797519b9461f13e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94602e53a1e951d6a1772497cd2369358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df454483cf7343eede48c86abf00b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd727d30f481ab80f4479f7e7f6c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6188ba17730e41ae9bbcf336199b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83bc1f946d3aaa771b355d60776bc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf8c7f72341b35da7c590cfdf0e18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc975c70379848f56c6851e5ab68cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5b0ed04138ef3807d579ab063371365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6020c6ca68611fc4e98a273061e7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009584107d710ca58d15a60aa4640a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f52d3c7da8929deeed7be4fc8775c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e660f8d0c988fcdd7233ce9590743369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6f1ce1136087fa06defb45508fcb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5885d3614678c7a1d1a9ee90a33f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8326119fa2f548c86c7aafd3799917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430671da793c8cec1885776ea7236caf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363ae30c8fc65a50e3a4e60529fdb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f849279bcb252e4824fc6ec24eeeaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7561c023002d6b1731a12b3c056d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eae841f0d8a5a771ab6bfdee7fa256377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b5b20b0a26c470e2b9ebb7a840cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a8f5dc9c0e1ba05536681eded1f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c8cc82204db44f35859202416f50b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206d83a663614ac9d74e9772bf58ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39331da9161afedaf8950be18228ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a67b19a7575df0f77eaab8add2108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc02edcfe4bba0a935e8551c9544cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace02617e0fdf9e7c85e3377bc40ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac3c7026b04411debf03a7962b0f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15022cca325383d96acb56dbfde1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276bbf485e650b803cddef4d428a684388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf347c3042f573150bd09a591da21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf3b7220def68786a18e12566ed11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03f029f6f668f586c3b83b5125197391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c6e2079d14d546aaafc0479c440f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1883b167f03f69183eac44585e83d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faca4b100a178349ace803eebea056394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a96e7efd21f60b431d339ae6bd863395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d58dfbff923e550af4d65603fe08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fd57bd8c2dcdbaabdd8b5ed112eb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1200dc39fdadd89a0838f56375e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf7a26aee987924fe48f008b7aee1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2430d84cfa7484d15401f872cc4aeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69a78255cbde3b8df458aefdd4f38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99965184ba6b653e06b93c06e931b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855185b64b36ce888ce5329e7a6219b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a378d2e9edab78b317e29d4a828c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2db3e9f4aabc0023a51e216d2df7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec29d0af56d7c460d206193330d7f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4da10e4fa2603812e5abcc54f5ea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d823978a442d4aedfe6574f77c88f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf6ec4b682de8b7682ce95b38b0bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed9a40bc6b0473dd0c144be8b6a624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb0bfdfe26f2cb14e4793f502f5bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed68d5080394759c8aca8a4b3e9587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1577780e6f238b2829009640ca069f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f9bffe16833cb8fd255b10dc2857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb668d85706e357bac2b0f049616964415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318aac3ee558b6bf1869ca120559c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7393c6b707b5d9257fe7edb4bce11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b362a95f67e1456f99e84dc3d3f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8436e1b7adb36e89fba9f27fb2fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47df71da0376241c757f5a4585295420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef49f4b834c83c9cac214157f94cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf858c3179fab2ff9acc538b3cb0f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b4990b17fda615e58aa27920967bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f6847a48bbf5c799d8f56eafa2d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf97e620a4a5396974a4a4f51a154425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40344adc3fb9110428c37e0f99de1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a77f40008097d98b0948a940a8c0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a12a10297ae4d3757ece55df3dff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b6b4fe6a02abb00e550772523e3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c424428a6b1a29a43fdd9858a032c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba9f40c7ac6e528963306300d2e34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cdeb4e4758e9c3c7d3bc67adda8e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3804647c1307ee4d06d638881144b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ffba69366d1121b8399209ceb135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd968bdc6fd346c6b281a18141bb3c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3eaeedd7b66d0b1e023609f2950c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fe7390f874866730a472450f6b266437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3e7c65d625bdbf2987f3244506953438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb56466e4db594081ad4e215f02cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233509f80e72d9c07d32db996ad9cd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa679691373eb7017ec5504f0f937441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba596715ed3ae9a95ba5bf573bfdc5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9aa19ed3e52bd8498a0c137799c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2684039cf6ea381a6707db5a1dc71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c506fe0be8a771e93a29c76d1f4e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81183480463e44e829aefca023315e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cedea70d9f30be437e4f06f8afee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f14c77fe3ab404e8d9325ade73b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad686f4898ea72a985849f7a64ffb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659063eb45f0a328f36eee391266a33f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d4634404264932beb5c11667bc10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628bb5f0bfb91209fd8fc74b9c8ba7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb06ed5e91b37b7eef56c6f6a90a52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef35ce3cdad850525e23f1fdbe730454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f0321100d839608fec367a7f2f307455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e17d02f2a73d064510435e6b7b17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdcb637ffe6b09325566a657fb596d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a2fdc66c589a44f6e7766e78c50f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7fb4802a906565feb413c4c3c4331459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a11017e6f38213683d344c1a55cec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af7f040328e341805197deaebf6b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a873e3243a41ec6256df97284d848f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769620cd2629885dd1f94c6b2bf616b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be552b943fe55bef9d9690c6a82a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6e5cdfcb9c0e73012cfa7c481e6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9969eb29acb0b3633d11305268207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22e6d7fd8bf841ef3b0b9647892ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a8aa8c4c23fe21a2c6afa7f0d511468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215885a346475acb0dc9ddb1133a9ae5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeada441bc08bb31c9a725f9bc5a5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cbfb868239bcfd9249d6b05d66e8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dc25c9a4d5b904df119a2c62af65f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68934da397452c4a0d87ef69b1c64cac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e57010a86377fba56992cbc61f8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720ac90de71322a9eb3579a3010b4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134d995227dc27d5c4aeff2db2fe0d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae19abd87f04d2f5b9af04f92f8f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818c0ab8adf96bea7b5c560c2fd435478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b78cfcc0f9b14c9f3e80c9f0f6bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b0d55cb70b32a1d47b97e694ff17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c7a030edcecde9206032c7c2881b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd50f3e9e3c94201cb3a7ea60efb62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efca8c1da7df6de9db580a99f2610d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06651f525102f529a1915b5440b84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f960ae41b7c13ecba7c1ca59ba70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e49f98656a3d642f3f847db8934b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a07c9860241904b7aecfa051b66f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207f8adcc97f5e812d145422ccecfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c5a2f9c4b95ee8b10217500a99dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733cc98efbe4e6dc13c6164ba16592a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621ad3c3271694d02c1412875310b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788dcc1e48d173b42a43017b889666492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a85e5dce1cace0130247b231908ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c6b00c9f17dbe158cad439b9e30e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58a5a7210f68c9c94d4cef436279fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be2a5b5923b9776f2151df2792a5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3efb7204037713b53aa2f106a2074497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3fac28fa76d90143bdd6d8979d526498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa28b24b130efdce95da396fb13e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d690b7fb22077ed07080d40ccafef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf022a4db0ed14f94d1109e61af1e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2fdb830d7060a102546ea3d986c5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31bf44769c01a7a9d9e3d7f6f25755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724ed21ba72961ed855673e0f56fc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33987b8c858165ef42af30a9307ca446505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a3b52e58ecb9b88c7899a4f8a475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f03c91b92c631303597ee817fa1b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbd7b627310cd9eeabeb06cb07e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a828841e5d379480460004085a2f3b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb711ed27f48867e4c1179be633cb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283ec610ba5f982c4078a6991014b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12a647757210a48d322e1f4940ebf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b231a640d67c948e30df1c55f1911513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9d9e0dd69cfbe720258082ad29cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42309bbbbe323852e53f303a6cfd6767515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacace75323f495b309dd0967ec487f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af406e3df23ecd5c19aa5adb92b01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a2d7231553c61620682f72b5f957518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b01be30b6582a7dec61b60a3ae49e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896140d5e60b2e03d55cc6e608ce5042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62380cbefdc266b9ca5354400895d645521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673018aa597decf53b5f118771e949bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e677a6235c47ecfb74a6882407a9ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf7514eb111b6996a5bd928adf39a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8ec73fec98497a6ac12532732afd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275278b4fec01dcbf1d0c2d6d7a16602526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920480787a8fa6487eb37a6861dbc07e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7b6caf5666b0f339e733b5b22e760528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f989dc027e6281e6afce5028da5fd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902aae8de25067e34e9086241aca574530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f09c220482cc2b57fbc7bb3bfc91d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d92b4a61d2c10489c1d68afe5267532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8def6f95ed93637fcb8ce42a9603533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d3f41f28104b642897a144b17810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac699ad89f553cbdaa6c0d4ba7615bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb6a3d2dc2c6e9c5741980e1ef2ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb33e52e32b1a5d7f96461a20edc980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4fbf46cb33ee0999ba4270dbb10f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a841faa78cc8ea9bd9a21b2752027539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2cb1d23d76c7b2722f1fb24ce692540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90045c504e19bfc570d331a442272f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dec14fae0af79c1b032dd392d1514542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb98e94935ec52bc619ca66dc2caa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528fbd5189264a5e008fc61c42c3916544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f858f1ce4f9519aecda2eda33345545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb5561e90a0ccb4910409dbd6155e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e8ab07637f5a84d7aa648f3c8977547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd7988525dc8219f47f8b1bdfb9fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23dea89f663c623085d9e04b3540e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459dbaeb1530d6b7ea24f3c6cc93290550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324254a3b49639da59bfbab190f8001551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e5d3b3857ff358627cb99e2823d15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c4d667576ca745067a48ecf80631553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916bbc15766e07a73e6b3d9b37149e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6329fd0994062416383bdbdd35c2f8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d301a430f3fa6b94deb04863e39b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb8207546819348ed67b7bbd6c20d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13647d383dccff595d8d40c01eda4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9df52210406da4b227766893db82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d0971fe810b9ee0b35fb41d401114560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa54aa318b2911f08b44e3d0493cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aa3edc4866a4105c9be6b00091f5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15adc67d2d6d1722936972057ced7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c599c3b0c263e7317abfede423251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29c0b87f8bc28f524e2e26052e734565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0543c88ec5d74c48de8d2174f13ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a88e732fa4e1a7a0ae1444fb52621567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52be4f0d5c86bbbdbfb53964f303a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1381691f371fd57c3994b0ad25b70e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68858ef15054361625f72fa2887879b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56988fa2cfc05547f030f5aad9d5b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700bf2e33d5234db8e0dd6f2615309e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5f270087e832658491e7078dca8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea35c2f747a79f2d40cf298d87223574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95451a32a1477630393db2e094a4425e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b93106fefcc4fd28b059fe36bdfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e221bc6f39f164a0850829cc95a01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e0bc27b3a8099ab57e476e88cbd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cb470df117bac2eaca7be9765ac65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a93391292dfa6fe966e01945c6a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c8e8872ff2c09f65cc5a4d01573b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a4e976af80bbb61e699110b49a8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92203e6b204a475ce437ea4f0a73c858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be937c5f1abe07f27120c79295048a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd975c2ea9fe20aa6eb0a6d87b1eeab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3296fca768368f92fd95c5683c28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c326f13c4cd3a609d58657dad8289a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc980bbe63645ebafa7200ad5b5b721588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bfc875182d3b3db7d7a4530f22753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f59973e32b7ed1f1baea559e8149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa22321bda9bb4399b03f8433281e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b0cbce92aefb0c5170770dbe4ab6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf140489c851c47d300b1ce00ff11e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5e0aedb1d8956e7264417db5f720594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92431a4700073b7e422a2f382cd1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b421fda5bd06f6fc0b88af23fc66a2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7544b83e405d72e386225011d383597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e969c6c4fc9cc61d169623bb8d79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ca902c18c880c37b1b0b12a7a211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1123f06280e05a51469c363a84a0df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9b568957ae3ace1debfd6c3caebd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8a687918345ae28887b01539a7671602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60083564c423611cbf6b3ac220bec8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd34edec713a337be32109c64243e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcd789b5d1ef6ffd74907f2edd029c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421525d1adf69ef1e3f1d999c9c66514606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae502e755b968f77f63cb4c7eacd81a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cfaaf7648b9122f219b0388383e8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406d4a7eed60f025a93d7cee986b53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c1348494f6f29342b41b7cbd2569c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8ea444d45b973d2ffff8806dfa77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c1090e5cc75191704d0b687c7a00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2f34a5ee39a23b17a0764b88f33e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5ada266ee435d7048b0af3eac076614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba65047ea9d8e444c9031124b4880615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935e0a8167fc6248f59c3fc914cf60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802f3d70e9b4f9eeafa2b121848042617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9cfd0b80e021ccf63e004b94a2421618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3af8a8ac046c4d8c96453c94587d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c81b26e8c21e1d877a0c0933e0c83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf42b93957bb6c26d384745be77bc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149d0e316434947b69b11888d373a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb8866d4a31b3d3f5099d4c2ec9226623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497b485687f9f9c79d5e1d9ee2fcec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e7367fb7e9666c350f4006626c06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e227eb807af6af327ddafe4019b867626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e40c5d061284bd2b8498687ef2c28e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfac3d21c23f7c510010b307ff208f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ac19c7479bc85fff9f4869866865629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933ff6634bc0afc3d0264af45493a4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3017973516c7fc4e91f2cfd0a87d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df93e7d4dc3358599bc992a7c28e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519e238ea3d9256b945e08db69187e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117421ebfc4f37e8c580561e13c991f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf1a746c2663b5b2608490841e44fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237f4fa129e08ba16a168db4cb9ad3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413d880121c523d59bc984ba3743c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea472273e9c5899aa24532de5a520638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c7e05175cbffb5564bdb6cf30d31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826c2337302cee8e7d032505fcd5a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a669a8639b13b81972d70abc4fa70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822cc5f27fbc5db8e38620b181d373642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908ce130e66f819daae2125bc363a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b50cff8ca3d54833d2bdf965eb87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc22e7e87179f8a49fb8a597e8452645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b392caf3c040ebcdc6d9df91f6b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6cb01b447366ae6ca87a5623ef55c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726bf3cba434344f4887cc6e96e52c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520157a35a02d6dd4228ad8f33bbb217649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0b3842cdf0f7d23c7e7347409e38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78716765f55dfce44f0e580e1aa3e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59534ea009dd9be138cfc5248b1af7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cfab9e3001396ef191a68a02e6ee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50e113dba8eca2190dcb5fd683f77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcb9f3035d3e9e594149e8a9180f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e23b8ce88c7faaf5555e15c5cd5b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7257e876ef2b475b699dc2c297f94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e26df7d8090e00874dd7e18a6c03e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ebff354795c37826757bb68779864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d921652190362bc5c49d965d1bf06a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6d728f712c9431b7f744a0d65597661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d4455157e70c6250caa34f160a8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de329ad8e0a6e3896e282a21d57092663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca196be9c94cd4b7449bb798cc69649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5fe8ca4ab11c5afc655d46ae8479b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf156f858611c78eb9f391662ff7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbd0d2c81fce3c53e030b0a4b842c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb27d9cdcba9e91956e9ede46b7d5fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78b043a3779d6bfc1bbcce2c66dfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33634a33fd6a653c4a626dad4f58c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050cfbef994e5d8e4897ca51cf3c7c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378fe8994c24eca470923614240fd3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde8fb62b676670e46d46d2e7773e2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83797dddcc46e8e9ab56191fead22ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804174022a6a50718751b56077b385ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50409767d553175f269ca7c2779d6511676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ddfbd4e48f8299e979683613261e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24222790d1517c655690bfba8d157e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fbd952bfbe180236bdf89b8ec5b1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8d912b448d49f007a3040d1d6f52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d539ed1cee6190869205470613fde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed285c8b8426a8689a24fef6b3ce31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77991a7a9ea8eaef76c22352edf0397683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c7ac64286b96c78313650a26029d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db950e09a5528e72bcd01d0c7aaf16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2191176433391e688420d7d04725686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2fb40e535db512345570663b41a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5694cc9d85aa5990fcd80c5bd4e219688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24b48f6b059066c26524474e51a96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e6b8e5025406420d6a1b0a1231e0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156060a6c0aad5500106c7ce1df101691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc972b6e7217928d09b1938bb9397692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ac3070eafdc3edbc2c13ee101042693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deed7751602327469aca33ff072570694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c38d43011695827bd78780ca1dba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbd9db23f85b8be38e4a721476715696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1de3db7dc5b137921c2b412689b7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ef1baa8e5ad547a89bacb0426b4f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbdf9f0d69c4f2af7e54abc0511a75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd5d46dc9ba3335f325d914da0815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c641f3be67f689d2fb6dcb01a72930701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aca8bc2c85bac88b017d6b966d0b9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4077ce59a51ac020baad0ff82b56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b568222966fa78218e9d0f774c75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d123f2bc134055363d6645fc372abc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f1f789eafbab6283297eabcea1e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4551da6e8137afe2c6a2e9ec812d19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b94a603d22235950aeb3bf91d4bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f7c72841a0fdf720c6fbcfdde02b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f09d072cff9d3f7053f85d391c32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5698776ec797c516ff48eeec8986b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9318f31f1650ff3280b76e204a370712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4868a64edb304da30981997e2a188713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c8b38f5fc21e9acf49c45109e5bd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5daa752c2e6c24e08e54f8b841b979715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5047430f3c3b5de2efaf44b2592cbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2d8ade26f1c31fa56d2814bbdb01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab36b6e017a1272e3402ce2ef6d37e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371cca53a945147538ceca3f1d0ec0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0791d1103239e14be360466248d4d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73903195e55b8ea5ba0748b4e3b0622721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398748faef8a6cdd5db990661a5fef0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660aa4df61eed2d2f5d4a8ec6e8769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68408f8e4cab5edb4499ee6bae5bcffd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aac6d8a4b703ce66a9cf0623a4940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739199481db98bc4a86f2c256ba884a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce4d170883bcfa17d1f618580cb63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae0690f50c98dba59317de078f4cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14dfbc3f29c34933136a4a4b2e1cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830297364f5f86ce485194fde1b10a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a29aaeaf445577ac6149454e638b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369245f2cc43b743d841c82128c4c9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea631103bb64d95cf8fb8d84e07201733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5cf84db60f578e8e1cd83d0be892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779bef1eeb9cd612e3326dcf85f3f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f290ac6a5e22237634e5ca30750f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562c423231d6b625bfacc309be80d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df36d3afd57b39c8a9cef5454abff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b3769471ee7e9f56687a1b30df75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e1015707cf02a62a32520c9e5f23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e879d0fe97e74b9c6f4a39b04223ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938489c52a085748a2ba97de38cfdf6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a1d3255ce06c50bbae2df428d19c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381fa1238f999001ef9e22615f5400744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83da4f814566a8a5d0013155369236745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d05d0163afa3615f3f4dad429773746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0996d76331b6fc1b57bdafd33116747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4310246fdab342a4f809e54dc89020748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d075737cfea566e5c77a071522d02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f531912d96e73960503b083682fc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c5946c9dd10ee62a9537086ee405751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a16ab6a5bbcf129437faea855f09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1a070fa64636820faca21b9004600753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414a11b212d36c9332aa5bb7f0cf6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5e6b89062350c2b4772e1e9150da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde742a83b0a72327f73cc9056a53b39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae49199fd9cbfb562d840d2ed030f12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1cdd0763df9c69f144dd3abfcb50f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008fa22e17ab0a6a8fb5b8b2eee155759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>