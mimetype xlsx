--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396f88c0ea7d80897cfbbeb24d96fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a5cdd98ef32712e4db62c502c7b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03cdbb474fc382f807daa68d677b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2531551e2aab89bd8ae27a2da74dd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26254a0d5fb5337ff888ad64a7e2f575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132534c70bb15c7a15b10a0c9ddd7f9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede6d7700d44a6de44543382dea7ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2aacaf5965f1fcf346e2f3d602fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211c914d5c14ea511aed6bdeb155fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeff9d18171b5ec9e70c318e1d386b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c68314fa61817511b048e62730e8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bc0e16ba2bc0b55ede66e649f10b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b4c4637af4913ab50acaaeca3ff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5953a82fb5c129f592bfffe5c22c4a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c17af6cf46bec35032df34030466d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f00a1d23e6ed079af919ff13173716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697d218ba0a3d516dbcf1fcb00c92f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc1cb6a3b396f9f89e6fca917ee9ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07eb1da5a2b73b200b9df6e8c75c1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed443f56433a55f73bdf2e6e4386790d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460ac16da2a5c8ce043a9f7e0a9cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ffaf4f3c267bca72e5047b71dc5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7b04f127a1bba577fd85f6337f03123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d8a86b9ea4e48514d070dad5a87824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244d1d2294aadfe857f0312385fe9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07503128ba4b8fcc9f19cccc5e8900126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e84be0631659a7ae82e1c17e760e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc01d71f07a210d1d3480926bcf63a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194191dbc4efa6738e258d9173a4fac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2078ceb5f6df6ba08b8733ff4619130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c2a4fcc328398924b3f1314e582a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdbce8dcfa65b703da04ec0081770332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcfbf81b9918491ef9159d4e899edb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f07d380d426bbcb788d191b3d912634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7bff3ce45305a7126d5a4561f4e7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5d0f68a6b1e48bc873d58f263487436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6c9e2ce221283ca2b165dba2009937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831847a6e199641272cf7f298c6def7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2685779f35a1f07785b069644a4caa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75922c5ebe8a60c5613782fecf744d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e31df1864c1d7effe16881d285645641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df27da2adb2752d55ac8931def812e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c2ee1f1e4672d27500d7d1cedeb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27266674386dd97769df9145a76bd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873954dce571808ec2261ed77ed096d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551867226970b6a824e75ec3966e6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1f96e749dc0c16c14527bdfda728847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441b31bcfd280f887740064f59500648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14764a0f5d27a3f4ab38f41ee7b955149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfa1266f8d7c312002c9a74248ba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a2095a939420c69bf2bfe443cd6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3c817278b1ee214ff1f1ed049f1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a5db7339d7ca2ec34adf4a835025553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da4cd94536f2da51785d75eade16554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caba5c2d782765d27863f07c3e10e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29e7dd668f6bdf1eb4be80afcc01e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f11eb55144d7c3abb0006767cd9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ea817d646ddc1ed8d65996eea46258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99429346e1679b05013de5410ead659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6b8b847b30d26093c1d8800d504160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6248a203608332abb48ec9075bcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8e77b574f00437355c02bcb18ac262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab882ce002aa05bdc7d3b7aa918a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa8ecfa396a11560ff982877c988d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048109b67293fbee7667c4b41df6df1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a9d1eeb57c0c0c429fe4d02d44a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c9b74f5d83a541c356257c10c74e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78504392357d7454f9956f09c656b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32a1cfe4b87d3a961db8b13f3d34c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c447e598de13845e5e93c1f6b550e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaf0195e7260e5bc6bb75a2b8c38671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e9968a5579e37258645bd9d1bf2a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff125e1cf2a70ac1279682d26d8a0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8e05f93716ae36e820aa977f043874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de002f56874252e21f5affda3fbee1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dad2b25c9889848b674f94575d8aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a549ba101b10b0a715c40dae427d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760da9208f4e55d1453144a76f7c1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b5e404d51aa0cf8453cccebdab9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0c800a67a745d1d8d7275a0fd24980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93326f202fa545be6e4f0680c2cd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ffead67346e385908e0a7c088915782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4de3616403d9fb1bc8362be2b1c9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ece06fe4c047701cd851cda7a526b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79a4e67a8c8a4f2f3de2f7b891cb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a9a5d5f0ca2b3dc6c596e8786a7d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6bb6e8e2126e51d33dc6cc76cef287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2eebabbdd94c345b60abc91ec08188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c7de7ba7d9200460eef9c0f5a79c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb63dbc8396e8597b5d132d64a09690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715661428373ac3b872a9ef846bda991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a77c21fac350bd89076728bc814a3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030756c4d47f769ea477cad29f0e49793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b8299bf876d5635045e1cf561181294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8fae9f3cc535af4ee72de9930b05695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afac5b1a2495973bcfc51eeb7fe64f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366c6757533577c7272440d78664dfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e058e195004f6a7d6747b8982ecb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de1a45003854a8172cca13540b26b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff6e41a25f1f6757efc9a8ef3a0ac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8813cda44c39bee3aa4dfff426842101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b275dc4fc4cc5aec3742ea727e30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906890291c70bff401d077db29bb5a98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003187f00dc1716cdbdc26150277748104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d602c768db890e1a468b3ee4fac0f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125dd5573eb0e2ad57fc9ca7d149638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4baf8d7dd8a27ce680b019b3d9d435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a459664dfa51ddde308865838e4c54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05119c557e3eb81cdd7c8f824c139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af27bdd555972d02dc5293f32580b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f307b771f83522af82d0d7cc9c866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d5f3e2e4aa43b2677e1a00f51a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b5ba2f8b670ca63dce988ccfb1ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0129bb3011d4e3618db1428c2a1aa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0071161b08ffb9c72166017c026c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b0971e1d3b0cf8e5b99940d10cb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb78b952dd1d5fda158e199eb2c0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b16902a60414be39d0dffdd2431f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a22c1115aefcb73761479c38628e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018820d2d9c5d7fca030f412b96720c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5456cb04928e512c144dbe746e50f2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483287ba337ef12bb8500d94309e0ca7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902c4304c1e888132eae93464f6360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ca7db3f011dc9f397a5ef1142210e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e92499428b760d976149d466ad17a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748910233e0905d3cda741b0c8ccacd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4205a10617e612e72c67e7149fddec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c771efd9355be610975ad36f61a3c4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfea648118938a4f0eafd5736786c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda34a7cdeb529803cf19c7c6c229f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14877f844eb8b5578f96d2cfc7390e8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612531d60ffdd916ef56a6b0db2e9b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b2ca31c037d5d2ec3fb3a8556971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667a06303da87a360d4a769b252c31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a698e8233f885926cb1a0206477e44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acccc2f29bc7c59ff45a48746047a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1234fd6cc824bef0eeca229e08e574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ff6b15c9c2f651045c3f68cddafb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e84ab8d6f9bd3e66c1e6dd39e28cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3c4f2f2385e1a589900eac371a11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162093422d61b2deeef1a21c1bbd30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2dad771bbcf8bd9d7b5f286210b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eebaa8e5f382e3ae5bd67a3c3aa84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b299df95ae0119887eb4b84ef4503144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0e13e2315feeb15780b6cf00d7e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572e7d10a36497ae0c4a422c6ed5adc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a0e2e06ea3d5c83a0881e1b74c02c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472b590637af7a63f1d7641f555844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed2a05a1fc4b814f45d54aa25d8db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b83265b3292b43e7b813cb46997b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fc47f66bdfaf4103e74ba9c45044151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a322978e89d1a8f6c8dfbcc631d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7b127b5213fda201aae0a44cdc49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802bfe48d5acd7d026623cff19eabd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f079d889ab5d886b3aede333c966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97175e42c62a072c7f4154ecb0b7e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250b5ee1157d3f36f1bb0660b005b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb919b9e7e6cb10bf3e545bf8bd11b70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139498166065545f8296b591aa1b9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcbed52a1351e19ed06e419ec4928160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527275ee819835334beee95febdca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f333571d7a273cd324245d739022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6107db0eff5655359226b976d928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf9c250a066d937dee97f2c568c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8a8e193677e7364f2f58729f7275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a256a18c3945bad0efc0d5eb321dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d942a0db1e5ecb59905ac3667b7d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d79d59fb6ed95e499ce53283d3b05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd0e4c30864d647e9a895405f6055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d0cefb20dc53412b96f5ae3154faf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d894baa2a5c2524deba592db01eea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635296ef48dc072085dab6def8260b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549650da4a7c2453d5ff1ca7a2b32cc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7c66bdd915eba89ed48328131a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb2edbc187d04ea49c7a323430fbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e52d9bc844c1d2de5dccb5c0c9dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4c8ee9de0516d31589a1c8a95299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861fe172386c125194e7b4889ae433178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677e923ff86e5b4c1ddec684a48ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984cd22c84570e39fef1adc3274a598180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9812a5c4e78360c125e42b2f16fd5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacba92249abefbcc32a8a8e20bbb4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacfcd17a49d1457f6e57166ffaba95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4529e74eb6a2ca9db6e60e9aaafdca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c547081d54354feebf78bc5e620d77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37409bfb46d72068f68f876d7ec628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01e022b7f0f2aef1d8ef66dbdfbb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedad297896ea3689bf368a4235f4598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9223c8d9a64682bff6b0a17d4ca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c703ae3908a725af8c06ee60b4b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869dd88b0928e3bc440a0d91afabc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e43a97f39604f72e11be661232d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1af9cc7ab892d1941a31bd11ede2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cd53e5b2a27739d4e9958a86afc53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39560d3f765e6dd0a6625a6b48b8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91a452e689101db3ce2d5d5b79d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8396fb49b5e81dd9c0f060616ad21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c6cc955d01976ec3a4e5825764085198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151d06d497f037ec35bb51066cbe7af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a792d420ea821b7399d23e6e0b3ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ca4398b089c87aacb31f703a3e41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5c95c1fea8785119c480db53de95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f0ba084034210e3fb6fe864acc37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cece460ca1957446393f14cbb7968204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44071c0b60ddb7a470f5284136f886da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6b9e7cc8f9ac2d1f9ee3311ac78f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f8e38d7b5789ac137d119dd1b385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1cc1e7b6413823d9c97ae16d2c4b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418caefff315500fbcd3f497c774e04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c33ee8d0f9f64e8d553989bf5ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1cdfae46bad9a23e35fa0a0c8f19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284947bd1c1d1e0c34db48df1e9a3d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a33af8de11332eb4887e79b7d8858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e0dd1c31eb093d7a2c4e39e2ffe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5296752fdaf621ed77ad8baa6256d17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64fd3b0979859f8007e45fa2be3ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c662d3f6520593981b0db66d0a32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122103129e619cd2ba390071a780d9b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be456f16a407aaf9d707061fe2b1e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae363bf014c94c735f9fe1cd08fefcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06f0fffcf1790b3e9e3b66d96a4ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34dbebb36aaa3285df9cd18c61f93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa35bab37a5e9bad17a9281793ce90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372afc0323a4a04913a9c4174877850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231a4af2342663d236a0334937e5df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cad815a521363c7fd60f54ca0c52a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9990258dfe1d4fccfaa201ad7f60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011b791b09f33d55fad357769325c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c07b09ce3fe5764673b32cc98d00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09faed1f4c3e60a73408f9bb7429776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87ba031c339f98299b9a2319e1460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571546c77c7709348835fbe4a657210232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9ff6cd03c8cf45aa63367c4c8b37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42059f1d6ac44ea66ace631cb486a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55443ed97959f27ce38f5940eb26a9a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a3df5a04f6627934893a17cd1ccae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39e7154b645fae471a7246ee00ab2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903e79b867c42329619d7db1421c01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1104ac0d9ab98bf6661f9860b826e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a5bee3c5de9c6dcb983853905ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f266f99e9d7453fd4f0602a341583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b38e05bc24c941b643fadc6d55af6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb23e095dbf34d63d66943d014deae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c133a629a65d9ab261f4e1423622244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739e49106f18d324987c341cfb7743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5d7a568ae82a3996bce44d29f436246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e81db2efb7f169ef9ca98cc5f834247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448afc6609c76307006a76d8c4a6e2fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a120da45b5095416b9ccd220709a72f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7dbece4512e2df8cc2ab5a87fb805250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e5d7b42101d5935f5cd624e19587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c897975c0b72f2860394e8b9b323da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b78c6708d4eee9c6b444ce188f66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edb7ce8bcb4e724efb10f72be6384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca112b15f870becd101c9d1bca476255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07ed5132ab5b300ace1bebf6c7882256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e88e824e3653bb0f16799e68f43f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea465891845e6af4b69c17f4a3d1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bacfe652938165ce6681a1988df09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f16ef816eeedff8ac743009c0b5546260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ad5f018cd876a36aa88c407e1976261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63cf33519e913dbcdf33314eb5fcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5148fce53350f9e34306c07acb94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74d26629ba1162afe27cd771bbc52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b7932aac1425b1f97b00bf4f8e178265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8910ee36059441e0a7d1cb51869771a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f97a8e79c5c143e6aeae91f88283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4f4f0f30bba7947780c3bca3d5e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33592ba867402bee4ff4774a1a232f2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bdcc0d7b6992be8e946de613dedb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363f914971376bd716605f52c5bd53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9d96741d0ee6c570f01d741348eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c096ac3879f0ade769ca3609ba80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24eee0dd47b33ca41a0e5593dd5cb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258825d01ccb4737c4ebf5b61208a6f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d74f3265265a788131537eaa15c2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948b752a25dfb9694a6e3f4c942d4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5857bed67fa8a2705d4e9bb9fccc69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96cdc9ac567934febb8f810c93ecdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba750551fbd291e7158dc4dfa9c43ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c72e790cd09fd38935e1bb5ec00a6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3948776d413712671bdc27282a52b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca149b5db7b3420461902c5fa3eb25d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b31a23cac27fe86096fafb2730b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da21115072052f2b6d0eb31090011285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630deb7baaf9ed485ded3d3e888b579286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c4cc61f3147097ca501679c2a85e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3bb2c3f69ccfe0685ffab0f4381ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf07125f055c814ad293d83e01e7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27ef21da899db37c60de1dbec4b5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97a9f356aeb985e654f3f7285cea6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692de77c672453ba45841c8d76f641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8bb225380e990a9d7817d8f46ea5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833f90b55ceffcc680f849a90ee09f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f975c592bb48f31f0e70def43c15e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46166b7654b7a8c9159df89edac6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2fe41364a15e0cb68300d67770892297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3b3587bdb0f8a70027c88c575e3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549664a7966ca3e7d8fe2677ee2b4451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb0878691111c1237d54ae88f1a94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939aae85d66b2c28d39546a82457010301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b08ca487f2e188c212aac511b8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eda4cd782b1d75fea7d68b8615998303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771a3302b9fd7aea4b866bc7e34609304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6cb52f72af8a2bc60e59d206b8bed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47300c2ceaa89c28afc77cfa1144248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6567ec4d3e0aa83b5236c79dfaaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8dac5b47c8e90bdb819055bce8d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec366a5e4d137f6363373b4aa70ce3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db756da2fd3ab1eca53a3eb173cc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de090bda6c002d3f83d1a48767d46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c906d52b168d7c09c521da0c9bbbe0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442b2b6dcb871d8391a357e13e17a9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa6a9b4fc90cbcc83f266c25b7e1c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee3617ee4498db9f923d8b32dd305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2aa3a115cd8b809951fe6ae35d63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8eb00489a0ccccd7b387c3d6ae240317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45600ed5bd346b336fee977913bb6b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09e91a1022199b094fc5196b4800e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103da45f2decd798a3ab2928ecda77df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f717f3615a74bb580f6d0e67e20a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370a6b0b4a0c31af00f27c4e6b82ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a371e44f1356ae6a241535f43197b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea406388f9de80956e6302d55a540b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f9324bde410395581c0aa7206a5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8538b75827e9f1ef648597410d3f5ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc03b108b7a9fa36d99deae986a3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eb819eb2184ec5c6ca4b5baf9122d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d8e5e829ba14a74ffe262edbf290329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ee8080e07774667efe94edfdee57f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac94d6316666535f07ef041a6fd9256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64df971bf312691c4054405c47a876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45baf7c919896441aa134882f99765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e9d1f8174f56d80090b2693e3a29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903a8980290186bde5bca6bff84fbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7ac6373e5185347d3c9238dd7da9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d33e909981d7ff80f49efdba4d49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857255d28f6012e4cb69e5d924c313338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc7aa37d619657ecdf0bc16f9623f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5dc192288415126f296e64f2176d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1a582cddfc5fe640a6266fe5791c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087a7a6f38fc8fc66370a0576da678342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd53df02df3134a91cff386bcd0be5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df487ad14573c5a57112084739862ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d38128a27d793433f64d79fb7353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78cc4ebbfd4bd35e0d2c5fe9c81988346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171aaa0b92d5d108e2e8e00d7981296347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f100719ef7c5acc64eaf3d043125d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9904c4ed1418a50a197e915c08af54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e6124fde168d11b339b2b177d8aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e417166f90c8a4f2943540aeac29f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a36cf4bf93e8c8e1cf41a521faf8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80dfb82cfbfa865f5c7119095949eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8665a271856461d5f40717ff68d438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634917871c4d8223bfc280e21147bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830ee6730b5d66ade25c1994ee483fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa6bf57d1855527869b18163621568357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d086d784af9f6588486277a7426775d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0604c1e05bacdb04f3776057544b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc994ded7291859c745fb4323fb867d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b12bd3723d80721ed5cb6c444fb1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fba4286f3abb552a0560f977b26a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e9c372f97efb38c390ca330729b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd794abd895ce897ee262fb7fb664b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c057a6806c9eea3b960ce53f43ef5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd178c85c5f43602d38995c15ee74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b9d9bc8af150c44b5f6492e7565b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096be75d4ba3b80e7858212a23d9e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52db2dc1b702b4e7d766211345d5b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b1ee4f9c333aa59309142aa1e5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21b51c53378ad269fc00268d17cfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c976d488659fcebe9a7ef163bbfc83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde85bbd2b184f67d4ff3f9cff87cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be15a6ae0122d671b68acf94a8b2d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1fcb2b4f7d22df59f6da07a7acb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47dab79df4a33c0ef042d7153d0dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d5712e62c85391644e94b4519047377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b335ed2eff6e3a51d21039f68afdd5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4acf8d0068493cf8845eeab1751d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8107c09db220f5966ecf61b844a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7b0aff0414675e0c6541d805f0cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34860cdc71a68ccacbd42cb652cd72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6efb6a7e682de55e01323a2ea05a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7baf4fbeb344ca521ba9e33e1d09d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c26779cc9b34ec1c71c0e4bc940bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b815108b10df6113bbe321eaefcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a86205b844d207e4d5dba2489a5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c7775a1d628d94d71c5353ba7309388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d21a68da4d1d6983479d77e8b0334389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075a257cbfed857055c86407184a14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0eaeef7fe1f29a6ba80c32f3ca498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5502d3380005abc95ffd33b938356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514fe7c99d77bf5760abc940a7552e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92531c77e1ed9c9f9b4bc00e74f97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d68375a1a224c70bee81a1bd39294395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4982d58b09adbf49b48cba83b291396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f4afdb735215ebfb1e3006643fcdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e453918c94dfcdd54a29c7ff93dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be7de343ef770ae614ea2baedc65e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94856530d56d2a4c328829c29253ae6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8a0ea54d42800abc9a31378641a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4509dd908cfc26dff2c0f8beb17bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec271047ca855c2607278aef7483d9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275323026371ca32a9e25d1b6fc91aa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3aa5f2396519dc04d688bd0eab3d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1e887c45dca720901e2383b59824406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727787f7198c43c60b308e7611947d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445b65441e2dad8dee84f3ffda0dff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c0cdceb51f02ac993feb57bc1b351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23552aa233343fb95a23535884494e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf82a4b55742c22aaa48ee00a1f6155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d55689027aa8d89320cb95fe273d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b972ffb1d74a083b2bfb352d8c2b79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc4a3816ffef398dd70a7a3663b91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1b9a4c88b5cc9c2a54368ed50e09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe88c9a0e92421c97698d1b882103416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7848ab0dcac90a7eb4d2f0f92ad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a189d32b08564e86528b97473bee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59f08870c3116772509d848bac9c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f2f1af4a5672af04a1dfd7ac216d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b356b5d1bd18a1d925f57186da3fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422a477a32949be347ca88564169f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59e478d8586cead4a656ae1965891d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c17633737e4b0db7370e19d0e6e04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37ad4cceb9d147a73645f0ab908e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a311b78842b9dc6ffd254181761d75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e583fe065283766a00bec8c43f3190427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa6548fcb65383586e7168d8ae91c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f37286dd68d5569efec9ee9233fc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c18249a65b618f975d4a75367efd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d171bc467893d1ef02ac357ca89a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ada555e858f41bfa371bdb7eef3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209fd4cc6687a3ae241be860e0305df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8e89e72ccdc0c92570baf3ed7c33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4dc011f7b82e3bc050acd9da74e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ca750daa2bc8b6e127257ce4f955436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b324989f7bb1d041cb05cc063676437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219800f43d504f34b2c2c7b31920e657438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7df60e79583e7117e06a3edde322439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a13df077dd09d44fc7dbb7184890fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172cdfcf6a6c482a255c5e626341cf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cdd6febf5201ed4adea4f500ccc04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f2b3566a853175aec7e225990d8a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32e965d4e7f04a6ef458c96678c07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa36eb2d62fd6edcc2a94df756c9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e6991d05591aa6df3aad82e00c67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c9256b602ab6a46fc9c0e6391f5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8184bbefd92d1266fdebd877a69e04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdaa1c91222b5435e84685b01ab8db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5104ccb4ae1a5f1ed7dad76cf4cde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326a005c6bc42b10d677fff87497bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911898d5a94677d4899c316ca1db426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e50ab8ef704b2c05df18ad4de794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561e5c393bb2ff3f086de2d0c83a0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba69bf00d86c6bad1fd8dc6768b898b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8ec1208d8967996ddcf1d5658777456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11529f4813317ca9f10e541ec1a7b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f62abdf6da43618295f24f42cc2c96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17c839796cc2d010fdbd26cd513aa4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1fef6b33f004be22f5cbb48effe5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61234854706ceab507031ef1d2cf7dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034516caca8312db2f7330f160724e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7efb5bf697f71805d680915c66ee6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f14890f2e4c690700bbb98a3b623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba046b9b846da20a5f89df46be5061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae30fb8e3d2a2505b552eb3186b8d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8528bd0291e1970a78b96cff28ead6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431227d538b9bedb31ac70629caa2d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69bbfacd41d5e6383a216f63f7dcd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969cc1a4ca51d7e0f84ba8ca33f399d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9834593a5b0f110b67ee62ca10bdcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ceead4c51a9705f51f24b9fbdea8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7c4be235ebb197457cc283c2be13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42e5eea33356b04921490a0ef823e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368356e7a037d3e55c60f9ba3605108b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ebe9bc52500fa41b5e99acca7c3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245dfa9f9aa19fb6107ef356481f52d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369a88bab66f77d01fb0ce6f5ec832478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba96147fcf1586d4f21e973843083fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2ac7bc158741bc2b33f7877781121480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61eeca5c0e6c17f4d3d2346b54138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d817891f9f9a745e03a4c76b1ed1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8806f6af1d227a57466f5851f5353b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5dc7f8cbe0f6be41e8201b303ddc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b024464a8092c3f9cce30e276aaba2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc06947a97df10eed8b6e5dd77cd67b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053e4c456173d17243b241933eea3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0089bf0d50ea84e0fcf7898e1b049488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9b0bc98a5e7c931ca65f27bc27ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5a67e55bb5fa8725f67096a72391490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33f8e1ca6fb580789853ef2506b6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68bf3f2c3b8d362276dbe0d5bcd47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b72dc2588f59bcb1d9b090aeed4e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23be58ef4312db49eaa3724b6200c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b525a7b49de56d78da1187639e535d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4dec28e9efacb88d16bc2c29befe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f45605e321b62e48436d23a37121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82cf29ce3a5527151c31c3febc3e16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3750297a23592d82e0ae37a7de7f2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d27791c028654071be850e20bbad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ee93cf3c43bbf25ff7c2cf7838534501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5684b0163c57d0244c777b6bd945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c998953ab44375248f46f252c7992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00f8517d9b5fef496626a8f0ecec5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bcd0c30440564a59f35cdb09e49b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449194078d45031c319c7a2faa2195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aaa363b13e5e3876b8b1ca0f3ec74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11322be94016013f84ab437d287615b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8ffd2c6e0e4a2c1b30101490bd45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb16ebb099933114af3dc0dd79ea0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a5aef5ab11e168143d2366aa61e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828669a63f32c2dfdf9ba93bd6235e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3743534f2aa9c7d452d5f2a6ba29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76807cc52dc51f2c6913d1a92fa68d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcfd0ffbb4fe6eeace820e6d36e204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afead7a739f639390ea4c6e1996d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346534d0ab9d97542465df51999d57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c405f1468557837620a50b509533661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdb39a0da981812709b675f028941519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215c4480c8faf654ff04e4183ccb74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb30dc5d088138a4b31a603a505395521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6d8b3977ba36ce6f5b5679aafd4c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412e51c0ea7239bd78f94f752735ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1545707a6e6833a6e2fdc23b7e449524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179814e4a8265d80a86f1b7d5f767bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa813a3491ccfed0a20f5fa8cae3a63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693b0e9a962e2cbd341de579f46fc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d08991f9eed70298d5fe33341c64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca29af38db7117456d0e796048fa76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae97e4d2f1bbe30c71987f59efef98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f097d641f64cf6e5d7260aef35f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8abef2a695671d8d4d967a2302dade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b781d8afa931123d8d40d0c01f2e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541b21506659eb92f78730b6195179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b1a384b6e5dabdb26e90fcc1d170c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085e55a13b3d1aa40788a1a2b44a4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5de061cf2fb7eeec4f7ff10db112e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ac38deda510e346179c7eb180df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1ba3be28e85995146ad29fde1271539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6545abdfbbdcf81ed0a65f1a1596540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ebf0670be41d58eedbd74ab85194541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085f3decd8377201d41d9b0651dda1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7687c3b8c748a473b26f47fe702655543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216e9e99b20c341fe286a2c068c57c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b07d4f3f50cb8a768f97294263e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78882620d55495a5233b34f3b8d55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846828a63afd4eb1a104e03cea6e7feb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fbeeb38c00863a4d008adb5b1cbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd34f972b5b43ce0e469a291108eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9a0358793eabac612eb9cd365f899550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd370e0d5455bd9812acdaee064bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f8587a7936948aa0cd5190bef632552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b073288c0fb2f4c9538603bd2a82c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c044a6e05aa59596779fc4ab96395d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffffa38120644fdf03cbeafa1c0fff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde6ddbba4aa15458466ba1245de66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71edb0de055a4a19fdf5dd3f14d5584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2412ebc47f8a7e9a772db1390a00b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9962b4c12695eeafca0147e3a8f4bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58bd7e8245d20abefb4c8bf7d4f08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550d794dac40c4b234db1b9154717e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009742815b1304388718f5176fbcfc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba9d07719d9fbccb77e0190b15b49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740dea09642fe331bc0e9cb6da37e21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d3bedd992234b6a9a7e1b68cb25cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fd829ae5c4795799c15583ea0e0c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3785d3d31dee7957b7232a144ff81c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7e485d2080e25d567e6d222545e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051bc147c23689a58558022616f35b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20d4621a46614ed30e2c9abbf71fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ddf133175b0bd8f681cb7945919ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f43631c04ee3312f6195e4dadd29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc58392c6d873237455ca7d11046e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cba55a38cb542d025d57e80554681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab9a3303edf59e3e180fa86c402f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a4d39043cbf81dc92e119c37929cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfee4c70b6e08bef1655eb2ce48bb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7f4d03459622bc99bfd5d4623da93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966399a8c40618377c80dcabf93956b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab4011a19156a2ee25896d21359d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdbb906c40e7bfd6ca3ec7cb909b6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f750503a6a04627456298a132be35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b3318a4bd6f610eb5f90ff5e4e91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdc9a2e0cbc1b1528171d5039fd30b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192239bb973cd47722759e2d31b8fda5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9561c639c5a5ebab682e3932fd6c67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5595442f292d34b4ba18686741f6d19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238b66d38c10158a63bbfc256c340c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46415a3231e60f4f3d876f08d6612c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d96d6a44682534f9fee6ba0fde12c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d52cde893d94f84bb703f53d3dbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9594f8dd2f3a94da835046845668b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db116207cd87953d0c54b593e233305593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0f32e3813e174885ffc3623028c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9050ea2e0c94df6dd3485ca69275595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0021a57dbb5a3ae10384b3dad6f9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acb60c58bfb1066bfe49aab137fac0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db4ba1751899fdaea7bd009e52822598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e7a3ef6a4c3ed43aa898751b465d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf933e1e5a32097b59d9d4efda1476600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37349192b873cf148ba6c879bf4084b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d69923f365f9fc780ce0e586944f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bbb3d9e6400c1abe5ea059c8a7c37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821b19bb4ed0b8215899abf545e788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945bf31bed7ab00568732a3ff161f90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e2b25d63ba2d3ea10f3887ade884606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08770a4545e922abc70f1a8a7dbc82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff809780a32827ce0e85a61f0120c8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628ba3b18366e685b7459f497dc138609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0130e8a13bc44b57d3d22ea62c0ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a13808133fbc72effebdfe4d8ccf34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf17ab8215b455573b01e42775781612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e14545322c5fd82d19699ffadf2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a5787e8da7bf94807e07d834b7f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd4409846ef79eb6930d8c85c9d91a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dba56aa9f9794ee821f2a622bf10a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecfe59f2869fda1952cacfa5bc9082617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcd2256286e719eb4e1ba617ca2eab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01d0616d97c067008b309ae1b7558619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe7117bcd4c03c5976a8ed4a58a5b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe08cea3b6e796e7a8d88fa6790114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bffb47d0ebd74cda15813d583f4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec6cae9582de51d53b690507cb463623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9a7ad802b1bb064db1019edf3f0d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce9d7c08bfaaa79b630a106ebbe28d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d3b48d8afa68cc138429e2632ec5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba270eecebefe0fe7cdefeea84c4c30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15bf63f0345e604341eb5088d42d3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318662453ea0032666e38d58d9ae467629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15379c0d0375928030dbc4f02f324e8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662c52d5b71c05066a5d06b682973e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e0bf293127ade96220310b817b82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a209b56c203312f8d5606c7b70720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0735df622c434ebf43c287726e5cf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ba8f155cdb8e12389ea2d3cf7554635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af087934f98940b9f3a62de7c96ea10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc41405c1a4c5e8ed758a4603977efe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f85ed8b6c893dc715b27bd4f213b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681596fecbd952552bc9e55c07a93a59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48d19af856233a3f03eb623c36318640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2427f3a930af4f02cf8cd5738967122641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c90e3cdcfa58a8c5269be3e9cb93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64537b5fb102f8d13353cc7151604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eebcd7bce2c13ca2206a38830cb46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9b8d2f443b20e4e794e4fbbe1ea1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c589396a49cf7700d399e160ac501646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa7befcb06fc1bd835c587f80f277c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6005c8294046a9b921a15f6b0e55297648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c969e4baaa10c532716ea44af0f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c8e52faa48fefd54aa5180e9121f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85f70e284d7e0a1b3a1219c519e62d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff542e2ee4dbc58e3b1bf89eee46a36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d27edc9474552d9832dd0f646c782653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4ae627b32e4d257cb8d7fd372150654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19330af071ca7a662f90588d5f2f14b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513f12958932dbf1a17d2b9bcbe637656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9152b453e549222bed98344ad36ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be68f72ee5b06482fa134e7f5403e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e3f528892c2a03b34d00d36a4db4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459cd868ef90688ec34192ceaf83f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224618705657e86ec49b7bc04d9b8e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9d3ad88d45f61b083d480877e38b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4778ecb8f39a0fd3ed19c3fb927b89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf5e44f2f048273375b72223724720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aec3aafac503cf9488724be7d967b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd1c2eac606badbad3a7bf3fc4a0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a56cdc0f13b6f67829fe9b7ad1a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2684a9a514e1a1d68c6cdea3cd9a05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c258e0efba06fe872b3aec4170fff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b123567a324fa83211f8e9738edec4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481ab013fcf557f0292d71d1bd9205671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21bc828f6ef4994a6b7ff4c1ba3061672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c92b03d10fe1d8dd70799c38a6f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1009e27619e819ac639686a60c805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8d4e5df1fb18ec5f302a8c01f0aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350c27ed2b8d1fdcca9c072491a8f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d8f88df626b92c8dd37cd9b598d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86981c76d8b02fd9d8eef652dae446b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807901d4d9fc3d8907254dba35c8dd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7839144ef6cdd14eebe2b9a47db5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87222a30cad9576b4894a37ea1170681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d9d61467407dfdfcd166ae02d41c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32f2ec64f80be29a4665319b7910e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316fc84591f4b55f29e9573a1412f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac70a6ba47a8ec15413172ecb4512685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96107ec1334595ac8631fa35cd0be0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b6cebc4a56bcc5aeb1582135bc66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2faa21de78c6f4afe80b9116787d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d552d4df0c0adf1e70ca0bb369d8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9ba3accc41e445401061a039d9f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e3c832b21659af4632548432ce8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3dc199ff70ea6779245dfcd534212692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e97aecbb694224ddd1cddc1edbf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1700221ea961a8e4efbf54e197535694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5a4ae5eb21c05703c277bb0fb12f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc14f6d7eb19342eecf4fd1aa89125696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f655cbf6634ddf37917ad3af9ccb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0660b026a3e1c683fbc548597e95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96bb64bca49110b9cc8b7cef1ffdac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95087688c8b627c2f88cb9fce64ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac8a4b2ae242c30663d2eebdf484c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48fe3bcfd49a3aeb41facf39066fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc8e698de2397ce980921c6c58277703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd391fee24dc152129a16d659296d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661379a375ab8543cd245c4886b43f0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58876b7dfc6654f131fc6003fdce7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c5b8729fbd1cfda0325fe17e0eaf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b908a91dbfb16c642394291c69ff1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b3afd4fe394bde0bbfc05f1ce76f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccf37d8538909b8bb831d4bada3e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f64dff1056e67a28aaf2735b75f15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2af9bc4ea449ef1e72e1908316772712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3c8cc63e6aa2b949016435a8ec4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979418db09847f20640efd165a5fe51a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb1289196c8fd0c299c5c16d9fab1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c6cf6d150cc03bd5cf1791804d8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55395dafb227525bdbb67bcafa3d49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daecb012335aa0ed4ce0142d965c45c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90384776029a84c1c9392a1467726d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbcb3d3f448bc8cd1ab4ec69516a07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7c1fe62f2731c81a0e47dc293dcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d94675172f0e988cdb43578182b9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5aae6155aa11c24aedcdc91d9afba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0401018ad79028c38cdf40c264e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b34997103205f98158b636da6563f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf3d391fffd107eb22ad25a89e0559726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0675f1016bd002155f0447b7cfa398727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7a64026fe8aaa592d4f72f9b1403728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad13e8c4eca41b2ce1216c66bade6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef5650debd7a5e08e68347706d94c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87878b62044b90ac3f96c119373330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf196e7206aad0d2217a1b328469b47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb625050702aff11e2c5b4180cf6b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bf15b41ab10bb70bf3a4b9459bb9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede7e0e40e95af8d53ab4782d6f8fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958f1be3281011642c0dedf3979352736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6f95df8fcfdd100e7cada1066b77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db480ff4b4ba33bdb36c0e6d17723a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a935a9395e13eefa94febcd557d4ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470fc4b5bc077a163724ba5406e4e2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f13a7989379da639893144dd6927741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac226f0cb3cfee21726a82b90391070e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8bc2287d3048b0f6322b694a69b1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f5a5ebdc39d8613a718cc3569618744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dcb9d4e79b9b62177896d9e57f010745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0c60b7cd0026214bd6b6925b9aee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4806c3a798c35607213ce420e9751747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb26ce219c0d257dbd94d9439a2da4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4b6cf836f5b384b1a31539785d05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87978ab6a4ffa216bc595d7fe780c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bebfef383294ed58d65fbe1134c10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a4b013cf2a60160615c67b009e0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772beae5abc437bcddb010e0251f92b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2cf6ceffa89e4d3f8a26c4158727754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ffa645396c3a9e6a5b29808faaede755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea266216e246b457d1cc0a3fdd278756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420715b173d28f7d1da33b0ac5db04cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a814d1c1dbbe29404267cfe945abd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f05a1c0f8ca1bf380497c7f235899759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e24f26401224f0a741d5b09aa34ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba1740fb92871f79417e54e1d2c2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d54dcfd65932893c49b09a62b7523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f288e7a73ae235a04b0727d715f504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a15f7235fc2985e81bb3dff8fc3f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c98789b877740fa322238ef389eb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0615d1ff6a6b5018de73500f2f1c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af055d765ec92ed771a13a91ea6596e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa834e197fa43c4ce495b76fa869a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766510f5344666ab8ca3a54f80a089710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf7f674fd304146ba5fe998c1a57b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052552ab9fce3b5c80e197fbc55b84312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3b65eebc6e702918fd20499e9b3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc480b20fc4bae755a8a2a527da7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9baf09d47fd4eb6615e6b52fbb5a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b68eb28a9e91c0bd22accdcf0e9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6c645899580b9306f231e704d5fa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b553fe293effb4bc480f06b3d72a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886bfb8fb7feeeb31ffa1313b86d7a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25311feadfbc86b1156693121db61620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d9db06da893c6c3fe0f5ea2222caa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134065367b14a3c8f38898bcefdeab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74c1253be4859952bca14bd4a94dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281f90d9ae63c4c22f26753755e35b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a2b511a5348b1e372083cdd4df9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb270be4b11d7be68cf55af5b80070526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc281da8dd1c59ab3c0114b72680f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d331ace324598eaca21fefba716b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d77931a8d0eef8d8b8c50b5f82f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62d503836e47cf5b154d820c1ebd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8e98a3a5f2ddcc74c980e16794b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5542c46d312d24cfd5b06ff0a2efa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3b114c248d14774cb1011ca5682033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e22c901e435379631c1047a08695e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a817c7266c3fa116dad9b42b140435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ca34e9817207f6e8b02300dffa8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975028fd10d3d3f7236d2d9a2520308637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc1db274bea9db82e8dc6dcbcee3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1947864baad54c07ad1552c175f72739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b194c561595738f2c939b02ad118840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec227422149de084fe7a9285de918b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557acea4ee0f54794afac35a5b567f4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5272706a64bab1e6144eff3b04893b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa65dc732937e1a13e79d1921d143344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2ac420234b26531b03de6c65761a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8df83654e871629a3b08925864d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0224e624839d901a10e6e7d8a5875647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827886a1fdd15608382929dfda5cb99f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3034771eee436a48054b09e8932749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f811c39f718e359d157b9d35439150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c938217eeb3232473c0668991f516751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0cc3ce171a16569b6840fb365e5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb395d44578db33f56825869382959f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb9bb7ca7c1ab81b3fd87175a620a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cff32a99171209e83f7beab9202d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00732bda4a30a747cb1c5f24b98efb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598b523e6e993308ae9f3bf4bff6af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01c9041d5965b04c864a16ce8431458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c09c4472321520a8a3f3c08a4e2df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb5503e3a2352c0eb0da15a9c6dd5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a17e608d9719cd599e19293a9c0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308006d26e1e599ed23415e75d1f9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e68fdc4111773f14a9420d437a3a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d6b8e1880c795874a59dd5c8c70564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1df8290b387f41b14959ebd407ce5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e885131cb41aca8bf327cb270706da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2978d210211b80c41c0c5f8b0e10267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b281427cd1863c36f39601ec9f46668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f56a07d2f9f9ac93772394600607b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76142e69095c1b885df7b51c8d2f0c4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef7706b0fa43f82f853435061a8ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879322b7f230693a128f3b3fc374353d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b2bccedf4fee7a04e89ca017fce573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de6f51c2ae01c44c12aa173ced0b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d625648cc6963c6e61a40feaa8b6a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d09db5f774c84307d932beed7b37e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb58b4d477f6e37f30479add948ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841ec66989b1be4416d9697434978b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c55825c61eeb0bbf985bf42bd9f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0076cfc9649cd9f3a9acabc373e7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a79a773e73bc83f3304505ddee2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace891189f97324b225b8d35bcb4546b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b13f44a3090489b6dca10ea0048c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e30c1c9a858dc8342cf752a7eae2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6937bb47d4e2efc508ff04f695c4c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385812f93ee9d0593846fc547c47a7dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9926de9f9934fcf25d07817ad17a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a809c1a4531501773a4ae3d175b8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1565721cb425f82ca99ec065bb98ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd39d8d2e2ef183ed551ed4cdafb7e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663e0df64faf8177339d096d52ab0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8663d1ea5915ccc60e99be22cb9852692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda560f6c966d453092bf59dee763c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10d61db1a12034d9ea35130b9028d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f4aa3c7727519548963b22ce26e7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f6a9deb907bd24eb2d52c43f8a8ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae703ff21785475557b59ba24c1a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75054b3c5ea6a5d9f673f2b7fb65c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d272768a10002ce5b1655d127e221399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0347218e954c7c826885d78ecd137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d517862d7e5730bc311d21a0bd4c46c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b02bc639de961f3b4c87005cec3d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ad32d39fa73bad3e88a9484cec8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae3485c260247c0609ee1d1dabb5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3393d17dedca0f5c51c1fe7a4dbfca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189d1dd4ac1568d2c280b701a74895c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69862ae55064b206f8351d2729dcbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6090bddffa9559291b16e71636ef95e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2cb802829e6440ae466cc69a4863a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7065907e5cda4506f77106ef1344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa8b10d466c71ce989f15fe4dd947111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09d7eb5874a5a792e9ccd8976f28b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4fe8f0c85cd53b74c460716bdcde7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3eb62831ede1596edf53da3817d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02e10851fc22a86d2887435610d09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa9c2dbd3878ec11e432b170eaef7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cfe157e7a5961f2acb730b9632a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf49c908d1648280eb3985ccab2881f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710e75f77785c88b3c8ffd530a0005119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6ff61e453a71080ae05eefc2a0110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b76cbba6782eae2cfd2772f22b3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4ec3d78911cf4a7590b0886d2a284122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d2f54609bc89aea6083a6c2c4b1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60fc3888084daed9e3ca78ced1e63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e40ecb6d12c56fd8b2351f620d92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914579fd3454ad41d45a2f306559c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a086d9eaa4e9868401eb47b420e8cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f665c00a79f42ef4e33d5e17488d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457504931456da46cb98275c21036aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ed02ce56bb757892bdc5cfd09f97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0a9a4b39bed2fc0f2113d4368ba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85715402b5b34022928908de179bf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f4f60ca1f023cd7679b253f98844f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9e2c630008165125e2cfb9acfb56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31857ace0e73caada0d8502ca63b52f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526141f9f6e027db23e72b121ed6c93d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5b07b3fc9d93abd3a9080e202b1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdbf03b49f4082f2fec60177fa8f03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabced8706e9af39f264fb3e2cf668a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c8ac14051ed34071defa608df4f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f783a057db457a055e79e00b0841a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085c41632e6d00430d2e9f2dd48d71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca6c54fefff7e5e9c1013d3cb82ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b9f30f9aa204c4123d898b11d9a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df293f55ee99cb0d9b52b2c445d05d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9817582afec2c22ee6f03089868ff2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f4bd1374d26777dbe5f0982fb971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45a2e12bba8921b68309513516081c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df97523321e63c90674647b1a4cf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3189fba35684cd7c8004362d15fd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a707a7655b77b3535322c31600267151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87274f08b9509d4d48813be6d185a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01a7e654294acd1bf7f53a0b0bf80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3bb80b44c02d0744c7421b6ee5dea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da02cffdec9372c53bcbddfced46ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b05aa663dc1e8eda1838610cc37c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b951d36c020c474f608184b690ce6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b469ecc97fae18f55fd55b7ee67fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f65eb729a2b73e4c952ab212056e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676d3a1b01cfe1e88e7e7b4c34b97b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149d1cd5d4ac93da7287025db28b50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796acbb9922804ed5b43491e37b96ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f58a0d07b9955bd117645592e22ac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f7c547f0c708e724bc0f56a6d729b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608481ed3497c87e7bed2234608e74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696c135f7d7ac09eb801a3d3046e06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9d6bfbcf3ffa40cb3fa24fee1276167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52944b0f05c149b9b7d2e1cbcee2f65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399c38e849704906166c349f0b0098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa344d10088a43a54147f0bb4ee146170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767c05e6b6b5a696d0833ff8c2a563171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17ac57e47d53a7c92ae8bdf907b23b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d29096d053fe3226127f06bbe876173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd93d0db126f321851a95e16b76e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a5b093a95098bdf77080282f8f17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fa12628a7d76657d85be57e37efd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592bddea815a0226562fd95e5139f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c7c687f531c59b7fd690648287c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c9bb20dd5272974021cfe700d05d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa05e35b84cb82395dba32760139f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb668877e6d4218bdccb4441c6ed90f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18a74cf1934a1486b42aff8ba29bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770acfc506b567cd255c0e0cbb1d5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28597bdaf512dcbfc17c12a54551a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384d5ad8452d1c33b6867bb78cfb48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c6c540b291f4b6d09a35906126ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e51d9d89bdd872c4d7eb57eb87a7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e89ad34657747b5ca0008a24bbc15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569961703f300dc2e7c9865113a18fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a22d49b63fd94c7bb01a6b1736bc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb16d99bbfddd927f51c28843c10c7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c5017a969e48684fd4d3ef1863a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b196bc581aa1c17f93db7d6c9f44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36369441e889f7ecd53d9a982b6646194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f153b4921cda7ff498ef843382dc232195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be313ecd53b6dab08ff136ee71743e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d4268df9f87c4a97bf6963136e61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d577bbfb410040f589463a756f0387198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aaba8bd04be1846819430818d2baa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75fe616edbf203f2a1e530d9c41f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8d4f80efa0f08be84d0c6eddde13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7abf2f2239ae8aa8904311efb9060202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca56d55e8cb47c0de351fb1228ffe53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07cd6d92d75a753029f7d2e40b4564204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1820ac6628bcc1f140e2a5f8c5a396205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f887c09e82fcb77e78dfef85bcffd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e8ded6ee0ddd633ab4faa83fc06db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb2328ee41b408500648a37c9faafd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ca715ed69087dccbcccaa4af43db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3586c28938ebf802e6d1655d509d5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8b1c86842a729b2b49cd81c3754d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c190ecb2625a8d613ffb44957b16b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56954f027258eee9cce26e468df6742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97543d5d764cd728165b903e3ecbdf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f3cedb94f6ede62b40c0cd39594e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f358339032cc0d0c84df1d5b8e3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a77b979e831d53ec260571b00bc886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db234da1a00a1977135bc5b7016a74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27527b0e4bd3199b8aef46a15aef7614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbefca2faaa652aa278a15a0911d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526aa939edf9468756aff43f1bf8ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9890e618ac0ee0152d6fa15f4180fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c235fcb6adae5f384150064ab4456c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a07594a98131729b76dfe3657a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3d7a8e45cf666d8eadc44c2d59ece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6f9cbd77f63271b41ed59435dd1fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d100b0b861a5663ab902c064ebb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f5a9dd2637efd385fd5ab7f70ec5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c477e0f14049e299c6c466dd0badbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5912a2537285cdc8d3cabd1e0889a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c755ed83b00fc09be72816e683f71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4ed27c6af00e76a43e422f39eabd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dd3b27abbec6bbb729bf08aa62c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2ccfdb3132e410cbb769ec479d054234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682d996fcdf42a51e9af8a4ea2713a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275b6d60be191193253a693fa557e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4725018c16ea4d68ed36e6d2f8158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482d4e15bf6fe49d2aafb5010f3834238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1766f465604c2ce6ec9df9d02321239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966639db951128290bd8ffd55265a707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739b7a70259dadb3e17e706eee647b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e52e83b59b47c03a6d50c7445e92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258556c173c0b1bb291b115b605a4226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f52befe0194bc2a19ae0029562eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2478d56c90e1a4c5d48214aad633de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b240c83dae5840b9f96d41c826b4bcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf462e8c0a9a2287042cba29b46843247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15a1361c5fb1ebc80d71adfa3c6d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7bef7bcc29215b5bac6ec4ecbd65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa9e4539924f4ad7289381c8cee58e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c430f45c2b4fc42f644aa1f74cdfab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e9fec490430dc95589ffbaeec9fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5e8da230fded7888ac5b5d3b1760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5817282c5b46d2abc6887a8b2ed5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1cb57180292ca14af65409d70d71f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13a28621666d604b6fe38b78892eb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea6b7abe1d4ac6308e8b76ba1d1e0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136d6562d20c46bdc0f983e4088df8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98918dcc8a00a402ec4cf8c6a218e6d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808840a54c4716e6e67774ca5b82bd1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c470f477042ae0707642a12c36e9dec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0707f1168fa4b35b7dcdba0c611f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80bd1cfeaee9516a1f5ef7317efa7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510163b7f76d031ce9dfa4d2e9d0a4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778450bd945a620f933825ea2714ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5c85f5d41762a79c91d5d74d5412266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaccd30cb66d3de3e5dfb24c74409b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ab58b14c3a587196f961f8bcc7a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1597c088d1e9531d053153d28aaf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968f81746370922482874d58810349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eebf22ab28bad5adf8172e318c369c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfde27e5ce4e8d7d827d9dd7b7db81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0b54d3d7f26c06bfa7a920a6f4d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42372b9ab1c1b9ae4ec10a1d4deee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf9f9251abfb792bd7adb336bbe83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e316930a41b5fbff4dcaeb0fbb465b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521fc57faf3a392f0f8139c97cedb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258636c6f4033233891d0ee48abdea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbcd32e3f7cd689318998b14fd74a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c859ea6d5e93367f649320861e0cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ee225992777e452b88895d03d3c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b30b44d00ae929d8134e5fcd40dfbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da69912e573243ee1a5118b0f79ef2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6872e10af9feadb6d97927811133f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966406a9bae0ccd392c7a4124adc5c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a849e5fd13b7f57e3c763a28071824286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc12789ef7b212c1d78b027441f66b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882824b2721a2bf9c7a2c33a4a8bd6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c6b490a6ac4d4606278f21f64d10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202802eca5ec8594063b0aa8c1bb1d37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb8873c5bd8faa7e5c0f51bddbb63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85efb266900b7e0908ba0e8a2dbb0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af643c179d39ebcbd9a916ebca01622e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79588f4556d18e46af19803d24dfdd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a47dd4eac91f9f30f6ceefb662612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869fd4f19d0c6d47e46ee5965760d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b931381277918d204d781c78f94285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018d0c1fa3df8d43ea7353be5b0ed1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f814a0535065ab2c3a167c3c5082c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf421765d5e61690b05122d4a4544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeffd2fa2c3e8aff87a2c5f72ab94d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b715ba4ee5d7f80f61bd155afcd95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde055d5d9d9a2a9d17fda3505301e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad5c882a54ecdf70d39eebb6ad239f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519094cddedaef7752d6627eef48eacd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978348fcf48c1b81752a7618b97580f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb39d870909ec7e442c60637eb8dc32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b14edcda21819f5b98f7f6977e6bdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28cb2a45c7685787aaa496c978efbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259470f9c68b989f5bffb3538498ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e085eeb4d55717466c4be3ca49ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a273f5b10ce9c56caed8345e159eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fffc6a6c45453b0d2cc238b1524bc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd456685cb96a1330b928020f406bff4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fb85bd3b1e59a24af09382a67d55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018234c2f7c1d14f89f818c5d0d4a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841d809c902cfe65f1f666301f57ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db9fef12015d2744020a59577e233318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2ee772cfca0d4482ae00886cd0c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9f1d56721aa3546103045083c5d1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638d54d80440a5918a5510207d939c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c88b6140bd126911b4068e92ddc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0056944c945540c6f6d00d02cf62f62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e6be868af8b0e3a19b48cc2ac0bd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a28d96a34165d989daaf6bdbac2a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1362016ff6db6a26fc016cb4f24e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6a975d466f3ddcd019825cf6c4f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b3843c287afd12f664d18cc9de42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734426cea30b40acd92ed14e449bf249329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9d7698741d81a13477ca50fff976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5ca35342eec23f1ba11b6258aba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b62c8cdf06134d3f770595e9c86a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5e8c04adbd5d6914643d8fe79f34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546b5318e55915364979bfcb2cf225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459c241a113dd037e50a9aa9e2c484d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5982b51aea3a1f3f47f7554711562336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e7cba3c648e9952e459f29bd3668c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebe8e6981afac06143e8f9a9de014338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c03c0690f0f54376cccf1a8f7572aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b065c9e7ec486ccc0d2997018257e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ca895aa34f2f8570a81cf3da3111341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eea0507134bb5508ea3783537c88f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8572a17b96eafbe90a57e10533dab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa31f7aa8d23ed84f0b1b974e883e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6393878fe3ce1704d70c03529294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd810ffdf882a38eaf090aea4e51e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6bf61f6619b2556b17121bf9e487347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc25bad83183669bd6fd60d628a400d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c43241827da3fa5a2e02c145c9bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c62c2d272a4eac13188acd20da34ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e576c74c4848a7a83161e0f644b48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f16a41c66e9c7b76b9a91b5cc2e827352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8ea6dbb0fe7d5cbb7d12572f0fa1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82366cda0f904d783aa38df8ecd396354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39860f81acf97e095c73325ee0938355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb29deec2c5da667bd9c2b6bad8ea6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7582457dfb565f780a74f8d1680ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062ae2e1a58d0e29a3167cb6eae64b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad740cc3a3dbf8a135136e134b4376b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18bf00059b4cc61db99143bdda312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5eb80781bac282c82aa921255104361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8b32edb23d606eda8c2fce1fe7d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6cac796adfad7da57834485dbe2be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669be84fc190b5e4a98f7b5f0cf9dd87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ec1a6ff679340f68a6a7194ee511a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192dcfe85edd9f339a9659ab776eb4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc915242171e1c3b2be90acc44ef6d86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d887c8844f7ca4a6e4c8e5d773eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3feba3dda8c296e461fa4cc532202f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22d2d3cd362baa1187508df30788ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa67612ebd0b583198b1f7bf386e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49239945dc6bb5c5846156f034ad261c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1df50ef95aef6ac5a4c0d88f7eb49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a37c09520f8eee7d43214de6829b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d7af8d6a490513c9da2d8fe8b26f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413a39e184a43c6effa147cd3e97e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c3fa7b25ef119c034e0ca93b5671377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75595aef8bfbe030182ffcd283c3b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48aff2b8e5d5e416da03371d2c717379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a00da9ed60293e0d886f9da9fb877380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1ab47e98ea064fb72c98da157202381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b90548e722377a107d5cf831a5608382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ebd519d28f681a754195acacdfd33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba12e103fa32429fad751983c6fc4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb7e373507d9ab419e6bf92f04203385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c13546f79b9c228e510ee0c8018343386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43dbd5892fd9b80c1e1cb79b824ec7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc554106a5df0b5d3b02cfd1006804f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773be27961507dcbfb3cc26f4ebc56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd726ad52764b184916773e9cfd3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5cf2d51bd5758552573a98cb48af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f41d46a1557dcfa4dd418b4a6e410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2af1865797f863ef8ee03f9e93477b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b38168262ca1e1855de7dcc3710a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9c3a557ee5330441b97a319efd7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985424973a423bb8b766956ad7d56b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc348fa60428bec637cd71d335bfd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ee9dade9bea1cbca4042743ce57b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e484d27755fe1bd20ebf374e1490399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40f2c3ed0d9766167054dec35d2f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb079ac1665a4d7da435a992c02eaac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf2081a3e0d8053506b169cf49d92b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812734b3c28f38267ffb8a846533a66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc0e795bb23b561098c5d506d90a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29430f3cebe06f08cbb6e46d176c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1530b58ea9f2a0fac6a2217503e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a26a0230cd44d38a891efd0bd3891407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec4759db2f48498da1bd6fd6b0b7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777f8a56465584fe2d8e79eea2aab1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b0971eff38451dbbc1c1f06d9a3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0e50d3c255d46846fa7d0c845467411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b33361be738c1f4f0e5cfbdf92d87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263bc39282b2635d0e26b9bffaf54b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068370b7ddd0456493f7e837f24c6d43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c239ab96f931d93913474a8c2ad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485128316f11218fd370c8f9e2a644d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144e76e1487574b7a6fc2e86036ebc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c01795e94e4fb701cfd78be431d32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16ab6ff4c6a71248bfc8076bd5e6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd43588910c78f1dd39ac7db2ddbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343ffac51cf668e03558da2a2c27af3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab50a1e80cb46044b1b2618476929422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1a6467074815885bfbe33a5f42a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e424f420c27e6ba8c9adab31c7873424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8d086eae9884df497f17047cc3f54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa254ebb7a5053ad9f0c0a5d3291f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759037dc8432f328ceb64ca150c8602427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249069e200a0363d60ac0dc46b8a603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543857ffb56c79a3af58c0aeeb931231429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3753971efb91d00f09192d39fdbdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e265377feaa8e8023fa957011d1c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7b88547df416f2a471a6f8398410432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057e171d84a81c95a463a6d520df7bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7face26632d3f6ce45b296c385cd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8fc7b01e2480cbc2bc49bb04b463d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672d98e09c0396e0fc08a198910e72b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad3a7db7f853c5c389bb6c38d0527437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809abff04009887e83f48f6568014ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e87b67342d1740874e2921831f6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68807e7bf9afacad3f86ff18d1525c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935aa4a6c8a49a66f1244610c21146f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4bbe55a8aa546ac333c855aa24491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6c2b9234333000650e416af0de77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166a4cf7bae90002a4ce674e5db0f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b6802e7e91cd9c6feb79fe8cbab6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594881764334ba25bc512ced100413446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82f6b5af1a64931f68c194534d3d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b718b4d098a8f92ca46e82823392448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35b7b595b1395873ab92cc44b58b65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d2d00c841f0dc691c21442127ff6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04d8daa21bd11baf4d94fa20de746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb7618ba27cedf3478838f4fd00546452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353278e6c136631301adda834eabad2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389f99334e3600a49a452333224112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909cf4528ffacfaebc5451a6f915a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b4e8356010554f2bb6a4ef33ab25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c4df6bb28d819f19eb1390b0d0de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb44a25203b98a6756b73b62f285b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb271b62bb762453cec5b198df0ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0a790b072b99033dd7c24086a9d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06022e3b7162a0f552be8f5e470ddf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c485d719f5aff153de36114fac16931462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52cac2854fb6fd8d3b568a47b022d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a930bb695ba0b5580783b07e635f19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14157d83ce0f7c059ea850f83b2024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827353e7836fc67f79f54758ebb95b7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1529d782dc40bde23a42a62f4331d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409991ae46c2079ac920ca33a5d2a79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecb1d7c06e2e93d0ffb44e750c3cef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc137cf45e60a873570d00d648d794470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61a8aa401921e5522fa7d301df9351471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c44bcc31da48043bca8c89e2a9b2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb2e54f7c5b5f9213b614d855e574473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519d7dfee8a2291f63b84c3381258b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67494c928c8a10cecd51642a02a1f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8418dace44a098a57d84a65348599476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930228da74bd9be9a044c09fd6237d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8988bd6929d88eb3c28e8f818168478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880667af80be80c1894c91aa75a794c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b282b9bf46cfc1530bf4dc3ed6c4466480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1bab4f6dfb86281d5a72a17d15cb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705bcdae3ac968da7b24029929ec93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784241819b85280e9e730472d50c442b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1b9d755b0c43fd4ef1f4e959e2fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca72f4c0de54cfac25b68423cdb47b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80110cab8966d383d812d29b6c006e97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a6f56208f07194792d3410b37b49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff631525b7c74664cb3e0bb5f3c7e73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f81ae1ee60371fe6359b5903e238b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61f454af586d33ceea31969d9391a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650233f3b68d4fb9e2111825dae36c5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740352713dce866e17735e9b5b66413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49324e6b174db07727bc5484cafa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1094e4845a03a7a1a62730a7d226b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0661ffdc104fdbf7e05a35d5c333495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010e24bc93460b7fb7222393d11f35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246510066718ae1d5dcd0b06b5b97bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc4ba3e8f7e660badb6e14bf70aab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb13b3a7f75c8577b99ce7098da76e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c5a36a8e515b3e8fc8af490098b2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b338de520cb222d0e021d12ec52a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e337cce9f2df801b6a956236ea842502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199d7d6970ee94ec4a93bc2d23a4b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a7446fc7df54660d09c3e61fee8f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558424f9b9f1e37bf73629db6b12d70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d651adc4deebeb1f7c219756a883a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac465ce91bf0dacd6daef39df4cc7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c260eaa2b8a29f08c8111d90961898f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4dc5a85442fab1542ee324116558b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e7e5e4c3a85dbb0efc66951e06ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad63f5b4ff36a295c343896e202c23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92e8691bd12a12aa770c801a518d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed496758643a377d84bb5e9097699f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1053dc51c83aa656c164e9b7db7af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803fb55ba826037b3615ff8b0d9efd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fa7fd8d6979333c3c903a7860160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bef360590cb5a298dc9bacb293ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5e289542e34079c99a863f5f9b9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4efbfa446d1ffeecafe084aa392ff5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d7933c0a8a581ed130b52bf86b663520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27902adffdc90a7347701c7dcd7a8bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a8eae442a03602a5d49766cc7d0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e674fe0ca2fed8b5c8d8b5fc19f5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b451e711a529a20736ec07fcb1ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7158a218c4a12c1b1c2976d42c106e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e74ba8ba58f42ac5b77922c3c70d3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb09198650112d16509a87777f204527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb56fa8d36736cf9951dddbe621747528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73d7b71068db7f233e10d2f3296ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3185055e46b4697a0ced18045acbf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3afe24a271d50c9b7cb98a8d04f8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725a6baea3ff632369273cbd82b66a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844d4e383bf73ba0bbe0b7f984c3d7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916574bad5f85df237c676e6bbd2298534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e21e2d7dea1e4f1b198dfcdeaba0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17564cd351346b739ed9741772451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226793787fbb013bdde4aabe593ff3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c24f061541fc115c7ea7757750f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d07188c76f1cd9b02f2d34f1d7527539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddedc9c008563e7beef26f466cd29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888945948f044bac4ffcd6b6b003f6a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be1b96e793e1ffc8b887f402bdb6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f593ed0294cfbd7350415957b62b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d2f18174abd0acab62677e7f5636c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113c35facbcef6c46c7e3b2e782e59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba0a15ddee9f6df7e12df70378250546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb2e14d05db1d9f3d06041356708d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15611341d2f988a77df5d3b4e6eea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb51ca0c97f4a8fa1891616e511def549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ab478d162b1920233fe9c3fbc8fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d2c20026696d59fa609244a3e7798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2301711387d2bfbc01cd7ca798e8ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d63ede6dc6518d5f170050a02d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0493a7ca2419b338a52dd89635946554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a9377e5a4a671d55e3704ba04ac2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca90f7c3abd86f6c285216ecc8dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e81f3f5b49e224c850e827d45f8b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68f4b82e7d08a1f7ce221dabddee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965b136f8a191ac81b5dfdd866deff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461aef9056b810e83027348ce5529b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfdbbd43271a3297dc0fed79091a0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5857b97694b377608aa2d8cd4c3416562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a29ea2ed1748d4e95a3d08d58fb2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85451b069981b66abe02f5fe2932f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b71d32956e669d475df5bb883ede9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217798e4709d995d82ef1312091a29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091319356b431279ab904a76e59120bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e9ffc0ef05a7e338a9790d4a84df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7da4de094056e12a3c74ba7b3659569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01924f77719adcecffc9b5c282228e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046cd7277b5c1b4b9fc458a48d65aa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30fba145f85bddbe9dc7f4323d2b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff1708d4527f72dc925515bd29529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8e73b1bb12289cfb3fa3c663f3bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd6fb761b07d37a992f9ce49470ac1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effb17b3d37db2151a334f496afd410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ed71807a3afcf16126be82f1885c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c2d825563dd1f5e0b780bdba014f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cd824a672da9ee6c7e7eaec244e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2e032f42d1f5586e6166798c48b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e1e94cfb17a9260e6ea26eef1a6c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dc2066f1d8fbdeea42d9721aa5566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0bbef3a7595d576d1d3892518462583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8731354f49bcf9468f2cc4dfe7504584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9e60f99c3517a8029907f0f5f86f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e420173593dc06094d6a54c96954e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deceb88afa977a3250de322e4b95e15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3fb2f7d844ce8a342ac77b42e6af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a699e756bcdfad02bccfc4b1014e3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7802cdc2092f4a525a3e69aac1e2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e20a408d4aeb851ddb03a6021e2c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138c3f3b53ffb1d9f9ccd32e54157df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344242d712065b2db5146e35a2398e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f9d7cb592040d6d252904c8e2bce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422595a3924dea27dae5642a53a46800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a4b2287918527841a7b689937fbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a0c7e6fad6bf011dc00509f6b966597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e5caddb2ff33540c07d12ddcf668598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b9955d37bf5f57debc54015070ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad190a0da243b1fa86ed4e1accf1986600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be82bf50d1bfd679c6fc5696dbf77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c371d8cec7bb613c4bd4cbb60aeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857b94648d89b7db561a66dc57fd73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b7662753bf688b85fbc439f5c2a7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c6d6aadf1d35da95b4d0b5089abb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72095fb3a8d735524d6574657c2cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580ba7c8e4c5367e12f6a13d6095111607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d05e023b1ac4cc3fecd54ef7a0ffd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923e57e009d88b2ef9701594e10f11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6537504401c7b3020a58e5996ebd63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ac9f2a35bd8dd144bfc3613e479a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ac2160956680bb6bb51a31de4f76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd0ad2d7252786b503a1e01b657df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc151955176f6fc8eaa8f1666dfea749614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a3194febec8fa70dad302dce61c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999565471ff253e8e95e69cbc137a513616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a2e531eb33d10b919d17e4b64a531617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eeb38866208c5c412fd45f87393e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee2ebd6cbd54fae953e7b683a9459619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305acefc8f856231ac1a18542ac1babb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e372ab6b5fa734a590f267494b6b8df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c6084a42761de30323513816582aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541e148baf63ed23669f5a68334033623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8b5bbe2c62613a4a823aac7ab64e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202caf34694a90df6bc282485265835a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f10e86f9599290676fc0c459af99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf1cd2450d3cce615bb4c44473eda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a752b11ce63f12ebebe591f7b84dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3f5551f4081ffb97cd37d517d594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb38be980bdbfaeeaeb6a950ca96f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116725a37013eaf0cfcb1ad6ffef590e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b89ea7370c3a2c9e3a6a633f6062b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9431646d41e3d5bc381ad6479cc1c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eba2e3a9d134621560bff07c5c7bfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc48d61076b85ca4b6b67716d5511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ae7bb20aa616f5193fe2dfd893e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c488edf9d63082c6d8897f6a64aa4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e69bcfe4bf1bbe326eeb648093dc65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249a33fb4a77f7bae43546b57f3299a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f0067f81a79cdb1980c79f03e09eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6aecfb5baff05d72c432f1326358c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c4d97c3efb227e80aaad0c3c1787642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8907b998ee2aefb1be3dcf4c16d95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c565f5c5d1f4a673897e43c281c1b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd928747fe0883c5b15315a936acf60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc59a4fd6bfd7080b948c907e237b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e07779b04fdd6c0aa19d9da4d58da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f87f857b6f4dcd63d76b40cc8605648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc92af8e55ac2c8e87704fcb4beb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a6f37d943734fc945febeaf650c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126066987b941fd3269ead34c0498be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bde826ec5d4caaa054c89c6044fe6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da6b92659ed76757ae79e77eb55bf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af1feeb57d505d7b057f0e781e670654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e483221f66f4cc29a5410247dc0ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ac0e47b287beb708932021ccb181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bbb220f4f3eb5669fd944db5abbcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e71a24c0c192801fc5e0cd4cf818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a6f3b81b7d707dc413bc174e1524659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c17ee47dd0faf3476702628f5e4e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84bc7629562860a814b89865a849bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1b61345f7657cb0e054b8c628e16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08cb82ae74808182342b537bc2b7b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a87b63ca07c6372dc3d6256752195664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49f7516b1b99daac599354bf39184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923597040e7d0d2b94986f6063b2b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b3f074c1bc884689d3e7298392c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309160a9e2448e7a3d1c9c0d61c62db8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6076d47e06e2e1f59a4c400908ada669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25063b3d0f31727dc1e0309408d868670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da3d2b2f48c02cc663c1efb256670671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e751fbc24e944f566463fc23478415f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15eca55e3ef34a08ef007b31ba0643673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c002d17ae4066639fe8e30e77c1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212485b0da86651576345baa86a1d8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36ea612337924376c52a48dac5b3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb3ac321e7d88ce6d12de0616103f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc466246e15a89fd3145740ffde1f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1fc28e4e4c208101a6d65663e74cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933788e57e6605ebc8bf69f415a58f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42efa98226b9972e0ba316c9f4b1574681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c97409397b933e3fe7931d0493eaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a59884d6525b8cdde1795903bc211683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df254704020f68bf3c58b9b82af77ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f7fb5e1b526777bcb77b472d218b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e28a2d6ff463ce3a33c21dac6cf46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a68512e165f0b7820c828fd9e961687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46012b1939e9521451ba15ca633f5fbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4896cb9803b869df130981d3aded4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d028a57b2e742125a65ef69cfc48f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a240119eea50f26466c631a74b6ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059754aa67da612b5250490c62db70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18c777cb344f78f02b8ecd877e1b28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07cee28b0f489e28ce9d76fab837d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84861bd9a024ac1513f56001908e701e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd9153b3df4eb5dab6d12076b2eb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967d6aa88e959c2008f9efe66d7828b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b271cf7db9a16f7a882189896796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592061666455caec096043fc820236a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf97fc19a753562dc2903322f2b12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a339acd44b809144f86662f620f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0db80a43ede796777e96c3cc08a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e9924966fca10273f34f819fc9571703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1eb328f9d00302b7922ce920eeeca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6454378ab230089b85856d309233f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a461048fb16938a6c3b2e0047ac0e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09f12b15f1230c0aa5bfd59e2d0131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c09d09716d090e06339867fcf7433708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4067e38956574e49b922637f922c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e38194291feb8d582e11466f8320a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba213847a1d849680649e5f4e42e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d30392fa5ee83ac7803de17428cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767ffb80e9fdb32d06243cb563d2e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ac8881559ad7ab5d3d094a93fe93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550177a0e23c54c5cac8bcc3b58f6e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8123997b06ba480d4ecd0886e912716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6385083b3dcfe2b74c28ea8a9ec2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc5dec2ebc6136666045c12c162e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54790b773434debb60d88d922fbb434719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ffebaae2b874867bfef41e4f92511720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa28682b57199d6d5a4593f666d01b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cfa5ee321437fcbaac4f5152dec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61addb9ef88938310772223d4074b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe26b4f5adabab583b1bc28e49f42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec52828aa7377aa9343bd10bad9c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87689f5f5bd9bf7543dc45cf1fb98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be33f0bc2271845a1740dedd06f07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc612c30121697bb38528559d9943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d7a275f7f7089965ae864d49a7045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80df89f32919a30ff31d1b7af67dcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fce89d01cb8a958e100bde4f7e100731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0dc0480afd6c9788143be2943a9d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020bc2c163a23c1b755b64d41a9364a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98955c7395b7b208844e726405b4fd57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021d49737f487bea32e0d6bd170437735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761bea4b2cd94001c8e6d64d8ce0ee3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d264dcd391a6ebf01bf46c84899a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f133fc2ac002bfd099458a9b04aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57be4ef089dd577c1e40a7f0349fd17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96f4db4b3ae5133736b7c1355f20aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b4e43396a2dc96a07586c5d099779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bea941de231252f1512907b59801e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f6802def23354ed0d2033408979e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c4ae359758cc064ed2214485f8638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a3bac96dad1e22bbd0e0fc6a380f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517089c00533d4204f3e7fa0dafd7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a14a30b4ea8e8ac0d2f90e8871d935747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c7518db235f1ec6ab512951df2a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df11fca7e64d2b6d037e1de0012159b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7eed6f8b05ea4f40f13fb2cd35927750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b0285998480066bcb045327377223751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4f29dd9528c63fa06d5219c17167752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03974100794b4477c506b337943f53a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad39e14e249853298209d4c7fa354754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c47ec1d783ef297ee9b974e0fe8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ee6a0e77e02f80144567b3a62353756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6b6402bea13f034b924e0811c80e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824370e75d1ec037ca15fdeea9510e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6abb6fc7649d111d3df63c525403c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>