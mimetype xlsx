--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8fc4bdf71e53308ece64d92ad8691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93269421edea38ae3d20165f78ded4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a1017da2f51834910e30cca21f5c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1c4f768d63e557b2e0a4cc1d4c1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967fad3e3244d0e0ac008c04dee5885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a1ffa154693f1e424af47ff86dbb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4310fccc3bf978b636e99c8e3ae5e167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c343367843664834a8040e1faf542f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd7bc322e6cecd6f2482d5e85b99dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac7ec373447f55bf4338dd7a84212d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da299990836487409f3311e9ffb1f47611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59335eca2d35282e8f6944610b5a39c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b5bc3615ab6c24a9a49a1de4b1c5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906501fc55abc102b80199aa84512614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e33d8ff1df7f1c01ca90ef2cf4dda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed769fa6d8ca7ad8ed54f02fe57b07916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb68ee55861ba548fbafadf7d6bba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ba639646fc2d8c3eed44e5bba951718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd535fca8cbbac24f09f7fa4e851d6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9b3b6ea3929e41213c4b9b2cc34920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055742c0c417c0cfe5d383a3fc06c5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a32d4c5e546f3cb3d859e6f9ca6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c472f34d6ece1e8b8260bc3cf9b2d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1694ff2dfc045a6cce822e778bd56324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af5d362d4ecd1e3b32efb77090b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c549887515790a848f990080aba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbef815e89911eba0a8d39546040fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a10db6dfaaa5fa06def3e8710786528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557485aa1306f6d4ba14e165eda41329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e0de80f57befb479a858e3fd368a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa792b0814a8772dc0898f7bbfd8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1f8d99221aa6724e1450b5b12cd8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bda4012bb9c4ed95f6ee70d604dc0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90594ccf8e5a082086cf9f81c2f3cd3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635af5dd5292e6a599538cbc7be13c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09956dc06d71e10f453784a294558936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad77edd14f44e96e2f8a24a00483437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978134aa472e007d669e6f2eb5b3f89e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81336cba297c9be0f831c12c692af2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf338e538a7ced1b048d65306e9f11a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a42db6521cee68c5d75c683c0d1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3921e873a93b8a4dee7e28c8b575642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a54a1456879a416b7b2a2bde24f2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed149e7d8622ee60c7a66c86030578044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb54213ac49396e2a52061c8bce8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7769f1acc7d01d76d151b523a6cd4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac231137b60e453ceefa5b6a2a3a1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0eb2aeb783c8d8aca4317178781248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c6ae1ca017521781e61df0eabc4b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a16dbf526869c54bf792549cbb8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395278e6e1217a7eba183527aea74551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980f6d0b8171773b8bc171a03072ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0300345aaaba0ae1cd1e087a4b3468553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce41250bc091678a1ae147ac5549954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3acf3783b11580e40264aa288531a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114bfe4a06b31150179da19a561b5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5b4da1e8a87f4a5501dfd7b175bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203371aa2fda9c19a39f1d22228dd80a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca35d9882a5346cf19728d12cb2dd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7189816179aa5fdb36d048a92727760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08d8f1e329e09456d561d0b1d00fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a6483d71f0da8aebddf1a402ea7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de9c7f6bcf46af5384d0e0eeca943263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaae8e1b4f0075eb4269772ea68b8fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0fd31e794db4a68a5b9dc331d87765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf415d2d90eabfd291be9b8af86280f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03975abfa4a4818a72b75a8da06f4ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eff627202b23e23901c259d79f80368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75756cd301679bb2b4f0a938dbd21e3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aad7e3c86f62b8ca7de0ce627fe9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d406ead0e792a5bda466a25f145a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899335d8e3eb6c66fcc495ca9bf01f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d64f118af1ad258d266622c2b138473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f67e1ea2d950cde0ccee40825665574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b16a00bb94c3a954668af30a20a08a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4cee0517bac7eb23a4cd4285941e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48fdbc378120ea1c2c302fb975322677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416631a9e066b9575f533b104b2291d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f07f08140ae38eb892ceebe202db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1c51e00ad533fe2bc25aeb33097180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb7eaf34a3987ce46b358239293c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e49ffbafb0695275cdb63ee67a347082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f2cff8ad53259b69987d96e6db7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538a02346d8a2336c912e17534f6bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959a4994168d907b8dd71ca7d0636485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2eda6f41913e0413fa193afd1b65986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625b18169d71f58d3007545ca0c8e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0dbe453a00683625cafe06321e5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198f432e83bf5f35ec6570e5bc3b5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98f733107e03eb699de5a85dbccda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de0417223596edc09009d6b0670ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed1f7fb2e305f87efb1b0e4154e5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a877df33e0552dc452caed6ee32293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52df9b26557ba274ac55013492754794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb579e500516fd88792fa2947cf9ee895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864c82d383ee19974de134a3099944f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52767880074c9005ecebb8a3ebcee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1271703dcf4f723d96f40124da2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad920f6c1b25659d53d271a09465e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1b5575c9bfde78b0f794c715dd88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e167aa7ed51e51caed21321339aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ac47847bfdeac575a06c2614b5732102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e8a8251f11a0a542042f53a28ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fdc7124548f346b9caab3a81dfa33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b879b933068f7ad7c214009cfe54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632318d1bf0240a45880ee8a3b58d8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7985b9093b2a45922eaf3b315436a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e7986390bc138582dc63a63ab9f94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7075bd2c740e585a7bc7012b5019fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609bec83ba4eaa40e0d41403cd855a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f771cebd7911acaea4b5e10cc93d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a76c93724a316e9df419d009ba56a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92e52c87e0f64f053ae1eefd86b7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281032e30e4abfcff2e40b0351643504114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443806c370044c903a831f939af102af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ea8f1d74dbe9fa0617b8e3a49b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066a7f0d78e83e799303e2d4cb9763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326078c1ca21f375a6dbe8380739b6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9584391c1e6a3873047ca51d7e8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a2990fd4cc95a56f0c37caf656f6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af9063e2aa87b059cd4182d08e907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b44edb50852d494ea7003115914a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53700aa1550be2006f12be14c808fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5872d5d9751720c3237f2ff1ac199124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f399a62ba8462ad1facd145fd03e36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e086dfa39750ba228cbe62c061c13e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb448cda662facc10103d023dbeda48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a11e30e9df0353cd53c45743b9583128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a1634e4f6b252e6edd5a1d601bc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1446473e627455618c9f42b9c6785a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b023991b51b50febd89c016d090905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fccf501160bc40d7a53b2dee6154be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781df2e4c43c5e55dccf85d4f72a5fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d6514c51332c6144860296edbec7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fff38b03839bdf1f3e973d890d8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a21ca6bd2d119c9e3840c7c70035c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7e8f7fe7c7acf2fa3f1a9b08e08ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023d8b71234c265524d380991dfe46b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42073c801b3b3c3b750d34d4d8e8b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73634ef1a7b481812f1ded77df917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeffd44e13243aae22b5f80d208241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714dbb12f086c6c5958720f661d484142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4470ff5232fa4311f8d4c1bd07c1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eda677b39795766b0382a5dcb5d4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaa16e86a1943163e912c338ba3cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b8562eb2f6d7e289f50fb124c5711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504359e5a7fdccb16ca102e48dda634c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d607b1a16fc31dcbc241d43c034d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382dfb2ca02963a97959b23ec1ba4e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c612eefb48d8f4ccbf87c956491d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30eda416d0b31d3010c8e5a79f209b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ab1bfc4d51f399b13439ef05e74b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc275344a72f6b6a033ba15622fa6cdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69142cdb66f9d8f1d7302804f7d46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd3a5cb37a953e10d064889a3e2093155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522f9c198cf978fcc0ca5c68f1e9a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400f36861619e18c9484f7a4700c7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c0c908d0c28fd694d23a75b43dae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ddeaf6ab83c55c06e9938d35df52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b56129611bd000ee3a083384f310160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0ea70664f5cfc619d64081009bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87eb0920cdcf703f47044638511848162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cc95f42405c7873d8c2759f2150e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427177269cc03fcc007799cb9cd57be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1db578995dc8b5a66b115f0333a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3b82a9ca7dc20a1320d9bbe05c293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560279aaca9e9848542084cb8eced1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201487834dc9bcc6b22a345d831ed20e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c53688b4431d622c7e8537cf6ebb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c5acbf1b72ff58e10a5d3c0d1e22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4d74b1c82ceda0820bf24374e286e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324c058347b0ca7fa82affb5cf0323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562394c9296a3ff51e941e9dcc831e0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc79c01ef4a5a5b936d3b5757e047174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17eb5fa4efcdb6d6cef640d58db640175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147056508a861fab1c71cd4e7678c0ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12771f9422e2ea8e57e5317297503177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48739be05641f7582bf03b1ded035e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b41dcab6655e0a7279a984243637e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81627499f8b59978b2e2824d5702cb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611db6ab5513460e5df2841603f5a41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f974f32d5748ceb5d11109db6758d9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64f6eca722de03bad128160132f62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77708b44a791cd2d4711224789878d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799ce4b09a1a62cd7c07001c55f700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1935e8d25adb15d54610b2f88ae6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e3aafe51abfecad2260ca968e104187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6d806aa4b128f179de9a6ec33265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e8b022469a0f683e944127ade38a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde080215f13156da5e278aad43e60a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1667f41bcbccecc4d3f8cc4e4300f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504ceed8f7efa484c46d4df0507fe1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150dc53009ec1ced9980d772235476b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14312f932b7d160ccca7673cb19e692e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9f7ffe14f087cb9fb33a855979f9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fefe606906e53efd0817b9637362c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da076e27b495e40ae3a9bd02f821383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbba753f07df5214cae65c15114d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ecd76141a23f0770f32364c05e704199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8bbac5e2d763c3a6fc09daea0a51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a698c0e173cc1f84a66f0db8ddf39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e222e3ee13ba8d3bd7008c4acf71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6bb034c6a237ef1964a0dcd2ad80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e15a98856367bda899f391dea50b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5428f382efd216a84375fb75325b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3198735005c709dd43a8d155e7dad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c11709ff92c7d24d20da9c9fad664207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeef998e0e820db8eef343ac3bea26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb1003593f65cdf11f2adbebdab6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b90c3d883ff6cbc90c9100205117210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1e44c1b702329f71b72c1e2ef8df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a79b51c471e4d898ec52794e6b8bec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4335a76367a6b0d0dbf19723ea6406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b5ffbcd039b5177ba79bd64cf450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d14edf84b7644adf8fc7e989fc95b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e1880885fe2496fe2f8b8db2d51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981389a8f41fb6d0a31b4629b407f3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaaa0a93dd527bc532ad207ee5c590218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a68bbb63ac2a60801c67a05a3b6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22379d873b0518e0306a81552de30c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dacef54d365fb85e1f421dc5dc4f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b9d840637bb561951273e09901f22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270b53088011d79eac8c742191b9a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904eedb2eec834c32dc160db1d870ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcaea533a0edd484da4f62a115a885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924bc434c0838a5be096ce5a6e0929226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ab79bed23ec04315d9cd39311832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615604b00c2a3a93feb75a942f2db8cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21826d90529efc2e42ac004661ef85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a82f115e5955e826458c5d63bb4cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1efc72613b6c20caa09fecb393c4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478547a0c5033bf759a58783103eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a965102539eba7938ee120fdcfa32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba3078b6a8e2474d85a14752867ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611374ac4628ad8f6406c3060efbfbd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef267e0acb954b1ba81b078645f280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ed09751f6972e6ca7e385808e6dec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564ca2d5b05ef42a4ceb716f29a122238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf2fa4e0a3c5891b29eff89fb250b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf317f3b4ae0c2d70482096afa156cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c8087a4f711cf4ee11d63b23fa930241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac3b189db6817a66d9d84dd25d320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa028b3809ae931b3d420aecf30020c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458191a1f51aac291dd4145158bc9da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53195ca84bcbe83d2bf2dd1a5d6c54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593bb5858abe4f1963754db9cefc0d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7364fa15a9bd9d183e3f7be3438a45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0102ea53198dd41f357beffee390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac8bdb409e72ce2c5d15234b85032b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5180fc7f89bcf5c8e58746b2db2ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc412e9dbcddd0a77d0794d3bceb23d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197efbc8c6b54fca787acd5c5df5391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b1b5b4e6cd4a4261609a46690214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a61481a7a954e933abe06b4dc0ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126a390f436aeb53daf5599f074bf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3a4ab525db3eb53da86edcf3f983256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1273732e2227a585d880ec0b36794257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd923de3f2ba00b704ba9071c03402258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75455e4587a582ca039dd811e240758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4abd8f011c675a847353f87a6143260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063225aa467981c817fda53abf31141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58624ddee30577c8b96845b3b53b9c1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73db363a21b538b202934528dc8cef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dc31ec6eb27e17f29104f9b7ae82e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182d83f6d8607b6207d4246c8087cff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498ccc242733c7663ae636628ffed8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a0bb758d6bb7d18377331c4e471c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7264cb616d9a88a6e127dfec7cbe97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8484f330b8dc9111337db38d49e7a40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e0c353c16524da91530acc2d92ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c461bb1de045c8c2fbd59ab828b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244d33a521c2d8b975e2a7568ffdcb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c8949af292e071973e90238b9744273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf055e77faa5d3e88df231cf0a4d40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8b8c46b9dc7755c323e98ec2aea8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc8c8846346ef69dbe9deaa32a662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d516d8055ba1c07c3aad66418dcf62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fffb2d55ad64b5912543be34d87f70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d701e190c63f5b6d948fe3fa5d9f07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe888c390557b6151bc226de9692c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758753577935c5ade780238212562d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c06feeec2f3e56f4681b448db28c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05380aad65a5096ce0db894da3d84d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0ab3829cf20b0713ffa104abadd64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b72643c312b0497493602f98af5b3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87d350f3a90ba9b06bd216faa18ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6f354f00f0951f0dee9c5bfd9f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff2611296cf65c28fd1fc96e8073ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb09dbe151de93166eaeb83e7e4138289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f21ed339c95b90a08cb8e1ba6561290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8164f849b88bc77532c8b9905c53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808cc8e5083b7dc4f70d3689b9b5da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6841311a80f8239c2e871cd705f39f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfb363cb3f346788bf3eb264f1eade294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee0409ec0652a65a09b20e3f9d9bcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b344859e9ea90c3c0eb65ef09a1152296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116032539d0e86ded8432a9fb6f1d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc46d15b1bb7502789b698fd80d00f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e75a5a185d646ac888dc1767ef93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be3a78caf1a5da0ae4f284dadddb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c4092524148979d6b87f4b138809301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ada99c0b694fed688afedabda0386302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f899aa8f920818131f336f32867f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb59b57f985fbbcbfd16f3915cac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e31c3cb2593eccf59b7af74000921a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd41dc3f3a5f47a00859a029d4602c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecbf20b0a7f6b063c1787740ff3495307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d62ea354fc10c65cab12b7ea76360a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc08a9cd21b1212ae83bc39c886ff3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47169e7afd023c54ac587e1c152e1519310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c0926f891cf88c907298869e7d5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62dd0eaf069f99868b9b84eecfc6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827640aa0826540ec2bedf4295d9a5ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c5c6906235279b62f05b81a1fbdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e668548458298142ba553d913b5269315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd9b4e1f474308e0084e1875967bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8518c4d736c23e909c32885131288df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa3c2a4f4da7def35b42b6b072471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0010d7924af79bd05eb277821292e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a349c69ea15b6d486b3b3aedcf215a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76f486ba9aaad8ec774a004babb569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455817122efb4fc8cf62e1cc7043c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e474f7ebd651bdc0bcca91485071323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43213f5b7648d33533e7c3e9aeffbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4345c88cac08bb4965c5c3cd25c53c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd924589d11b60734d298dca44dde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979f3be62e9e1852f1edbdce4fd3c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45178842d55c8ec8ea5d39e0f7f0b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075eb7c99142f8ea8e459a83c3db73c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3980f1056da239f2af9fc355f5085330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b3e5573f207c9906faff393459c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee99322d3dcc59ecfbe1ba307b3b56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c4f2ebb61796c2d574feb77bebc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1cb42cfa313eea92b7eeeba103cc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7ec586e70e2f5d0406c9f016d6cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d740083670f472adeb0e474530fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290d9a27dc4a725f57b726b8913520337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea57d170a992289f82566158e2b28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fc50d96519dc37890b34b6ed626cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e60ce7a4c6b4bedad6b93fdb0c01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf695b12e3a7075186a9154aff5d158341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bba156473aaead46c040f1833866b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6df3c09dad4aa12c5f542b69d09a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ba5e0f7392515973646276333b03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a27e502773a4d1496738f44c0a71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30961d417223a787fae6f5f6e05eb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f269ba747587b5495f8aec8e391b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320d49cd1aa5883ebb131e020abf40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4acd6ede28f81688b2cc765458639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f40a7069e060b3927cd43b5602699f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7db57991ac8cbad90abd29f56235a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ce3339dcc3379ab531285b08f9aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075d35c16686c7d9e27d1c869c61f2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393df6076a85ef6020e5784dc9f718a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93738ad29ac32c974311c3868fb1f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b7e19ecac3784a034629da7b08e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d631da0c194873fca229b2cd6c48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f9de7df81192895a154f3f6b7291358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe7747cab6b54a4ed42a47f31caa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bfa7d9e3c98a3f278e463db03647d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde87dc9d140d9da6db0528902a516a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad5a05a273d9650c345f70cca0415362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2189d9e5bb712cd3c802bf7618998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1dee6071a3c114487bf5590f8a631364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5337fa9c42f013c1df72e7a03804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceff28e35a69b3a049bd2f9de03ff1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edb33b9d28c45cc655229318d5d41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba2231eda8851d763eede3cd83ccd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803388c34ddade092b88c0f22686d88c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f28e7b4708b6e3ea1366da4a8b78d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db152ccbecc10585e2231112fb503d5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d49be3645a1b309fc45e6bfb7a3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f20885751a0b94af29a9b85b31e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3e2eae54b4b607f04d53bdbc2bbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c892aec0e4bf000ef2a748111581375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5d2a4bab7851ab8b75cf98bacca1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e3b3b38890e2df8bbc52758e566f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e7f9981cc1a843020dffa511e2b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c492d4e268fe3b26b9d632affaccd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97285f5d7784dcdc2d46acbec95bdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673609ca737552d42befe7d5e5056e57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee366a9f26a43c29b2991aa0466c48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa257784fc3f3dcc443c3619ff9caf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299fb9ecf5c9841a899fe2df9bd6d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca95fc4d948606c2bd0ce41741c9c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f99ca11dd70009b92eaee43334e2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2ae5c11eb18be5094e943b60e025387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271008a644138eeddc85d2346788d06c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f95545c470c3ac132d0e53c12798389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89e3ae5935bd88e4863896c93288f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023453dc2f67c16cecb238c27d584a6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bff4efc52814168f69616a362be87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802adf6ab0b0e13a123c128fb587fbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed592b3fbb82d7733a9b02f3636f79a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9235c099bcfba6b063fcbd1fa2771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebefeea5913e77d97856df84945d68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6297e93c5b2f01a4fb92a9a64f439397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40872538a6921baf91d6654d61c1c8a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481032772073ea7fcd88cb32a31d5d02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664500577dfc43493000e6aae438647400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256323d060f44f88aa1fca2caab28af3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4d0d988358c8769e13c02d8a776e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a974d6f2585ad0d7c9b10d06e4298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4f6b7bc996f0cdf20c3d889d7834404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab67949657711e2b73438887d7a972405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63867dcd2e47561743e521b35125e942406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504698f4bc37a5328bd771dc9712dc0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e1c545e61e7c156719de0f284e1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171ba735ce5994a6c171bf239e2daf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e96df0f138d79586b4520cb3a8c3b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f960f8a833c0ee05cf341fb0ad402411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376c981ab0c4a24a40448d4bff90ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ffb326be8ec9cf7823b1ec7fd3161413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aabefc21b5eb33ed97a67e2b8500e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4aad56ab3d1bfe265aa0b91ac31b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb685185e0a9cb49e9e3280a2d3f1fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674d1177c05d96983bc94732eed3988417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74a604c77242d64f9ad875e587bdcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d78b84bd1f784d539d0e5f71bb4f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053362ca6d4dbb620beef9380679be8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d399726947b943f009abfbba0077421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e936e9a844f37820f2767708f00843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe892070abe1df42f10644fdd4b34b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590ea75db6931e8475c17e9f069a60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62434b330af237f9108a2f13598b03f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3755f9770b0cc2505db4e369f7e98c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95054fae9ce6425cb52b6273877b4ea3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7c885bdae2c36ed17d3bd5518e956428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c83051744e071d74a5a8ebb9f3ca4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f305abc71f8d82e8be729b60113de7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d4581cd2d9fe8a6d88e26c14fcd7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c97843be3342f20d1b20a2566e34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a91ac2911e906d47a055577ddb61a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef5b2175979264de7baa24bd41ece8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36539eee0560bc602b45b5c25e3c2f65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e3776ce397a7a317bd219ee66520b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c1365170d45cfa4c2b5a1ec0705b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ab3ecb2cb5e61103475ed2473774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21175b99099cf2352f92d5f8ea51ed8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc037fc1afabd9199b8018398b6a254440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a916f19ecdf4a81369a88385c39c32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ca5c10d56f780def4efb308638a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba41758cc529d699713a453df7188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69285afa0f9d0ef1bba23f708e508207444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0a352e06ccea5fc1973b19c909bce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6efd8bba6b5b34be77d7fae2b994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd127c099ed73c58370ba90485d68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7a50928e8f0916981497c37f4769448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2283fadb9c9a3cfc86e6c37d525f47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd8aee26a2a500e85fe6e13c83b305450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bdde6a21f0bce29481258c3a74b76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353448d0d74fcd2fd42e37538e01d8dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962ef9dcd723568f6812b827823ebe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1ec6063f06519deb236259fd7ff4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54081e7bdd33e7b16c78f9a9393220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630abf6d0d3434241adbb162427db47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f70a5af013f7d651942fe456714b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba03b255c8846f9fb37768601346a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0ca0b6323d9eb1030802c419f288b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be95f0e4d7cebcb72d125b5ffc452a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e16fcff9a51022154ca1ddc97dc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dfd7e2cd634c35659c7d241a40a72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73c86c41db75fe4511da17166b28e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6532fa79c47cce87786da7edd139d65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d1472efd13110d932cf31e5ded18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a775893ff3957d0d766156b28df75f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce730a82b66c3bd6e8fac53856cf9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc817fc05f7e804236b4266eaff69786468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d00d2f32ccd8e1edf2c21913ad66b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d0eeacab101a6b5b18e4636f3611470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bcb696cee43e0dcaf08b3b20fd8b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7413d5d1281d8210c95b835e89358f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886018b8b3aacb5154509c3b4b47b27e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681491d8c947d7277d21b052e4e47d62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf412957c4a4ccb782706a9958340c68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359bd6b8d7d5b4507446fa9d6d2940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c6a238bbbd9e51092a2d109ea363477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750391d63a3f72d5ba8dd7f80a02ff57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f92f3fa2cedecd46bd6d01e4ec276479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2245cdeb1b69f6b6197c0a37f4c48b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ec4a9da1776e7d0cec2b7a45f4c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bafaea63e5be368987e3172801c09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e395dbd4b5f41b3450915cefe7cae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b70e7bc27d5a1930622cdd52cb31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34869961d8f4a1e7e2c157380580654485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf16d583056cf41a87ca6f64cd8b9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebe59f40f179dcb9ba2cda87446c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca813cc27e6914dd496b1c28b3f0b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3247f21a390df7d309604e1626911489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb91933dc7374325f0c0e0ae3b1258490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b402e7657d45b02e6b53b153359e67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7538e900843c5eda0da1e15c32ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f684aed59d0642a97b40e1389d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103cde095459e6668830b32920882e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299b44052b0a970a41cc2aef6bf74b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef61d1f01c95131b30f4527e2355c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f72380c3d1053a0c3dc1910194d9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f85b65b70b7c177dcd7ccab85b489498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14859b9a590d1218ae2866574824190499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0337616e5bc596d1ed2aa6f8708d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0f06141f5db117fa39e5b9494972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934653ed02d02dcf9afbf5a5c95b4bd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873490ba1ba34ad3a8fd887a74e6e78a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fc03829d78fecbdacee4d8f65bf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4434f4cd4f03ceea621563041de93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02a40d78132f4df46b206bf1451401506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc630f36dc39f486829a331464c30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ffc728afadc44f2246de93b265f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731180fd59dc9259bab431ba8d748857509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687ee73cdd15334da511d10113d818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f30c1bd9fe5c24f49a9682604dd32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea268e9415fb3a3dc996ac46fd0d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d15be4bd13182534dfff0427b1c83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343820488bea149cf5dda8b39fcfc87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938a99ad6b95f74f8d2e807f590073515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037750caa960945752bf7ff1785f8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b7a64e8e065f0d61e030a169370f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecffe559a89fcef98c25b5bba5aa11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a2600ca5b7069e9e9d02dda6d4a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eda11d24cab2d384ee842610f7156520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad97e5d26bbcedad407dc5d5e6d43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5b11291763fc64a293e9241d0b49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd289fcf056e2b82824588bf2f6e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fa102501b51cf0b74ed5302cb628524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7936276f7b9685378589216af1c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b9e912a0f5903e11d438bec20484526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7223d196dff7d5d25a3f296b6495c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a90bb3779f48b0cbc49f7714e018f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1de263adc9e790a59408a4071644f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb7dd962cde55a18c0a9bc6bad6f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1dd55c278d1989ce1af73be377c3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e7618d025de5281cc97bedd1c5fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47270685fbd1b00e430aa69e6c2ba60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261b1122fd212763e63a32f8004767534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5922e7aa5101b4fe3234cd8da4b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573221a7b87eb8b12d3f5f5d0b740e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd68eb23eed4e4ce25f2d2584a5de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436b4fd32a2efb2d860be167d3df08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68f1da82da1bb1eed858634661af2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ecd08c2dc7f0e1e8f4dd759a424e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902bd0c4b6b3f77aa7f4599c9706bfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd769581c1fcbf4a74aa859e9ffbe043542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904ce41f7a212c7f8a44d520ffc70b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aaff1c74ae1f148822b1846be14a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe37dc3005b03b39221c4650432f65d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece69f57298b3916c074f4c7f3e1540546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c636009e7acde2b8214faec68e4f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bd448a7f3ede378239fc09e7ebc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11ccc1cdbc5a4376043dff67d5b83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42243640ece96d5ff2fd7dbf2329d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0066637ce87c72eb108bd36bc6ac8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea65adf4a7345ce509356d789f8950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691178fa938ba257ded708d3d30b60ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77966d5fc7e532dec275b1260cbd8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c631fd2a339a5f108d998516f4db46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd0298bf895dc310c7b8a16ec055e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75077c119a0d335c3386e9431bb8a1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e1da3710d5f8d6c0d37544a13872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135d77d34387e3c3f82c5bc5096439559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19cc4a9ecd127874ee1aa8bd81244560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52d828e1aabd2583837568fe6a1e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734e28ac4281d080bfac1fbdbff34e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc34a3ae4ed853c51b890978801e85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92020ef01d7f82a5165cbef054592028564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c8dd0146c8d3aa615c1598e143462565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b34a9056c77d96637b7150898afec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33fcf16d840b086289e792c02a4ecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1be5788d7dad0aea7ee1a3b368b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c8a0bd0af3293950b40f711a1c29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957a3ae4fa225ea6d9cad3c30f92c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205255f8c0c554cc641a830d48f2d4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c98b33d4e2b5e1b6b64e3e3beb1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e65d57391d4b6417c96fa037fea6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e71d157a967cfb9022c2fcc1f556574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6f9df61d3c0ef37799b2f024cb59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2ca9bbbf2fa7b6a4fd069b65412d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338860c14f122ed9ab7c5914f6b8405b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d90af78b0a3d06fbb340117e4ed0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501695ff210acf09729f37affd7439f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af138385bf096394ed68dc3e50f895580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f53ede820ff1d51120b2fe0b513c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821e38d752eb8a6b9724913aa103f23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736b72a64069ecde310a42a1a260d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df5841e851bdc20f6ea0a5b49af0eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c2cbf5a513880312df1107216f02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943cdb4d9396769650262bcd9b594c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db15695cc8449b9fc78656d04c915587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249a81cbb84687d58575591e8eed293588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee889a036248cba4a2426384ee8db1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e5445fb5b36e7e63739ce2c22abcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7731d10d18f6db5253474049d5d08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd20ea31ad82e96ed8f63764905df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc399698409f0f4525070cbe976c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730032d68e8b0979b57a50d4ff3c6fca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abcd6aa796db441516c441263a21c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a943b0727827af0a0092ae8542b9a8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8283529c6d05cd6509d785747a4f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e17d2a79e86a5e42664b4b7aeac9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc29b11dba98ec5aaca2aa637a6a6bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f0c5c6566968073ac915e6514c32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e5034b6dbf2a0b80a9905a186192d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa88c2d6e88512ff0aac37f52e2bbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075abca7ce5e2a3d54a959358aed57e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ba676786dc0c70155d4bdc4caebaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfbf39ac78781fcf7dc7ccf4d1bd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d12a9c23616f00f0ebe498d732a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52073b5c3485d14d5e95657b1a35ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9d03f4e2109ff0bc5883583cc16c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e59041c637e0152e65a22249eed9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89719ea0d0254747763e7f76d2ea43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0a90a82de3cbb82171300dbda444611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554b1757a1ef7ed2a7d920fdf02171612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae4e66491cb13799a6450d1c90af5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e8249aa250aabc2986ba3f65874e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be8a8df5b2953af120163c67cb5e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223548f644f745704440c05b5f468d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c96bf7e1fc1bf0a6369a44f23a78fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d35d0a311f0866c8651db94e993be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849debf415b5fa23b334a8bff42737619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d913802bb1cfa34dbda741012b32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f8ae7e395d7377359916287609ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4479582c8b0101f0dd449f1560187f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4196f0f3c6574184ee3636b49648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a232461a7613c9909994f630d390895624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a110b407b79fb4e2e6f9cc68b3b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fc50f74c431dba4dbf591c421bef2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d1f141f3590ad00b0a455bc332ab3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54715c4f472caf2bfffcfcf65001dafe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1798c612c507f0df1747c05cca4f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3e40e9147e2b914c70427a02318f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d337981c386b23288d1e551be156631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152da6d63660f1690f37b92a602a361e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b397d25131d3bbdccf512d7867a22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d92d1384c6a82690e0d89baac0206c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1345f31e26bee88e2096963eea11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7b59786481c90ce6722ab103a638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b75622826659d6bc053a31c2b5a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a78c83d719b8408d3e38a5b959d1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad5ef85cab525e7ed498615f84f66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05002451f39143ba380f7a74d5881b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385bd7279bc9f346ea1566487aef82f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda37fb53dbe81f0d0691dee09ee3ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef04b7a42c7078c8a9445769a2d2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c86b28ef6d6338e4422a6390c1f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c1b6d38fc822bda652750399780be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88246c5a6f3c4a6ca89e248a6abe7a68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbec6a0fb1406480ccb054bf47c3b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5e15d7cd30c77b3c15fe0c2d29b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb79393526baff26bd4c025dc838a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362acf2d7c4c89a7aa750456b910709650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1495bfad1f07603335c3651f5e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03666f6a039348e00b6091550f02fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d2a466e9f761e37e14e7c6f362cba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef93ba2ea2141c71bd21b10b9954b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451114af0fa402e336309dc377476be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3df84e23c9ef9d1250a498f84103656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd2e80949b0b5033106fe28b7131f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db803181d16bf66988dabcab612ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33d15e4e0705e65154c66e8fdf3b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a123796a08d59c4e72a99696b1c32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500bf88f45226109e9fbb0ed20b7c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4176b20666a06a0f14bc4dc4e581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d18d8aa3539df92ac1ec5e915307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1ef3cf792dd3d3600e4358904b8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af668475d02dfd0431ab772bbba977665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3858753f6a736c70f2b27bb54d5f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653453a755811c0daa116e9eb4b5ef5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136703cdd5981e445d4c2d087611a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ffea0c10ed31a52bbd05f2a209b5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8862701bfb110d34f45ab440a5cf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1439eaa1238bd0d9d0d77c05ca2325671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ea6b2ff62f3b03ba69ad8e99672c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fafe4f89a7b1246f1d80652fcb55e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd26386cd0fcff94db50c072b94569f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979322ed102e122f3674e7630f98aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75d2867010b438abc823d26f613ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8348e7707a282fc879c27c9e23e57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623223af348fbc96e37a5dad3b625f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b96aba6f00a0db3a1dfca2a3bffde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338cdbec9b3acf0ef47faa50b25bea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f310f282b5a578a778b2607b5cfd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5828ecb32c5adf744bb5efa73e5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9af0b3c034ee415f1147d3c2f795683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bf119b2ec637c1b12b1fe2ae59509684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba1b94661b8e59fe70d2b37155500685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6aaa5967687c3b4a75d50c93232c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251eaba81bf674669b294ea8440865687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37fb79c031101d3447d385ad336298688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599be041bac04d02f1b2b4f0639018f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492580a3dc01f9bdef50dfb454ad789690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3db81fd02005ff32e59433d73005691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed2f02537c61486f953882331550c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc2e40d1540a6ec5c82bd8f19c775693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31c085c91de0b6af76681dc56233a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7af94d99b763c32388330daa9c876695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa0a0bd722eca5c9e53b172375b5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec71cb1b5c1366e36fdb28cb438823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308eb5ae97a1b75a0c7b9cf76dc1ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745da03bbf114a2a7a31181e0233ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c495038722c61310559cdc220a45e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf32f6ae2626c0a1a5ed261c5d41453701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe9fcc4c8735dc9782406903a1de8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a03587969d322d6eba8d9140831d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b14d9a81200a67d3c96dee9a2e56bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234a50adee416f65934e47bdbfe441705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51282ea01eecf046be49eba3b1a910f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e5db3fe5eff38f0359c9ad6f0a4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b383f8ba9663a921f9db718ecd1cd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a83cd319773e740cbf47434962da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab945459b9895b60b2357951dff5bc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ead9890101386ef1738cb1c0c5b8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40c6cad34ed85bf2794b231bb56cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d57c996927f627a305ee362559f35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2aa567486df0035cda5915df235d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba41ef5ccdf0384f7f47d994442df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a5aea186fbeef97e109e6dce0d2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a543bd547aa746cbabc9dace2363e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0928e60c1aaec2062d4da9d4aa9b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336a8cce87b4bd0180c433075137f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e74251c87f61d72b6ca9054c8f9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2bc9cb41cf7c941113d3a2fbcd30d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a09402c4227dca5695dbecfd1624722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad154f7e5344573834fa86c0d5cbaf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8941dc549743d952121f9269a397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaef6d9636ead3ea5bc305d93d113d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d29c3c60160e44d039c0315f7601726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ec6883d7e826a5bc4bb55490ecac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec26c68e51e57ae6dd6c9fe4338105728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10928028609f513dd0a9ccd13ef6e022729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ff1f25965875a1d0bf26bda3cb65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a5045f2f59abdf5f76f47a051e2e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764bf59a0ae979d574195913a3eac61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73e6af4348eda9e9f650524aafaa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3d4ae2490eda7495b9bb63de926d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393deea090843d1b7905c127fea5415735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df1ae09dc868204c4972c66a80582736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04634c46c538a755c7bc7d18e0a9b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f826b4cc4fa550d1537e9f348e6e75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447b1da6ae0836ad255b8c65b1fbcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f98916cc200363682aff886ded865740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d3edaed0efa3898447b9795ef7f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95370ae87e0cb46f94d99c31d39324742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd891f9a10e10c3c072370201a154d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f593826a2c24b03cafd929d844c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67def8cfa214899e2e47cc5e96cc1767745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40cdc6afa6fb482247ecaf03c873d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56956c261a724ece4339501ff227a0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4368561f35eb30d528b3e5560b219e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2006f4f8f37514a27ba2d6f42e0f8e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae411c936afb5258a001c4fb8572478750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b14f73ba6ff94aa58a1ed13de43e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26f8b3ac3fac75e3aabd55b498c3ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bdddb0fd89f9fd6871877dd0b1cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e970754b78bdc0a106764ae19c50b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28936d5d2b4821e2dff01770820e89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b273aeb58da6f875408811441abad6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced5bd15b1b36ab9720e754fac067fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babc09036262506ae428ace9a1da4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228213958a1595da20b2b5902b508e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee72fa92c30d4e9de2f5fff6af1f9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e968b76ebc2804991d08431ab5e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdde8661fa84a8f360f4eb474faeeaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee4cb5dc48ec37c4a24f7ae1468404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11669720ef3b3225b7418bdcd865315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c965dd8360260cc9b884448b26456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8be215dbcefa3856dbd5d354da8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020887e4933d302cd508d2915c0b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0ecdcf358fed9d4decf7926c17e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c4638a8fc7f5ce12affad13090d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968160cc86e87634cebfcafb054825cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60b3a2c03f48e7ffdf416b7292f67812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5680986bd09a5d99f86b8515cea75313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244c3abac5b4937a5786ecd22195fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b7a8936caff5692063824a09178715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd3d9e65685243f95bbe5adcdd6ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f97370f5305614f7b63e2eb29a4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585e868cdf8b21946757f3ef91ecc4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2435c558bee4baf906e0a540048e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d4c3f234a67618e07a2c72eafc9d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4a742ff3824f3ff0b2599e0d2b3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a55942820cb8580a0e857f8646be422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08decb49f4dc77c874ccd5a23223823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ad421c220254131ebb2c9de3845c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5f79ca7713b487752518d3294701525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e67a089629cd20b548771bb8310926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a4d4f5428818a0d84b0634801a2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569169e9e5b746e679b4618532b21f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412476ba586cd49c34d4ee2ecf68dc9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2edc093b43d3b27961abb246d52d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941325930761f3b1b8c83221a8d52a1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505ff99380125afdbe50ae82d08f6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afedfc86414c639f314b4a9c448cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b080e4b87723ee93e77d77372908c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e57761c003f2a633ffeaa915c213a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94efae3ea44f9a438570a61d1e871e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805c38034affc4434b781fbe056dff437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba5f198511c98e20f15914f2b763338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926e62a8bc745642c41ee57dc6edbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c24c37eb544db079ed008e9fd00840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ece1144d127e611dae0f925970b0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc13616341c089d90c3f397b552f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15105dc2ad50fed1e2c17923c2ede54843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d7f0ba3c405e96b4dedf7f3e65de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2551cc82f4bfcf05d2db81283339cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95123113ce48d1da6c51b2e144a07e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fdddfb99de1841affe5139887ee5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a91547ffc6e15d31a101d4a5ff4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3585e52d0e7f4e4c72e56cd0a8aec749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbdcfedf4a93e6ad738984d11121a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e3bc51b146b47e73a2f8cb461420551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ece6fd22dc24ff699f1c27b0d034e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc54b2f1301c96b433062ad61ca9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ba0146d1d99e3b7e56434d5384f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b626b3a476ce0b2458fc9df01688855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab05d4e8b9912558e3f7d9a04e150556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c49675b14a620f61fc6090f6aeebe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53650186b5bbb349bdf9a7a5373dfb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042e58516ee91e63d0419f57fb13a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab408828994dc70b85aa023a3c3489b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8dba515ccbe2401892d8104a0d3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a09f26cfca5787bdfe5c9b86ff8ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a01e2d4829622e8690d9258973bb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f370745e4d166bd9504fecfc5bbc33264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d959644cf68875c0d7d5ee3a52ecc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcffc78127313883b5c538e1ae3dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea18298f7f5a8e386a81f6fd5714ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07422a1edde4a8a905a8fc32722d4ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f26c1432a3b635285499ec8adf26169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee32cdec6c8394c2266482bfdf126b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92a9da8e112fd4bcc0a1c953d915c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b23dd8d8b47df7fe9d1adf6d8135972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842b0f4b638128f3c8b72aa643b3ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b888435496024df686d9f22ae387874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb10e301b0fbc96e0a1a554f0fb10175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71663ebbd2454dc4e43a7f986abf0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaa52764cc9468cf631338e27c759777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfee07711bb9b9c6cb9198fed475e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f27e5be428e11b58f9f0db2160f67879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d56591cde34e24cb271a4717db5a9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0169d4213333d58d6290f26e357dd2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543630f525771fca7b0563652b3a3fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177234363c96663a0236fef4cc9d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b996bdd987dfd9565230e23033fdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1419ee953269ea8d0f62bc66312df3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233c1658a1197253214a9f93e0ed7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c70b344ad53dadf0ba4355e271dd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37690bf1560d4d28026dfb8159a9a6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6bcc0204e5bd69d83cefcd4f866589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a7aa4a0741157453fa5629135bb0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7004d59e9dd9dbc628cf528009a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603bb592ad1e1a8ee162b3d1d69787892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34368dd50a6cf35223e0fc40a038ef793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c77cd478ba6c88f66cd6d28c5b52294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01054264a0bbee1023eed508c635f5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d239fdc44c454343ef46ba110aa85de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624d6ab4da740176ec4e5124d3f84a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84929abd50c22123e4ffbae3b8793798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f24777da101b5c0f935ce1a4830d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39242a87d9bc709d477ebf6472333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd58e7c1f20547a844fbefc8ef329af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb47dd5554868e5d5555028c1af36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecd80458f58765d80183f064f8e5ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb33229ca5096f0ea31b69c7fb0443a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49573879d5d3344c072dd296acabf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039050a262b031f7511fe0fb1f0d8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5108e692fce3a8967e0379c2ecd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f328a602b71f537290acccafe7a68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404a4919f35a102bb9783d41858a34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a10d5aa48de3f071420d2f93f9d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965295182016af47f00529a7393802f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36aa46b33b0276f88b0b03206f5253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92212329737f9188314e546e20b464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8621e5b4287e2c53efa4ce26c6c2f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba399b432b4c0d7a10f8a76af90e088115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f12a2207435365189d61b18911a92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15db6f8e9d613e6bb98cc9fdf2b559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0696b3ea247f9a4a4bf96c44007e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d82c7bc65006cc812a5b76553c6d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a13f5f1accea7adbba2c8e4af49e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014134042d7a10a9d605704608853c6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6223dd254b5f63b082b583bc2d10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c629e35c054c46afde8cf058ed7504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1102de19244cc866420699dbff3d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc94aee8ef46f8a831a94bff7a1c13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87359992ed9bbf9afc6407ac6c8716126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d962a263984ecb862fb2c539ece94c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e1180e1d4a82dcb3fc1d15d3e2d57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b6b0ac58c02675c3475e3e3ce71d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc93b4097f71a457c20da7421ea53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2280b559fef22939f4b5c8aa141eaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c21f064b558610686d6b555c654c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9dd22be994f6d7d50cd157397b490133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff895681a12df1fab6d4031d29fd6af5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35626e928a99355bf20b1acfde0d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea287b8c60c468a51afe2091d16c125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d296c0a79c6964ada92adb9cc1c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf76a52f48310b805fa142915cb1cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877d2154d91cfdd732f4060864a98b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef730ad9ed911ba852157c52ab6055140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dab82ccf0522340386039c7177e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a427629e6fa549109a60825e7950142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5bf766e27899744d5e318ffc63d85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86cb74e171755f3589ea1042eee5bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f94aa8b2353c2f806ac26d147ea3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dfdc1550e4458a36a56ff2a752e6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d0656325f1f8b2fc0e11976a6a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bc5dacd3c1fe549c74e691ead891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6f91f84d1116dc7979ae94c8cb50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640eccdd3d71c8ad9624a9834e80bce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae6dc8ec35b828fde02ddf79d6984151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92111a4bc0e5445d82fb39f59a206c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84830b03f17586c698db3a0be69892a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0921ad73f1b20cd571afe30383a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf02aef2063acf41f5f842de4c117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280173e54716f352ce817557bea9408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d456799f0b6bd537bc2ff098f37f2e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0047a00eea722706d2cb22cad2c90d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b547ee43cbe8928a29ffbc2c935629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cb4f718ced87bf9eaf6d3727458c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d46c00ce25c527197b037260e41e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b42d51b1df314c82cf90cdf592252162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd01c0269c73f5d70ddfe20d78c65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc63dcbcbcbd48d18a3c7fb3d2ef0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f85574da984668720cf00424dcc8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c3e2b37b5ff19121b4d806ecabd6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc623a554a476569454190abedc59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c019193a4feb4b64cd034226101c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250253f7c6045de1200150dfc5ef6d75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb821a1269350c7f1b516c228c6da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad8c7d8c85e34c881a82c909d5573171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b50d347df40d3f1f56e2b7c9b399172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae96f5b1083b30e1aa3012cb12856c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16a068813520a50e5b33c3f302fd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3027cd9d51f6ae492f7b846b847c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019305f1a3d373fd5ef2772b083e961176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78476302211b1d2e3984d5543e85b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93807a9957017525cdcf3f842cb7984178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cd973b7d36029721d6c0acc6adfd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f394fe3a4c5f5809e883bb0d4b299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3abba587f6a9a560f72e6a52fc2d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95072e46c144cf290460aab859c1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d2f965c58eb3b6b008cf76d0a1a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc5d133e3f3affa76ba2546a33c3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076704fdd7753d50f21b8c70e358ac0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1153f146e86adf2231293c7d30b1a71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfaa6510b9ab334bb5a6cede87e5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f949dc7d25ef212304594bdca77b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8801196480872ed2237cd8083b6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ee30bb76ff668ff3a79a7bfafeda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a9fb0f9872cec7b6133a27749c3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495c5462e7b1269e5a9047d4b37ca0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887f5d29d8628ad4bed6b9ed669b86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c569cf2fd23e4e2ff68f4734323e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf64d84d53665390a9e56f69d9e31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638620e19f8acafdf421bdc3411267a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bb619681cc4dca40890a40ec8483197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4088b45cee12e1fe393bb0dd4435198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b031eed08250752c679860aac1f6662199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da76a6c0190ea6fd392966b9c84b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435a0fc879a40a8192edf4bbc44c78e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea83ab1debddfb6db6c92ae5894db3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1998da75391b1e531ced6a539723df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2825411270d16004d134d0b69f3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637718fd968d984f8664ac1c39f705205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0c16328ee63ae6e0875334f25b9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a57657fcd6c9a4e6c564f2cb11d03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414453f5cba5ce540ff2ab0ba8aa05d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4d61e830928c84f9409d350337ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719316a84ee2967c34421606b03ef18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd74d4a715bb39eb72dce5af2bece211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fc663625d73086464b17e478d604212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc78d818cf14ac5367b8b5580c15d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5846a9d714a38aa9a84f4f6ae3f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3158509515c3c813103a2aecd699215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9307e1bae39cba00859bc4248e2881216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb897ad4f7537d39f9d2215c0c04878b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af46b76339aa7281f054b364cbed90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9568e3842d5439edd832fcd4c9fc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a12f5d85dc6aed8e5f806a20d6d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee8fdc4dbda4841fbdbf913b88d49b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c408019e35ce6b05fd4b6d60a428222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6489924d5c76652e09d897533cba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7961ddd660ad2737f4124dfdef5ff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417668a4b0617a15222cf965441f24bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c8c99d34ab84737308f22c763840226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530637758b377506afe4dc83c013962227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a4a2f62b172b5f3faddaab32b635d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12151858deb44615064b89dc4cb78d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d42fb6172e0e62292d658d09cbef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb963ef0ad1f77541e506aa79478cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609995909c90022b0f8c53c3726845232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d437d86e82c2e00861fc6ca3baed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361f1c84deb9a600dc9d8d927a9491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace411e3bbe05eeda3bdcdcfc80b7a1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04698d8368873c49d1dce47a2e588ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fcb86aa6219c7833406ad29b2d57c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7460c2b0d136f7eed3cb1fa2a222238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8eff1b34c2520edf40d67db25b5de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147166f50b4adc49e31a21ef257f619240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca059c6b57c7d648f7d6fb952f6684e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f311904d5db645602ef72fb575142ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd30390523dd66fefe28f3645d3ca4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be43900c8d1cb281c65ac2bf41d11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cf2faa7991e2b9c9a2e1cb703043d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c065cdfbb817dfa0adaa3eaf39ea5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578da304c3ad890cb7dbcddef0b011247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d098e636c5801234aa385df3d3d8d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64537f024eb4207956e50090a74403b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073ef9b4b2fd2852f2e5d5b86deb58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e42aad82f3a72b92a59032fd27ea2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059474b80b3ee616c53bc51415910e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce93225d1767fc9b860061b35eaf95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfde58e3ffd5ba7d1074a715201dcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ecadb3468544e6ead29f6c7272e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f9f85ecb0a347abef240aa8a3c273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ea175fe7044ddbf8d6d739f89825257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d0168e59d0a9dddca9cdba2b7137258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4199da404b9665fda5441638d590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedab5fd5813e9ec43cc9397ffbef1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d0e823f454b04c88c4763871b9c06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c7be58a3a50354e6d8bb637498e12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895c9c6dd56faba7b9226d7b2a8f0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381c47a4e52c532f74f36189943f605264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae435057ff847bf25d8bd58324743f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e5278ef75f70206cafa933c9be29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260041ed115bc65e0fa55489b6e0374267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a11c2d172df19f740b58d2f7de585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492556c94b1fe471bcd3463445851429269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d724f2cd4704873101e97db062432270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45091fad2beeefeb93e4ebb3f39d913271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b292fc87781763a63279aae680af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0702e444dfe1d32c93c4e735dc9e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a30512a9f68578afbbc44a4e539d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a46a38cf81d80945c0374bdc2a6095275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc220cb4df5f4863bb70a5be19368276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d773a45e3a453b5bf4d41f883014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5ba500221125e7a851ba120e8a0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac691d46f2342c851acc0ed8fa6a17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db4b90300ce9fe4b7d6f189e9bb7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7284cb8eb0a9a24d2600186810089281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fffbeabf70e59e4fee4727157d683282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d6efabf7b2b5d894e4ca8154a121283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a38054c9fd436f28ae431d9873900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b31d9dc0f301cf58877736ce9fb31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26da0366a2520544fb7345cdca818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc93638daf5418e6b08971e53cd7c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a889353b5953460112b555f65516d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66a88b0a700ee9d9c367b755fb0a48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7bb19837c0425f38dd3cc5583284290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c993c8139d8bcd014d57cd6da2a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf61b28c70e261f4414cd98789c23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80cac8ea16fccaed8e8f915eee84b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903d3893640b63ab0cc76205a2d04e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad7dd234412c0b8ba305560303ecb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e2abb1fb9099b4fac77e6d8e116d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46a0c0f8b5bb033bb21925bb87cdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9261c31a9d9422fe710cab1c1140298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0874f3bf298eb6f770d43f7b70dfb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863356df036f9e0e31a7d381f57581b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff8da603148c586cfbdfc603f04fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e192e823c1fad74b819c75ba386f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff910ce4ee2d99b990bd202ae18c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1612e1d853163288ed8b7c1d556b90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c42a68f8489d6c1887130aa697825f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cc5cdde817f20aa43c2470fb45c75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f29c5610fa379ab8cd08f6bea7efb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52cf11bbee17b0d7d43d5dbae26567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0ed3b4fe5a2a31158c88415fdd01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c5f1e366ccec9884dcdc1af90c9cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362840880da3b18d261d76e832ecc744311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2e3eebb7b3cb03e240e6918a11eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60358c53c9db04b92e9d558872e933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdfe9440b2493fce9165c4aa5a6922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de782c7718f16f9d0f6b032140bf7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549fd6e1fb2f120c7b23ad08d29d44a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba712d0ed4976bb6c60ac27fb0d5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a0579086467f445f6093682755e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf71cf7f4214110c6a0669d387a7a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233ebba85a48b37d7703f5ddc70455320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e551f90a79b92f2db4e7b10b83885321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dda9deed2f53e89458042b1d4a59f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94314a4518896f27dd2c7ac163fce0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fcb03ce2504812c779247b369b04d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24f63196b2ad32f8fda13fe705ca3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f464e4edb83bf75bc8841ab9fc9909326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71ad94d090b102d15128a61b3cf57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589147312af00c3df1efe83e0c04a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cd69181389fd7969e7c15ccb071c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7dfd654dd99b808c1d340270dccd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5377810944fa31ed342fd6c210b538331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2cbd9581fa596981cb2b4f5018748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058b07ef73a70d89ae8bedb139d29c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c94ef58e23b3632a2b0ccf84a84e69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c97473f6a21ddfc2a5a9054ee6a7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c230b1410ef2eea12ee8f48fe278b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb817294f9ab1877f6fb0d55f7c8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddecf995439323a67b82d33879c3fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c999d7ab13b815cb8633be9ccd1834b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45349bfb2700a34d55fd8ff1a6f10d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea20d0910c169f1f2d43038e43ce5d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c0b230da5bff77eb558fa1f67d2c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958f58215f9a0510f9199a753da823343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416b23ce953dec82e25471e2111b973344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb981ba76e7dffc414521ad0b2ea45c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650732e571a9bc42a07dd0a4cc2d4871346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428cb9a52c8bea702773cb65f6978d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4362d943c8287888bad3402b4149348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946a4e9acc15f2eda9b17b60683f2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543b8f05fab3066f25ae16346d23939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00175e40bfdc23de9e06d66049ef18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017b911429c95a64af1f19cb006a46b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ff7c83f04f7c8200d9c03b40fd226353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ec591ea16154b5cf4d50f281dd1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bedb88ca23e4e15610d45d47d7372355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bd0d91ce17b576043b979b00c996e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6927ba96e13778e79bf0d0bfc2982b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff034d2c8974f2aab6844bf32f352c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa4f89cbd0c6d3ed4b1d58bc05bae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28ddca625dd26bdac4217132aee85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0ff31d12fe239f2a8d2c35cd3d10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddc0f28ca62bdc8a93cb4155480751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86ff6452c55f94072deb7a3ed962b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281138d419800afbb8bf0975a3d129364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d9702236650157f3d42fad1f9fc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df19cc3936d9c51e73a4ffcdad79bcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e395d83465e76e007b9d06f4969a6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943477ac8f8ea8f5106504b2250c1dde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9df6f37eb386c8ee7c6d51d028f880369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f802ba0d71332818b5d988522ad08a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ffcf3388d590aea2f9b5ef36ff87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf5fa9d00b96130f066503f22da5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4f3f42cb7920eb1001f1f67f286d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea61ab5b74279e90b98b9b3cb693a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b9c499d37bd8fc151db2bc4ea231375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fddeb4cfc3c96885b5c4f9e7b076b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7a9c6c0eb6609f6ae79a7bbe2ba0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536c4c3ef1a238ca9e8a7e1e018188378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f907d3998fd5b1559d3a3ea5bd99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b886b93daf5f3a75f111134f103109380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f36b8485a2ac502c0cd48f14038343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893243196c75d1f759282cdbb9a52e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059970976f76648db8a85e7bd09b6a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2b3af40a37fb1a365c2d557e09fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dacc246a6db6bafd80c136e43be2a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea231b4cf7d3d0e1f0f86f9c5d5cf2ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766620a7bc475d7ed576927578398bd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e783dd646d9bf9f86b4b02d52c5e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7ecaf12cc1d2bcd2edd59c481c89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938934f957f3d0268a6eac9c19cee33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d13fdec3d8f164fd5d9cc3baac49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d102b5f6f3d540c2118d87c653b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065137b83a6c8b3288bdcce7f1a2a7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee905bdd45644e9bac91cc5478527999394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c4c57f844763a777240d706bf72a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e326828cab5e4c3a093d0287df6f32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7811867e53093ce588b74307882a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b806383abbee4831dfae4a1e51d71b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dee372522be0a6d9bc7806ae1bb88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a537bbc65b98f43a9691c9d7e5027400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6db35ef555e5819b4f50debbb6d671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f6ea1f3f2006b0e2bf7c4c1dfb7f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4882c74d7725177fe65a84cc1c5a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b7ca9d34a57a27c69fdc76c2d5f77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69a6ca08377c6f34eb0847078f501a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a64787c5b89397156d16f014a1d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac04a221f6d51e6137bd329413a1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d568a2b9bf880c4397d0f2cecc47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7412fc1da4273b372cacf4c40740d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209bf9497d602d403ae63f7e4c981e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca75c807709de2243da59393badfaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b880ab3d70ed44672e83b85b27f0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e580574b56eb861f7fde25f44bfb4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d98fb7d9c9e422d69dd9806484068414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986993c4a89c8f834599a374af4963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d29ec47bc78e6486aadca968ee372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fefc272cd87512e1745202d93763f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e9dd794a2cdd3dc91fc9a9653bda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf31b8c7ff3d593c3adf74bc260fa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7fb66d8c686598198b053ad9d3e99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7c5d09473a5613af89fd9ce170b23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38138223e130a30f3006fa1eadf3f51d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae98e7f639101c2b4e412a8ef06c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f564b560b81cfffa59e5c9991bb24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d47720d3f7a18f2d1f1717a85921425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5cb365334fb58dda3a3cb67e27943426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02792c4a93b4bf5ce4f35b0acb76bbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a2f18352cf552fbd295647ac2ac25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cb204fd4ed90c59bd555b08c706f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e59707773bef994c9c9facfef0b6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe8ed4a3aafa1eb091bf1f025dd3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc582cbfad3dd733715f7238a59e5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81b572037ca6c5b348257c01649e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95132126773e3887b91dc703a6ba65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3850b2250f356ec093f7b1c02f7d9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ac3553d7cd352dbf3cbb7ae7d1c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb1f7d9067e3230cee4cb588da1f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7bc2fad078375bf7ff351a27b866e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c397d11b41928a450ca10d15bcd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec275c0c3474482055251ff9ea51c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8496fc96b86f564fb406d959ef7e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a1b6d9199fccdb013a9542762576442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e660fb9bf2be421eb16b8a177da06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4a8d0b90dc897c4460c17996d301444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7418f7799addd16c21d6bb8ac6b03d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1bae20418b89a1885e37c233fe48a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb7c88626a53d2e3fb3b3ba7f9a2a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07554f5b91c64715dfb252e451a4b95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7864f5c8afd8ed727cd7cb6736f30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9c53aa24ae6c8bc9df332669dff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ba40d44e4c8daff29dd4ef17f5a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de389c8ba289f49a6b2c07659d48e08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac27960ed8b5c84c625528c9811f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33933d1fb6909404ed56581727f498454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbbd9c0690ac2672c8c20665d136f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c47951e1ad9ab20787afe56edc6e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024fae9077384c8ce76e4427e38f7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dcea6f92e1eea0cddbecb83feabd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd47ff1311fb6acfeea0a77a81b26c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5593237514f3342c1e3f594ae8a1fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7ce045f483bc8d0af2c4e4067bf58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b2eaf5b7aabbf3c157eb1e40eaa7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a363b4bd2507dc5e7ab49a8e3552af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706d3fddc691aa2815d02721b9b5f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a27db76100d39ff69fc79d95b5587465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418dd335fdaedd28e6391fd8da7038466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc860d13ca0c3eb89054f0e29b5e14f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606e14d784c7ef9689e428d75f0db2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580518681b24ef439fd0294120a4e08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a97a8df4a3a090117d7febeb920d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fabc304178f75ef25534bc227fbaeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05567ae195e348830ad31d33714334472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41585f5a6528c67c388b18fce414e6b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b544505a0ce4d6e238df92c383156f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc36b8c086b13b3a74e41a0965f2cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7af49ea05c5b8167094f0df9a794476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1adc9c36fc6a666604060c8000b24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58458d9bf4f73a08c068248649babf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51471214c7eb42b99c9c0944b2edb5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4faf8fb350c06d46bebb9996598c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e4a5c6a1603d480215129c6167b14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e94f4600d0e94a1e613a14f265c02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2663a0110712b35ed16cb0c8829bec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad548604e6227f186fc599e3ff0a867e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de5dcf91d20d7c84451ca9bba898eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad9de58b59de5398b68c503c8e252486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11061d91fe4f044149f847c22bb9bf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc2088813c92e24a64a3f4a5913eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04528aea269cfe2e39d39b7eb7faaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a39a5bfb5ec294fd8ab309bea4f92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5035c9b0d78db86005effdd043ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995019c3df15d4aa179dbc9f9b36e7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96665cc638e6760877f075782dd6b02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5f1477be39504b500bcc45fc180c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a5a41054bc41f1457e3c4200da93a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680015fb45e5ed3f5a3779fbd17c2396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854106a1fcb10635e6efcc6c2cd3c5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977d4fa19c117962fee1815d48141b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706e9510f35abae65d5d7d4128637b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd930360ca4f4bff0815a69966d6225c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797f8869477d6a20633b883a858b8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b9274df680f6ac09155a3c0f0f79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76db4bffa8c83eb7f8bf0ac327ee35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaae7f6afc0d1e3a48a0c6f5fa760c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d559208471938556ed0806944f46f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87458562c71c3daf6379dfcc0fef0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58d0c3146c9a3b4417cf548a354155507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c1e884ab91ef23a29654e43513c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc1269e650a39b12030baaba87ae5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e9c33cd90367086ec0283d7b9a2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30fdb2f66d98de682505bdcb6ea72e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d2bf2dc3785ad14e829df1716a8ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e29a5079287f47e1549544c76e87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6a4c6f9c719e411b9bca63b863c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337347dd77cb91389b00c5b13c0f86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e20a205e7da16af4b27f7f9f72e8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb6b892d0aca4204c785f43a3f7af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea80210dd420db94e9aaed79fa6151518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d953781a086b00e14172d47ed6372519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ddd18ac9c8a8d736c48b785e3a7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf630b9708679361066549b3f20926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f7fcacd3547b8a631d9924b670e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d103c213e072a4e308f6152c93e3a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0015708866a309bc59ef9ef2ee2d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78dc5551ec0033d76041e3e3c20b28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90a69f86683fd45a4b9f7b5df2425526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18eb0d1367446f6909418ce72f0b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fdc91d1eeea86369140559e3caa3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514cab4b100e5a16a0ab18f00a6bf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8efb7fbb9ab8a66750160a7473c1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6755a9287c3b433e1735f782c9ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f199a8177fb9872ab916a1bc6b7ef72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1a647a93c74b5f289ea7615b4480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811bf12df267b76bf176615921511cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb39c8c79835a57ef0f30177130000535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62368bac58b1e389697fde49bdec630536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8605d4bb59473e12309f7a0758fce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc2b22ddef8c50d65ec1c00a2dab9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddecd374a6c7e2684c73aeb0a7d91e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04bf3ada907684377ce95214d4c32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22118f15dd459c8d9e929f5e5b1aea0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6928d5f4c20cc0ded0d95ff540451f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd484c2aefffc10a76dc50703aa7421543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd50f0cf787ed25557d4dddd22389544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4211c7ba5c65ef037b9022fd0589545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce403313cbb1ef33e1e369b117ba97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c443aca71b2589ecf6dd1e7ed3b52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b345edd065e7ebe021a7270055c04c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e6d2579cd0ff5d51d91c9e3922569549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6d7fdf92d87481c7dda374479ead550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69783c7a874dca80ac5cb03981937a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ea1944f877643ffc51816c7d202d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9903de41e83b33972c9e812ad26e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcdc731658faa1d4c3a887ab4a2908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a1fcbdbb44c7dcc38f8d4071d9d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679817256546109a97d5dcc12f18b7dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0e76d0b7aebc98613fbf51d8b1dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5801fbcd62121c338ddee05cd06e80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260190702b04a47b43de8973fc535b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298358bdde37186ffe83ad67dad5b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8f72d2bb677393a25dfc8379a413c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bdb7cc9b780e6f66819b1052ddf7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482a35f3e5d4bc3a4bf4b30764d6c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5148a33451f0e963c5de4032603c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c11fa03ba082c528f1297dc534f50a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63972d4d1a5a85c9e85f3c64692da41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53a3219d0983825762ec2b25186c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3f09174d037e0b1a1c6bcf34ede9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec8f057211b0b59da74177ff282cc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee2fdb1b1664792eb61da11745ff9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a636b5786503f07955961bb85ec93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591fbc3f2a743221ab9a192366a958572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301f900027144a433c89cdd5ef0219573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8e1262a00e48290bc4ebc962fc3b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ec7f060720a30ca1de09868216468575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf696ca3545a36585b9f79b46a4c69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0dacb171c55ea8ddfccd84f7e58d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f337e84ba46c0903bd8a68092385a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afd9ff0bc1146c62c896824ae4d59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe7a02d292112371cbe099b8d52a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd70fdd93f1237218d1ba7caa048eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304066a8ae712df1c71d6365d5b122582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3954d0d6a3128a556f54d4a750bd9e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7b48851e87730839950c10bb656f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a29880a70bfaed84d86984f9d83b35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5135b96aab89e2f66a467de2b54403586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a767e06bc78356a8091634da261166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c44489947ed90b997c928f38b87e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa62bfacac3024eeb9dcbecde6fc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230bd37c718dd6aa096799bc01fa10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8e0e5cbe0736568d84a906a883b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77063704bac6a0842cc81b5097ad4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf1e221835a99f8e7cfa2ae855c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42f6671b9c50dfaf60faad9388f8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9a9c511596b01808626fb865c82e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00fd12e4a6d8ecb48eb5658dd67719596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf30e7d72a239cbb39a88ec830895c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57e2ccc3d9d98188111286a593fba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39cc4fe2e77f72c6806032fd99d3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e0665b1b91d4af656eca5839b0069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed23bd18ac0c1c2b47ea39452a3fc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a68fe8a980067728394e88049d4c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a16ab10e31784fdb443f540ffda6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10305f9acd682bc6dad7e2424dbf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fdafbddf8ba67b4de63934e4843e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad44bfd44b3e03d6e0fee85f6bec8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683f9b64473cf5cc5f42518701c794d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c83d1b27163a961a5c2e29f0d353608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7747c1b0a37fb18e82cbe93e49d1d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d0974ca87b121cdfb4b371200377610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce77c1b53c046253334e260868697a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f4b6806dc89727afa4dbaad83bef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568b7e95f6f409b0126302c39929007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf6cbe13d06966da13f33974b521fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866ed8e1f7ee013fec108d8eec6850615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4511d2318f90a33ddc9c45aa01167d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c03e25158c160a984154e85f7c435617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522dcee975538c64b09303ed0cf9d5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931a50bfe7b453d1faf6a615417396b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d68555bbe51ba953111972a558eaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e01e60888c3b163443fb8ee9a3bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd1a0fda086dddcbff0c43770483e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee235a6ce756fff9ce880ee0e49277f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a37a16a024d86352764cbf71a6637624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586556d1aae9a6484425819ef21547625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd92ba7064ea2d1afd4e8fe32d4cf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9620ba206211d74becd55112e1236627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b17b91c775585ac5c1c1029405f371628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab7ea8b766908ddafb08c1844876a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa9d24979a0645ac708fe48d4f132630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db5dc25406819c871c296a70b00f48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd455f82e8746e72458f795bd264fdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c7c5e2e7219fa1bbbe03291866f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edc4e855bc79a2c547774b7b385103634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e41e317b375ccb5f33199b3957a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401040873b4ce932f3a274652fc7d1fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d25bc40e0f10a258dd14673cbb470637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78e70f708424aeeeaacc9b43b086a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143288e745d1b7a72c5cbbdb72f4a67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2f195d06f09abe7ce1a0179068de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ddb0d9d0dd3f8a36b38b70479b15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7af83dd63ec8df8fd52538e1c89f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350925868e900c4dc3756344d219d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071a701161ddb2421d45916c7476ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a7eb43bccec0d42b5384ced91e6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79de9cba18d442a84109c2fac9b45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31d3a383f93ff04398a66fbb15f38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b8f61a603010257380eb028ff4d09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5c1efbeebadf7a6486b0dd88a3a17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc3238187afaabc16960eccc107f63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c8bb0c9bfc5b0920fdfb6907e5f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346e9b82c3bf436eb53574c8427c188652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b92651107feac7fcfeff1d84e258a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f97f5461a1681859dea7dc028c48d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7477015a4b8acb3b7e9e4b698b75f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188128be663485148c52bc62e1222d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714955b5ae97ac7865edd39ef8ade54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec07c616bb1d2e53eff31ae27e5114e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c2d9de170e39433f532029ddc47e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefd3c43f9289458cbe086e0049ef3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572626cf08cf297f10eefa2dec654b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f18ae0dda20e59b1cde2a9c66b600662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b378a4803fb4c901704c656d6afdfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e855c570e9cae813c801cedc4343664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d582034440f3192e00648a00247e0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffcad83823e30a5304f7db429befa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9a8591717857e0e77955a3520468667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5cbdfe660c11ced7b2feb039490fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12717457da9e0b84b4ed5274f9eee150669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb324b29950fdf90d1cdc8080554840b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8261f75d48c6ba6b9a07c0015906671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651af11caf68adf0c0a5c69e523f59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15034d07c17253a39fde70a23879e4b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbcba7c8c0a3ea526342d0364e4358674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081db8269a31e77f3882911aab2811675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e27f98f378d395417f339afbdffa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6c977fecd2bf5c6faeb7abf0713be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a36d623288a7ab99d9aa5472f4d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13239630a2d2aa9d71a149a429d999679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c2b42b4cfd03313db17602cabcfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdfbd04e498f71e86565c2df0bf845681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8169a7aabcbec8254ae3273e63e7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7f51bcd89e3bd830009bebe755cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83bb3ba88818ed1f1b907ae087356684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c7271f0607cbc10f54b390e3fac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4981253fd3442dbf2092f465653b40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b0ee39a4dea0cd1a9662e59158b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b2c7426174cbf840e0c923525f83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef517c1e2cddb7283122794aef2aa0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b34267dfd3133a33c697d71f5c19b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefcfe316e15d7355eb70fa57f87c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e27e9b3f7b646e05383bac7b45e7c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce4eccf03c62c940e3eef12b76e8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666158feb166043e26a86de7a68bc23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881474dd182c8b628d3447430822770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00e2ae66aafb752d3733ee7f3415f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c2ff36a98aac88dcee39f9977a24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198a1a1bd6f5a2163caafeb6cb0820698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010e95b048415fd79c0283fb6c20b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b88876617fefe7deeccf618fac2a7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1b2addd70507cf729eeb065f950b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f9b99593f3e306c075284362b098702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e24aeda264ff3b8811cb6cb6b432c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e205ebf840a2e35d938a933f0390b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01d21cd8bf72fae0647fc1d758eac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950438f8eacef3113862a82f49b53c18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff5dedbbf5fdd9ea1803d29e990cb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55071badf42910463bfabde2049077708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c57b246926c06fe005269f248886709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2972f38defd5f152bfb954c0490508710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19bcb2f6a3459a242fb518d61e4ffc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f198dd06d40c50d28c80143f66877c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d9ce9a504206e16660ec76144777713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6598e2397ba20f7df34ae544c0e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c66c60dbb2376e33a3e90012f4e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2780180071a3ecc52cbf2636c7149ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c1932f9364d233ba17f18ad2444c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62bbd08ff019f6d549d904edbd087718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73e05e19c7e99e44262146e92663f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3e75fc19fe9e706a7c696d420bd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d54b2bfb9d0a2626d7f34579dcf399721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1ef567118a6c5b8aa6144bd949d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d155638d082a50e2a1bb85b5b68af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e5b0ac4d36177321d958340751cfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc4a465da9db031df4d324d7c32f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90969ee9ce9be4c3ce5e166d46f6a34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13243039623f480e57335b7a48a6049727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e014caf6772703fe5c66f9579908728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711bb3de297c15401055c769e8af85b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932171406e5f79e33bada018ac723bb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d4a453f9b9b47902e31828cee7e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6772a0384634df7c11b7ef9404af0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ddd92fcad2cfdab407df232e107c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c76a585e75a3d7ddd23cfe22379aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4df810eafd7de252fe02e09bc46d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1dee40338b237bddbc605eea7d62a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd004f57423b65d1d647667af4934737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec4b15168ba5da25802d6715a0a0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3762a87c64846b2b4749c8cda0c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e63f00d5d293edcf302c93806e6cf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af834202eb36d8f7bcc6159a56f639c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3879de8ed9fd5ca6b1cf1259799fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e01e649d49edd3ebffd057c2cd4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958104e889b08e71ec570e7ca3b391744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6330cdb9a6a84796db37bea577f440745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c580638dc7ce7f273eb915bb5a0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19087488adfbe329e3e768b310a7f97f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9362711100b258d8e519e308b3d5c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a01cd2e64cefa632ac71403c79ad3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56baba07877bed60111a18c18a317e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad1ffa7ed60af37e06397ff509a4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506118ad13956d3ba7f277eddd9a36fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e8c0de1b0c98b3f0dff43043ac390753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71e28e0b7a78c35584b7911bc5786754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d744e2caffff856f66517f313b9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c0da67adaf12e502749217bbfcef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c6036a7902c91c1a24bf693b8d43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48dc1677803485e9b4fffccc3976e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031594d08c61dc626021518b18b34b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>