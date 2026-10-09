--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fbeeb0089eda011e6d2c9733cb2331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e801b8df0860942ebbf1bad128e402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7b5b2fbf23433376ddde504452ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333e055eb04c575589907c393c4fa9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84be2cd7ecde4d1a3a3f0f9dab6f3f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a9697528185d76c9121e7bc4483c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a330a607a8dac0c621c0821bd61c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178f4c60c0150abc1d8e92e4458f868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece1f734337ff775dc8bd751f401bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476718938c96cd13bd9e8c228b0b815610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842742df32e208792c05ede89105288311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4c40e1de9cfce53592a8e070ccb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371657cc36b449f611977d34eefa1e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047589fd287ed5975630f319901653714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ecc1f4021677b53dd560f121127c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daaaf0e34b400fb669a11a8bd4d52616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25af20a8a895dc72cb342f8cc49be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9075a1d57a926bb5d3d6fc921cb7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac4d79f83313fd0215bc645fd3f2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4d428457ebcc62003f259f8e60f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45524a318a40842043d8e48ca8e3c48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b0442e3fc334b232d5b5b0008819622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04026ba63b1a268c3ba9c86ecd7f3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52a4648d7be0d48e4aae354839de124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52044244c537222c06732a24db443f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99b63de1e9fdef5ed4d02e8657315f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e06a2a7f16ce321763d2238889bfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ba7484e5ea3570cda5c17867b423f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef93d02a19fa1b5053bd72075ae4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3852dfe621d48a72baa488a6bc6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925955a1573fefc856690b02f882b2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096552dcc3452cdb625c12b2bc811032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a8c0ea97df56fa00698348c79392b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb8b11b052c08c929b2c9d39b86fa934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbd03db09b676b6ea838e7aba0c22c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601a20f7a803ef0f4009f9af89e79b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9e349871eae4f65cddfd446161b7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5293078544fb06ed8e3f0f37b7bedf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe459f9a3bfcb2c48888e41383c0fc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322bed25480be3127dd6fa6eb343b8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338f13aa5dc42f8809d005fe09d69f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad670d4d84dae87b10a94e31bd77c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3064ed04b3d56730b3db29675db4e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4a97065b0fcad8e91623dcb3454a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300193e81bc7211c4c292f294b3405a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f8d8ab73edcceb57cc242566960c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628946055591f6ead2e3e97d4de7dfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb0787d862e527911fda57762249548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b45f595c7e899e9ec08f314aff7ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb7d275f29676eae772cb05f96f2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04555cd2729b4cff459a2aa6bfda1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283973b0568a657b3761805d47da3ef152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046da242937bda57e3486ccdf9e63c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a067ff5879a094378c3ffd95ced454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13232d4cea272d1e9991b29120da9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ba5d5fa73e59da7149ab93d04c4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2daf671b20ea1ad19da1565181457557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b69e312bf8d6f7a762ca8bf0b99f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b81f62535d0ce67fd70536319247159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6e11954d26a174659c94bd523e9f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f8b80204f1cbf5f55aaddc480fbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95725d9664e9676e2520fc48d252aa0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e678894b9565d25ba2294ff2410d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78361df98739a3519c560018bc0e80464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dff9351101625923851bf318447b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cd1ec1eb8e79d8684332c185448ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4689ebf8d35cdad7558db445e57c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f03f2cc5a8efd30b83708bda633868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ab438defdfaf2f535b956d40384469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4717e92a4924bd871cc3fc112a247e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3679246bedf0f8b3b5d82ce61de7bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7189ebd092d82b73348b9e08c17a1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e544e3f900cf8424665d873e1e4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b2672d25283097e3bc21b2fa06f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285dcc5627ab7916c30ca3f15d563e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d45b3d5aad8ad5d79a833bd73503376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4d05797767f087f222ae757b339477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabea46920abfd24c71874749cc9e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0803bd0e0f018d6dbc825eed53730279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424bffc0a5eae65a35a55706a7989b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75cc0bc8f241d1fb25d6c5a8044f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e5b061e0b97b666038699107a7e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b041423acf0b9b8f3005fff2be5d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998860b5d33d0218fcf89058ec343ed184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b626d4c874786fd24d3d8919b067d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b059b2c799edef0a138044800f7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf1ee99890b696948a29c8d465199687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edc0be19dfb2c6c0627cb9ecc573e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb393a6885f44f473479a36d8d47689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f07b880ffd5b53a8d826b5f5fbf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5bd060f07d09401e31709fea3e6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75faac3e25fb4418c288f0cf80d3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3429d625a1fc61b3469ecc1d21ab83e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ece8ef9f9c2f8b12c312bb8bbf54994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32ed773376a794c076020aa6b3bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d9f0bebba9ed75964ace4842b1af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce1c937761146d1f94abb0567142697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f5391e02e317174cfb5f585f9f6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30872d03c482e7d70d2a8e31bf02a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474efaa61964e57633834f7d75c5d0a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca677a6f9e37e4428fb1945ed48f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a92608e1b2a229454cd8d7266457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c02ee189fd56944a03f2bd2c73f67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51cd6128aa31f84397bd480535959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313284f3328bc48b4309b2735b28db9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f91323421fc1c7e9b77a50d17bd81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf1e962e917bdf7a7e973e1814156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d9c5510674c2efc25c6fed6b2b733108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10d7d66705365c38cad9ff27d8399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a750ffce419913b83690e12e5764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e377646da827840876a28f2b491861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1ae929b37a10d371cedbba0dfa56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70579b4346a97d132553f703d5095cd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a8fa491c3fc08cf3f5e705039466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4378752a0982ad6b3547785af698a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b103e4b0436b7a90931655b3274a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ede36eca5740e7d600181285c240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e072b6ed57f06f10ea5c954b98ba490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48ce1d941bd68f1b269bf242a026f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11555728e77187a56452df688ddd59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67c64d00f8228451ffe056a6e3b3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8795a7fbc70408bc17379292aba714e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ddd7e988433c2588c45d78935139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82a82199ae98d675490b399dd4d22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f629ede29b6f3532fa04472f782c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8866c710af465b476444e01e6b79dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b312c7fc991f59c71e2272625d03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c7e2d346450c792a12ad091eb35a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596caa0bb4964f56b286dd3f2a3078129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496963c3a483184f56875c7df14fe177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c107c9eeed432feec5760de6b36a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455e82bd991aed4425a3ea2bb522e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c759b9ddff2b8c0c7b1e2dff5a8b4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993bb2b41d8e39fca11bdeca3883ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8034327a9e61db098a554095fc793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b340e49ec1137807cbd94072b1080a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12a006a4999328fd60eeab159dd84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942bf88de7458a80d61350f7f50dd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ef81080144cb71bc52d26a7900c17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf68f6f1070cadb2c2b4a82a209d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d6f7252d834fb65ed821347a899f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59e4e94a72fb5c9f28dcd91d6ac2a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2cead5d8cdb87a3990a09f917e37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f0dea61704d7cc59e66def842237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289484e5aca330c78d076dec26dff2ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f118c8dd4a2a7b7fc17718cdff02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66b62e03394eb30456a9f3e874d58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13524785810eba28ddbbfe982b20d314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f79328f4f5f32a4d015099dc0ed0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e63624bf5d781d5c2e5ab70d49f9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b0a02e81e038e46d9133818d632c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e3a2d8772f65935a5654ab8621b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c3c9004d3140086d4df374130c19a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26d01f8884ffe9e0ef93bc8a45201154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254beaf59e83d1f5ecd57af093402ea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f58de974178fb36e15637870254c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472cd88f0bd0e0841e87711e73adfdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee543a419bead6df12e0353b0a76cc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac372bc7286ee85594a690bc4fccd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f8890cf53a9d3032f0a87c47dbd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d8e8934da3153a14c34b430e73d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cf1e7a6e91189e47d9e133d08471162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b0665725bd6cc1d1c68ea6fe9308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db2118d75f90527bd2befbaed8b5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89358d1b288a24bc059c8fe3271e093f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9490e3e3217c87ff1097231d1e88d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be0f765f43bf62ef7fb6d958de152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493da777e5561277e85ddf5c74b5e27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84b412d8bfb57e70e6ea6dd21ab64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b836c06bc7a165bf6eade36bf4187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95174c93f02b9e23ffeaf570529f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90feff5ca3fbf45b43369cf33725950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778fe4d2a44d2a2e176a7126ef2890c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce6e85d2c4c74487c6609e82e0f163174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85feb48426aba57654af9f2e89f61d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00f18344b26ebf9f22bfc17a94ea02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb178fa473c776b9d5e48539f23d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698b194eeeb4a59384b6b819257ca3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b6526988e3d2567afdd35e08adcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c358121b44b32b0e712c5cbdba3b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208d86650afad0aad9dce47d91cb2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c28f17ff201952eca54f09025876182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968139e21317dcecc885ca93a2d612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee26e4e0dc8a37cd421ad9524c306184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa05931665924f7eca8a0eb86083f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1e3e24966d9818d70fe12ffa09bea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2a04035f6f03d21d9552b8ca059c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ca96b705cddfd2c4ce2a47ef8a19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82cd3b27e4b4708fbef379e0627654189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821cc9f83a0625735fb99c7b65fc90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb9d91f4926a76a757044e79b41cd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc64eec14452edae3ec7202fac069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37689d74844062e40bf7f463c7f03a7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5419daec355dd8640e05fdc04c84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c69754d85eff677845508c5811e4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb43d1547f7a9b166f688287ad505196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9359f211247a71b1e0fd9752324f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804bd74b918f3b4d470ce0ac2356de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2d3bdaf4da1d4b66629ea8aec741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cea47ff23f61c7420ec15cc769735200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893583882e642e97fa8ac7c7d4f11ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2c60c691fbdc2eb841ddeb1d9aca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e55d4454a23eb3a83ef435921ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c91c22b4a4db62c6f9f538be9b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c33196c2ea17f26d589ea6ceae200a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a3d98d2e58c862b5f5f206663173d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ea5893042d661c377d4dedd951bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3c30ebf3c08faf0ab54708b54169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ccea7a76a4a622c55dfd3118d076209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a27a40a9cc70ba13c698caeda041ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72aff1ab8c6ed91f31a9d071f39ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9019526c958d6e7bd1fce74067f027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10230d699b0f9686ec81e238a8b3014213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d281b8b069846ded9f0cc377419c30d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b84b2c0f86c4c41192695d0ee17d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712549f6b1097d4f7a2934c302175097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ecc388b14a90a71401a64e5b23aa0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788a8fdd9628454b88cb267444b57bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8cfb6c9bc6887b4167e5217bd6b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd7b1d4ce1817b36168a6d2db8f05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79035f3c9c06ba0b4a9f6c1cfea3f476221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b00bcd89af2b76b5396a8fb0958a5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f33e0cc97124cc9cb855c7e7756c45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c9bb1b348feca426fdcc84a5409b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aad373a045165826c0f548e52af1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b34a53e94bc52c8d0ae6a285e91e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99537704423cad0572b9fecc9c94c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9a3c4a5a8ca62b0ea55431e574c09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32796649120d6f323086e12578913f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48a3143d3644baf728398e1ebf978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ca0bcd767bcb987ab9141d3e80e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff85a889c9314fe2de01f56ad7dde0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942696c9400ef797ffe84a01517565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eab19b82270329f56562caa4eca0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475856eefef6904bac591802d13e7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b8331fd5bba29ddd93fbb6bb99b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e5a84e7631d43581d4d18f42208f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62243c7d9978ab0b708cc00096d8fd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea96b069f20968915160f10ff8302d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86601a88bb96b6425fa23de776fcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a9e0167f29b06b933cbbce60ea73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720cdcc8941a7a053af9ef5b71fc90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3fb8a41201dd2d24e5c7799ccc0c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04bc107d5ce6bd297dd401f0aac6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04741bed14b70b1753001462561ad5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958660129a1a67b2d1d1445004e9beaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867231169cf6adca4c245547076d14d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839d3e9aff3c2a8b4fb7a04796e825248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ed2c32478846e8683ebc61f08df3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551e5be20f2ca1935543806e88cb2cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bcf368cbeeb9d45e4de24cf404f0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeaf399b528a6384145fee6941f5f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c9a0a4da03018471774a1e2dc5d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aecdfe60cb60bc6fe3c78a0757d5e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c6138cd183f563ea65be07752482255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb6a4811f98e0b7cdf14ef29114c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786818e9c7df740016e2f07699381e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8967b51bd72f470ab3918104fc1af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7858eb9fd7e5b91905dc220535f44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dab5faa07e6b60de792574306e06f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fc111919cde78f22688d2b55411a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6fc4e45e57430eae59bada7f845b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb68bf918590cfd666f01f439be329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c175dada9db902289fe28235901a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac42bc3dda270bb590b8aa2036a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebf95aa9b54a7bde58a8a514ee7e7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a82acddbea6a54bdeac9018dae417267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1aab19e3996706007266b9e80e195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d27617ce93db9c5164d29a47011b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932659e6e6df51c0771b3a4591beaa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ebf07c2c2daee7703f3de0c218241271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae3a97f66da77b1215d7bf5f6b712272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e90b3578da7594be36cbbd877961273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5b8fc57113eece8e55abe6a632f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f17f050656e74f78a1b973f2341bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b73072739e5fdbd27c3791a5f12a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1698138f23e3e09c1f32fb65269c6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d89c2e35665b3d97e3d62585d3e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a0abc0b61717d394edfef2865238279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071dce0cee5a68aab7ff61ac5258255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c06e731f0256bd054f647b0bd326d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed900b8e610494a2d8c169041cdef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0284ac90cf98904ac21bb9c638d4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011d2e4bc78f93f4df0fa1451acabe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc690c20315bd2b3769ac977b17f69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee9e126587f88f04a11790eed1a7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19c78c0d7307a3b1029196b492de5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789c6b2268a94cb09bc94fbc78f87a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e8d79ba14bc52e1e08ba29c80364289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff6308fd14028133295a4d0cee567290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a05f1a2d4fb6da9c11f613cb383a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc94fa5b026fb41acc5c89379b072d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ae2dcf8366519331559266684864293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd513ca429cf4ad71519a9a5c30832294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5a0e4757ffacedd7fe34425e50657295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c891a24c084c1924939ad833e04f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968045e2280f7a6fca878f4e9b7b4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844fc7660cee21ba393b5b6a41446b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48af32549f43026c1ec20262682f43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b1303cd1552e2900be24ab8e5ccc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb88ef8f1530bb1b1ebb8bce02738e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd91bc7c1fece24d12a51a39fdc54a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff4f2f96582944dd924335b46f2cca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc176930a07a600e21433bd36dfcdee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dbc56bde7119a80319f93d4b28444305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ff901079e08dc5ddce826327cbaf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727773de4841b1ddff0f02fedcedacb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d312aad578e7c4666198d8f3ee6fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb7611875be04267e9dff62723af7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46af7c646cb430c718358f4c21b04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136ea4fe1de040415e01da574f5f78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccc9f2a4bd9c13435ad8ec226b802b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d75c725d2ac0fd1064e5a37556a1b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320b43e64e3f468fe59c7facb245e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec7910cd4103905d9af42030152b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88f2ee479bf38a937ff936235b8ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474468a753bcd8ae271e1aecab79965a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c5b3d6fa38769478d10cee505bce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0623ae052dc976573b7671889eaba5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ba7a7abcb2d290d5734e747a094b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e84b353c07f47ff56a1e4846429d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae09e9a85af2926a5f69817eebaa28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea90fc482fcdda9469e2ad2328eca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f706859016718cee0edd5dd5112f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1aaf3e63aa28053be792b55bbfd6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844935b05beb5065fc0e7a44dcd80668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e08eafa24813cbdaa50fe0f29de2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fb431efa66f61fb4cc080a7f68a4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ba7cf62d9ce258866595b37ae8859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6fe9eae0117a6d4be1ad4bf92bbad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243edc2819b8f15d895442788cc896cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3ca75d06b9d940ffb68f816da285332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191c74e0d40b4fcf69402558794a7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688ef685d6edbad9d6337588a039c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bd831cc916f1376948f5debe0c47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ba8d7571c377f0ef7250a653cc88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e73a96b790fe8b4825225ea81ad587337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0abbdc92b8c0b44707ace3a439cae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e72145244d7729df4c1e163c709bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bb6c358d5f66b9da81a25369c85eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8364b6f2bfc4f351118beb1f686b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425e8980d0ae16c8321fc4b44730e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80706f96206fc5747359e8cdf6cd72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe647bea79e61ec392a25567725732344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4862d362132fb15aa8ef6658f4ae93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904c7ff0a9734923689607ef4b5da4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a31aa93ee31c961cea56f0c76fce81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220835a4ca173d312bb1d89ac7323c6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f952b7fcddfba0702db6da3e00e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72436a6ec880be17d09c0d773203de6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3c84ef1a1c57f627b1a7d6d74535351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214c8343c00fca19bfa3656b6dda57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ed46ae074b8258fd35581badefa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee68e32812311da40e5d80d16875a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d242f1ca5bc57a206c7a293f36c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e94706a94e29b80c9b758402d5f06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8e931bdbc90616b41d991941e068b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2d6c738a8757678b7abc5fe6413e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7666313ab1aae8e09104566e9c89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42aac78758b4a10a6606c467917360360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50387304ed4d6135fded939d927da0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958c507cb18dbea2f4c2a58b986f85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d8b23a4a071ab1a0015aae88d3f28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96acff91ef44b0721178aeb3930c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bcdca9aa2d6e56fe55dc36d34c21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889c14f87b9a427eef3c88bf426987366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ce79445568d1c00f5a8c361555ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf966c02f95c942c21367fc1acd0061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2b8758fed51c2355b113f57dd202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be931d43711b2882dcc57cd17bacf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4610b73ef8a0ec7c43c89edb9bd21c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcc48ac5a5be36197466d81fdfa5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e8681c016fdee7bb3ec64233289c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8e90fa6ff259a62cfb2a71b8163f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35070ba878cf6e6d8f8fb0f676c79fde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb2fb3bf61d8234bf8ad0219198dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc53fbdfd0835b24151d3ac22353950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bfd267121d7204af954fb1021a4d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b53ad930c9d02cc9d48e196fd4d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7509873a72a72f39035fa18824abd6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f8fcd1838eea0135d35e234b4687381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ec550ed09c1abfd04f0cb058eb541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7732a05279e32febd0f2d885adb6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f789ce1a44bfe8667a9272f3e199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0308beb1cf3683fa591e85b8a35c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff512297d4d984326e13403f6b579d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23e4f4dfc6612e877db080e137419387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd3763fc893265cc8d177e5abe6f0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7c4070a61a2f3c6416ee1f53d58e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b98b67338a1a7c765d7eff26d87ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11ef7efcd4e30ac6fe776b4cf5588391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23ae062acc18a10dc6982c309e4e9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968cb85150289fb4311ed2a04ee7e77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505e042bed4e8a2829e9b2271d070b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d3c0f81d462a0b66feb94959d3e8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a431207b6443d1b029a8bcf014f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f838ed3b00b3dad7eda1181d879a60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14b79efc004bf0701e3a956627fc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6db108d6b4fea00b6b729728209cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc90d5ebb6381c38aef5ec64fd13ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560f179ec7e655b5c54f126d3ed48f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f506063fe281f7198ec58b12e3ac3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad005476c40cb0ef2ec47ff7d2b2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ecf0b73ff0e1152cad13305ad9a29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7456acb89d86ac06c735ad9d3736a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e478f3c79a40b4f025ed487a8774ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f95efa32a233b58dfa8c28f9ae1a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e079fe2916d3c22b8c8eb936a3d7e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74fa31193e7a25d77f0b770b07d09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c010b18c189bd8c8ea8b5aedbadc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c9b7f291cf5c94cb4746192bbf6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b142a54104ee60a73973f9c1115546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4112428b5815db1388a0427282ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e7d65da77a3e344860439286368be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae64b5ce0b843ba86ab38f04f61ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e666f215f98c451d5d8e33b285439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849fa26102aa2a71bea65436c84906417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e069d25926a16dedc97e9a5facb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8514b99804219d26d1cc93c232d6df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed5c5fbc59c6843f3e9bb90173c6f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900192d39a0c14fa296d0067ef31d43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618e863b8457b917cf720d92ed7f139422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fee8670da77abd1dd7df73b1f858a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d328057b4fcf06fc25fb88eb73384c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368afdde5864e0692f51cf7c04d7499425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe14d16966599929c80d510851591426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29046858a0c57086840b0fe1cffdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632219b65d931b31085bfabd0088dcb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7b4f7c529fe7157c3ac8e29e2512429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3806c837c712a80e188127cc3c7c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44ecd8e34962d3ab1af8a0dce78d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf07f4772506bc401127abb6eb417f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff59dfe71a406dfcfafac520f917691433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc1da52a6d80006de4ed1b94bf88b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057377c5fa7a8302a41d08c16f6489d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3212c8721994595d2a84c06d87fa408436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec25fcf06e04e68586d278406a1c6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff12d53c29749c3e2438b43e6c2729438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e556112defa83eff3a4768a5140f3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c3d4a14b343c184e7a3b680b5af2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d1cad3f69b38dd73caba0753761b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cfb941401ede0055dd6a79e381aa7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af606934a758fb2e487efdf3e5d75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3975d1caf78a5bc1406d854cb6447444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440e5bd7cd0e1da17828bade5648c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c72c01b23df831d30ab7584d5ee71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0803abf0f9983e56a7aa19cee2792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7202fd1afbc0360d0771a6e9c4e36f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee255ffb6438bcdf481ac937edc4889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99006fcf9f880ef34b58f0e2434873c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a34d8339243eb3e0261e8481d325451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288ec662a40f7ea630a7d7f1b40061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe5b46a7cc3283a509cc279beb232453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959cd1d97981b798a5ac20e8fe3d9db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ada4288ef7afbf2eb1c463020479f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facb6716ed9a3275670295f6c288cd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970cead7b06c9d224332f9d21a750cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48451956f1550f599664853a5aaff66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52a63acef3e410d492ac082bc2fba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac2d12bd4c4ab51835c7f94b9573b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e2a71333e72da9acdfd0372ff89b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f6ec6a6a6c422474f68f82973e85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd77c7ec078a7d436604307346a113463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf22f604868772f32eb4afe548155464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ec55f739f89894da3c5332ecf0e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce33099bd377fae07413e4fd51be2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc8a3495d53b9f4991574cb113e43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8591587716c2a14ca47f5e3f778f35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7eb4560e043b15a28c2c8d4e9b941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c680bab4bf2e9726b19ec41b4a3fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145201d4ee8a80c8e68270442e011e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee19e829d957234abca3f18beb385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f5500493312903750facc42a0949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996d0c7c9a107169cde532943b53d44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d983740f4c0fd9d5b7b1c87c6ac0bdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c9d5f05825af98f44c5b87696cc24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12a073fcc431ae91026322a7931c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a53824d3c7b3ad9452438f59adb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2061f4b1d074dfb25284fef2ab9850479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752deadef589acda31a720ecde70974480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec2e1281d0b2b33db80d8e3faa053481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4a434f3377fa31398eebb0c11957b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec576f8d2125de06d62c9b32125c82c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e72968d072a11e2a06fec62b2fdeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168719f79744fded0967157ec24480ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270c843c05c39ab0ee4a5017ee4340486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf909285d36495e1d801c739abafc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5608c5761f868b3eee397d0eb28f64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd045f5a2399256e7fad4bb929a8ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33750333cef01adab45449db6cd9c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7ddf1938a66d0f80d9fe4199f35f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c91027ec6512cbcea6315cd581ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d0670fc6edfe1b82651cb432140a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05171a1ace4eda3ca709d82f2748d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609c4dcd8db6044898866bcf4c6241495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798274603ca1d632b53339861e333173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc68cf311722d341383a6351f4c8294497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeddb2d1dee7166df8ad5cb7efba891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe9a40cebca7ebfaa0edbcef6fc5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aff79e9826d4e8e1fa4e2d8553ae0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdd8696261eadd0e72e248fd614d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16548eb10572f13a3ea9492ad6853c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae88e11fa6ddd4e51cf7b4d1d57ae61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf812585a7f1b4a65961f24e6090ac6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276032c1ecb1100bfd0a5dcc52a48b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ea7d4965f05b80f18ccf94dcb377506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e2fee23a178cfd81a6aad41f2f4a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a27da6a546f2ec19509edfd03f574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7cc9e5049633e994fc612f9f475c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7daa540efbd381e70ff03aa88389d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2da2e53db1e2a3ea8e04e2ccfb5e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e7c07f73e944acabf328a18a1ea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679ae55afd3c6ff72dbe268835b0d7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505c1a5dd78e30b7cdad1af57efc76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794148373f333fd1f20adb758233ee6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caaff90508a68511bbfa3c846b1a81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0492264957300be16c42338def8c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f56566d4e4419bbf82f1fb1f362e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804f225a50e6b364d9696da3120e3ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b3da624a669ae5e131a273747894520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094247b42e2dd4ef376d0ec1be37d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def1167365bdaa983afa10b775aefc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ebf2b979918372e6c4448fe0bb51f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca5e6707bbcca28ea924f6efcf119524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4fdc53d4293bcff6624433c3565c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f919ae71d65d1b6180074fa82bb09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200b97e721075eeeef192af0f5924c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefaf2e67d89ff7698646aaf2fc0a1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba88a715482ca69a70926237477cc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031189fbd09bb1ca6d54b93cd0b595b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc53eb3612acf38e2d7d64812f64b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acebea1c43c60b3437225c9abdffa74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e24be3bff3a5d615533984af1fa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b0f7fbbf5ccc0a76e0043ff04508534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd072d1419bdf63d00fac0a2aad9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6ff2e1106c51df0d7ae554c41303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557393ba987c7ac1255b762316a8b2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913485ccafca5f3dcded685765ad98fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ccb8eab2445641870b09ffb58db66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4ca0ea0db464fe62ede5a37a0004540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f9bde576b086a7bc4b62707bf368541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651a60da023ede89f47dceff82cfa57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d7ac42ffdc752c5ea00eea40ae51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eac28ffedb1bbc52116c1cde741b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a04fc17b2c2b46180a9a769e928c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1a8e51fe9eba1ef9e59c0a761268546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32153a09bf308e5d9ba4607dd67302547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfced1a4a71ae41e224c824beb51a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144c84312a14c9e5d3e4440c1b959f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f28dbf716dffb410cfd40f28c84a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef84d6ab01dab857399ce3f851e2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2930024a91b3a5dd2d73dfd6a21e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf998b66c4ab8f9941a05568b817f63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55dca1fe3deba50ccca728ebf2dab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18496ce3df7c3fc29daee6dc5d2d71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300fd14c34707c08523fed0d2544f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3575a5b0b1ff002f36899ecd067f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c48b1a668c988f3cbc9ca58e558093558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259223e3ded53f9572485233da41348f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b7b11e75a62c5fc06d14afa03a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670085852861a9e5a5fd7c14eb590f69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268c942412bbbe590caade7e22b6a5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b405153ac80245016246ecd6a0a104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d47c51de12dcbf2b970546a778ec3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb396e5066c008cf7b275f879439c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17bff188a0ba830e0b74bb264fd5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610ff83f375dadc917e98d0c00b8e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f71e5ff05423e267fa2187c516e70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911829800f56efafa37b577834ddfe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778710015ed86df0f7d85c753f0ee2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9c7f9caeb998401c10f75d9221ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d16309cc4273c96de5f04bf21c43b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95520e9b328d63e0a4309775f30dc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638bccf62fc948d65bc996fb63ff9f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c50905f57d90f7e48dbd54584d15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1308de572aca4c78d56cbecabb77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa623147a752f156c4c314f46004541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e840e9e770f03c0755146d9bd0ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777bf4d1683e66c8e159ea1b52a9c4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6492a0350ecc39d68868ad95b9a0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add33bc8d15804b2860f9692f402fc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d499d92aa4b9533c79f23a8fe45b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bd56c888135113620347b98dfb80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32153157f90419efb9cebf2cfd6a7c19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d4ba012108484d0ef8f418f982ada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e06854aa58c571b944764620373abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1549715cba8f3b0ef0983f39d42de6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a8a1234fd5b18385ece14ce334f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf7b5b2cf5119267b057676cbd353589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c83288b78e48588422d50d5bd1a966590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83036823b81b68c6d051dce8f0bcb0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c48b628750cb1b51ba7721a4e2b49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa35fda8109ba8391f045162029102593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8aac97f7619307ea04968a08c7814594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0f5ac1215d1b71e9410bc58442371595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8b15804d934a84608f7a13800e76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b35a5a1e85061d6211d930e643e17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03169bdd328d1b017757fec88944f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6456b33306b225dbbbb0ff6b2c00ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde43bc49e76cc7d360abe83123606600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4694b87c576741c3b920abc6ecd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a9fae89c3c0086d8db228af11de6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4539fc063ed7cb8c1258d4d6d234cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc71747f957f4c3321b4848d29d482604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c4be125ade72abefbaa2fb1c1615f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c288aa0ec4a62b73d8fe35b84916606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62a5c997404d631cc62a7b627dc341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13391d9fe15f5cc04797f4d2f4a69096608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13aaad9779149f20d1bb0f6802c5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f93b062bc962737647bfffb7a55c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa960ce004b340f93b01047463a9d4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75302285db7d81c817fc879608724be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fce59db4dc7501978c6087c4981be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7fbb9f1f660bf42a68729c67d7250614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b7be7d32670c591193458632963e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac2f39efef72f77b448c7ebc6c78bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27443a212704ae68c349ea8487afc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eb9bf775a36e5d33a9dac82b48181618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff5db2455cdd6bcd5151738460c7dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8b889974e43694d88a57ff474a29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6468fbb163b53aa809d5b0b082ce4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796973ea1e8acd5f1627c418086d097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548c633d6b49198e3ab949ba8e3c9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2bc87f57a989dc22901139776c088624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff128a0914904f1d9c6bcb5afe5f8e6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104cd421f8018c8ddb2c09f143904d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ae6b878ba4d2d300dcaebaa81c70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059108100bb8825d092b892623f8207628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53302faabe2141a83335280d917960629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad339463625707e5df775fd42cbcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18dea7785375c3c1ae1cfc7e1ec665631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e1f6a09f1f84e862fc71ac998987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b852745c7545fb59432c5fbd23da7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2cd0bc912bf6ce81b3df1988cc095634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ec22c18b049f22e084ddc4033149635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b939718a750e1dc4221074e355dba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255822e9f527f804f9e45cdb3dc6c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d0eca1f1b8936606a63f689f7a59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faca22207572a5dcc89f7f5908834a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce43470b2e31d6cb930463fa88c817640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d9a9e11a061fd27d0833b4b28284641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02df7f4d9d52e711fad49c17693225642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafab5a5c0a4846fff3e59e89f2f59a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6aea78e949c5ac20c7246af73d465644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2b1d787455f14684bcaa7832b2de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ec1316fe362aa15bd3d3912133b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26cb50e9797f18632f290efdc48a97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97979bab116a57ec71c9cfc49d9cfc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24969cdd5930076e149925d741a13bb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab30a954ac5708824c2af72569a5d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c411df922d3769bc307df77ebe25db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a1408a88eaf492604d91d5ea35c5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696df78c238f3cd8858741ddc2a1361653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c912e4bd968f1915a8a00a45c654a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a66d5c2441a7cd891bf28cd871c9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6caae367f9695035cf6e547ea0104c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e059b141b2b5800a904279a754aea5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9c6672de10fd042fd1011a953b67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db61b2f3992d1a80768e217db0c5ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b460484a227c0e9a691595c6eb7f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadd643ef9dd16835f3a6217168a29a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bb21061a7b14959974bccd5b5a85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e08aa6be9fa11609642eef5a685824663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920aad443ea5e21730f09838b846e0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e83634955afb1ed3383b6e62bf3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbb6d0305a9df7e29ff4740bf0d28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caeda6f43e93026c91fb402988cbda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8ef1bbd17602ac0a9ec798581067668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70595e5b68ebe8bcf31f1e970944489669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fa85c6e5bf69d3b1f335e60b41ba7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd4524a363cb44cd4b971dc185455671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573807bd2f2de40b4fd9b86fc76b0d00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae466b784dc7585d1566483fb7b905673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180702dec2deee7c551540f274c9f9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338d832637c1cc91c41c688672acab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997bbfe27a0695f8669fd32d1c5a5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f38fa76862ed5668646166343a246677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187317bafa27d6f2032bf1c0c0fc6792678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af71a14f57a21911ba7fd86d83aa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302b5cb53975bb501227e9ea11e632c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7bbf8bfdaec7a72ff50842f7e417f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d80134a6cc6fd386f08586c386581682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cb6871488010b35cd445fa989b214683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca10694d02787863bb806520049c9e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf282fb9d9ad5adf643dbdafc3c6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6071cde4ba4ba4037b7749b351714686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5125946f5bc75260088ba29d0e74c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f69e7f82629f11dfd95b500f7ff2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908f84dbd47ad8802a0cfaa927750f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810895a7e3ed40e7ab415723f8efe3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd66b64be06d022dc5c31ae17f79e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ea794531ddf425eee1f86966bde2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce2a2a8c49728fef4f0f9c42687f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d9318f38dac381b6f75e6c63ae8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21845c622c362dde4ba954b7f3b6841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b7db44ebc507084be99b568d9f4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcefb12e45c179b33e7352d22058db2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff8f86785e24e314f716cc31f66e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864917691b5010bf445c9e9fde1a7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d07e7b0299511342361dbb0af3e17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4cfea262eccda375684afaa3d8678701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b9a7df35bbd109ddc330e1a1d366702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61957502f4df1f2dad7966881fa70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ab48d1e39c66f968c596cffa5199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8962d809c528a44d71fe0ff42a933b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0c72e68f1bf918b5f21461cc66f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c79a09d2f0b6651dcdc7c1855751707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277096b4dc05b19dc82ab6e9cba277e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6343ac7132a94b838bd10683c06f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcd511ec0008b4db1cb5498b28f4da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde040e5123446dae422698e12a26ec6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63c7e240cdde5d0e2d6a5ae640507712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584bbc23e5713d365ff0222ed877cdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0205a6df56c6a7121257d7500f2385714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ba2149923624518394a945aba9ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12432f7a2b3e2047ce506af59a13e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb417a3cd4ef40107a399caabb4a29de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a15e5d389d7db4dabc59734295bc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc2de2602d98e239c7012c60d6160719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df516968ec230e20181f31cff1c82a37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7c8915a2be7d1b7c78477503918f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d1a39cbf4f6f56ae64068f6c9d9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac705075e2bb922cb7a2b2f5105fac5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769c4c87c0498b1fc4e7586a6c592f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d516cf5e716370580b31bec5e472bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d3f28ba241470b3de0d0f962ac20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40524f8aa285f734e430f3265f1d80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c35694981a8212686589f13fb8be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722061f3bdf079b06f544b7a9041954729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7a092f57b67e00337affee2b0b4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf245be1de44257d80b2ac33d1f8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05727e84a65539d2ea3f4f03055b2aba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe7b716b69ff76984c261e2d41d6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469764e68216bd29f4199d8551e35f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ad942e44ea24c96acc613f616fdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26392b968214942553f41349833168736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571b9505f04f7a74bda6b347c97449737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388de9aab8c37cb1ce7c8828b89adfa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c99fe9b24a0ac75e8d9d2c4d60ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8342aa3e426d0aa2bbd8b6828ce17c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7131d51c763b443491eaedaf2b527741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021b10b0c4e206af92f384c2ab5c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04605a2ab762e1f610bf477e019dd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a939d6eb2318116d0cb328da68d3371744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f2f775c5ad6311ff86b291d74063745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6feae9f2e5eaf5ca4d37e8f516359746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d9dc5d6403bf39ed4aefca4e129b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30259d69935e5928e285810266afef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482923a42b15841d483d05fd0d9e3605749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5834be8fb8280ee7b8bef44532e2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cde03bb185667a9a8a3b9a275d46e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7b9453c364de5d3919dcc3a0ae67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e129d50974a067a6ff8763f670bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d1fc5a288e27184aeab9c41bbd42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f7ab2d32d73e2ca5d98c36d8e5fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240e8e0ab135ee195e014b123623659756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736915fd0988ae7fd23587f48b2da5b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4854c69ae65db35acacdc57a71422758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f7d5101fbf30e1ada2df826facf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd826e1b1a4fce55fcb147915305771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117441b2d434e677034c909bd0dd922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2fec4576c8806eeeab195e2f67073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254ff408a27bd00b3b66cf5c9167024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1171eb02fd5c9a8ac8ed3af5562b9d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fba3539d01bf7357d9eaba0cda9456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e35dbf7277535ceff5c0b2276726e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a62b79c9e56e3b22a7f80f0b3360d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e62b2b292d3c48a8eab504498a986c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347b0983fc4e3b28dba08d892eedaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3854e273ac599ec0b55a387eab4108811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03c4a53242a2a7fd2909d4a3f845612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af3678822894d401676003408002113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85abfb96c25683c27a10cbb699119514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3292e86eb7c125899fc3ae71a22a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c34a242e024deb06fcc80bf102efb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1d2d78094805726cec43d84647aad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c0e46608cb89a52bcd488fd12b0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4294b782ba0c0b481a759ce7c8d5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0de560de9648cb60f90960212d95220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fc0c46d6b3375045fe68c177a49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef428283b74853bc951bca961fb51122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b8fa60f7f274ac3e06e8d817195623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055067b52521a703be5bc627cc94ac7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f286158ecc1c079bf2cd350bc308525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea7511547eedaed55feca54e9353526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab8934620aadd5dec69319c27636d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec2218688900df1151f016b8632e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a219e1d1424f27dea23dc53e00fbb6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e9fe22a27aa80f4d2b181fafa0f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee295385f63b0ce0ee135af4ea15f0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6deddf5823ca5779e726557ebe8ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02ab7db5955657093b3e7d4b0067b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8f923588889178a192ab9b039ac234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba49b105c98d4212832832c559c0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b0c87a181bc20f31e745c3ac28d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03e015d3d31b78b8a101c2bb182da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b239e713c9315ccbb101bf1b577119138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818500b243b5e4de3411403cd189960739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3d5a4d629102dbf048fb2cddd342440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3794daca9e84b20342914f13884241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251d5887c45f1fffbaf780609f6be142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723737f5f10b37b971655b6b77d358e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a15b721f392cc751372491af27c2c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3eb17bd3e2f1069a961aeaa44b2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a226360d2e1c8f95ff7eba73aed26f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ca851711003f9c8c899b9cd9da5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe6585c52ab2b2d3b6b21be99cd6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ae3c0afa707cab5347baebce43c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd605f524f063ab8f2f272025dabd3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32dfd215212bb8452dbc1528fa02951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010e49237cd730d5b882f1c5fa9cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f3b481eb9518b1e4cd11ec7ce923d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4516df521a5044ac81ff71ae41612354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539372dfea467d0d91807e78851d1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01446ffa6b8cc91d12ce6f2cf8d3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eacf0f069c90b6f8bf6c1d2b1f6cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661e5883138efd561de4557edbd75658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d894b3e75369d2063133e0b49359059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8153937cb5d8ae152c8a28a7c836d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a8d4d14617e9f333557c64191ae561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757a9499648f9ccd91fb0901f3a70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f742b9fdf0741c47bfcc75116a6fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206c885bb46421f16d6664e8f07d0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81535eec418e26a77a0c8042a3930265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc303f7df3aa8780ff878b66e95488066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961db3d09daece578956f1b7beaa52f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991513caffcf645920a88137effc2b6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a647b001a423eefece316044cff569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b25de0c8926be2e419356b9cadb7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95a84c52606adb3a751ef70a7d0c1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eec765634565128b777a6e8b8af6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe21b777a0126fa00a3f522606837073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af26fe67aacabc0753442a203919e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9c95b2e137c0ff7a166d505a5964775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf2f742ed38a09cdb2b96485e317f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdbb9196859304cea083a7f1a0a48177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d533814e2368b533c141b9a92603978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36c320fc25a88a1e85d7d8018261a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa64fe687287c1530b3b026424f2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9bc2983ad42fd336e8ca5bcaec0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80926f7da3406c070644fd5a485ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963cc76334c06cf170ee7ab2d35699383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875c547fd2195c35d63fc50cbffff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46208078fe3f8bf2ec018050387d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9edfa696df8e0f69f00b77519ba3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7a2ff9175cda8f784ac524e6e4a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c88ee36372042299975382ea6e7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df68ba24a306d86b7986813715e6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d360feb0efe560b59ac6e0381771d5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9c2eb4be174a92a36eb049d6e30291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934ba37fb895ec85d14d5f63093f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c10281f378d0e8962847f512b75793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ff3a3c43db9c18764524bb4a35de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d59f8f5543a370ffa27b4429223195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f378e7e4f0e6e3664bcc57d06b29396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cecbaac3ca62f60ec8c6b9194abf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929dfc9ccc179d2f337717c3bb2432f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867bd4691b8049b1386712ba0cae95599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dafc3f8f3f3ee97b0d4d4acda85d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ebff39b2fb7470affc74c6ed460df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1cee7d9e990fc5f4aebc95f20eea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a897bfe53896bf23cf874ea13af0a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c9b98dacebbf83b508a02cefc80f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c033a9a846901c700bfb0647d5121105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8edb1347645e571de3f1e13e27cb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e832f6f85175e4a7cac364108458107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4300878009ada3e5d2c207365ac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d42eb372034f29b754e13634bfa65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dcf7659e7e5f47b730babac94e630110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130cfaff5e8bf07a740e28dbc1bd29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb9364a9b25889e5f2b6e571a9ef6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754709665a395c3a572b83c75cc123113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b4f8637b17186a1ddfcb4b5db25d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab160fe7951107568d32e68957eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac5ce379dd7d6c72164695b7d4e08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b272783d4148b6caa0f73dd99d11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af40fde782cfb78612d490da976c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729c22c18a0411b97ed023a54ae86e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9edb6126eb8ea581dbfc2f453d25dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f9581828d9f80e469fdafd9a38d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8881df5177ca00ac7a88f8a7961f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f5e0a58d56fc391cc28f8049213c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13b5f957944e533ee13fe17f25dd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcd1ccff231e902ce54654df2b55c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffb8e6f7fd142a9bff3ae518ec2ff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25a51830a2ada1b5824aa2f191b417127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb211c7607b612216f31a522e76c45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b7790be02f4f2c5f76fb7d38d42d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1452f8917ca1c918a55b5843a4ca802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af26cf6c87cfe1cd194c5be145fc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f65a70e32bf6496f16002dd05f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c409fc17b94371d753e3deee36980e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524fe3d079c87f580338eb5537715e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d62c9cb57ff45d83fbf4bfe7b693b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2cf91458b26736398abc711236102136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9023c323b0440fcad8a50b26dfed57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542320f695506188d24bb0eb0e9821a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5fc66e9b7906ac5c2b7b6ceb81a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f4f633051f3674fe96a1bba1804a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fda2b6fb6816e6e3ce5080e897a4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af0dc6928a389cb2ac715b97943692142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2225ffe70125699718f0035306213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525bed1ef31bacf27a6630417897c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a825bdfdc482ed063b99fbd68b61ace145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d72657e2c670e552c56cb5696751ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40193a19d556bdd4f32010fa2410d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff38e30801f25a169da654d11eac4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d8ee554198633f7cca31d92d79b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963061ab31d7b280794a37377e31da75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214176d92252b962a7a1fdfa8c754fa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c025c313c6698d754598848fc0fb4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbada8e97274f392913d2b1667271e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9749c13573a853be64bae34c77964154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba134f8cfa69b465216bc4714ed0f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94669d61279e703977b288696a118fc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73345ef84234777d3af5a348f3dec6cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430114f41cd5885eb7200d74a563f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aaf41586921d26f62761c2aa038e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1cdea869294e8fc56590c61962f74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25987609960436190fce529ce531be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e542ae9d7b9cb6c2556cd41498ff5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fef61274fb7ba5e3a31bf3bdca486e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c66afdfd7b05c8be5d6f58faf9c0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da942242fbbf2613012b3e445cd492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a80ca4cf44fad936dde06cfd8736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1b2664554adcbd5471e45b501687167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a09e355da62992c62a19df705cc2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb92be79a3bff1e45b2384728c2b8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c10dea2e6169862a61772773440fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87df22f40eef35a8e6567f692addf58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f86dd425de8f7e6b3b5a53b876ac0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0aab7990041fd6beb639fae6e9803173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23820411ec774cc141fd83f7852bf63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb979c61b9e5150be5033d0933e03bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0593b7f7d705ba1e39795cc583ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f7d9a2178911ce15dc5113d90371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea02c8f789b4da0f99e0203dfa5fa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0451a2b626923c9dee67bfef3ee6bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbf44cebce97abc00f400bc986088f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e3056426f5158e4ac51aba7b92bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563126fc5b820ebec8be691c0f8d878182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46268b4fec2f56040f920650667fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97125271ead1c6ed599f37249e7c7f26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24c6f12a0dfb35d222ec677d968a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4510a93b656e249adb5e1124d842186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd70e5a35e6bef8a6d3391fa3c33933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480adaf6154e145b2cd8211b9c8de47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660ae4b5b5b40a12556ba0c51574a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536d43ee8e9e936a32bf1f89645af6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f9b05edb005de95371906500ccc8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457eece382d447afef7c2dfc21dc7d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966293a2f513721b81b62cde6793e942193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400bc4d772ef24e77a409ff0739fa94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa141a692e497482623552da0838e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a97cc019573bde31ff5c12b02a52ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd09ed074bee76ea97199e7cbea594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b6ed13f761d8d31f4bb4a695a58d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77207f85da293f75f13f66981317f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527f81cfb5e1085c187a4784f6340c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec0dc4fde7e3d26723cac41c321dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de933ab2fd71f215f4f6b4e84ee2047e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e64e889b2c249ab1191bf6143288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ea26b18f2fc004470c50a854f212204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac3b60f066754e7631baed3720869205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dc008abdc0a19d026d8e1ef9b226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f1ac2fcc6303841f7dd42472df56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db84eb8f4cfa804bd4e067ffcdc4ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddce70e781b87831b21f8a9d458a7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326ceca352596efd2454ed7a145843210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef330970e30d2995e539b1d49289cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e94e7a837ba610d42d608844bd25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8497f9f63773ba0653bb776a7643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a56acb555936d17369226f6e260d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4a3b407f43e66779ab5020bb6e37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc32139552b8e7225f6f2ac45a159216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304b94923311c52cfe43c0d93bbd04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c15362cabe0200e372eb7e3b4446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300f414a8612e7e27373f97d19a1ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca935873390b2d932beda91fffd32ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5ba841e40e8ce9eebcd4e4ad90f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ccecd60ac9d498071db494652b9cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc0cf10965b1b33949aaabd08efd66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584479fe24bcc02927d879fb546727224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2588163af145ad95b0ec85b35a597225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615db7b8c1466211efaa505bb931bc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ea79b9af7ee760d38cc340a44ea9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17351cd65a775b7ec6b17890a3ab1f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8a222e926641daf1d8084784184e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532fb9997fababa1992e09727a30d72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1f11815f2213773b3a418bd6c3fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8f87b3e8c70e26b8ed85e9360679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23a4c3e75f9e8ef403119e41c7969233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc72e64d71dbdcbdb5c89bfc16a26f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5f1944764bd9ad65382afd961854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254af6eac6e37181f91e91989cd06d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47066a6be90cb29280ca418b453cd30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc189df341b47389a290dcf0c2b3fe2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b4c47b8e41fdc037ded52b1bbb3ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d2b75b76ae9e5da4ad887787ff26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b08cf920bc4398aad50c2c768cbfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3504e892b20d09d74adccfdab2ae9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b47acbf7cdb78e36770f229220a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec79cf45c10d8c74047c2d1ed8c84c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535e8f82de02e431b35f4a4c426287245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9c1038ef98048b98606577152183246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f0e033d54a5e6270a9dd76bb17da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ee4133c6c3f025d312e5ec03f476248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f8709913357d6a92eefc1858a66ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7a27d0eb176973e9522421cb8afe8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a89c891152e37cc4a2b21e74c1d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9046c9ae5e0a46fe8ce5ff644872a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586ee9b362a916cc1d45d3ca10d77af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69fc9543f5a1ca8830d6bbc9355370254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c093dfcb36b16fe27e91589d2e31f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f017dd10cad87777c6c8d353b71439256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d773db3bd6eeda2fb20cf5f3e431d63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96fa39943a1e2d088c28ea9cb589cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34d42386e85643f957c854d8dbbd34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837c7e93dfeed83fc065bf6ebd2295260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26cb736fc41d282e352308c8f31e74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d550b423de9accd86cbe41479983cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924c84786b26f946449e8d01c1b659263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc162982b00e88892eda63b335cf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79db9df8b5bdd8b050baaefd5fc51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97ccda7410d589b4fecb341d484e72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf4b5323a9730d35e7c8a46fb3917267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17862020d63e2fd146283810fa92caf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe023c99d62275acd1ccb96bea5dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affe587cb63c3e334805634bc596e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f4efc9a2676238751f69352221c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038b13ee8b38e1911f60ba25f31bca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c61e0457f0db06a242e6ab0871199273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228c276858a5c313719e8f0736073d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0fa6f0a7f846b370d69c8e01f9c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69346dad902f7caa046dad61b0616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb60a512a1126b4a7f90ee50a5e8be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4da7d4b32fb41c4edddc188ba93a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8b164b4ea6691c5a9dc6502ffdd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514fd4f2a9e1d13c55fb41aa13c128280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2d78144919d7add6afc74dae641ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12008171f69579410c7ce0a8edd39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404501b86f7724ecf97fa2ff2711587a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130c6200ee18f0cddbbf33580eda83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b380a45735d6362430e6c680043f41e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d5fa1af2b0840473280cd480e60b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f40e36269abbb2af66780f4e1a1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a157ec478fb4a050caf5b1abc3b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78906177724a0a2fa8b43572e549b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906cf1bf5062053b5478097c29e82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0698bb1052e81a8613cf0c8160dad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4da32a1e3cc73cb6fda21a0c7d9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df33d9ea23493e46805f7e81ac972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ec95e1541e9f27e7bc10fdd9923e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1898df8aa6fae0e4eb82a50b4b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47d638f00369152b449b4953f3361d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601c506cadc0328eee6ec4535522a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2691f3659a1716f34e9f5b099a8426298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a30bf5478d816e1de7462062af56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f106ebfb96ea17c82d55c0f3fc02dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e3dae3eeacd08f4c70f93480fa69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68092b1be1cc721e0f8a68b349e7e9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b23104b62bada0f4304066fca76e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef007bff24162cf4eefd4f53e59f35f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b98cf71fc87a937d2e38266d7f517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66df190feb7b0715768a65fd469120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb22fa3ed03e5289c642e18754ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c9caf331d610b837cfb747fabae4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a3a80f9b751fdb0dd4e5be783873309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb77f881b0174c64144a060aceb4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751100b320877c71c23e0fccd2776bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635c8307d946e05363c313aebfa6be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c977b87ac29be277e59e66c656779b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09478a8ba3e2247451170abaa7570314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba14a2327ee9ab1a4980b614c4abb91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e2c9a68b6482ed8db20a5bd3ebe2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f035318c91fd97007cf2edc6ba9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755daf16076a1db034e7c0de7f61d309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445bd986cca5449f6a76254ef45bdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe15c2b219b0fd9e1eb10baaf6fd513320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734b8ad9a0cb050b0d0e6ed02cd8b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8a401e1e21d2ac3effdf235ed552322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe071e5863cac0baed7f4f6bafdb90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea39a2508c23181b3ba10ef23222f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde8bf337618876628dd71f70c99a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c61d576bc2bb827e5ac7118d52a92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c25a0fea90af3cb0004923832caa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d573f0470d8e8101e29bdc7ac2aa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b36dbbd8330f7de58e7a77afdb1d69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15032653602bf2b3dd9c3005ba76f485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09568274b3a8fb49d2f42fc2502ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3385b4e1c821738e28ef73f4e991b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cd918413b8d5c2543b1a1676e0a6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee9d9c9f1789214b47ac5f5b7d9d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692406814ae352505866eba35b1db60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537365de8c179f1f6e403ee6531c560336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6c65eafd66af80de89b2da34e4ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ba49a2cc6dc94dab41bb8e981bae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deffc38df5a2471d78eb98351bb9d4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd98c58cc3c6eb1ab9019ca2bd656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb0976035d9fa38d6c413ea81b5be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26bae11c1f828149d049d7a2bbd223342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8569c4fa3b1575cd6a2aa8212334343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250658779540d4c47b270808d0d99d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a649ac653f6fa0d1216de87b98b659345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666d29be4d080d5682c5ed62132b92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e58e5e06b487551f0d4eefaed035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369b175a0728d159fcbb4a0ed7bc4da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecdcc5da1eb6d1d09a585e1577c2e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950f44105cb00ad23cecbb86918683350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d81407dfe8df07fe9d5af8b3799004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ec6b90de11a196aa4d80b882f46e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f2be944f66d99d0e42e2599690d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7828c8ea50405c4ff6c45a6a7f8822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198be86b76a6d9d3ca135cefd12106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef943bd01f79ddd9c5c16b17d7972b55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf87a3eda9a2bc8a8804b9fa13ce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77c9d7c693615494219cb4e4cd427358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7fe3e3f31f67771d82162464016e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7754f7fd5097ec2ba40d7e94de038d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87792738426d5fd37177115fb078a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e4e872105d55654d555c5e81d0271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140c24214d2773186f4c61e599453e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b99626ba68f1e4dd7c0f2042bfa51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ccfde14d20c357d67cd489bcbad6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd397d7957c142cb8e9498867b439366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359c464b3a473c5b076c6cc80a0bd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbff58e411cdfac702f9ee6975d7e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0812e34dad3cd4d6c7c0f52eb64fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def4eb8c021ae35059ecea43091491d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86287f0219cfcab0043a0396105940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c27c7ad08847c6d446c092559c28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284c5b64fb096a886f9695d32a5eee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510594a5d8b158482a06478552da9e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e36e7bc5fd20a1a87ad55f79fa73d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08278c542f438db01aa0f0744360a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeeceb0cfd5f87ffa0188e04890bd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b73718a3a3e0eeb5990a9a6af2e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34e2e951019f007b2302e53b077c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4aaf31e8ca8740c05af967c73d946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a040752df97210c5eefaacde0f17b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d9ce6f5f58ce17986b726ddfeffd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b150c25abb4d6e91ebe4d94c41e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2046121b926c4c7ac3cacd499042a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26451696d2d126cbb4c9d67ed6f6ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21dce9085f065a84540843fa92def6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9305e639ab5f027da16c88da8b2ef1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d951977577de76c74bd983efd99b7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5703c4615cd29e36909d7760a857b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f91d99f5470ec29ab7ebb3d2dd2b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421ac830e5c70385d4c57b9599a7bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096f32cd61b436ded93da1f1365656392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb88b5dfae3646ee495517bb9cd929393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7beac91159804c58683aa4643588394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf9474a244bc3d6f6cbf4cf9fe6ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323eae0f5a1bbaa610fd3502764fc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f647a32ac4a562b888ea7ef722276397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532e884cf09392d8bed9ace5a0351da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bda89fa10ae8f7cf47e2e77f38631a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d76ece1d233c29e3fd2c1836cba023400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b27e34b02cfa8ab927db7ab2bc6f89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ea3513f81d64289e05c6139149e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123aad89e363220dd8a376fdf064263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8232a46243a4931a24d4c23d4e006404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6e6e05a94f9ba560cde9105b17e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25667a002e8f7746712518d31531d1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc326f8cc9e690d6ffedc164245487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2231f8917c5cda31ec154113dcdbf30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c084135ee142bab32144ea04b74571409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431994cfc51f139eb7d7a0d6187466d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10f7b9b5152f89106f7c356e6cde42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dab180cbda8b4d56737da2d17a1f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c427d2c65b3520ab61ad4a967545413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a90f39bfc6be1e37a231fe2d963c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375ca2ae1cd9ca5b392c823af04306415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4c73ef3c32e4a5d19bb37aa568a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cbd2c17f7749b52629fa9354f4f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8d857d89979b0da8e4d7f926692a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921b87c6cc8406454fac5e711f344a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac553adeb48f66b2d1a66dbe770497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3dc9f6f6e436977b335c13bad568421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f47cbc7b56db6d1c8bc8263d009ffd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9ac02d5c779b446307e450f72d58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16969c5e37f67256ab2ea0bfab4bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eb22a68f5950db77188c3f59cc5e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d7c4e56727182dcbc9dd6f1879bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8c7255fa9453a4bfac85792fad2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4dce5152aae644ba1058eb2427d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20f695547a7e81599f5f96a776d9d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2348444d7c3002dc9cf73e6f9f047d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2dd413dba8db9c03618bd52426bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053b84315692a87ff0f4428179d16c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8217bb04a05ee4c68cbbe3449cc83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b3b513871066694b53191485059f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9aeeee9c16c8f65c67457a22388a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883084f23cf74b55b12054ca44667f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256633ffb802dc1055e82d4c77975a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337877dc8909e24dc300ea440a96c0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786655d0e824fe5b679c290cc189e24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eaace5e34558ceca5041461a46e30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206fd4506d00ac65ce6e256a6de620a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451f67e274e39a69d77743c7d7f89b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908481d6e1fe4c763661f690efb9353443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7583636ae8d4e9f64a1e2e9730784e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188b0a68541be2411760ce7043a2ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca4739dc886718add8516dcd674f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed84b00dd22155516945b0154731ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ca21d0ed90230b824c47d9791996448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0070178011c0803a8444bfb0f05a9c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd96f9687a5b2ac57456683e38ea0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2bbef46a4870457044bd73d96fb05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fc7b63e8f8c75b6a076328a7809c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc3cd4bc266be94625fda8b26dcba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ffa8453e7b1aa295e63cb547a2c08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf04ea3191f99ef1bb567e41329adf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dce52624ec11c98bcfa92764bea5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc5205fc0c7172385866c5eb5d729457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d075efdb4df01d69ef659a40a965f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3599b6ba2bc3bf2083d8f33cd727459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018a15fd3ad35c8988abd625a3bf36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c485a27d4edc5fed5a697ff0ac2304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0412f5bccacaf1934f127300318b8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86906c7ead5b93eb63c9c8fdaf5243463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5fa7b994835d69725b5d3b29c60d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa3d7d0457ef3818214152442acd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4725f8cc1e1d9d2856f58c351804d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5e71d398913a37df1bda7c4fc52a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa189af1d402c6b890e8e43bf143c9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf4a9cb5c2c2f6a084e215c6e18878469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e37d1085bbe1827c755f7cda74b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37899e27599cf712c29cd88b3e53af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac68e09b97269639941378e5a60bd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7bced6c4d119721957ec8224051f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09a8fa1efd9ec0e04583da25c8904474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553ab7ff9276e898d12aeaa63a2393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb3eec4f887dd7ad7fa43887fa477476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d279664bf470fe01fe9c0f42a033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841d9546363312fb01a4b2f8bf7a30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e584ac2b108832bc9609e9f07104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993457ce16012cbe8f188bd2df379690480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef1598904874b8b7ae74f07333ccd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4183596e84815470c1f1830c8c41284482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab81dd51e6d1e69e7741f7def56db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b773ab15f451170f70a51d83318fde3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202669d04c530ed1f669d25a9e6ddd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ba40ada78e4872173b7e41b025d12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf9f65b9ec5fccd32e5c2ea19fa01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694007af3da53495f35a22ff4a87cafc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76279637aa9e12de1e00f4358c574c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751d77d75d0b20da9dd2eca7a411b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3e6736bfa60472c75146ea104d2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14955ea1e4e222f27ffede68e2066492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92c8bc674fb39eb5a410f427f7569493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40fc96de4d260988c883657e94c4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c81b4735242547151106aff6f4d69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121076c4f473361468d60c37e8eb19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843245c49ad8fed828c2a1db501b3401497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019146ff16e55883e7f90a2baf4148e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228a003845c05019c0a31496723ea88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4383716f6ebe8e964ce86f1e191b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586bf00679f2833e5071214a6a294ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90656b83466b3e5f0b4615b022fdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4a648a4f5c199d602043b44f1adb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1947c5dd2f8a357b8a18943a5c3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354535b3142375487fe4250b723594505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcb4579ab80a83f5b749b9c6c4f946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bcc7d8c4957311c333a450383e931507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22aab90aac890dd9a500bc1ab4733c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90583f72a55bd8f570b8fa2d25214509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cae6ead447afcf6d0cdfbff695969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a94c16c53aa35a98339c89d258cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0bcdce48a1e2d8561cae23f9afd8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feecadd845d61e36ab7a5663ed83d64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f6bf6a813dd73a42a0cb65a3d035d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fb7ea579eba8afc983d59ba12f61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9cc13ccd3bcb4fd0d67e6be02f69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c03e4288be5d5f4637e146ffc35b23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03071219258725a0ee85e78fb37b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b893b55750966136407c3bd2f48ccc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d40408e61aa83be10e5f481ee2e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a683dc1d0b5cb5d9057419147e7fb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e816279d636d24ef8e6b86a88291522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db883a92d8e453cba11ace6f709e84c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c67c51bff71533d46c8db0a8a1d86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9fd798143a9e0a7e99bd5d51b82d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb52b07a2ce1ab820f0834a89edcf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878ca5eb72735687644d3cf5c8bba9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8a98f6f519bddfea2966f54af4b97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724aeb6303a75eb173131066c94694529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b68952ed39e0f84522edb5f3ff3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7258b0fdebeb484df0292928c31634531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee745859959afbeea3ba9dbeb81414532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3b8e36889ebeb437496260561cbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de27203f7126d6d57d125510d47f3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6eb6c6c8b441571eeadf748cd5388535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083df340ba40edaddfb542195b56127d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e5b5de47f6fcaa6196976068e093537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0915f0763f80f4f977e87404b09be46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926b6e338efc1ffc4388e5c6317ff33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963869d318b3be142cba171f64012a46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2238e32544bcd4f6857881ebfd6540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ae4c85c199ca8ee8193b47a09292a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a71f05526687b52e1afb18102483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ca62f1cb85e1644147097e324a53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f440c8ebf539470613b72b784a461f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8e7e711151f4eddf446d2e7316d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674db1f31316e90e2ddce9367632f924547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbeda3706aa93c3f59b812951a613548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911124a68c761068a5aaeb8bb08cee56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c6c4282773a06eb613bcde53a9f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e029dc9e6c99f31b1d5e74ab37e17e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04d00dff2db200b36876ac3c8aefb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727539227c3162dd772275f8b44d838553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f2e995da17a7391cdb55cd0d656a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05025aaa057d2d6a2de642e360e5879555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9eaa50fa20056a57efaaf38084080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25463d1658728a3226cb2de072fff8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67f2fa055a25445ccc9da5b089edc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645377a2c1bce948c9bb10808dced83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8be11b2b33e550178d18054bdeb85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a63f3b43f8c872b1e9d34016cba303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c7428286327b46b3593c50636149562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea76f849a86db8a06a7d304cea2a8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f5e4d28128cda97ac348b40687207564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617639dc5122cbd96f325a7b795c8066565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d124406bcade3abb225c3b7a1146566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec31c9c907e3a820df6841d36e78e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f4e317eb3abdc5bd379ff6ecff83f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605aa0729297174de1b1b341127e265569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70d15b57d40c5fca9593be6d9b0d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdb3081df1afdfc55a96efd103889a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311292a592d4a621dd6db4ebe43a53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e74d7bb5e76648d542d82cebc594573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fbfa8ab0f19474ead57043c678d52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbb6a49b241e9ce1773d2cd29b8187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641590e621ff36fd8c48f296c2ec6acd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a529ef0320a336f2a757bb636a364f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758bd7a9002a1ecaba83535a8224e20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c7b5375b85c9815d0e1b196f346ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259aef6b35d7a19cb62db1f060a2d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d714fe8f25da1d6c2c53acd1e2e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1da194beb71b3a6060321544e31f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401dc933da06387edfa2c9baa2df89f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7ff6707eca31390f1612bd86d716584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f948dd8dc5e4da21e97b2551584db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4377b90c21d37fa339f61c6c759dbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3899ad54844d231ce1a226eb9f47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed258598365c1ca6b0266b11e3972e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9481e251a8f4daf002120036faf22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864cd9fad70fae0e7b4c7a4be9340c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782f6c991b36c4fa92525426721693591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82b88ba2cd632258b6b0b253eebcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3b44e1000da42860261acf60c4e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180becae4711e69849e85b11639e0da7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783886a8269b4bf34093b1b812ad8be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32dd518ae43011aa5ee7a890db4d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb3cd510f673b8d2c89f1eecaeaa3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b8d7788b340d74c72965ce7847eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e06e3874e49e4f25a1677dc84853599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bcc399b45a830db6e3082566154ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57711b46f24b49c6d718f14ef5a49e2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155e625178bd1717c989bf00ad7ffd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594dcfb95269115968eb46b2cbbc67e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f408f49cab51a6519d4edf9d061c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac86339d70fc6117d067af85dea22d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cf7092b71da76a6d6cbf82f089114606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395c06a1a14ca3fb48dcf27d916f72e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce609bad2a951db4e152218f502e37a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756fdcb0a43f21ca93ca605a16a5d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d17e96725a17af962bf4ab56ff33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a790f20fa8d1ecf11431b6408c7e8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30d0fc452a9627cd8a7538e84d6e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059d0dfecba00bbf2fdf08cbda0aa88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668057812abf4119daaac645cac56bf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2eb53f2a2ab139fd55e33bb9f5e9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57eba2404080699e2046eced8abc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a00fc6df1b584ea9a20450f5a4c07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127f1a4e1b3e6a466adc8d79af3e9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94e30422c3070a9b9a33d7505b01c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01525136d93e6458b27098183f3ecd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba44cc2364e62eab61e70ad0c06ac8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785de24a1eed491ab8e2de54a901113622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062115119285044fea99918b23122a25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c6b037e9f3bda1dc6873a8b92dd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff232c994ba0b2d60f85a198ca3872625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cdd69323563a3af6f3171a3e10fe7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af03244175207a36ba186f6d37187627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26727a32c2ca1c40c93de2d74da6ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068b622d1a7c253443ceca4ba0b4b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa01e8c6c0a018c4ce3283ea1ecebaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3671b960872613b65c5d2f0481bfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae824c7fd4d5b2212edabb601ad2169632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce3de9561b169681a1e14988f3252633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df3d643fdd1567172b431335ee484634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa381f11551aefd478cbb4a1ef3319635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927bac7d35f7ea5132ad99a2488ed25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc31c2c507bbb4348f31f7537ae77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7d4ea4a55506327b181f9e986ef0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f5be9520462c92e2f00c2a6ac5f42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258b3eea57538f777ff3a42eeaad1ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b677c563be5d6e57f9487c35c94d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f32bf09f867c6d316f84384ab1a2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad97bc22323ebedbc25a705895ce875643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38005ea83c57a9aecc9c5eb92f418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa62d972290e6b14c61c81235312b0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732552807318d5acd033b4338d78a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb46b0d5ba75a933beea7926d04272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2e1d1708a892a99ecc41a7eb37717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac7c8024517760b28a97c1e4e24cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a2bf5840aeb1b043019a347acfd8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d872b2b0ca05888bd9b6ea41771e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb879d71acca307409aa7724c5e18f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb3452eaa2214579692375973afb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af9197c5e85f81d8a43af6dff12dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cb36bf1d5eea9b327020728c769d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b2d266a3f02ce20a5e1c522dc6e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f611961e020ba1dbf10c3f7a24eebe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e90add23c4664a447f207374f76ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c68da76e42ef10900f01b0b68a507a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c581d01cbb05fc7adcad2786a925660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6f2c569844d53816ba6daabd669b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a820e9cd3132b2fafd7bd311529e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e96420e456ed5f40d81a5a0cd58b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2d910f0cdcdafe924c6f5fecc572664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adbbcbe5136c99bcf66101019c0386665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f44665e689c9d5b6c12ae814d81cb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aaa369325d2022e3cdd9a57e1ead5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3a8af63c85bc92355c4113f7151c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d181ef1f535604bfcf994ae353d3f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10dcd6442f12260de11c29a422087670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe7848e8386244da1372fc37d8808671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcb0f2ccc2c1fe04e3d320b20f8ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce73faa65c151db9f1521b83339a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c62eda16eb6b4d1dea15affc2346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae4fcf662753dc7007089c884c236675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea9c45136e83d86c665d143a54663676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c677acb326850bbcb1ce55c9f483677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784fed48e74c1e62dcddaa805e30b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de0c0936b6ebdc29611d0caa9a203679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79cedb66ff5b77fdef607414199411680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219698be727c38f406d79e19faba49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f0a128fa2edebf43dab31aca962b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ee09c2d24ec0c5534857cc7646f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9546d630043f5a9ef6a1116e721d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81618e614c5d92281d6c7ce34bb9613685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd9204f5d59a216239e106755591e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f300f3deca8011678aec0ecfe14d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802189d97892823eb8089c3834790f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f75b487fd6123b1bf15d0ecce2470f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52fabc53dc6ac13e3598ba4325ef7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a61cfb9f7ba860711e11f64ca8bcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de509374fce57c9b0056e26ffe0475692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd332ffd293b4ec8bf9074ff7cff63b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb2dbd92b82318d0d613de7d91882694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51bd7449af0b9d86ee2dd1fe649464695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313bd4dfc09e39fc02ee889b791e58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c14fbfada9da8a26a076eeff86d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298466f5d9de28a669df75d5e558a66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa93492db1c75007c70f87d027990699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6dfcfeced496ca335dbf54bc862f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882199401ae5ee5c816f35e2eee0b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52cfe56f62e47ad76857390851d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d3bc006a612d9fdb61ab5c961b3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266663582f4ffbcfbf5154177babbd86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb129befa1892a13a03e1dfd455280b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06da47a9483a4bea5671d3d2020a96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f1b29d5e7af50a9f3ab50eeb256f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08bb66053a4853f31543f4d23d9ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee94a32ceacd3a286aea7732708e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0f98c4474c1835b218f41f9570bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198927c213311409ba4285bfc30e1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5da6f2c04b63f858f63d7e0280291712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb080c3ffba7e3f0d7e471fa5557f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7257b7016e11638b9635babd586a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a76bc2698a3dcf36743f6c49baf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f81935c9a9b51bcc89a520c1f797c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f337fde9aaf8ed64d4a9a9ac7f0c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d24e38c20fa476addecdfb6c14c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f082be63c6dfd363ab356d0d44d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31e680437ce22bb22dc246bf5ced4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16aae49006c35cdc3d0dbec7935146721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11793efc512f752c63e107500a690722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4692172d0ce6c9f6e72d06b90c0d29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e2bc582bcd568dded78a3e567e813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4cd42d4ca777622457361bac8290a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f024e53d55833f9ab3851453e9614a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2b0e1bb28452bdffd984159e2e89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423af830300fe647fb1f7ace4d0a385728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b86fd51c0825ad51c45a3c85e897c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118e042345225036fb45072dcccd56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb07143c40c0fc9d104e72c424fdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509148ecfc0554b70c243c66ad9141732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd150a47228ad281b837a5005eb8b62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c8ae9e65f25cc3c2b51ef8934486734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758a9ba77b3fbb14fb00f392e1a120735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d018feee02c8e8711d0d28601ed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba06bc41d4a73e8d53351413f1b10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753559ebd2f3b262ddbb68d50bef07c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abb685bc9995c38514860441f695f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471280fcaf9aee14cba455d95e9f2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ebc5559f3857a2d0097395bb76dc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7afd1167950becd2cb56594f5ebb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8a88ec653d8c76a8c1c6c42854091743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173bfcb24c3a320f99779fb97b3425744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9092bc7769d62d6d8bf7ddac25773745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69767f154bc657c203f85fe40dc27c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c352cea221eedcaa0e1277a195a71e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004ed8a531a640a04bb073bd7cac2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d4dbad49d313aad00f62bee44567a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1345a27d22cafd534cab4017a018cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08fe4c0e94fae38c9e4fab22b17ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951793052edbd6914e997c440ba7e28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e44629cb00a864f7ac2b0ea5ea66c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b632360d262552fcc2f018419a6217754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a2fb7735587939a52cf30551d5e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477a65d1d319ff122724e378c8bfa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe55eb98ef7891a8ebf4aa4411ad1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e79438a3a25cede83e05d971bfc1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc60d6278daae884b18b26541fd65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>