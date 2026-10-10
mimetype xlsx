--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d2a0d12acb6f3cc36f5db8b84df61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d521e168dc0e0857c828088fda7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c6c13dae8146e3e5fe691d368c993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ec0c9f5ce20c945e7816129784df74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cd909d0816c635997452991edfde55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e72a1eb394ca373ad90b677ef35c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d561a730a4eb959d8c8827db5edfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b510ab698babbf7f601006e071188d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4cb22ef9a657c397d25767f63d3cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234388962de818aaddc852dfcd7d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff8c117cdea86bada52844c7a8be911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d6b5dc1a0c3164f82328ccf0da2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31911b3570603f588eb30660c96b4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee53a225f4404e4e07a0f5d8d7deab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ad6c5b43bcdd2fdc2ba4597298e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee911e7969740078ddfcb4e4405fe0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28617e7b7e250a4fb030101d3ca26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c381ece1604797c8e5b2373b96f468e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552502d97594e31174d17b32d45fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d54a72c7a2b2c0c7c0fb937050e7a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360b0088e53aa96ddb308d568e376421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3009c99c0eb6137b1aaadaa58a50a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b590ecaca29e27ddad6fac51e8f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef24738a696136cdd484dbbaea6348824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e9701caaa5974804cbe189f61391325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d38ca8eb3deee90093815f971c5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e217e352e1379cee791f28f0842b39b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860051c1a75a1c331ef5972e3544a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342a3c7fa1a2212d74cd4102826b7e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d379cb3393c47844855fa7c0625f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc872b2901c0bc47d6c278e1ba0d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100d5a32285775768c3da92629038e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d8f1eabd62353acd057338fee5d0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7591b8cf3e7c270b279adfe857edff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e227229b0f710fc61d4bb758585135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51620f46d7be8397249e0a48040db036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b4aa873fcf6bda89d69e87909329f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c94160cb54a571ec70ee5b886e69338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6912cd451f7614988bbf61651d9b3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4f879935f61cad1005280ed9a1b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d252c4741f402b7aac3080b8bf50941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8b3ed7229b783031e7ef29db9b9e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3d68fab5d5b2d5155255bfa5f84e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc293dd3a84e36c47e5487f270229fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581128fcebcd9627809035ee4b53da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9469a07bba961d4facfc37c9fb6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e283ce3d0ba16aa7f50858ab539106147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2e662ba506dab28c9903835ade2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b769ed1fbc10a6135bce97f04d5a3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa3e327cfeae3f866749759e9891c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712857bcd522a3295f63b57d8c8b3ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607ddaa4376dc4d397e78910d9e97a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0984b7033eeefcd3510b9f600ae3df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda238cbc223d76ffcf01a98ef9e79354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e39cd726ce3ef46d2a7e40aed00f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22162b96b7a0dad91f318c5423c97e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e304a9f23e76a10bc58de4ef8443b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e776a6281e668981b2d49e8c7553c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2d8de7819646e446a161e1c285dbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee270244d1fdf17b9611f5df56d220760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085a4e8b72171d564c223095a7071061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425c014d5f83e45093e23b6fc8d84f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f973115cddea4434370eb436e8e12bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc426e8b99b417c7f7cfb38e775b08664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366aa16223c966184a1daafaf3799365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c81b963d43d63097f1005999934a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def261f6491bf251773b439fa0730e0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595060da25a7e0e46295dd15b705ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf38c49547a169338afad9cca5678769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879022bf99a7cd7d4d2f6b7a0b31e1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389feacc93dd545206c403ac8123a0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ae3a752576056ce704aa448414e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a5510d60128a123624d9ab41507473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e56678ad5bab4c527aba381bcf4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d08d820ed83d7ddac36566f1706075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6722c2d3ab53c7fa3baa4cb3a654f7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f208e92dc71c275e3a78a8f9ef4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcba2f22fc147325072884c2e6e5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a560255d017497c8abb500977595879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffff86cfeef649692970961a128fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067ca282433610bb91788d5c84f61f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5401a0cf3049c39fbc203a6dcbf3a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff03d32a6b845765c7b5e6c0c1519f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81ba5191aa38ec6b2ff844d5f3cd6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378776ed3ff658cd24f55b811f0f569f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c97dd05e3c05ebe1933f63dc1fe04486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff804db52b89ae070622e81b965bff287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d9796b8efcf6fed88007256bbdcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9daceb0a001c6883da342d3b46ffd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ecb6994b12c9da6db889f5abab9e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d619f2b19b58de513d36c888f37a04291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f95e1b22de0f472fd0c4cf2bfb67292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf3d536f06eaadf00b12da0f6c1ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77424b2bbd3e41067d6ea4cd4ce6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770511926acaa1e9bfee7301d6cf15af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df566c907513f163fbaee48317145496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d81cecf1db91d0985dd766ef058f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d8f0321e08fd443a3d7bbd111200198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edcfe7a551afec108528330433fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c5b1825bbaf8459052ed5be955124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97757dd628490144ecf7494a2313b9e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a382845b949986dfb25db3659b915c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bed497dbeca2320354eb8f2d45ed0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0bcb5505c4d7d7da8002e0576b36b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ede5c02b1de452dcb5ba098c29390105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0bd5128149f3c09ec87618457fc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5dcd2e38c2025c5ff767a078b411107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5256587113ac29b1a4522d414e9e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaad952fb83338406d0018268cbae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3719863f996ffa4ac03cf6c04536110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56db2df77a06270c69e7646f1896f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415825577394d26d655f4fc0afc15e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d11346931582931b28bf79cb7d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d06106616f9f5d8ad121a8e1b14e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344219019e60bdb62438daa1613888a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf5ad88cfd3e484a3ad0f22b4daa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906213c6e5970c2e6de767004046f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3abe6edbd3ee11eb1092b3deeb275118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b99390f6e6cb090c80b50602d26437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c5cf630e1b92255606b6463ce317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d5129c89d6cbb50f0ae9cda575cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c58797ac9ea8bf323899572125bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ddbc37287ad1cd1d2369a252f465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f568d6d3541a24faf3ad79a5a7750124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6cda3ab26588d5614d539b54660ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1870f9e5962c210b13dc9ddc2890f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5696fcee4b0c7c2afc2d3e7969f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abfc341a1c7a2d8e3eb39d163cc63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815173b7214e72e5af1e49a1b717f529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989197cd67e985b19a8101e53fc1b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0d4b779fb2357cdb2e600413f52a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a58e54f664b9ba6a3957cac7413e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e1e3ddc0ea5396cdd73a8c6b6c11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200307598e0af3a583eee7adfa21cef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd914207d0de53d1408e5f73a7bd646135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26854f5ce3590cdc8064d4086a923136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fac7db8acf95bbfa4321b1b81c2aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3c69e7ac86bec034d658d3ed5760138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611a62b67bd5f2a6dd0c950d09bb75f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da974c83ec12c013021fd478a697a52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2550bbcc80485ca6efe03762425d977141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948520ef787dee4eaab9ca5d7f833995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff5449f2024c681362f9811fc8217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c794d75990d73d1f1884162f5968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87534ff347a6cf6c3e8a91e029ec58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504367aee2b4f64a3d45bc4de7127500146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755421b88378e2152b191eb3864ce9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b535b469ad75853e63a25cbe86b58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1e4c21e04d47d33ee18bcd5f7ed3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd29938b80ed869148917a9161275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d92ca7d1d73d48e5c084237fa3d028151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d210b57f8b5c47fde79a37dbb8afcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4109a14d96202fb469f63f48d220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffc3233d1fd4b5776d2edcc9c7baac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689245d7aeb62756fd4e5457d9488c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fdc4b2e9f2bf0265270602d4d5aaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b736c664ae846847b6a9339812c50e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66e7fe0e417de5974ca5b519231a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569fd5e0a881db030d0fb79c98373b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f86dca80fe9705392f19977e821866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39444a47c4b63d3fa139701f09d30bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b53426db6d3f7dff956986d8a91c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822001d5f6f624a91ba54598f65cffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d2230748f844570ef9b1fd0eded5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c53fe322c7c2a16c6333d60452b1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810d2f9d81eb28d311e21baa0ca018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd51c838890c2699de2178325f6735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a2c33f965f25cea89aec8ef967d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce007abe0849407f13faee04b178436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc830da02e01c8bd2111800f6d2a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6d52eecf85d01850476899bc843c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fe4d0d27e8dbe8e51bbae4064561172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061cf992ce6f6d8f3bfcc711930f363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8980fdc151b525bb8862b3133c8f6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c85678ac87c1bee2ff600d1d4191175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132be14caeb2c6eaf09ff59eb9ae0ca5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c8a42cb371b09f5139ab7f0c0429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63821c9585d692bd7bb65005f27423a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80769e1d05a21196b6f936adb5a6d13f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa0851888dbd4c10508056ee487e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f8b80a3a86aa7045bb4ed05b96a16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c8387821cfc40e6d33a7d49e7b3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d5860c5d9c12481f7859dee7f6ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9cb8dc42c45d9c2310533b6e88441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dc7c28071e20e46cfa38e50e51859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb270614d60369805d1bb9766017b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e342c6d958306d6f17e82fc50ece1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd062a3c4e4f3c86067e2e22f1e8af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750839b0279a1f31081374eca82f205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dcb8d97c0d4fb7d72bde4cc588af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416730ca5996438f2d462669d728b78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8634fbc1ec3377d451912786174b55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8fe22cf3b00bf7f791360dc1a4d50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe588a1d1f1fa50141fd42cdc4cf66f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e9194babc20e2aaac9ea41e40fc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2715f76425a93640397231b5d0d99b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d501822a1af3d6be37da5f525f51c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66beb25d40605acf1dde1b6f088347198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b266da4e3e49a32723b20d79bc8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2235d4622f7d0e9e2428fdde890dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee90fe101450611ea2ee1c4056a2dba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70890dd9a0f5db7bedb534c45ada2536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f417bfaaad3ba70b8f60d535eb50a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ef43bd36ad8a16017519be94e8cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bcdc8adc7b43dd953a235d4d1df3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6806edf6075673715cb6a209c2fc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e3056ecf90c12e662642a0f73816207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26eaaa898974f225fe4cf3f4bd9182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5340b34ba85c0c3aa74dcd1569d88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb1c7b759464d6b8d46e6dd7fd51a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63014cae0ea865c52a230ff628c998b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e68f7ef1508aceaf9265682ca54081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceabb2522cca16283dbbb15ed49f48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c921accf89f7e0698ebc3e27ef955214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76af0e2d94bd47003f800ce415e235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e47ce408a450b8d0a9e14db433e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b8dc262d9ef0010119db903eef0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e9c34d1769358ccfe279b3f79889218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc9f9bb99676bfb806a96f73db431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f817362b14f4ad3473ecf5254266a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a6eab8aede21d8740653a151bd339221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ebf73380c781bae59463fa7d174fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c8df57a3e2a1584f5795bc8d9003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e218e6e4fdf9758f3ddb07ff3f5c05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43fef8da6402f7f78f1664483e91d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac1887410f51d95337af591a79517226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d5d3620e775e1e0dadd6965c047e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6dc1752f8c18b139546b4c8b243b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060da1a83246a5f26c4f438b4943de3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4762ad3f5eeba21c0deff088ac8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5307c0eb45490bfbadb6fc84d2b382231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d494515d1c274a7d896cdd5b1c8a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a6324098031dc39c5de34c5b696e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e46d25af0ae7a0e292f5b1b7df882b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eeecebd18b6c4a30f688be110c97e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146ce006052c403e2403bde6ef5037236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33379051d96dc8d7fcea281ac0a51409237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fdba2912124e9c30e49ef63b092b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c016d44388b1a9643d5db5afdb91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bbc2576735ae58fd8dcd13415400240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeebeca8fe0408b1dcab92906f7f1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa22fcd9c22e1e6440e8a9c18be673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb140a673062304b58b5982ae5f00b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a698e12df648834bfb793c212fdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693c1061d17991a1e95d658ae50cb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464db3633ea92a6df355fcb1fed64a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31eb940a18adc5a5f51eb3b2d374e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a7888fb2b788e38fe841553f4de7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda453758ce988103e22446d1be07fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285ca3bac8daf6e4dd1382c02640055250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930cedfe18a54fd7fd64a762ce6982b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8587950bf79f14e1cf11ddc731ae1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf68fac310f0b83819a461c992d238253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c9e584a5df0ca113b7dd69c361a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a8df0edb6853135e73eb17e2bc86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11026641bed33e53b76e78f72d59a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680bcb9c205d8ad54ec42e79a1c94dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bffb64f19ebd6826efd1dc8b65a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41035df878fc60d415530d82e61a1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ccfc0ba6598f0b74ad967f917348260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb74a27d0a2218b065ad121284cb63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83515adee3d55af8e2c42e09c2af34a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a95a255eae3d46819db69e7005d61e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e26d7105ad3f4e12c80ff68bd6acb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f75f7e8510a969481958d2b6fd33d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b2dc6b47460c10da1bc795b23837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304fbeb3639bc4e884cf46d0ac4736267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2a79deeb930986903a6d7f7fb50d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8d3ea4313c4fab9f7942233b6ba8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c07a20088a61841c5145d1f71f978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdb05a31a7154a15940a9b35ec170271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3d6da34df2cc8cf3b302aced8b9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7389affffaf50cc1b0173e2aa20f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228be366dcff472eaf3bc4f4d3231b08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beeb3be5f78a6fe053c1c599593273275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09cd1b01d737e10bc060de3987d40b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f147ebcfed6cce32e408365359f02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f575c010079faa303a99fdeda8dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e6d3d67a85a164902028cbe8ccc1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5bd07c83ef7f0a0ba746398ac6560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7796782f69817c9e133a95d33595a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd533919905b26b6e13ff9a3756ee2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c0285bcb7317151cd9ccdd13e692283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8730ab42cb2d5122343a1d79ad5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2e982383c7f2898ab2af8f1e3e25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87447d029e720eaafdc8feba12a80b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b4ba33cdefe1dda1d33b555c300e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccdb5190fe44e4d4faadac377a809a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143cc5e4c11a1dd8868041056c1e94b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833dbb1c8d7c5fd97bc247f4f56a3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b851c667b2d04b1bb059e1bc820f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01378da89f67e0be27830d4a571bd2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124209960e3c49769340d37370b5fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d5a9f29ee05683620316a4f2458d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87878f19b729aba7e7c2bcd7b0053f1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987fb5a78192a85fea1cc4f8c88b03b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c42d41420b4ab1ff27b883844885297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff80640f16c15aa62cd11fd4143a60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902c7001e07b5591e89d1651444407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93d62eab223c6c58591c00d4c95bfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b765951eee1795f5f87bec793c39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547472d37d0143e41e63c2ab77e4235c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef2b0b6604b7644ddb63f605c07a33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783acec1fc07afadd0a1e1afee6b4f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb2343e3f9456ac3d85a87f443906305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804712443f3a6ad2fdbe3e36ecdcbfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c77502428c2d3650f2a6c108a65f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6cade84e974f4da35361310a88d1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd6f3518feea33fe2ff762c96f5e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06a9cd6181dd254be6634490f1e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c78e168d90c30eaf276b68a39b09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c8338ac7cd3b1f36002e67810676312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5bc2420de6839e5b3e313e44685ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e827474835b783eb467dd5bd13787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7595f25ccbf60ec4908d468ad151b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9fcd0ed82a9fe9f2bec173a0bdfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0733e6303c046577fec9c75d782f4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9403e1ce7d5b8916222c81a1b50995318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520b54de842fe61783f20fa909a433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53cbea2f36efc05f59b7374c529614320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea61ee39ad0f2c824cb4e3641d1b01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e9fa7ece5c2b9ff32cb4f79f3087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba5ad5a603cc6d36c21678cad89b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238fccee86add7177658e881bffd37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671ae3ab069ed75d984a38a5fb7745325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f92b6cb189831d0c07184e8c633e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4adff43ed150d62139353e798d798327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef7745eac9e82be01ec9ad4a9f2f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f9240d99acab36fe1eec24e78e52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389ff05816658c1c5737b3c684db81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735f208884d1ea50cb11881d62a160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e253250c0d35607bd16a7c2c3365a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee80d694ef77c6c9cb3e0652bd91f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673642b96086a0de7feef16b644bd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b34a3109ccdd3f4788f9b31aeb7278335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c1706779b408f8a4433b18df5a47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfed2e12b9eb43d288b8e06afcf842337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af67b8de50caa397e24551cdd38af2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f734e80de945a21ba67920aa7ec9de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1e34aa221f27fc7f6b1edb27b6ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5cdf625d32d9fb4211f5c3de15d08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228aa69075097ae0285b2ad0c7de601342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e056ebefa07ad1af7f780f9e81ab6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd021c2a22e95744bcd4597290a3836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce780db76759af2b88539321ec1ee8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26879cc937cc6f5a12be20cffc4abbe3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599e2855f7334fe878ca7276857bde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f906e4070365c464e7e09307c49464348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2897c0efeb3af653d23e95af2f9194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb78963b175316457e85d6039a1ea17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a69831f2ce66133cd9bbbdf99a20d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b24369fc207ad9fbc5113ed906aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976696a85ac314b5a4a1e300de2208353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf08106e63611b78533923c9024077354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626902482beaa30f5dffb1fbb9a1478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea600932d9ab926175fce5f0558ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5880b728f09b8bd39c56630b3d3e88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec83c814d3772e0fe027f30c51fd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba2fb27908d472243bb2ac19b46f7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba855778c85a1e82abbe6c19ff76593360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d19939e94645e7a56bab6c3a64dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475268790cf963e106d3de81a2cbc72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d3dc13afbc9d3c08f749adb9d3da7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350684021c9822411d6cd7f5d7e0f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99052b3f6d299412c4e02a5045e7db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615978f47a35fcfdce1cda50f6fa994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab78a02a790fe23a20a70f09d3b97c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc98bef2d226c911bd078b6a6c7cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9a18e7873a9562c709a6d7e203b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16084cfa99fbf78f2b58add7700c228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eecfc681ce6c12f7688ab13c73500371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba547f5c647a3e75dca18eb59afa2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14970a4deb6b6112127413a6e51d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432cee796950b93e799732e41d5461374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf13697788822ce020b0c1bef591b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b44ba06da0c20836ef6e955eab992376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec0876db025306f4bbafcdec24ec29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a3f0d85fdee641f91767987569f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d34d39b748e6dc8e5c6bc83d08200c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b46f51c9a306028ccd7a85e204d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9926e228d3ef5aaad55a559853e93a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac791453ce9e2e44288a2b7e1ca6e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf798836c265cda45606a4e85896a12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b70d2769f79a6099c2850ac4e48e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebc66a2430677586ea52b8b06e965385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e947c2b8e6fc6b3c2bdb94ce1df79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a06f01a63557bc08497cf71f223d39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273750217b82a12690dcefe8dc0d93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d89816269a11860a2b9d4107ec8802389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d94085a91676978b08a1d30c190f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ac89d505f91428307ddc0758ace8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da15a0e11410df834bbdb700902658a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c948245923d5af72f19afca3dc1842393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a98d504e4aaf00ec63701c0de6f48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9286ba563c410dea84a56b0743c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca38c7c3dbfdbab77ec4c9cfad3b99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf4319e59d92caef267abfb701740397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeea68370d5ee7080da210876a3d14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91412c37f891ff71260ef7eff75642f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8200043fcecd5572fc86185be54f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c1ab97acc8f0b3cd4aaa9ebb50a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa0cb2da5c1a99f3b643759b9ad5f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe2a820e1cd1f25b7fe668bdc7dce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f7d00226bf357084494da75bfd00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7032fe37ccb338f220d919a9cd51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40534c451142a232790503b3ae003406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34d4b42f6396eb35facdb3aa7c056407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07cae402b820428246201123e953b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233a674ecb9258488c597abb5c9743409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2e8fb256fe29af18108e6851c3bb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb4a192acac3cd318d085354f7eca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd37705b10018567ac113ba658a57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85271f2fa9147a1d4dc765a6fb2c359413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a204975144f5c2a963264b5650d81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000d13851acfb79a3ec10915d405f2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab11b1b7c9d9aa831ad431761438c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82baf46592e33bb15022093f833b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e05243e6bac9f0cd38058902028de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a6fd61cfb93affac225dd22cb0ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be484a32153b86a65cd431e5f4bf2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ffb1e6e1dcae88a135838c60b959421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fdf9fee96223e6504d229f77d6c73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a3662aabfd9186032c7bb5fb65db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631714e33bbb1d8da99ded2f41dea77e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4436acfee1a7593c6e6c6f2014238c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537741eadcf062553fa745839717215c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc036061abb5cf90a309f3dac462da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a12bcf1f056128f6d2ec6c4ca19c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3604cd47f7aa66c60ed892a0b10c87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9f5feaf159e75e47768df9af10c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501f275703afbc8c7869b7503d7926431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d986c8553b68eedc0ad479660ab761432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc95a37c7939c24a4326437e9eec5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7020c028b0a4325f7e0ea4bd194ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb651daa5887a2a1677f4d3fabfff1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63205dc07683146f802d6e92c1c6ce6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eac91edfd8d207204eb47e657eb5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8fa38b79eaef7f5472db4dc62371438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011026dab0dd01bd101088191a9477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682922436c7aa2ebb8c01fe30d452e2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6889d320dd0ad57624f4c0351b60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d248ae36bdec0046a8c1b8f74c04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4c0e401e4da96f4eaa22dfe4d1382443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881ed3b2c77c16e7dd98c204fa6200d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07a298879811377ad01e75d81de96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c087464f09ff958f676a11f28603446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f3ba9ae40d0878319db6b9d6ff91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e90ac2571ff493712a10cba607e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9302911563ba38289e17ec7f8acbb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9faa47f0b20087bc91f0cce30efc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae88cc1628a1d9cf3f30cb5d5dab06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed84f497359c2b6f0dbf2762bdb5798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d1bffedfae04df8e727185df278e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc461ed661737557b9bbc0c678689454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5929d8fd459228aec3e4faa30769e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c08cc9a281513dcce898d6f72ce6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657348787c4b1ab97b8a46e7dadb8651457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347161ceda246b80dd21e212926971458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369e16b0e81dbe22479656c9d6be1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc6fca9fd5b0e5d14a676c1011adfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2af226cbbb8f7af94faa9b304adf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c985450249cf02632ea6e3ff3ae51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f341e745cb3388b552ea929c8234b84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372883686026f8336328cf5567fa6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25695ccc13815848d89805e1bec402465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2d83fd0620dec97acdf0a5c0c62a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11724368614317988ba30fad0fc6eda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe744888804651cd95ce35267daab64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c5e9f53ff985a90cecf058cb5b57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56feb86112f7ce884e02ae189fc51cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b8cab21c5c535f97778c12087cef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973c3fb1304e727bdb69b34e6ceeae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b19ffcecae62e6f36308755c14944473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f051c4a3feb968b728e44009d73e83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b02f53683d2d8f6c04d5800bfade3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c27d4bbe85f712c2f49664bcf6650476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f15416f2e33807ca66621cda5123477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cfddb71e7d27d0d0fa41af06986e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef2384ef7f6e7aa979c755b1a204b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0777a4f1d955d681ec70c98f0a05b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188192331c33b447d735904ff5236b9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301432d1ecd3e5d763bc335c83d59560482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535a89f3eba1dea91b0584f9ca84c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146f98ad50a021a0bccaf381da2cac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfdc82207a1f60d450eebfef4e8c21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6426b8c8ba3d5a01fb00e33789bfce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35040a2db297976d99cb10f2bde83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15c3c2072c6286cbcd735bea764f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156568ada6775d8bfff06271dfea5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa446c8e087288fb3d64a31478e67137490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4625c1f3d2f768c6d24f2d16e208a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725042fcaf40226e0315370692223c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c03e03a1e5906622a8491fd3c81f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb90448b3a081f6376f88ab1db72a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d99682027c127d426ea73c8f237e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e801a582c2da805371ed1b0be158e4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a7ed3262e6d7224b5568ab6de13d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df117656a2a6b3e8a3636d6d6b42007498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9aaf5c875e614785dbd0666c4712499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1835598be9afb2c45a4ef960d01c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2277e6617b6fc092f86f4e006cdbfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa069f96b8d7135ea41f17126b2621502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d0c1cef52fba3d7b2b9f4e2256381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f34828bec0b24e2d45ade9da9ec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1addf09936cfde39155237e9a46a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2e74087d1d904a4109effb18cd3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b477ab8d2c2aa3ba0e94b69e1e1caa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aca876cc25251d454b90252fd9d09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be72ce4d7b9a71982f3a9eecd07037509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c765034b3cae038ca5bd085c20cd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423d97b9888f8ea817c19d9135453b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbbda0c49881ffcc624c8b7f0d0e3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26e913ef0f38e037dbad51de320d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006e0617177ead218e33c51db11e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796161a327a592506380805ad2089401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53c789615c10abbc3d9afe682c564d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179cbb76eea7c25293e01b79babc60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc78f8f078dd70743c7237cee48ada518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca884b979d97d3204dd4717f0b26e35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac6cff2ca8707ec57969832e413ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647f137e413b7a33cd7054ec6564b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744184ab47fe1defafebfda506221acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b7a366f0b1c1aa150ab4bb553676523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc25af2a5425fa78adb4f7ec34e776524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c8f97faf6be9207d8c836107b0fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359915590e8b11f3a54debf38a5f3dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824b5192618b78e0080e3df33eedd72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637872ca6a818655e47bbe19a20eb17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f355733170e4a87c35608531048af0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e26310050ff9813ea320520784c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1133d3a9ce70de6c35dbd1c42ef6fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7613d489cb1417ac3240945c0eb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141094acb157c3db2451ac3217acb24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1743a183d4ffef719506a89a894f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab969837ecdc981081359fd5e6d5580535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78bc872e8b402f834dce7ffc78b4fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416903e00edb5a679eb70998f4613aeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427ff917247981c41ab9011bb7381a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd6e9b560fe8ef6ff9f2ef2e5addb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db40878f02a6cea78d81a1a78a1e54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4782764458c266d0f11bfd671e87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96330f9605f1c392fb9e47ac1b5ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b389246b568fa182191953aaa8e98b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816104d5fdf6ae7cee5eea144da0df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982016834c14f2154834af767b681ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a51dd38e61fdc75c3acab1ac0f52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb9b284c291eb1f0805296f741a04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754487f316c1e745c48cdac5280d37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583abbfad6622be012b32280ecdccd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f42df22dc43802c4980a108d27ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea682e391d3a773762087358635357c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720772b47715cecd06adc5e60c47c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd295a54dfdabc644800af4022816ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c583ae99ea588927a69b49b9d27d663554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5c600f9f05a6940e80e2e24c2761555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb74cc55c8e4659ee0d029590793e4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb634d90e9a72da8c836907376903d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c27b694b13d74e428148c503b28f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b929808511dcd22c741e168f4f63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc810f3c439858ca2579c8ee9599a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d26f0bf4a643d45c4de89296b8801561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb0e6ea117dc33ed10a623c5f7f3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572dd98a9ae50388528200d9b763015563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09a22b0f42764adfc79407b8875e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4f143129bb30bd6890037b6def49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fdc2fc67ec4da861b2f0c088319ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d2ba39e61cbf6620e11148194991567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45525b0204184956e09a8a86969d05e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be99f5f6c6bdcc99ac80cd869e6a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973acd9200e816c77f9ab6c32114451570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b327908775a44d0453217d8ce6688571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd513cf2a8374a8fd22db0d326d04537572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36cbe2fdbfa154fa94a666a30bcb6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f1a86045ed577852e01b6124a2c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619b5a9904b0be027bcd2b77766234575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc00b3d4dc1a57140ff031769aa35c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba581157c9b22ef94b2086b7cabda63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae64fc19e786a3a8c9f1f4855d4a423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401ecc72d0d2274bd3238a2427a5b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f90c8b00de2539f3bf0997c99f35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69fde5b75fd679ad47b75ccc00390581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85134fef4765ecbe3c33d208a8d2e3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775dfe073f7672cc4eeecf102a193b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8064dd1d98e1b9b20e2edd24d3e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4782b05f07c33d797fd5ed047ebe06c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96aad0c3b19d169be079cff76bb5ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aafe910f540694718f738868638e7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e84ed73e3f8789d98ecf8a1c7fc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4ea147e8a23d61ec40f8d79d50eac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328c519ea5a40cdc260d1fa69a5166590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a19c01d7a2e849711bf39321a2879591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa80255df04f979444020d18a79cf3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ab7092478f3348ad5b29e7a7d17f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a0a7bcbb66864466e2bbe8f58ee3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcde8e8b4d018dbb3ace44a932a02b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f18aac0c54196b3558538e186fbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fee8822adc9a3270acf5a864ffb7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bd0cdd90175b9f8e8c45baada684598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3efb78541f6d1a43b095868dd7de8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1592537fa8582d0cc1fc0c0e96d93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5929349281b062742e0a220cb6958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e88f7f328015e86ea21aed7b27751602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed174a6bd3d19e9042c8f225150cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c942a18d6d8e4260272151767a1090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301a7907c78fff036dc8c8587bc04a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a46255fff8976dff79afdbcb91dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3791e73de0a8a6974dd1ce86cb7433607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c5eb857ced2013240ba3c17a58c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066bb6735e9fc949646ff67b8535676609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f42d4a420aae73142ffe25aa50fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a918a9a35f99b7b1ee79e939fef8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de07f9c6e1e476700fc7f32240ed4ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479886c3d2033a1e90f37cbafa31da30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed34857e807e2037637bc39d8e42b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e55f37d40ed32584c444724f62ba1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4207f449a58ef3f69fc01cc2c73c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1db2ea3c2608ac3ceec655342af54a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084905ac679a629447420c03b91bcd7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec00b9cbf52571d04a12acaddcfaf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa12b5c5c33d8b6c3c7676f265fb9d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900daaf5abc98b2a81f6c3e19eea7fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41529f722080201d722a07073695bab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49d90978b5fc800b0d065e5b9bf2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fba5ab9b310858686442f41d48c8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf733313c0740800f96e87dca116d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838abdebd8b1339f957f517ae249bd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea0ca020988a56dfcec28f3d711ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f11ceaa6f1c83cffe46926f2192109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3326b7d5a6611c20ba04d4d8602dd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05870e1c36d2e4e1b63c82f85bab2c7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51870b5553af3ef0d615e40cc327ed2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5e0b56191c9455857060e37c551a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce18ef2e1b8ef488728ee6b26cd3c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88d0e211dea33056e7dc7947de166f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e09fa8f95b8d6f3e82844bb830137635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3dfca1157bb22dd6b6f999881f701636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e551b142064944aa680fec6124b69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d147d6d17eec75b89c596de2b551638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9591240d8d221e1919c9b2c4d6e2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9cb38250d56c86688df5bdfa24a77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171509aea23483d10cb51963f2d97cec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5e5141920c91386431b1594e059a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847010f6ccd22d50b3105adf3b409cb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c51ee7b2e23d23b9dc38405430ae6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564641a7816647d442941c7fa8a23b43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c8711c98f37b037baedcd47f0442646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a13144edeb04e17e73fc6aca21f979647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e15fb824bd1040689f7948629eecd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c331a7fe8d4d313febc828ec3ba7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854ba753d67715af738f1cca263342a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df161b57667186f5274964315a7ad8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e12232ec3f1f3ba73ce85587926e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd103a8d85c702f4e8cf816fd5690653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25b14ab016b9b84f0d2d4c6ff2d173654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736fede3b2b134c80b77d88b2e4a69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69414eaf91cbb4172bbaaa7c69466bfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a521a96b9c20ea0d445ffe5ea417657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83d58dbb77293af6255a8faa4d76b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4f43b101fc27b3077b672502bd55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e889bc18d119482a9e1671cbc3b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe05515d328157ccec7424f4a20bc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7305d7350ce26df96e26d5d82a2d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb0903cac6404b1e99c8438ae8fa6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe6573acc876a52547579303967f43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0413fc399d444f6fceaee44910d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79dbb808e94031275f234fbb4f582a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb087562cbc8aee690336a6440f230667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed1386a087b7f8a12d4810adcd277668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101dc9efe2fd2a9396467f3e6cd8dd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d793d3e581a97cb54117548fa3021670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623245570966c9b2b467bcb6f8ee202671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b7b09eac08b544a7f4fc652ceab2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a0a3ab0a3b563e8292683c83de0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159dded75c7c11ec146e16933d90e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb4e39a317f1dc70b2317bc23173a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d06db7196c51d0e000b7a951bf7672676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8ad23140a55a3217fffbdd6f3063677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d4a187e9f6696b616e6a1bf42d480678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76227523e5e0755b3f2a3aa4e60ff137679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a0619ab0cf6c43fed96b5e33a3de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c422725a3889915766b2d3422ef8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b22559e176bb401e8a9d82a766e557682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe19b0ea19f6b5803c0de193baa9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b03ad46e415e6af6157b5f3e8a718684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7398398ea7e6f326007425e65e71cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133161c0d1dee10e7d8866697390f65f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba497be06df37dc2ee2b3c510d7da4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09a047495ed18d801c972c7592a23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c280215487f56c2af59e72c4d0c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5911bad092942152697f2689557b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45765392639482cd66e24caef903f00a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa9158ad24138c758099c2764db13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7bb14053c99662aa2157a129bc1fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9e95ffe8be019f47bd821e2b9604694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05972dfb9e510ec6464994e977591f14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c06f67cf8f6f341f7d417d5e161d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7f323acf24985fc7e71972d1106d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cddf678b414133a4a581d6a7e2d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384207f2894d9a983f77bbbd34df09fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e150432c35fd48f02f7fd707ea8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f39efc6892bf9b483db121ca0a95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecced3646d2fa8748ad594bb65bfca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89a8ed19cb45f1fb63ef2d5cdbb73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba846c6a58c0bad58e1a4fd49b66f3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac01afccb25e4b889ae299792d61c1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592455e5874aa9409d92b9fee299bd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38b36c593ed3219f3a3279690ab2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3bc346f4d126467f3753756c2ad4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd87d29341febe9991f4d31de9e8b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b1f25e9d0165f8ff154925fd3c0f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb56d752fc15a4295089335c64832711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1563b0380d230401cdf5c42d6c8653712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb5c972df7eece0606a6988e9a2f54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46ef88a65433158097316ac8fa5514714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6b4607cec8e0c07ea0419aa8b7bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76811cce9047d37b47bcb2b1a3f5513716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd89d9e90a3283ea02ae1abb2d9ea29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d80a9b6139ed08fbaac594a2a063b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6460204678b2ec08e9d4f0f24e465719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29c168365f68f29adb4c4cdabe416720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723180e07bb4fe536473fc1aa22c70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115ef72bdb5be708face17956a7c2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf06c0e6a1f9b39478475b256e678c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771a8003098447bbeeab46fc76686f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e408bfe147ab2c2df96e2ae4197e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8444ef6d0bd4351a4866badf978e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a217ed9ccb923e141cbe04187519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0f4a5bde501883e9bf06a38df39dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8d41b664e839a1e24a03013e8468729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a440427f50a560ad948bf26ce404608730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850c379b3a883a0734ad0626abdae75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32967b2fa5a38133b1d219f3be88d777732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a73358a45741aa32edc26c0242fcd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc149c9c100ffbcd2d8f19b590874734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a779ac1d356eac6053e1a1a3f0883735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589164a66263192435832605232c7ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95065740181d4913521f19a695e2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221c6ae9ab1e5573a8550a56151fe6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42891079123508d0920841d761b17006739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468a59ecdfb0fdb85c9db5bbae9b2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a514658c14876122808736b20c6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ecb8d54883dad7a494d577d4da37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e862ce5074f0ca72eacdaf0fdbabe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b53b7aaf25da8ee99cb64e3b6ef58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7050892a38ca17526e40badbea804745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b77801f7afd7a7bea8a99d536884746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb4d6659bd7ee66f44f4af41097bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b2a950a263a783242885dc64dbc4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614faf9a4cf7d9d25d0967f369447f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22e86d168e32b7896ca92b26bdc17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822404c25efa211aec016007d130cb0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84553c88b5dbc1e1782a1a8842b6c7aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea7d642e6f430f4703e6f54357d6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a011df581a55aadf86ff874a9e0b03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294279614412b1996e71e06976d4e472755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2924d09c80590f469fd5508101f89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a921ce6cf25845d2ad7b93668dc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfdec6f6ef505cdefdb82eca948710758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7852693a8fa05181ed0fee9c6e996759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc857cccc3209a04c5f007c52794b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741dfb54150e5d84f8b6fdc836502162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c4aff8e9f4a0452bc66f8cf97e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254966a0547d946519aaef47deb7884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfcb0ab2e0ce0714f461845ad748b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb594fff26a1dba2431aa9877b8c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccf6f49e5cfc0422f5793bfb521ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea01d7aa1de35992fbf7ac756aecb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a2ccc72e07b8c7179b905812b3579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0103eb427a37284dda476e4ed85ba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8918af4a37b7cdfe1c2b39bc24406d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a5b7a2cb713c8c76f2c39910b25212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622459743d6d669e61c4993574c20a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a06657d40c7136208ad8a9d5ac9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990415906e08364bc4b44852685fdfce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb86a92939f1b62b0263c851c9fe0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8821a81acf785be0fd314f11d97ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98beca01a60cfe27a0a1f09026455118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9913ca5b66f1852c7fb1e5f3ac85ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea3ecf64f90478542873ec8fbf34120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cea986868bfe736119c99b9792f3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851491e73161b9327702c5a9189ee42722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c44cc6c0e26baa2107e15c4623b5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7877acd7a0e715e525f405fa70c28824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd06fbed1228b29fbc86765b0f8df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc187a4f6bfef07094a229c8cb622426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc491ea6811d4220f7da4953c4323d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d939b376ac40cc398d9a21140ecf12c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd06d54ec3880da582f187aca7b9b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067be31bb5c81d43037e6f206fc72f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077e548f127c33e5c30c7866632fbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a319be6a8cf4992ee073017987451632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280ee977e26a64eb35a087be57651033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b46cc9eb75dc1be94e86429c367234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516853e7df5dff608567bd405f38628f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e4a01664b0f49f1143936b3b65a7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783ce1f8db532d2378e14e118a621a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568118b55b40bd63cc261fab35d6a00d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb817f02d7275b3aaf53b0907ec48539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f321b5fd0c9318bab404d307d8c415c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc8e925fc713cb4522b0e280206be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eb54637ac416bdfce621bb4c4f89d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c120a01ac05623cf40eb67ffee2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e94ec028af5a15aa5a71421cdfece44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf93d521b7c37c2383d406658fa85e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d58251e18fc784dfb82d51adc68bd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209cdd671d8935a131766bf3d5dd83c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1471a4a1137e610f0bc741a29ec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23fd476d4f7e3434b631ab450c03c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c602defab6e1ad58fdd5e5eba4b6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067bfb6f7fd1eb544843cf40638dea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ca96bb0bfab75cecb4ec93cf098452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee98deab92acb85e06b337a21310853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16ae214223a593dcd6d2bbea9fe8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50be457cbc43131c4c265c79459be255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290586e26fe840ad7e7e8df3447956856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82bad3af8e5f87740b77a0dfe508d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43306d705f0f34aa8ba18ed42afd9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c071c1f36bff60d6a1f287b46f25859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327332b51af6cd5d7c1aa40e1720c2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcf27c85915d93f465ab0aeca4457961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833efaf5b3d7eee63c666a60d9f28f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f45523cdcf2ae435be05f50761b0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25e30ea8e14cf6c24df9689395fd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396635e9712a0eee5dc1ad1485fd4f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93aeec9380ea0f16df24bc7fbb95e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b13348b85bb3a54b7648087a7da567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651971a6f4b8c8cad62e4f659f25fb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a95c8ee88e347d71f23ac0294f7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9163b65a25a521187144f121583570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b467873bba1bd969fd41063f3e06b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c92f45836ce83fa209ae14cd83eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533200ca057c3121cadeb41e6a664d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5719a75bcb6bc80f21c44cf3e9e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b641a14cdcb4565c3bc3ef39d84c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee17014e83dd0b3c9c701259f59af076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ce99fb58c9a7e898a1b8a86a9ca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29939cb1d9719db86fd759ac8ce4d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4988b21c386cbfa004e851f09d3b9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762523fa4bf4a40ee8bcb15802ecf7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13735d9832fa796f241bda2220613b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56d4be3b8db395dd18186afb941a5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fd12edbcb5b2c4ff991b189cb70ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682fb86d9750032e6eca6c86301a96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dcee4cb87107123fe83c5ec5e64e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57431ab2bc31ea218e7645adec314e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ea8b49bbeab5bc8c1681799a4c6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a43791f8f7a166ca1f9c79b37b06588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca612ebf32074746f9dd1ca67a6bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2d9989d05c71b5ac154388c97ee7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a704ee6d69ccced23c96a389eb47d0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98530c430d0ad2e49f99c02a1b96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc9102acb6f3879429f49474ae7f5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec3fb9a1f1b6e2ef7e7cdabef89f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b6a08cb75a301a0b2d25838c97bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955194bc26453e5195d1f83788b52e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be7b969a95b244a69322033da5c9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a38c95b05c354bc613e6114bdf02498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9e82ccb7448e8d54189702d2d33499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b555cdd8b7e95f65f13a91cbfcaa97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3266fad3c8306588d70d350673adac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce05e257f696d622738c26fd627799102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d05ded6779f83b2be3503220b1e31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a43c7803a03d930b7985245609b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609cca2a9ece636594556032374ea31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceaeedd1fc2b6c4e36f86353cb884d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b769c187f204d076912992f4e79f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd43bc1732c2064cfb2eabe9999ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3251fb8afb02fc975e83bde6c5657d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30616fe71cacc17919d63a7151f15f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed00a9995de7efb13df1e03ff3426d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd6c979619edb5f0a9f8e0d65fd576112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3566209f0d985ff0b51bb87a78cb03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e73f02c7ccaa8eb3cfd2eb1e35c06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8909c3cf87737c39159bdc9f1ac9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc7fcc9391587c6d6bc7806c16c1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b0ebab1f96bc07ee7a2890308266117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307b305288f11a632c66d3c7ba3127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8a249ccbc16d30ca90a8372b1b5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd67c7c768c350b2e15baac18f9c46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158042de97d42b5dbbe65ba8450b298121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f6ded53c1b4fbc34a65a0e598c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad3a54c1360ea294892c042b268ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3a73f3969f1b8178677f59a43d76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797992a89998d7dc2e0b9e55725e015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7e1a30cebb6e3b770e3b61cecb79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eff2725bf9e84fe1a303fc93fca90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250055ab36c6cf72fa117488b978747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ed815cd300ae32f03f3b880af654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f872ba97d1af3ff7afadaaff50673f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d843507a37f7c5ba2030a7e8aee4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c275226b817d9d728f17846670b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0080e694d36ae45e2028788236af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecac79910aac2c17e8c022a9e094e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ae436c424a75e4e9deb238f7c86ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe6133031edeef00d1bcb92e7e228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb37745a4484218e7d1d6199802ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fe64c74004e276698b54c2f6df98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb19cfcbff3949d0c13b246c1ec6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2db19bcdee2ab1b2905337389eaff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e3a6d21b56601b11ad0e56d0b181141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c88bece2427d7a2ebc9fd75a934e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7f1e1fceea3864f271956fe71619143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b154e772d1a6c445d1c4689b3861c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b4f72d53bd516b92f5a2ec5d7671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6c7a4ba1f8c02ca97e4dc808e679c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b393a063fc395ee2091411fe239cf6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be242ccd73a2a6fe6205f61d678d049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6eb1e4827a23166b632c53ec60fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71415f82a818a15916c3e04f8c160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1795b57d5fd672fd4554d5468d81b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f98fb0fa9005e6da2ee89917622dd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42103e3b17ab11670158049b4688d73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c27d350db79d7f3cea9c55375cd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bad62456126ba27e927ec84807020155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d23c656355575d5ab48c783f84d70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e8f3fc027a0cf582aa3edb03c2c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eba225628a24349faf93730a5e166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f2c4a8117e21cb4514bcad4f0897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43c9b410756b36f18cd4e45385c1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac40b3670d7cfb79fb251dd5755e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d77c8ea352b1b14be3dfaecb8013162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7e8bc3715cac0a1db68024910212c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781dbb99b1510bd7e4845190183567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561294ced7a52cc1a1849fdc5a0b973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e44273c31d46a67d786fff94dc3aed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62540bb7595776273fa7d66c6c179167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6c55dad2dca264a411d7d0f2d101168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359db7becbd0218ce62494af735627d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccb465d491efbdb86ed6ba9f2a2fa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70ecd30fa21677e57ba561d7b6ef9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139e33dd9504a692ee62768d3a38f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e52625691253af089a76a0fdbadb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e7d2afcea2ec19ff1e4707bdb20e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdbb8bbefeb0b25e306f5fe8fda795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab5814582ef149baa4a6e5a8addf3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed38d5b87b0408001ef7f586534b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac71b6f55a86f98b79df9c3372b6bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9b0f71941047847f15671df5533a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e918bd54d3a5ba6da5828a60498516180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c80b50711fcad6ea2b7615496b948181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0a66130e8f4b01b9bf5b806e0d19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966d7774f513052dbbf1108dfb68e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5117fef5bf5e536dd1f71ffac04133184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8131eb031244cabe2862bec25a6d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107af4a8ab8a296a4c3b788c7086d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aec311c9a1fd3270c02c34fe072ee7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6e80e70f5dce27cedf52cee3e334188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f31663b6dcffe20e739b49306e72a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a6a01620efb89fc8d6f9948d38dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199198bbc298058b2cc5db53d823cf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689696e06e5524e77baedd70163ec025192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a234675a4be5b9c477a0c3b8bd18b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d41cc6cefcee4cb2f242add3fb8cac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393bcc9488c350b7bed0f67cb00efc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952b42cfaf7cf89d5ec568e2a59d8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b03cbcc2762fb4fbf966aae71246ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a01d4c9284c228dfdadb5e10402b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8fe25be0f22e6308473225a1a03a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa9b46d3c9582ab6628200454eec7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4b604bc7e18f6abea18ade3b1f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25243500ef77bccaf261ed5b6c54c86b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647016f187075467cdf8c9b685897116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acc4c83526530cae0167746ada60a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fbc39101345bbb4f25dcb9f53ba61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1b88735ce5e891ca25cae88b7608206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705938604f9948e942e8b0258ee0c1a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc16a48c1003b16b2e4353ec5e404208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd5f0ae1b3ea2e1f5a63052254ac9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9cd08fe0d97a0e8d6c723d32c26c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e3149253e9c6f5e4d325b50be73b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebbde296e0a8dc18db901166ccac14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ab1576007e1d0527f2b733eb5b1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb67b47f6838b66818c94494b2d95d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156d318a247cdf21f4ef50e00a29a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5804ae7217c7011ea5fbeb8173078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e0f4fbcda343c28dab9ce11516e54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4984b5819d25f79837f262ca365e36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570daa6b194738b8398130d9cdc4e52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadf2947ab131d0306b5350a44e905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36299111a7fd9b28f0c3c42ca1f66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fb1af5fd7c6e654ab522c1d193d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0a4396944cfac3c75b5688b708d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef890b2e199f33a63671475b8b16e54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363832ca5228706eec1c93f16573bc3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938016038a21815dedc5cb219166f2c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f77434f0f5032d35824e0de15716227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a0f4c3e3150a68071f4fe583d18e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb61b7baacf8b2f612f3a116bf3fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9582f96889895357adb24ad8c458e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea501f5f022e7c2ab6c5c7f76b09c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0f5173b642b2a8f0e42a5572b786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef1206cd33cd3bf6c1a588abdce6d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe557df94e01a05b3ce05375ac825234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83584e2245d3e2e5d9563edc3ff3933e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baab6c1acf8ad6cb18ea6fe0f74613236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1d2d69d7aac714dbb46371e15602237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ea10847d22076a28699fb0a91c2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534d8dd3b9f380d62fe8e9d3c232ecd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a38b1c7fff2f659021138f55891e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfdb3b200fd902b8e7f894365e7ae2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f48bcbd5f029ba71822ee974b2d92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6752b24e7d343f145d3439b2f50e60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8cc029e93f7bed8d091d5d4dfb958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b72b7f6337f462bb744367a7e6ae7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025af48fe4d8123bfd7819dd2c006ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999494af96a63a08e18f993efdcba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf5655022eec38c212332726bce67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b2d6cb06cfd627250c2e9622bda4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789395bf0a63d6a3accefc6843d5e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2439078c58f21e4918a226280642f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3305de7a1ad1bbd314a7bc4931f8f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16f7b16cb1b6aabb95eb00db5e572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596288597d8e7ff09c8d7aa2837dc43b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8cbae124218ddaddd6518a93accb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5852d4e188178b43ff297aba48ac5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cafa546f838f279c9f8a57dc15b36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542a3e0ac7ca077dc48ad0fa0a0d8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9816452d09b17e7e61a4acb15839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b20db225a15da616b717af11d8a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b20cb87e3bb501bb0c11665332989261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50017f402c972f55b13229eae7e43323262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee0988c811e52fe0e097145e69817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb9b0b240ebd2418d201ddf3da7f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4469bee7e720178e0c9a1b96c36f5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8822b1f2d26a08612267fc9c0e262266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde3ea29d397eb26b5fc6e6050f4c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280c2aec0d50f45a46ec613d810eeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e31a36c34b779f51bbf54555e54f32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed228b9fe64516cc50e725ee992ba396270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929359f3c1c3fc6de594ae698faeea34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b427962f5db224fc1460ccc226b0017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2a1b0efcd0552e7b626d22081e35f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d8cf94c09a6fb33e4b7ab36bff9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7b44804b0c152f74197422ef79a51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf89e589d0c16f382351d6e4f269e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481c76b01febe5ab1cc5cf1ce5107c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69de4a6d0cb06393a12c048e54d88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de459395ca86a29950491dcfbbb34ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1e61c989e6bd22471de50d9de290280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f024e6971774f3db8006acba607932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c197add659b51fbafb9b474ca9430b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f0eb143853b9d99c5c2d7b020587e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839be415ac516fde043ddbe45dee11f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263863d4bc36f963da330c5c9544bf97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fee106763e4517b675dbd7b25e7fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ca78e976bfc9f1aac46ccc5b7f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b922c097eab49a78429d079d5aa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d886cff5ae5124aac261dfaecd5ad1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23eb7653ca5a51d757da5073cecde6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464d404b64c2a39b16d276a2a91f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42e614557f88eb65b393d62aa1284292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c994c3c1c5a2cddb493f5e768379d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608b977c01ca5596ce483f9f1088e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052998d560ef4e5f15f008d13557edbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ac33ea6d1a86ac5f77b649b843b3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf468efbffeac3ad264fc255e4581622297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679879e058f5fa62741517a949f5f2c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a5851c31176901ca99cfc83d24bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9473419615b19afee40bac5027fe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c82ce043bc695d4e5df104952616301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a25947be1006e7daf743371084393d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21ac07a3be6f47fb0f7fb9ea5ae439303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f592f67bc49de408d2d7f4726b7eef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff006c7cc234b116cd6b9df254a2763305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661a084c413359fc89864fb95de7a83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796494fd65429d5869963596df6f4140307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a0807e482dbbb0d31247309eb8b9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97302a039215d4a435c8e8c7b34c10e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe6fac0820c610d28154ff2283b77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463919d790bd769ebf03ac6ca46021311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dbb25212b29056ea8aaf32cd8719e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafe9ec33e55eba8780ea434678a6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fce1fbf8e316982235132ae1e8ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f300d075ee2e15ee95a8cad7abab4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d473cc0979abaaa64ab6e1f6f4dd36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4c37a7cdc21daa1f4e4384e0a5d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c4d77cf7e4a605560362e98e2204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b623691e5f6a8e99e55a7ac8a9ea5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee534b2d0499d4f42fa028ad20155c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c76228e10b897ab6564309ed85d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3278406547c056473e2c2c18234ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ace9383b54943f4d2ed813ad4652ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb54c453d0cd4ddc0baf2f764133945324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93a361432c243852872564683e67c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702386408c31412fa6b354dc1cd90739326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f42245702a65cd3bf61daea02c707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1150aaf317ef98fcab772e42105ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052670f998ace5ba424cd132022c74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f1aaffc9507deb45f1d1a9e0f2017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac11ba33b2319d10151f72b51e03c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5cfa0e33eacdccae04149705de86e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32767b7a578bce98735c38bb7c67172333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d32021a804bd0a29cd65139044779334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6601927626ac2d077080f276eba244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec8b6bc05d6d79863f3c47eaa673e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765bf91d2efd35edc5486c99a41fbee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32139ea5170f8c96599881564c4ab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc9bfd97e8f354997fbdfa0eb19fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6feaeb649dc77d0999a223d6de5b79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a895e372aef32cb8ce9cc5523cd8a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eadd720299e3e5afec43d844e4159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da35683f131c6a6b871395bd634a83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1e32561274ec536fd4afa6dc2168344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09038890f244fbe97f115028f2b079a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b068f7309e329c8619913528ba4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e74e1ab67596b66841e80af836ecca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e77cd997872f6deaa6dfaf1e3ab5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2753fbcfec1c4313135cbfd18084349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29217fd330fa5f17637a21f08c00b54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9c37d46a1f6eef8f0afc2a7dff80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439acbe78f881f14827c2a666786a9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143afc6b2241832b98747217f16aefc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18124ed27dfba44d979ec312ed8572354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf044a1b8f6e480e769c773abd1d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4ce9fbba676eedf0fd47831d4e4db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162fe76751a1e3505ade3c9bf034a61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64d213e9c32c40d615c85cf847b43e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a237845f1be28bef2b4ba82e56674359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0d47d10d6b7256dcc3868b15eeef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ef66b214a1743e8d3a66065bb720361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0d6c2be442aa76186649782989078362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba4d9c6a808b4f6a4c93473d1223c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcee87b05e4c2ee78491d9ebd11c0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e8df7ade42f9f2a00e947e223adb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831cd4854618800fa585c92f61487f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f90e88ec74793bb9a43f6ba6380d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e4c5d481e019f67ece494a0bc170368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7ea0b42119d90f5ec763a8bf6e04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef69fd41765f0fee9a5d5b4c50596fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae7787724ed066cd49b1069fc84ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236c1ec6c0a5700c12e98021d4fffa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb266968d8ad018cc43492dd34681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883561ac55dbb4ec23d2044c2a0bddf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c6571a82f54a9c2d7febc72bc5f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743acb5554f8d6ea81f8fb52091e825376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8875261d91339a1f3a783c2827e8e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60261c832ea798e827f4b1f71ad4016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dca91296d04da54e41367413fcb93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a7d52b970bb54e8d2c0ef72e106e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e2d250d9422c7bb0a34d7e71457e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060287bfd01ec0a2c7e0c7cfd9fdb8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230639fbcfda1b081fd5f8109777ebad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ed328b7eff35e51f7b3e2be7892c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61849e2e54bca8447b63dd93721bb70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb853d9696650d04b1196c55baca96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d957d9f2ad825d9c2d5e2a5e91a7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa81e47e3bba620cca7f57615d616a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74131f6909ebd94f8b1145051ae5a91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890652361f61095cbe1e76248a50399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d2b8e1fead8338421dfcd82df558391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a96c7976d9767b8ee12c3e61b579392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc2a8c9c59f924fa8e20371651295393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3574f0faf4b5feab46acd7d9c82459394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4fd187f2d572266b0a26dda54e77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6460a3d816d162cf64e0965797cf16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c14e90829ad0194cd40bae8f3fa523397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726f14862859854a17be55bf55c727b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62424dce87ebe7dd803b419c41c61780399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a02105855e8df5e1ba11d5981b8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877091c4756fea2cd6b3970aed3a760f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52c1cdf2e1fd47028c1e54820d18c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55908e24c2271dc99a6de351c9c6df8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bee2a37d80b86bb1b650b91f4bde7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6b2bf0fe8de55caf295e5a6d7d83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dda58cc0abd3a80db6f728fd44c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ec10b65d726c41bea2fceae6f3cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6eaa1c74f674082f20bd604266bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef033967a78f7d285db64343438d883409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09865f7ef64383b1088d7ca51bbf54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c8b9ab249fb12340d9c307493086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f252ea300c81e80d1cff42eae680d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f23fed1340e900807d5b386100467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff632edb813143bda5b26e3bfa9db50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459785f5adbba71f354e7d322387231415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397419f090973caf2458e6ff754f1df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb2044d068974238fa25b303e74bcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3e900df3274617266cb2838f2a90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94482a9f4f93031498e6803090548419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a1ca00b94a5efea3b0f700835875420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5dcb980db44a2dd80c1b5cfa9221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a3e252901cd83c9d9c8ddc64dd65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca046eabd4c1e58b854a5ee99f69d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92557a3a53ddd661f1a15463cb10d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6683d5d8f37c777c3fbb162e5939368425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a1b262ddce4a7785ef247099d538a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e45dca7e9f8cfec528400148dab1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b0480f299ce08bd7d90e34937212428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a0443f427f5dd442ec0ab8c9509d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c139948c28952b20e0e5a981534e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9046e535c4e0b4c6e4197854d607431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9f52ca8607777fd883d54823c9f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67debba96a2ce71feb180efbb6342f48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841582615cf017bbae198c6f4f03c15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa4c568005bac85974bb6a38c13a56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5df936c74bf43577157a18f3d6d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006efdb12e1230f991f607dafb503d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abbc50c3b8177d9205df8a8f7dfc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bbeb18762d27cb8854f3fc46f258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7bd0088afdf3b135b0a839290ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d8559a0e3d42a9a4408bb35086184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb054404c1288e6b549b4e1ef7168e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e539216609d64f839743dbe7285d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c9d064792a0bc109cd27102cd05b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836629819b9aeb4a1fe781db0acf178445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc254228b31790257cb7034393e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea7ac90948a69c599365e52753c187447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f354edd720be8488039cafa1681167448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897ea4df4ade9ec2e235e433dff7e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c29defefe0b8d93e9f123511fffbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2949a9f750ca9208da738b0a2cf1c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f3f0415f76e61c0febcaf85b7ed9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ab2fbaf56c9f663cebe88c7cbfe5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204c8b63a8d0b528481e4a7f2f9edb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97511bbd8903b6136967007ccb18189455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaeaab82b901a4e4dcdd295772776f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26246d8458f01d00e9be403fcf1989457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fd33703cf502d9e769eadfcac5ffd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3a6c9cfd6572bf3ac09623769366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18621892b0353ad19c3d98ca03dfaaa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea57ff89a340226bd041d29a5d1eb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56673f53212b4e1bfb9756bbf928e44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f94554fe4f6677a35ed64421082d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947f6033cc9c6b31fe7063f0c65288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e05ce1dd222a4a5bf44fc57fed9b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75152682d9f34c6f04cb7d4e8536efc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f095b3c0884e76982a4461fb0eb38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98b5754d059f9a88749b1cb65cfef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083231364ee1ecf946d7f210201281e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875dce6df28e54fe4a643fbe8b41b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432473f732a06a5e33431f2123936b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9d7c2641cb3c8e95cd7baf3c51bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408f87743fc233658a1211651ced86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ab24368bf45b6e3d85de3ebf6a2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d8b5cbf92d65f41eb4ff261fc4bc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872187577402399fbdb483589537502476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26010668d49740cd22ff89c725a1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7708017f41a5c70b5dab59531fddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca18cbfb22e5ba6908c8109c02e015479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926da4a354f809ccee5e5f0d51502e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d1c65dbae5da1f9d82b847bfc532481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02818fa7af435f478e1e3b45ff2819bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc46b1ba60de8ad82d5da1b60fc451483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e6b66ab562e1e19f55b9ed2577c4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d108f561d4830eff94a8496da94a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe5ac94c2545524965044e8eba4aed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be83fa76051059aab3b3c74a2e3c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344f59dc77a120e6b8666fe5bd6409488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b00571b239780e12b2901e875742489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6442c21cbf8aa1bf6cce72d98c7f13b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685fe165dafd96a25c9559589a00984491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961de2228b8a1385625a3eb37fbf30c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a6ba61b283de56dda002767ffe12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34f206f1a6ff0a8e4a64171e700ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5401fea19ca1f998a4061b97c61292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7efd55efab989136c2a6fc3adfb8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de5bde97bc0deb1c41ef7252acc59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd605ec8257ef4ac643ff39e7e1ba39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90056971b726022233a83a250c5bad7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2858f52bec5965dee0de975956c296500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85045ad6ce147e0f0c2d6f46919e774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82ecdbd0b9e163356ed65cd33a865502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7e61341b18ab7e27514b473d7fb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e28b49d353b524a6475a600e78f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e2db18e1adcd17a8aa4a594300d8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c9c15668c0de4cc42d9a44a7908e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8d2d75b230041809505b2afda42e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec9ca4580091fe3fd09519b5a23f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348e13d38734574accba4b74028689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac81380a079b732be159713f51f78dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe2bbc162c7942b6299e0ceca71adc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda79d2cb068fb9d64fb42fefb7054512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed95cbdca2100ffb02b659a2a6c16e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051eac9ba0117a91048845b0b3a5eb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76552d4b06a7a815eeb19106d5b705515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c254985d4a6087bc7e2cc254c0e8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c0b3628304a32aee08b686bb021a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0c3d196007410393f91b1a2ca275518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc054eec99ba174223bafb88a767fcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cba4d884525e368347ce75a0eb0ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2407768d2b8ed5e9ba74de76755f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065d031d6dd78db3935a8d96ffc891522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd765542e6d10298541e4697a47b076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978d4a15e8491a5d85717ad65af09a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269638e7155f6e89f03d30530cda39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de758d52fb4b4a2091cdfe77f456cc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d385f2fd17e1795506e35cef56151527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a20ccafa2fa8c8cd1565e3d752d23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ba73cd06cba15df9e7bc6076193a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b1a00af9718af8c650977fa033a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e059454e0e444ab3717512c71989a3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece3cd5b5792d48a3b15c4cfc73b87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450103407858c3d495850f6860f7c096533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bfb18d1ddf0ba21641d1737f0a0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af927151ad1a85b4638382b284fbcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41df440775c55ecce10618881af26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b84c66ae44ba0a6e41fd64397b9675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adeaf72c9efd27e6a27f08b4e57ea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed29d0759a9f3c335b5dcd89bdc4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a85d292ee24d2286786f8e8e56d5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b542bbaf89e1ebfb10bf3429f7a3e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd372028320f62a61f0aee9fa4e3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8704f98b1e387fba50532827b2ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1936e8722d515b57ba465224784cbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4e5f0444c3cb21d0fb778444707a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ac61e4214113b127cfe8ea1f1511546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656db2756a856b408e4ae0059b54283547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799021d42ab3ba7b1a48ba783744d6f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd78d08b3fba306117ab29fc0c7d71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd47cd998804b9436b05e2b3109615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7553b544f833a43cef25e986608395551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b308b9d17f3267231c3355c62e1a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec50f4f12783a571412cd156470a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec4a9fbc5ec11f96d3cd5cff50b705554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64fd689c133c8c23265c26e042d89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7977ede251eee71a59c76b40a6426556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732b16fda4a1f83ef49eafa27c66c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c27d23ea7543213bac89ecd7b98dbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0cf6b237a03c0e233a9d26167088b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f556a4a5a6213d27e3f13a5214d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d14a48a1ca06f8944eb4a249125f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b646c797e58459859c64499d176894e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb450fba20cf2a7b60ea260ceaea9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6193aa6de423e158a4ca213c613eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a1c717952e7c95a433e00f1ab409565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084cb979a0ece7e60200d7fc2c282de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f5143ba2778735df08e203da1802567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5495c3c5a6f4fc31722082b536ca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f245b4ef73800b9044158c2ee0f79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a155302c1866019ea322e11a1ca3e9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eba433eded1bcdd4fcf9f14e9c121571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c386b0ce62ccf88809e6561f7845572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f2e15d9a4031cfc21f81467626f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77cf635c0ad4a9036ecb16970dc0cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d786dacc7f2550437310393f65842d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b44b84e7a02e099e77357c8b59ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7abdfdcc10cc1be5acbbc973295dfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf321ca409de9ce931456a94340d88b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7176e0280d490bbf660419d0eecf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a233a5c9733c4c5fcb5921ff9b490580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f39f92732c452f34d25b987ea3898581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d80d306f4a96f6b621a9960faeaf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867904d1d0e1fa8345a786f783fdcee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4033b86f83b9784f301f93cabbf49f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5ef6ccdeff3d73c2abb869864295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b635163702b2dae7b5e618fc8ab36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5546794e35ae87958bb8c497e63e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3e5ced64e5d4687bafeed1da0a3bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6cd234daa97795e8355691c10955589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f119e986c2cc9754b22e51075e15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57874b58e8d61e7085ffd9b5a0b21d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121abf0be7f4efd406ed21c30e8c56f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ada3ac86c765afa7fcbe74bc98dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e762d435eb79c966a34736534417b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23073abcca5785b537cbdf983133b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dea834062b0604dd855bc59a11071596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393435bc4d69997e3b6865137334851597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffad0b7d4a2e300bb60584d5a8bf21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a6edd13bf1aef57513ee78f3b325599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080520acd30f0c6b5b3e1ecad023a482600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79702825e7a2788da28103b0091234601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c674da2fe8e83518225736b13f30a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e189aa0fd12664d71f002635f1233603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c242a5df5adedaef3d95a5e769f70b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0b647c30541ff52da33157f48f92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79076c6565239bf0d2b4e167a8636606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c379052044b6eb9719eb047333e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8594c2658145b7f8cddabed01d831a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc84f7e2efbefd6e3aa35b5079d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146934e7ea0ea6972b98ff84a9de3dae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a646cd68f8f24ac73dd70d3e0a31d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0596665674bf30c96d124c804982c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c8321b567bba59a4bfda99f24be2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ffffbbf9d9e61ff5ac16b077acdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61553b230cecc63160eb6941af5191e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6bc73634b3fb8c51f88c49d982e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d8d938855d774402d05ba544589e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892b71ed7c959ad4419a01c7251cdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf62362603a6aba58891ddcafa739a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa416e1b2cc0d2e5cb4927dcb278506b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6047789fdfdce50307c9be68ca36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5efc01ac251ec697355223c2c0dab3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ebb3725132ef721459f7d6df17d56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9870adec89f33bd315f53090733e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41466765bf2a58bd13ca5913c4e981df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85aa2c8a3c3e1081fe1912c8c42dec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05bc55d380fb4e32c367f08f66aba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db963a6053cf0ae19c17a7c5e9cde5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d107dcfadec9a7b97227006b994f9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a86370d97909ea4e772b714bff64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5733428a2310c82dfeca75f017a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d922c9575bfb3c669964df8710e04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c1b61564755c5e8023deacc149df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c229fcd0d06873689cfa0c965852634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912117aad67d002759481b7b08aa24e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc353bc65a54b0b89a93c4325a170a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eeb92c0c2c35d892509feccfab7e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be039998e1baaf340b575ac128889d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b5786d9f79e1bc59ecc470846b25a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c2ed36c86e3cc2e7f35b396d6a69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aef0de9b54e0b8ece5fb61d214bc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1df14dac3da640a9445cbefe9c7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139cfc86ebcba8c347dfe14b9918a13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da91d31b19669de845b784c7728fac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f965eb9d2ee6bfa878eb0f63b16f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420922619eb8e1b22193c4bac2c35c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991cd2cc96d57ceedf26a9827c09abb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f85d1e122f72342bd5fc89eb6c20a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648cd3b412c4b28ced925a9813aa14b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fa11038d865cbbf8108969f109c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2873c274e653a4d4ca3365a717b042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a7b747f7158c2cf4b7002819db90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19163a131c24a9454e45264532c951f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb4edb62f45389eba8040119b1857654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f541dd82478ad8e1a4d503326c66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92998f1901ddfb943b8d8cf6a15eb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add382ab1c8383061c6c793623c6aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e2b8c26a9205e2ece4bf65c92f672658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea799b880988a7214794adde0be1c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f21f2b6fa8b6a19033777e2f2997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059419bb87a67f4834fb895857997284661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6165144c8e2e10da475f49d1f376b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09420fbade729bcadbcc462b6dda9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece29ebeac33754af68892c0b04d57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8482bd4bbe70d196e03fff1391c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164e086634bfe1b2e6e24e95ec916c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff253327ad61ccbcb103b7baaa28e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906e8ce9ca87a049725a6001605eea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf127d257d0a23ed43d39dde08f86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533fb3ef57c372f685dfdb70ae6dec1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb99e9c797eafb8d25ea457db17e84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d3ea8551f9ec170594c5fe9ffe25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3669e562a6745c01848cf3f2ec88ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e0af786a2ac62181e53236210c1c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8150fc717abfe651a85f6d84259e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a1e773dfd8aa410d4ba897b9bcba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b74d9a1787786cd8df4dec434d66c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f857766c19e727e86b1cd8153e1c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe19951c47f1cfa4fee1986322ff47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef918b4741a9ee58a742eb57596a8c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e75502e0fdf196263601079e08f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5eaed49d39f41fdf141802cb8de9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54249e3c675001218eb37a2a9c58787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e60b6c665b4c060bf27ccf558b361684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1bdc5af4d26bcda2822565d21b7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f9f6cc860f96649ccaf00761a71f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c4789fd911971ed95f550f75483f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530499d812fc13787da7d43d6d4756a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d6e08f71bb5f0753890b2852cf03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc29048e62b03901c3bc45f16142c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f8baeb381c8c36df3767a3d14edc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c8782c850756826e0c06473d261f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5e07eba0abdce54d1f90af3fae40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac3971f337bdcc3429d462e47bafb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14fd4b9c510240923b02bc2ec4adf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e529dac91fabfdeb05cf2c32576f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01873552155591bf205cdc10bdff5989697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd0ca0f1a411ad05de61cbf1ec7508698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edcc202e3be0c703491746d122b8dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afbfe2d4c858d90188a818d6594e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc2edddcbd15144a34a2f24384f25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334acefb78886c08f45592de1d5f9126702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc46cf15fb94a2640b8c54e0d8d16f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1332215d2e69dd611421cd5e2c2bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3533a0daa9f22bd11ed636818ea1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec309bf25997619b84429cbdddcec25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6a3dcff4af8b139ae67d360bafc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa54fc976d4d9f4b6f1e8c84a2ec05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68f3171e4c702626106977ea3f730a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13011ca0dbed53222cbd3ad5a071784710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49d2bc4346b0a9368a9fbe40133f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c74b8e416af7979d99555e4f902e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb1d318efd1bb2ecd749a7d846d95c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db2e1dc03cf1c0b2d5a742f87e36ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516bd473697ecdf037ff0a8b687b9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46f1fbed4f55cd58213db4bd2477c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e77f9e1e9bf1a127cdd5108c7843a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173ebeeff5090ea41f4f70e9f76382b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b6f635080a98e82135b97cc5c4fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600883641eadd9571164c734f04ade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963a948b76d436333badbc79b7db39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a08b17ceae318f729d7cb2bf14c40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebf3ab1fd1a7f381b9697ab674fcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea3f43f2f3051a564f13c46882d6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb2d91ffdbfa5da74489ee86c71e2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a932cf50e948014a5f70906e47dae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b734beb674742ef94e868d7ba0f230c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c54c6154abdd3410830b5a5a12c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc787e110a66024df846afcae34e858729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb9ffccbccfabf90d0f7cb80f4065730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804851a32be31d73c48da1bdba40d6de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc466bf69a1844c5c814eafc855c9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a931759da746628e3cd7b2976771f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e655eafcc5ba8bd2d5410b144d2c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78fd05b455552542a2842add9e024c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589e60053179489782a4555fdac5c4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f60d1d2cf5c3f6dc4a731a1c324bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9eb9cf389e906694ed9ebf447a1fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d44a56dd8f3fcf5a7be57220bda6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b73397af2cd7af05fd9cecaa09378740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f9349561dabd5258a9f937db6baf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf972ecab6aff052da5ed6092f922742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9a1e0da9ef8ba798ed814e201329a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b14e73e591968e32ace13976a93c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7956a9786d2e47e70771946a2ae155745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5546d659a68abb4fa92d4d3d6317b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59f73d1e219e941fd60953fa53bba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca649f9c3ae2647c4a833456a4070de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0703c21769c3b63969b93084effd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd0d1de3784fe3f010e7329da0a47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653df5cec22695d7e2bd0c2fba6751a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc78c0372192939c65ef05e6eeaee43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097359a59e7c0b37debb1fdf795a5c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>