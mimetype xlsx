--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9692fd0db47832c2bf5ce0f6c8b741a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf45872d71c6416d684392864f49492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283982d3eaaf71a748a7e87ea336614c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13be76e6c18fcff8c70ef0ad96b9e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d0dacf377417510f7757cfe1fd3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88184a6300285373414269d0647ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c58e61c4bfc908921453eb877f5f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69239301222cbe181c0d18fcb011e5ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec15cfecb94ff315fd6d09eb63b37489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93295b3d33a362fe90a7f7f55f7edeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda63626ca8f3c494e7829cb579f046111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e065792d0a801ea31281ea4c80e9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67408b661b19b45c948e7a8d685d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92107dcf3123ea6a45d1aad057371c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd8c77f174cc68512f897b48ff131015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981304e113027121ee405e14a78041a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa84780b0feb2455293307bb3506017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004e0410dcd350a01530a9c59b7fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336966752ddad35438dbc966b38793e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f30ea7f217535ab86697ff3c59e1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f3e699e8f2906473339b4bec4f3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12685cb479af5e34daccf4e8cf4e92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51efb87e19616825b8aad4e6dad168223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd430ca087a4bfe3b9e82e1aca0ead24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2639bf5dfbf8c64f8f385d0207d25825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb83c95eba55be79235a4468e2fc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3addb6ba7d38230cffe8dda1f5451a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e95d59ee6161ae1d2a3ab7f5ae0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ae3267f29fee01d1191dee24455229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d780396b89e00d1df5f863ebd0040330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4f2ef2edbddf991eb1887e8ed80f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d8bb1db74040f59fd5d121c867ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb10c50d1d250fe9b9edcc53d8f8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82beaf46000bc40810723c86d798f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a13b8cc7e58b665c58d75bf95787035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40bd435b6533bbffcab2758839e4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b98eb7553bb6fa2bf7974ee67c52237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a075f1697d03a3a90fbebc10595338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337777f3b6039cbb61e0f4ffa5371e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5cceadbf6623dd740d8151090dea340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a409c474c360b63218069c16e5ec841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18384cc1e5f85ff1b76e82cd4b5b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e718cb5c88a3c2329118eea05d7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28549fc1ef34275f1559c7ad4ca35a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373be90f8886733c4b4c1c8577832845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f04a2b140483a67b1ffa4d6cc7062f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdaf3d34ef39f850985932da6fe7f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095bbe63c1effed96826b53c5984e1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3c31d77c91c4d30e77864b89874249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906b163646db52811852e06626351ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed33b0b54d9f5cdb4c6fb2687c07851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4890b0405ab6f362e00d2fab4f71652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b199cd20a5ca79f70103791344c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c895a355f4d338455f284b34bf051154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6856f94bc5e240cf2bf36b66a5b6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a952fa1874f04ad309d7451a28cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294777dac91b6e99f2469df58303d1e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2612cd1e80e838bac4fe2577a8980458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ced4521b310adb120bf43c6b9d52df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8e098cc49fce4b492926e571724e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b011d41adf0abbcce1d38d71430461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c28c7610dc9df65006de44015ed5e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482cae33a42c894c81d5359f24e77663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f00d63247a62e3c6eeecc26feb6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd6aebe9d70451a70eb1a2d9f8d4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c83aa753098aa5b72907e744d8d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e3090a55ba46f55333bdca7da24867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71edef980c26e2f28f72675abb848f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ccab3f9335af7cd4c7697f480df969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec131105777804081ffb64fb58036d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a20f8c763efc49fa8a31ea15155971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e24407ead0dcbb6d0556612d830672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a2d9be46502cf1ae1fef4cfd66ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82205b354683248b48112dadb7cd8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f54177d774410e9bd2a1fd85a27f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e43de7d4224e0cff3502be4786d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf619ce24eba656115ecd6d126ad8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcbc58644b97f0e3c19c699f6481378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393e2850640a3977cbeebea5740b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3dd4b382c2758dbf5b666657041e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0096755965d4dedcbffbf7c16fad8a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801417776540ab6d5cc334ab844f5f3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b359ad6dc803d9e9ed414caca9da383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6283e84685faa7acee91136bf9f77b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd8b8f016287a5f6afbc7458b7b7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d854470a1382d0b602e763b65a608586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5c060e020af2dfdc2e1951d9697987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5510fa758527c08842870cc7da0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d36e4a18a9557eaa3269cc9f515289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af9cb1aad5f2b50844e76ca4760d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32ea16b87620e37083836fa3df64691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5f7dd5086c25c3854adf497dac6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeebc625179b7f83561ade3a7e8db2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751a20456726c6de035d2d5c1f7dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6df43fe91d6241668ad29698942795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7617b0ede7babe0199e7e6a9c84196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34f18bd89794dba487755aba50ae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1cb67356830b3be5fdf584c8a266d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d10620d438d6724252aaa5e20c1a9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5efecc480b0595b2c10eeb87794c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3799bf5bf097d233849021e6693cd67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b030a0d526eb145aebe64cf81e90a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb33b30690e94f0c1a5dc4555b54c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ffb7d50de7989e0a71df249a2c711104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45ae12ab2cd35042556706a25cdf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4984edac8f31c74ac3b6bc82247d00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cea3696a72ff324b04df8f4fdd0d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff66a45e8fb9cb8a364cac9ba54297e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6c4b669e9cf67150f3742e749e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af49115b3e8ec18b1ee750c4c52c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b06c31c977658c043b2a047f7b318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8233bc12aedf011f779b7f77ee984b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd64f0c05936b38efd712e2228894f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e9d51b1e325a371ed988a3774b26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f467204bdb571d258fc849ec4f9dda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8f97fd2aa63cf4e0a5c11c2798bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c15dd87e21ae3a6790fb757571264a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566822f506a80bfa73191c6c014874d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3663a11464a89c28ede9fd8124aa40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc6494567a896e3b7a462be8ce4d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09a6de0ccb276bc665369855b51fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f0b2b7df49c38b142254e2f40f43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd54e06136ed72c5e4faf7fb54076123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831114f8761d777953bb346b1b0bd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4947b9dafd1c0bea67df6514bb29d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9fdd71251b12cdec7909b5a5a0be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e813208dccf360e355b749148b30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3700c2f35dbfa4a88fcdeed6818f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de7a93fc2a956b887e8a012ad15a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e45a878582ac3cb2e5baa12a1ca8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41345c221bcc79895ba3ab6577c72d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1254df86f7f7d9f43d5f7225b4f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40642d6049bc8f017ac9b770852954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99727606c4926d61d92dc63ea9069134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6fa5e69db38c97b9842cf1c1b817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c18af656c21ffde5f2d2571ed1df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6038e6aef89a3872925fe4c0862a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c9bef834df96513e1b52ca5ce3ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e553439024f1112415c3c7546d05fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b4b8fdda76dd4f248a9711bf93f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666f8010e73f6f2f79a71f230b12ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fb13937073c3fa7a2be22b06f9216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2c463a9be75a508027a7df746c1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56721dc25367df6130c4f1bbffabe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbd9914e5bd087075dd8c433373e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5c9c6c5864b5634b72be8712a53c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bed3f76ed654b067d528ba3acb6a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7101574cb5ea616a192401efac5db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768a5f26c8b2ffc2b59cc806255a67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c849a89e73c5317a69039f706fcd02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bd1c3b305e3ecc2d2756f364224f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c63191dcef9f177df883633f9233b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a6e579546c61daad2d1c40d88d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1227605ad7b84b667127f0389d48dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5c8c39a2b5f0ac6717975ed19134155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4896b62b8f77cfac4ca6db1aa978d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fdd844dfb442520226b34e0dd841f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbebec64153a041cc17f976a184c2c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebca180db506857dedeef6675e6b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1abf8ce44bf04b8d5e69fe533885d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c8f07204a344ca63c5737f06dd57c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3b01c51e0791e25ef9fbbec77794162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b8261299c3410c48af1d114502d7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c4dfac5af1d6dd09e3806507022a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a745a46e2afbde1a39ff9ccc289f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be408fa25720e219f39f847b13aab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7dc98ad1fef1e44e540c7fb239b39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a669f34275f945b11ef36ba9ee2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc825f5a0f50362a051e55547a944169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60be342190de6253dd78cd02ea7d48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3277f7d5481d9b26f1788a9b2003e3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e9a7f39932310a1604808274d942172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94dc4f4891cd54889f4860070d81f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb72dc183607e57ebc6bc55ea932b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822c328d18c6481c7efd87dc77380f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65c4778a633e1ffdfb20ac90e1d96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40028ab63f81656211d218f805f0f204177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b8ad7fd511dbcfbbeb0f78f38460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2d16a04a6c26486b996c1ce1c1da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757c938333f2c620fa99dd110e60a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd8c6a5e66308f375394b2730e834181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162dd295a031c37a42af1ebe745dc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b98b4e76575943ab8ca3717beeb389183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948204a338045a33c4e232ff8555d59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf39faae7f01e8aa9ed16a6de7db7ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee3a1ffecc52699434f715b91c9c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd87cd4d771cb6cd880c65383e1fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e468f35b8f3960b33310468be1cd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64f28931fde5ffa31d7e755e55897189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2ed55d03b8c3c7da9382e978d2a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee6ad93964d8959a1f83db3418fb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c07063af52ca422b91212305692ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf838082f4d690665f52c97d6a224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ba367a68f56738826e35f75122301194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396f21353e41f7a1c448562d1a6b72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136722a816d6ef3282090b1023bf0ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab7dac3fc107838281d5f30e16c10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b6783b5904348e2d52c255905e45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3d9d1bae7c27af7dd392d13de61d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37685b0644d1e5a52886a1f4ccc2e8f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0464bd298802a900940b4d069ec02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67672baa6a026dccdd9598f0a923db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3ab69e724fa113a1d06e87b75942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebca71df80f59254017e60262ccc87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bfaf2fa86f649542ecc484c68638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73def53fd6a36ada19b99f92e6eefc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042082a888a1a29289c1b2fcb69d92b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7872c5eb6837cdbadb76db13365e1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb199907dd511f62d3ddf5c55dd4fe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc3d151b989a43a77235bb1ff25ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993608d3095ec1712c0b90342ae6af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a262ceb2903a8098e8f80ab1b793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03942c2eb6c392e0fe36b08425055b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45182ddf60f6838e85d2f4fb2b4c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbd00f4ae19125cde658f71b731d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9d3436973d4ebc20fe6c588902ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f94417f7fb71a7057dc074c38585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8fb6aa8cc187e9093a1db850ed107218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c78950fe756f8a4905a58fb8a2a5f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21945cef04b54e7143d7d4c2ec29185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10fd076eda2a4e30d708a95a4ede0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483768a42a61eed32e7f3f0fca88ce0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f4889975be01483c3097816183d0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4257f783eac77f5b8949d64933be2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8d88c93325ac64dd5495d871eb68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14385e83b055e098aaa8325bbe1f6303226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907121dfb5be7ecbbe833d45a349022c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbfb3e01b9438056d00745f9370928228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5e3c1d15bd76e02ecc36bbc5e6d41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267acc738978e777971e51e9b467b82b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b2d04d8ef54422117c7cf3aaf07b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d08d6583c5c95fb0324da4a1c6dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32951686191810c511439f292fb74a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f42c29a02009845402605b2cd495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ac64b13715238b38faf111c62ffe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a17accddc3bf17e049f1b21e44620236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d9dde69b48ce9290c3ef5e463392237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aeffed1ae9ec54dcab5b6ff277c09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126f662c68002b1b418253287df44fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653995f316cdab19fdf382d65e9057e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ee87e5cecd5c343fcd6b916a01a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fe14d6637a3d778ef52363a29b8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1346f1f3284bfe2613cdbb55b2af4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed2e189e30c84e755f82162618638244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb57b2b7af07148a53d84e97ca6f72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7be333d6d954d17eff364919c96c5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32f8f474993af6d431dd302c0b9dec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079c2fba8b356067f1071b130ef659248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cf1fe27f4b1cf34f7fcd07955d551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f867bcbf8b6066c70cedc63f5949b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fdf578a017887ec002a76a6d70606251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717757c880952e4d84831567c9c1d9fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff23527a7a8471b1972ddce180c3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7c240e2ce934ab5390e1cad64a4c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3642ec47e8ad5717871f1ec2bb3b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b8013f7ad8bd7de87c020360ef43f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb3f6ed300a0284f2d473ffe044bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dafa272a33b20027d4a231987e81d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef0eb7ae0c0a15806ad7fc56955de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af571896de3a1f544ecd4e226080b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34c9e9de67e45b9f09f75e1d42133261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadd9071faa39c8f942f2266a7b501d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b0bc7a276c4a8b273a226578757a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ae7e5acf03f6c0a996eea67f24365264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ff18364bba80498d1b6989c9edf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e1674629d512d929667c7ab1f720266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2365707f77644df4de879e1338b88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ebce72122963cf93b4144671edeeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc125f39ae3f8a746591cdfff4f1527269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0840f30bc1689a7ffcd60f69b411c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51491cf5c8703691d3d6ce9a20a1d6a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4e45af31b1f4e28133c7a875c770272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ca13c3ead2b89e52964e357f4f78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c94d05018559b2c830a4cb16ab4248274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5edd91dde426719a87583e0022068275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867fb5088409d3d18a240c703741d52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165c263d0ec02e7b3950e3daefe224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1028de8e966a45cc0827535bd7c376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf557defb0352abe3c78df78848de22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b06624a3198de78ee22dc3bc0510280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc592af71f0be156ab03ebb39e2f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381326a38b4d0b33334821729cc219e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d352f5aea228d0270eb685f138992283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f97cde15d83e047c6025344d57f962284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cb0a16760d33015debe4f23f05da7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057ffe81dd667aae81f748bf2047e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021328d83f029a13aab7233729f1cd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e72e6d43c5e535b9ec7bf048ddbbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b191fdca25640ab7980bc16188aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af86c836770297426397e582e531e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b46059c30c7e501a0e2a96dadf72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a61646b704ce196377ea7eae9ccc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0dac1ca4f07c2c2232199c58e9410293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d455d54cee3be8333ab0def4a3ded8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2af20ecc0d8ae3e90f5eb07b4945295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096be49a08eb0ccc6371d7772ac51b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d673fccc1bd2173995af3ae76224297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a2f6fb7e035d8b3dd44289cf12d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc78fc909c75f4bb19891309420a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a547380e2c0e0404dcb52ed9b1564300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de649958db8bdfa14ae5c1abee864301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606db04178803b8460570950abf66af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a298d5eec9f7bc241dbf48cce0281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a18689c2930359adf970daa4114e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a421a24b14d29ae94fc6c2c73fa0970305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a13e952cf2ef54ff2a78e750c0cb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603d12f4e34c9b1732be311072d1f57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b341fc3f7b20735f25757501ecd30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd1803ff2ab3f8a34cc92be31af98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd21ce1a5f9c4fc2e881cfcde3477ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f09d2ecda5697ae21c4d63351446311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cdd96539888f0914dfdf526cd2d83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b31666afac7e7334e7d94ca72b7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918b46a01a4d2c78ca3b1b8bcd9a43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000cfae335cd0164dd3c810839ae743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92051fe9ec9fd6ae2bed0a6ad3b63f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05eef9c45339f9a28cca285b01acf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07863d28615104ff790369c3ef1a646318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff2770657b8cc3615706979754f64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db23d372e1bff6e00571342b5dbd51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda042ac55c2cfb6931b1d21bab1ea84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648353f3e5c1cf7f72a340cddf032d9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f21dfdae105d6a48109a6f68513aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa37abf30df5ce207067a132087072e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97842e0a4f815de56fe10ed02e7465325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9784ea6e360bd29f6fbfc4a0d62e2bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfcf8679c206bb49086a8253bb42c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b0ddf1ef943a4eba557e934202ffb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78b4865aa7abeeba9a7f47fbdd88d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f660a0e02866311cda5a032443990330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209bd3c3e8a11426e6640c49c7d668d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e9183b3ae7745175d5be280ea88f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c18c4a67c9caf1f2af3c2773bbf758333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11595f8d847f0d4ad0de32c8aa436334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e2a3ce23880e1c8919c23e217745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b81f3121602099baa7c0af66b69a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e85de8aeb1a22d8ab177e9ca407ac3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23939d08d4e1fcc416da7fbbb4cc0fc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c466d95fcf863fa10e84f11e87eacd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d77546fa7cf1d3e7f84e36724850f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0825ec041d0a5a2e9eaee151b2a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346435e07b62c435a7345c29f928d48a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c376f092d2dbd14d6248726691ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea16ec1df04ef734dfee2599ea519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837c291f28a67d008da318d869d300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b7c78454e600ba7b2bcae691fa2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2df84cf1d62d52d1164dc7e12c770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ad09865d412a5ec95ea494b7eea3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9949b9eed092d39a8ab0807ad3754349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b0fb23cfe529e9cffeb066811e416350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f233a82207774143d879c3dab3b75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c322d5caca64860e71cd4ea4405b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798c6fce90db06321859e7aa4094cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1b0d97327763fe08a48458345332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4230d30646119b5626f61533ab17c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c85f802c349c0c3869ec8c850ac4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b52d0bb6792444032b23c5d4465d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d3e0762b63dc77ec9ecec8d88477358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6b98c7ac06f3383c45514a4ae29b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4358dac00f229d29809977a758df5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688f19cdd87c8692b1be808351a83e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad03731400d84a5f5571faa5f0890e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2692724c96ccacbe90b872435207c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9864a939d067eeefe68689aef6a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190b585c38e1d9eb7c7313dbd5ea0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c40d52d9f9f6288591132804f17bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469cf8a848fa759a358ede662417310367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26bceb7fcf148a17f867d5673bc85b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8990570b89a38916be806d617c8c3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bb1b78f5231577f1cc84fe8ca349370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a124bda3aeda471ff12947770696bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799cb7b91f141d2babb57d57adac36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982d0981e98a8ca6ff6f6ba62bddbd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87564b02d13cf4a3a4c6e8ce05c51d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061bb3c9808e838c843f5a1a69dd20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05dfe83f7ea75ae7baacf50a3b6c64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe1abb6c5eb01daf1284a185742a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc239f272b6fbf472338d80818778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11866b2c6a07d11aa2e97c7bad7d97f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7384ce1151dcffd1a1e60edc73c955380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ef9517e9bede2468e921f7a63ae0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d3d12368d9b86dc46a7b095d0f857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a39ed2f2bdaa74f9b7755d4a87d6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db292fe4cfcf12b53d60d7681aa65751384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8a6af1796e2c7a3a2824ff1cb1ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824bfbabb07dda51a67ad409133ec80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2c3826f179b018544d7cef9f5c460387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ee1565c2e1ef2c16c4bc55b8ee1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e5929548c60793e943424c4534766389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf69184811e1231523fbe852da04d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ef97197aea40a187e8b41a54699b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af8622e703b336c67ebd5dd378b72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934fe61292aa59ea214a9281fd3f5a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863fd79ab2f908faca0d767ad4c8a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc49c3abc1d75f71ea134a565026c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128770ef95c45eaa1bcb58d8c11d1d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312ffa692eda04187edf2fb2038ab7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c140cc93eea8f9ce8be29f3069b06c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448489baccd42c5b6a3c185fc8acfdea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde035433bcc1dd21d60cd391644e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fc067f9b53a4f44aec063721cc2bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0a9d34363e2e9d89a97a5c0695f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b307f39ffaaf935224c72b8f0541ec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b5c7935d9790a9ffba08a0f300cb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236ba927f5d1352a498057d1a39a07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f59306e87e3a94deaffee8192b3a4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb2ffe922a93419263804184d7ef9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a16dcc3acdc54572e1a1a776c09f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d841224a4551e2d63d016cc47c3ef9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6de3b419e9ab69c7c6461e9a9532410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa72cffd7a82471ac4b697ea493607411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef3388752283f00fd48c67d01ab5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873671fea99b8ad29978af2ec063cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec438a2c9d9646a1e763db5c808f58b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd714ed092957050b0535d716818b86f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb382a292033d6f4de96bfda1f36a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1aafd19b34f4612573761ebc5a35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028910f0f9dd32eb2922ef69a402b308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901bd2b0c72a11ccff601cb9cbbe65a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee892b0c261b963fe2bb031eaa4e281d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2d5b8aec807ca90b54d9a0f15784421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caaa9d166837fb7fae12f04ac0b7fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a433fefc3012c3336c5cf7151bddd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3b76c397c22987d1d4dad472f146424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4938c01edcc2578404305be8ec6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada326d74150216b8d4eb568cd02987426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f438ed6bfe45efd46585ef9d7516ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4331c493599e28ba6707d98a4ce98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea6612961fdaa11484f27be05858c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8622907b09d62f1aa84aaf4300051e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909b6ca16dfbc283f5bdf6fb8851f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50806a83a620748793e93e91fc948e0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b632e10b99cae16b47214b19f42a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf7c6e19cec27b3ccda2e9d94d0d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebaa73c29cdaa321f78e9fc4559cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49df89a3bac8a1c21751493bf0d75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a24a23593a742a04a86bf08e4200437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2f119474a513c3a2196895db60a94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0e60a96e4cf36f276f7637d9faac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86df25b4e8ac8f1885ae7c3dcb3d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdb9bc9b3543de8675ab53631beadf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a1611ae0f4cf553cb4485fb7cdbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22861478dfeeada7196a3f70eb0838e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb60ce56b73f98c8379a1e4985037a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd203ca88280bcddfd4c31ae05d3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c36a9a1d7c9de0ba0839cb0b1296e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0b5614a49a43b51b54451313b65a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790a5a7e233faa577937cce29afdc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162e0e1e990d71153b225200217f04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969a905a90d96a9b1575b16d9a48ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19ea57bd14b38f155af9a3e4f6851a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b988691027a15c4e38c5a65721ac469452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d048734dab632a49b394a962130c11e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d641a0ea742cdabacd897679a68a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9fdcd060aad6b2feb64a24187f9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad93959dc8bc23f40bbd1a52757f89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b736604827cda596ed9d8459bf68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1961e8ad519aa2b065bf414183629458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825051356765b3cd5fe7f964ce89f27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722b37663a25ffb7d14168c5d430c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38094fd912cf4665c49e33708b56c7c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeecd9d17446d05806c64ccd34291b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa0542f766ed95962594e7779dab4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad308300487bdc97b23efa24edc62a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8e03ec7b03001fb684a886fefdd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f69181fb33ec025e6cb9807f7c30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c95206895d8c061dd6646618a63c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad58f148b71313283ea506f7b5ec53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff643b2c862b85f4f85476ac4bae1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804044bc2783f11cfcfce0daeacab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e92d1a05a52a22fab72bdb16710d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e677a92e05e5d0b923fc92ad92d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e23bb7445dd5584c1c7cb07bda74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb22ed17a859183330132580304e93d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a9fab6c92d813e8897e282c069319475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228777c32e02a363ad77d65cdf806a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55881e3fee18c4fd0fbc4b114a22a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774dedb2d9ff85043617a2c758afee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa2898f3c020948eb3eece2581a528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847124cffb47e8b27a0150fd3b917d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d224cb3324e03b578c69f147fa2fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141016ae0fec93c697167b08bd5ece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff23b91ed19d45ebb902ad5b66c8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f75a1d8c59cf2c9179dc5bd1fe019484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d68495b10a863d7f3e8846eb79d07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed177dede2b7c6a2c5ef2908fa6a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda55a32dd663dd55cd27983f75f475487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc88ca386dd239ede1ed44e3b37df6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ca5ff1eb57b079cb622ea79c6ffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3801cf4e5673406f9874677a2e4167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed308eb06a30bd670049749af1e65b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768dffb427d6608109b39b5adf5903d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf108a8a2aac7733e6fcc69015a6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879d825b308d47fa88d69adf699412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653fdd753740306acea0f89e377a180495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255a6b7c721cad91f7cf6de9cfcf5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8c0e1cc45a11dce29bbddf579c988497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4ae0b0e5c7d3059d0f7dce188ba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28cda40cc3b7a3dbc607946741700499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e504f98a0df034f93d4995c793ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3479523277b7aa564e1433a075c85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a185cae0679e7bb3ce61292e247f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1a4468416d5abcf6539a76f4048f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7340bf3226e6c6efb4ed9e3be2c586504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc45d9d7709c44fe7bad985cfed4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553af4a93251b5a4149742cd498bc203506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d3d74e9295e6b637ff8bafea6187507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552481181f7e6215c5bb1385b9f457b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d14e248cd928b71398110236aad8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aab5f81f905121b7b8459ed0ecdb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220099f082f40c67fa43d54e05198cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a2d96f8c7a829286e8c6289cc6d84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b8e69ee9be8bf61c62f134362b77b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b619c534e9a377f9d7562838be33bcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae883cd3d73d47dcbc10b3e3f4ea59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515a14b0df7b3a2540b98967c489513516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37ebf1f965462523115aa1d084f1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa32acf1ff3ecfaf221f88b58ae2859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b31ad7dfc330fcc6bacc111d14655519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a781f726a4b997ae785eb283025c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e12637f378f09e7ec6a94167bb051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e2c5f77cb173ba9b7f7d727f3c95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c6b240058cf530a5e92eb1dba492523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f183605b8ff98501a20a4ec6fefd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169ab03bd7836cf4ad10e382c7687a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457eed8657ce38715c2e5d3d86d3bea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01e1899b8b6ea42a2ef9570d8615c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd900c5813b421e6145b2942b03d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108dfda295a4a0457acfbf264850b63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c8bda50dd528bf5d895e056a63aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84cb238ae7016a9841df1d7e12ca3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965cb45330f4e9a0f6fa61a44cf121532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7788cb6f9d2e9f052376b266aaa722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd06aab5789bf8fa96b55034ae7d12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da5f114ae118bcd11f7f5afbb008e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7317dd092a3d1c4a7352899760e97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c354b52f443fab7cb78fa16fb71e79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a89432b14b0784a0fed63ef06f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd32225afbfa9b586ec82990310d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e0b967c2b16bcf72af928103b51b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b36a4ff695663734f2baa221b6d88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c6573a47512eb9c42ea73a27d53f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4424f046323e4adca31e6ac2b59d2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791c9edaafbff346723a8b781b10a43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb7d39b05be2ccfc15b6c8f06214d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690dd0f50ff8cb2a23a64cc91bbc39b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466645439c836934c8e736c41377f73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b391a6334f78c4bfe79905a08410a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290710380ef0b9ec9ec017e9a286f3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821006cca492bcb07c63ee90004c6b27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7d53e6a1f60554c345591dcdd295551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acafc30128c72cd87a38d08facae0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020058a7f192f9e17453c5256d1169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7813629c7ad73595d98035ffc78ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac6db7f77a157add80ce370d7d65b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89534fff577147b7a37cfc24ed90d32f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a3110bc83f483015e3b33a4dcf9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ab0581185e19c6a0ca79d564d7a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe73a7a20f91a8a49ea6b0340c286e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179ee1bb0d32d3091a51b69eb0fe52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edecda7b04a4ef5b11ce5ac1523191b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734671cf13f4ef00f79d5332fa0250f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9604f1a8482cd9d3f820c6d62b4c4a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348269c2fbd620d91f3353c6abbaf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c25cd2e39b7b2d8f19649031df901565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c520f199fd7b5a09354cb8304c8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c1ed82b007dd062654e963432a53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028979f95a06e760cfafbc065224cf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e4740094aa263b9d088e9c5f84fda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded257e4140bc77f263ff8dfa4015f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a02e840a8f28e49a0c90072c403452571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe155566931bf2756baea129017bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14361fcd5762db63858dda9026e9e359573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43108ef7d226799f86a90e0f9dd043574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502427d2f7cb69b54154edfa8d84b12d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613459b9a797d81084fa931c8d2530d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fb1f5b723c91d065bf97995b8aa7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab1b650ad3114c9329d1877cdc80f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca95e21bddc574eb17f607c1d42db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0e61a69e5f0c3c40633313028417580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f6b5c13c641f555a47c0b11393bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f0d2fb1f11caf12031ba46c2209f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e699b05afb2ec6e5df40ec2b95017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c5f2d25fead2dcc90b5406f42cb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276106a649b95b1d9464f7dcd5b8d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccb77a1b3df8afee15c6847f04464586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e843982cacd508e1f0d87f12846721587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa714b0562ecbd3f2d075b75bda34fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8311bacb5681d372c0ffca6a7fedf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67023d047695483d8fa8c47715742790590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f8b632a8997a7d17eb6ba7c5a7da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf703277b30f7e74b471b3d01cd10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31aada63d38f9eaf44bb36c1134e8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0595b3d961a53cbd21edef52cf3134594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f2e7d822392a4ffd2e1e465687fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea954d3bb4e765104249c2f926146596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b9826e8ff7a5b77a0317c28ec0e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016970cdc890556c31b628f1fefbb321598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283442f433a77cd96e242271d18079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3efac603f8fce6a779ed3592793e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b09f1605a408da1a257c7ab10b36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275df95a08985fde96975c87cdda369602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0613ac8f10d8a29797a0fa12ed832603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e658571112a671ce1f36cfc1f9baf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71a42d65f83e142236481b24e108b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ed24a039f4caf0ffa9f48f9ce807606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a92d63fb642cd484aa721c7f40bb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a133f9f583a74eebf2c69553ea490608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418eed45751a20d916b4ab9329f201a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70398085938dbe3be76dda59a72bea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a4990201a70daf232db91c30cf48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc9686984d52ec831d983ae9a164d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea32c91738acdcece141e3cbbfae58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896425f080e4aa467188f7f221f5f1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d0b488da539ea33e7eb0d74bb4cf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33bcebbc254ee12c2cf0c51fdb5a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eaaf45c90ef95e531478da6ef43f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c64f2e5880a2f5b6fe061cb28f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3fc3295a826c40614640de08f453619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b68578c9c18b2ea06fa621f7fab76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946604e6c69754802593a87da48a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e6814b5671bb22c8d6d9f9748797622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee1cb227df503aebdf2e37d37ea4f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b42bbcd4ca6833d3b9cc8df1c7bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804f009e1de9e54210544c8bd95fc41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48daf7148841983bc417adb460b3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589834ee1e993a5655cbc13d54f3e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8792860d1095e0ced29331828ef2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134b61b40dfd1b7b8b11d0eff4b334629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9891e3a61a7ed37a17ec910596aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d94690efce5df408a454430e8c7c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48f603abefcca5675b2ee316607fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f62828ce5ddf927459171abc02521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feff594cdd24bbfd7de8a5b1aec332634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ad9fe9f59b031f9a455e966998fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a820b3f7ad488c8b3b5586ebc0f26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621707d235c8aab215029f7bc66d599637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd5b4d7f4ee3b2c96c5eb7fd566d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a7e3ca28bd25fefd95b3ed937935639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfabeefa50574f8342f28773c61ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166221f2dc0671432ff16dd636cb760641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb54fdbaa84156e69af55f3f412ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4da08246d279cb6a92f6f1735f48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65bb3f5219546b7ddda5745a2e830644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885d85f1f0cb0a9ee2355853af373f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9516949b269e1542b4c60855d80bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae060f262c42900576274e6ee2d27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe28dfa0e04c709e66740cada2fec9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74775f1ac4e297f8f9f4e26ba7ffd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e94e97e81f1296586eca5af722217650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f180702cfe90fead201d568885fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f42b0cefd46c4b64cae7fa9b167b8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875e2e25af4da259352a63e4ffbcee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792dd66dfdd78cb5ed4124f03dfb1b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ac2748ed47f41fdef49db60f3b16c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9983ec912b3f7c70422952fcfdeb3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb367e4d0fa41bff80a3cb49fd1389657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfd60ec0aa205117f1679552d7d5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404f54ef6ee6978a1e179cc36c086e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8947415e336353d1e336615f8594a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec938ba3af70daf05423ba34c6be1770661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b5bb9d3fc4d5240eda3a33f9eadf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e2d4f86351aaaa4a9da3e8448017663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa609db55e7405d214daac1e9f64a32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55884d5ccbbb91d8763ec0f5afdb9c13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95a34a88f3d1cf47598109790d09e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e78d5532e34045b5447c2060473a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa43b2f7109d814abe14f562f1b3843668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba52567e708815525207439caa2731669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18775384b7f4c900a9d1f0613fd360670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98f44d75513527171c97bd4d9152b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf226e67c9e1b60656b803ac70914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f291c05618fb33af59a62adb5022161673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9efc6f8825ac290630c466663fd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e88b6d4f1342f8c29470414bfa31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e368d8e53742468e42867d477a64b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38c56e3b874d7a5f7a739ff556f9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf01fe3465fb52d78e6275b7259f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25394c831c1ba1ae0b2c74dbe5f0b1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caebea827be310cd52e8da5b533421680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e0fe105adabd6dedb16462b545de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84347d7a550e62276b3227a76721d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a752cf7b487094ff1d3055bd5c7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac7a4ab503a7b6f0bdbe5ce98c7272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7117b7f6a30f1880380f4a8f39e99f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e27e86a7e9a39503d043609646f41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa39fe7299f478d07802da63824e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be299ff85469b11238fc06fa0fd858f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc86d27275f0161b60f4776caff422689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2c88b9bcbc35e3fcc3f54a763eb8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273fb5b2049950fc09cafdf93e96aee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8161c218a2dab185abc2f0ae9fb14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e413b4449975e5649d561f6fd7743f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a52a8278ad29982eeea618e7b424e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd16364df7bc3a373cd72cb0c8c07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72524c7ce440649d978f87d71a735d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef734697162ce3985e0011085724c86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27646c6ce4f3113116ebfd9e672c444698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc7f708575e13ffbff1b01ce27306699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e973ea94aac5fda0049454ea86c53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b0c59eae8135a8f1d9115913be48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee4cc8e3f2f5813a0f5c517843249702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddedbc19a154eaf86d5328c1533c30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969117e5fd800b121ce593bbcc8385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae877a87bc933627cc63ea933840d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f1bdf0cd28e41be2e4b3e1a4e284706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56a6af14cc5cdb64c08a53a6bc326707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db353eb66ce6d2ee300c21b4483bbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263bdd2d5c084d9f9660f7b6fc681c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd392f0edbd7c56939a33e1c39c131710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144946822b943769422e9f3fe7d3d07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8b4b8d240ac3e14d90753607addd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a3aa339aa86bdc35a63a0d21681aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8847b46ee2a769b0b99dc9131286714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011eb3c83428f799d5502c4dd7ad3a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fda34788a0a2867f65a5b0ecccb6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b910a1012741d39b8a423ac77d2f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d10eb291f9932cef581b92ab6bc4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0245fa18b367c1f58c942006eeaf6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ea64eb2bf1c1a45a0c9224e9e87b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f762370ffbb38d7e0398a6eb280e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902077d3811803b6854d0dcc1fd5f59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd0fb590d97d1eaf6364461a23e95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e827e42f8e7cbf0bf88fb5f714ad8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27498fdacdbcecc2ff222566b890f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a47ab987093c35cbb7d0e92a2ecaba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe124fb5a66951cc3461aa7a741292727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e4f77ca92e6d5566b463a16f897fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b42ec87855ced2d9787f9f834cdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df324ab4e55277db1051f9bc7bd74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81deaa9f696c385c348b5f20f5fd9df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb84bd4442fef1f056ff2642b0fd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f4da21eeba5e075392def419dbe0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e734cb2f18c96663eb05e716aa69bc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde244416a65aa8ba4675e19d1d12c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea5a3dded06f374260ba9df169587736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea43b020e4cda1e4049ac70f66af76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e7252f0bae88a45505e0e2fd2839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b0e52337b7c07851cb25eaca9425e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3057750cfa93fc07ca1c215b1c31edc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41463c44f7e75fa110f64e1419d992741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb087afded5d36a5dea15511093ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5f8d3ae5ea16a3ecbf1bdace8a57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293af34b19ecb51901ee7d0b6f453f76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5dc7aafa242df301b2a51571f910a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f7eae75a24ae871b4863179314bde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c4b875a696c8acdf4657fc72edbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475aae4e0d76fbed6a94b4d9fff18d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e32e4cd8c45f6df471e73317466a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4fcefc07cf8c78d26e407521a729750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33881e97385d9a7d8f7bd769e515b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c54f446fa5faf9ded04bceef6ea9b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e75ab26f382731940acf402d8a519753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc1c126627e99c4d2aeb37d023931754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e305396a9c24351ce4764508fee1941755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd641037c1efa93ae1ac49b71b8f2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370886129d0d7bf3d5ee560876ffcbe7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642f2d81703483259d745e881f77243758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c51fe167e5f1db7c8ee9d6ca9eaf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e50aa0dca6d1f0707b159bd72b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267d5b339d9bfff67c2d112511f097b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9afbdd2fc467795942a3f444064f263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616b2cdb6c0532e08a8a972d47eb3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff859f632c5ba001b27ec4c5d5b6f315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f06db4fc18cf1c1ecdd4e6aa379e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbf63f791899e7fde06bcdd589cde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac34ef2dbb013659797947032373f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef2f1dc4586c3a3f9a9cdc8cac9e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3751569218433789d6775254406710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45fa95f6c815b1180ff5bdca15868d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346137d18d5c4b32156e578e690afc6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aa7969ec2421b924bb64e4c4f268c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307cd4e164ca1e41019a546b5b97ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa5d053795f116efa77a89b8506b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb993ea5dc4edec7acdfb5b9e76aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5a467995cf4b84f01f60dc7717a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddab0cf67e1a2b37ccbc3f0f39172618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae9622ec47904b516754c7aee1e85419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22dc8a6359e1cbfa0988e857a3b16120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92aac5f3d02321e89cc05b55d9040921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888eceead8ebeae37ee62476904391122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9d025bc3a3beae8eca390fe8242f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4f264d8573cf62d6a5117c4b421624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3a7aa0fb198efa9a2edfcf64758225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3b5854e873af3174ce80e3551b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35a8b2dc1f27a1ce221ba263ddad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d248d8f2ba7d5e3a3621181b28af828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9afbd81108d1cf2378b6f091f48a2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582035d734af2b1eac73ccb3ad5458730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e000f38bdea58df41e6db33715fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693accba0310f545de36d56f363780432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a03d550bb427538af9943f51cf183f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21292c9c0a7e43ea1cf95a8fd44aec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18429ead07bfd2522607e251cd9c9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a22536fe366044c5bc7ddeec11f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be75854be863536748559302a0261e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab158beba27108412dad28d40b2a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff6bfa9ee41b075366b8ebb04f74339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e809ff496a72dfa54c7309d94d932440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e3e1bc4f170b8ea54dc0e1b8d83541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676d1ca3412b7433479673e173d632942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200919cc09852e7d93f7521358d1e7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a291eaea8cea618b04aa8752d5613ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57be44a7b6710c6dbd012870e6527245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473c8973095f202019a5c26e96648c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e1e2b9f8a77b21a7c7eac86a497c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c547e157763b8d3ca1d94d32edaab248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bcb55a2ddd7aea59153aa831c2abf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a98bf98b3a939c7c3b35891f55c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea725c7f0de47a83b3194e2d6164d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb240df081451373d522215fee37e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb567874685344afe256f1541bdecaa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe0bca7b3554ca8b2ba54352a3a70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8683d23b1ae0252ca59ec5da1cd89b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb275c395d07a77f224aa26a6e28256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83a166e82096c532703907de77c1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54231f0a503bd6ec1383a7f3d660858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c5e264759ec6fc440d4c9d3eea9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e25d775d40872715e17bf55bf9ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef31da5b28347c9c94528297950a5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd3e6d0f8a19a66875c2a17d71dd8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8face374cab4798d7fe492ff2b976cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43975b16be11ee4bce725d4eb62ea45a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ceee3436780892a832b6580cfbde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb68d76655b8d69194ed75a00d1c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2f6416ea93986675f8234d61921cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7666ca6ef03b1c082c084dd7259368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a4391f557a08ca51826890a19a1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd849de403adbfbd279203f3aabe30c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec697a4f40d7bf21ebaf25905242571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402732ef2988aef5839f056fd62b0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce7f02c00c5677eb860e589071ded473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88837bf83582752c2ff8edd7a8a37dff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985720988af7c114951c824302d453de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5118550bf39be0760e742cf0b813dd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4d32b5361dab7e6a450c9e3a87e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5886150dd24b29dd5ddad7617056a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce5ebb3f761ecba41fa8358db4cbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da1e8c0f22f19f0be8ac536cee3d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d552d218916c97c32dd33114c2fabc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b478bd84772cbc62c48003f65131ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad48042cce56afaaedc4282bc1d43f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef8d4d6fef4f5765d18967b30803a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139877ab8c4c14b91c7dfae6f34a2a7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e113dc1f0c411d1ad1cb4013b4f3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4683ebd274c57a436a43b6bbaf4d3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985ec1e6125e0ea43479e479b26e1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafb61774128909a0f27cf74683f0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c2ce60d91e0ac04748749c0158a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01b55cacce3c18266fbd22dfbf22691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60ce1a1677c19592bf72947cc100092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647cd62c8c0d10af5ae639c02e01f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415835851070f4f6072f611652b6b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdd47122ff6b44f2707a23835b0cc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f77222b5bc7e9e36da8d8743a986fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec056b818c7c0bdd6a3f18f0bbe408a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c3ecce3a5ee47572e0dcd1cddd65698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da533196b2830b876c9f279ccfbe1fe299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a0b358e915b1faf1b9b5c381455a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf801f033bf3ec9473ac05aada30daf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d7ed5e34b7435a425653a9aa8f9cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf4ff1552da1fd1e74b15e32117bf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9248aba56dca89205e6de6da923480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd7e103cb548db97371a4755f780c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91379a5c34c074ae2e44fd6459f1cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f85cc8ea1c6eb8b0ba6bc41148962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984266cff1fca32757b68ca76efb371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661b7af4492fd121f635d9dfb077c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5a68cced7b538cdb55ed6ba5f485110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd7920b5dcf88e48be5f0ab681cbbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a747fb9c043bd20ee1396fc2bed508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197584a2495ca1f0d6178480782db2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3541e82cb473a008c7f7a6568b6d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb9ccbc75d45128685b7770d5eaae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0e31e7aef27a750d932466df8e82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1035303966087b672fb4f41c7523117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482ad2cb35f44bf22a071df618e2ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88d1233eb2838ea192375bfd194f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47531538ddcee25e14e42418c1d8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75f5268498fd8b807520d4421f4ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b790b009fa1b0ef0e3b903903617c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba8413aa1e48a3731b4d16a280dc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d68df851e893e56cb0bccd6e9906124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d4bb80ab41db369c9d27cec65ad2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2da7bfe14c2439c33a2cd5f9aa417126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4d79fa8b5d6b4db0a4178786852c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844bc8b86f012646edb4acc7ee1d08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d9698cc72b8ec34d550b4dfdfc35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd1f092bd92c0267a12f196dcd709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6a2dc8ed33145c9963423031c7f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a5e39a8ebeb68af9130a7e7aca4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6772aa29bc3c064fefdc88af374c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfacbf644d741c46ec96b2760cc890134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1460dd88d31f6a0969d4a2f3d7e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d918200c767dc64af3bb550ab4b2ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25e10a287037b79236d2d01c98468137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f3cc0cecc1fe2ff9162d958cc3d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb75ccc24235a3ca58dbe991c9058139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de76cc593d137c5d8e781f65135b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21397419002efc05630aca730df978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64620876e545e23c42260563a4e90668142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc2e8629bd981c0c1f59247b29080143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b1c86a34bdea14d02d14cdd3a236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eaf1c1ec5c3a331ed5fa540e8afa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d992a941c10c1984ffed7537b9126e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c7b54f8563546e819f9865f10345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac984209ef1ef6123fc9565b5cb8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008f301997748e3b11e915c7e062db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b0df5e589e4605faaa64a675c38c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110973187122f4ab628ab98bba814c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a734c95210909dbf4b8316f04c9531a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe62ff92b103ab7d1bd5fc7a242f0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb241e42d170977f43e6ec2526d4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a332388ca9c6c38625ad26012783e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a0b019121161942cf55f4228f897f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a3b15eb482e7272349457e380102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c587108b6a90ce62b301baed3f7e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d9a8962026626b8d50822519b446159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a427268540ce22fdbe8e2c1848e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b35c01b0d4cecdf586e0431064fd9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27a9d50a9b50e26c4a3f9c49d407c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f16b597982217ee0b0cc8b02d086163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25115f507fe99ed4f644ba83d2d40f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6f7722c4bb7c296b4306281f5727165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82137ebc3e508e31ad466c85540901166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21472a1f35575dcfe5fb8b22e8fa1d3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88edc57e3f95d51fb70f938f534d0c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa85625489e5e281830a5badfc8ce25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8ad3e01d1df9f6ec712e5380cfc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87a59161a617dc51bb750537c5f8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1f06fbc72657006eb6c3bb8b5195172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3433426e5e84471f4a80bd79d0000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49eb221828e8f2e8343cf700a605e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a54ea1a0c33e0569213e9dd354051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbeafdb91e3dcd6cf9d5f2a5cc8d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ad1dd86a7cce5fe17b77733a6552177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa85f8cf66ed5264dfaf747179a131178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9346a7c4276fc0c6ffc65f7ef9bf30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e563c26844fbc6c36cd38dbfc80e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924386cf23bcadaf1523786b77a0c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e328d6a0b68b60ca1f1a5f504717182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2029c6a212524c84d4b28b2d2ae45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbad3f2c52174d70b8adad74e6c849184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced504d5f5efdf3708c61b712ff95c2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44e5eda2a49ea05beb83ae646efa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a17101b8438375e8c75e95bedb4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f83f04acab6e57ef7f72580aa2f9e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd019aaf496dffbc606bc2529cc540189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900987c981149b88afb0374ebe19cc21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb92dd8fbbb1ac85dffbe2878790a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077e4c94bacff2a1bc81d2057f0e9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4b4c28053e6659e1c0f485189549193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec3000557553ff5955dc860670a2aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd0dc7a818c55fd50a7d6960e3155195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386afd4ba29a7cf97cf3b04d14f4b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7df132a56e5ddf734b79619b93b37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e691387ef95d8768472c6aa68688198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337df35196e6aae4a4113202e0311b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af78e5a560d256b2a799c8c449a4d32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240d6230368163af7a73560221ad897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eee08901cd38bdc8c3a9708329c25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5d765c41d556ca561317a93ec22e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3695e38c7e170b2175bb085b03ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38c406244c72e8ad76ac6d2622209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919df0d0f957e3d4f7edb57095b6216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c574ce18ee16a207b3dfb019cf3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9988a1578dd4140b77fe04a6a668e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa53eb359351b8030015478a262e2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b656b8da17c372a30abb29372e08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee00e93c45156cfe81b5b0514c237211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803788a4f5390bc78d3dcb310667724212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ea562a4c8ecb5edd4981aacc30ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ffcd40734ceee7d50ee4a93c3f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a0e7b2dd1e59d923da68bf709384f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab12ca2d10e1281d23da728061e28a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492242bd391735bd656d2df7fa830fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf4ebd095754e2d6189d2feb0f7b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4208fc50cca75d6fe4aa03d5973834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f800270b4fa39175d04886e9721b23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c3f8d5c646c71debbc8572dfe749a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ccd70c6b5b621a5e8e0e51325553222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f71531d0090b7a3b45db67c73057d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a93db0ca8a67fe4b663ea3198af57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0181906f8fe13d2b73e04adfc566b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26e3b9f8f569a55a8130249bb86198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965a43f3d13f30e2105fec69191e7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddb03829a81d416c08c50817a1512228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5eb8a8b232e15907349b1301ba1f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e0e2b204332211fae5cbbc4de3fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493180f971894c0d4dd232013fb5e7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38131c50475434f0eec60c023e98f76d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103451a4f5ae3fe9cff2e2ffc57fee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf97fe8b3aa19a1743487ee554fdd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cbd73b3812c668d015b14d54ce9cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f442352a1f7d1e64f2c30c13bbc369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5367e5c2d9500d9901cc43f249347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811b512a186aebd095e46cf50b545f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd001d399f40b31c29199aa5cbfc437239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ebae33a28bac2bc4bade3ce5b9aa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf003a0908b53e06ac849e5b223b74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f2479a705032bba2270db3282913242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc4f1b0a696965ffef9cb2cb2341a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6d80a23ebe12c5fa8f2095a51012244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27b419f128d1a04e89bae0d4aa140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925a0e2e7a697f5dab74f703fd63fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ace50f380a03e68fd093dbf4e723247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a1ffbce879b3254806f4a8fa8aaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b42c9ca6e7322b6fb607d3df21f66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268eb0e8790b66ea0083ea4ac1a80c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4155060e34fe55e9e45714d940c71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec849acbecb14cc5cfd66f1c12cdd69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb65b268854113caef3a310fb7e820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb393feb0b26d93cea2afe127cbb75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d24db287b1b4674dfbe92bdeff5997255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10542275c1f0fd75463fbcbbf8c2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4229e948ee69aa32317c84dc8e30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42007ca3c26cee6af61a540ad7cc369258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c022fa7ddd4ec476087c993d1ab8a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3a8e6790b79f0949b3eb753899e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d497c727e8ca38ed8c9dbd73430b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ba852ce0d3907619962070b6fa2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77622bb9aafd5c73496bcac60ca0afe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee48261c564fc53f1655bf7edcd86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4de7febb0dd0ab11ed35a5e75f63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949ad9620d2a34bc3dabffac320e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3fd51d6018ffb9425a4e82618f477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a75c422d0893b870e97540e7df4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3cd51f51ad5fff0c587dcb4f6197269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b316d04fac85c95e9b3119375c963270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4af46880c5aeb2279eae569cc2ff4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d900b35badd9686ceb372763021b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca9ea60b5f9ca209c147ca74d336b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01271873874eec04a0ebd40c0fd264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8fae862c9cbf70a0dff015424cc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6810877b49877923e6e00aa08d976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a8d9f68ff9fd6fd773de26205d0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad836ece340a3c854cfd95bf1f460278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fed54bb34d09110536fc1e21b799a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba03f90755830856fccfb3aba495fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ad61e74629ceca34f7db64acc4e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f379f595af9fa9cb74a3dab1cfed2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ad4d4ed3c656a0c230f3a629d466283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be054a3eb22726e4f67ae9c93368e55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e570fcda3d91a9c63b897157f720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b39bafb7827c83e005ad1c3fdcf28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3940f6dde2a18a726dc86756dd8196287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84711b20f490a82a7dd933a01d2c8bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cb36a4350e89d5741ca13f44919c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4eb8b30e66d5024713d5dd66603f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063531583b249332d552f44e73b1020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8cfb4c6527e92162786a68f7dd0b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b668268ccd61546db42760c589a94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5adb3f5ca39cfc5935f8d28d8a237294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0817fdea0d95bb85a3710e8b8e46da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929015b8d5d983cb571f1c0dfbdb31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4dcf4886d72afb2637a199964927f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62654587c6f908a29044f7aa9f5862c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6b0d7683f30fc538ada1a6f708d8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7972abf4093a094b6b714b8c90cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409a12e427a5bb76ac363d3cb0f194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9531ae2ebc3787c0df1ebe033eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c6f501d33d9395e8aedee375dbf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9145ba2303a097b5b0141fd00d7a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259402d76f852ac24f34c5761e08cd36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1819e40c832c3f683acec67fcfbdfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73baef95b0d4623742a4adf03ba47be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bfbdd4e765b597d7a7f9b78db8fd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1b0993c0c91c2443b62aa88c8dff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630486f83aa2ff7786051dcaf7a8840e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e481e1eb0d905b1d64225f00c133311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07031a9d0f8633dd6cfe7002979062312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c687e7c3d131140de03879b9be809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57426e35ee5cb63f56718cdd8d485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689915c3569709d2c16b5e111c171d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d3448d0b2008cbe48d13018b4bb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237dac601621b88bce7fb3eaa5e7bd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc07060bdb22185a260b012b77a5b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d916730d7d1136ef53f44aea8e7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30de6e92c01a369fc66e22db95c5bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca505c68b0ef6bb2371c2e9491f22ef6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65bec3ef97028689a4b6a3eeda4870322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf7331c205ddd4d47c7f02482d38a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc73076527401e25fcbd65876cc1fbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99727b0ca4159181a41ae04bb5d0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05607059573bd0b8b8a1bb4ff8f1dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b69e630380f365ac60e6c69a7f69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b96a4bd656460b9a2ddd8f5739c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee50e01448e696ca4873a47ab553a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be58245057d6f8c2b6679e82e531c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b04c6f6e1c2b6c0a9f7265ff08d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d11b6010b0cc6b7ac9aea09af9ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb774bd0a90ea7817e3a1ffa39ff70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8c25fd7d8a3e75304d25f6b12b53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cda6e104469d8254c0af1f8bc43df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e50f179a021177826a0c6746ddcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15e2f476f35827729e0248bf0050c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edfe54eaac7b94794e92a80ab4d798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c033903240b27e5c9e20e2757323339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e82ca94e75e360895c5be9de80f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e64f097a20538b0cde68bd396ea51b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47552ff78778b1f4c181934661f007c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67e8327a00d3088a3cb876f463af9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ffa05f66bbbbef3ef98df13c57fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f27a7d53ce4c7893038e4e0e3249345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14607fb41db9ce2192024d08e0974a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d177108eccb2056eeb43f5aff812123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f5ac05b24c93f5f5e1163589045c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a2fd97c8da02c6b75ccff7d253073349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec658a504c74302baa8f593a6429b52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7cc40b05a4909249771fd5f5bfa0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d1c1b11db48ebb3e226bb0761389352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fcb46c3b7d41f371569d2ea3da2e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314533c6cd3e07aee1f7135a9c3d7d56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e52886e16a048a53dc993b0a92220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1852a2f04035be3ab34736f217281356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804d2f63e5af950ae2d33506e606f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5aafc2f60ca6f190bf67d072fa831358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b93a4955992ad891248e853d817ce8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d66fa7cbde4be4b8a8925c4118c66f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4de770f943d101af3633c0ef8624d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a510abe5521e64de6ef912b658dbe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90746645b33e1108d2672a188c6a71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e752815c7b4dc8af0faf7f2270e9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a668d4b9a8aaca04cc1a41a106c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e91f1ccbbb3de7ee3fe84d332fb7f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3d6cd1f54fcfe9580f9b81c67b7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896ccea87a7cff0b06ad157dcca40b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24da32bc6f977ade133a41b7931448369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4aecda4737b59e0b5ddf500d26a48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec90ff017189393769fdcd765fbd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5ef551f6f90e3085324326de8405372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae60a9623781b19b0702dd0470cf45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18648d38d788ef3149aa7192a8b98c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daba783e44a7f9f94e1cd364b73c8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78c2992a47d984c8e557cbac46330376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862ba711c7bb998842dc1c93a5fa10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627d715eface846995853ae105d4f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13be1b77777d959d117efd46cb00b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce12c205727a3b89b54d7bb14211ffd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915123186bd7886fbc68ac3510d2a4c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335623fd870c6c8dc85f9de8e90d9e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ec17ca7b9815c24f6ac835b93206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e85f27618e38259442480a8fe4a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470caaed0fbc2e73dbaea13b24bb32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42454cc7feb7585060ef5e63b463b43b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942641161865443be16cb28459b47a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1ffcace877901bd57de45b3b646d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6274741ef9de7b5301b55b808a8e41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5753c32d4496acea2f9abde04c4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235248368514c8cca0a4736409d263c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a66466e89c315bb16b400d33df39f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e17eddb3899cde7e9346f499f1651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec53998eefdad49cac44d1e63d18a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4e25d9790bdad3372703731cde6ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a4bbacc7d45f845ccc4d7c4e97c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143acd4af694bad0a22f376289c3ef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb1e08bc8a9da0e539c19f97b88272398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f81085b3554cb621c3aa5728cac3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9163a58141a0a52607378429bc02f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c456c06c51a65822f812fde3dc7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59804b43543c89c0f7c394198415d846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bf0bcc8436dc1b80190dd44fd3918403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dc20bfc2ca3a8e6614a1495991b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23215bcc96934668a036f1a9e36ecad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554f5458fdb3bbfcbbc5671dad31dd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3ea9963a0d85bc6f58f97ede94e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412437411e05a0f4d9f1867ea34b7b7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d6eb046781d751c75242bf7050208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb414a8d6c12b14d49a5b2974ee2c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a057a79b92ced6194771a421b0aa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abd1b40e4db4bc4cead73487dd3ed8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c530d5f0a56ae837a5bdd76c87c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d485d23f42ef3114fbd5d6d026df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377cc2bf292d26855fc30c86e9db52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf57b69740e74f09837c7219c5d1ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d76e1eeeca73623be957dba85371e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c094d1c4641401dbf9560a315f756a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c062ffb9d775801245fdf1390f19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60274bdb1ea386bf4c36cf58613d6b2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7c8583c72afc56ffcec6cca25f99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547842d94a5ba2adadc11709bac0c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe01c3bdc75e848e0b1d77e28615c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628de29055ae4f2b757c3eeafeabaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714517f4548187866c5acd7175f3bb1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919aadce0d78924cc27cd7f43919d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57423deb2554d472149c4b2ea12ae0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b72639934ffe71d55853a8e9a944428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c076cae5a1631f83991e59b52403ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72787fd32b76c64c90b638c67de71def430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293772ddfe11bbe82bffa8a430b657c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3435225e1dd2e5768690eaa88d5c7dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a944989c6522abaa98235a010248aba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20065c6c447094a8e8334812d709879434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e5e3357fd3d88558bd00493cb23e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5bbecc62e98aad9e495bb6a3af99c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563fdefc9fb0309f493022a762bb9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242d73f272c52b834f35730092ed166438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b06168e0662bcec7fc3a48607a252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7e4683c1e201631bbe28025490b52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a0b96bd6cab6728516f78c0a5b4d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e7c304a454cf4176df8b357a78eb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d6d53394ffc396b54ff58c9774fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070997d928a94c03d923bff545e4e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de74460e27fbab391894c1b955eee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413effc5e32ef9018807a8f3ff6c2da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc472bd42e6026e8f6c12cf8f3b4a8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402beaa439067cdc6dd35bb796b886e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c537115fcf66e7bf621dc409bc235449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c16c6e3c25eff149b56e9df5db3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88fd797d5b737e17ca7ab3c45e67d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139bbde3e3652103c5ebd13aac8954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb5ca86ec72496a74d86663310e7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f059f2f05b49808f7bf5ce5362257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ff3a6c176772a7c2dd895d6ae8a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a2f01913db239ac00ebb32d0c931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b907c8eb5d0f763e53edbd606e96254457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476452477250346763061de88569c66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80af5505733a133252c95e06fd0b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24205889b811bfe97a50a4c17855af6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaea3eedf3053581a40b16015d3f5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490303ae77e487be64998b2df01e1bdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd27674604d6f41a06e1be19bf5e8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca588db8a920109a7a656276411c630b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f0ebafe2faf954a92a70baeaf5d68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bb9359f23db91c1e617818aaa2fd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bed1d7ac12c99d13009ba625aea328467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b68f5f218807ea3b34c61bcdcb657468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973afe4157feb24bc1357c41019c6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0393ea82383e0a80b13135a4b18a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83e31fe5cf0884843436c80f7b5b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfab2ae28838d37095dec6c416b0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad53725f47a03706bff0b1fb870e107473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892960972b185883f189aae94fec724474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4a68a71ae9872a46fdb390350861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c7735eb60f02ba2485a06fcfe5d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae6784b3ae5b7005a8cc9d41645510477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91745cf6e16b762c2feea4bcda679478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846461dcb1fb55b1b9d1c5edb8389e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a7b201f32bfb8ee57bfb4c8eb312480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb73d8302a386fed4f9bc7c557b254481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1cb161beac434a28f870f9acd3735482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc473393e08987b09fa8f9630153b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a15b7875928d1fa4bb982b3a6e3d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc477a3b9d998200f72f7d61624dea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ce5cef46c3b5bfb54cca38806c1e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2278d7a7d408fc5d4835f19ea08cc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d94418398183807096db7bf4ca429488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e876afe51425b7679b559df17f087d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8767dff549633e1228b1b107829b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5444bacfb326c865cb374902cff6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd334885f995d4565d2654f2da742492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5b49d2fc0894ca52018007e38048493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f385de72fafd1aa7f24ad2ed8745494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe264b6e93eee2b44d87c5492fab5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f9db3439414fcbc3fd67d518d7c64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8fdf5b7c4872615bf637a924c99f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843d4dcbc3668b4f161c27627aaeb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d42359689c69380f4fdf2831dde4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9f7c8f7f203359af743585b53249500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1ecb71e9da763ececfda26d8f26c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e107b89311cbed8549fb2a1fba30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca0535cc45f53ac40ce66f4f3bb61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6788d369f3a05544e67b507eaf15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e581bd6f0f33d513daf8080b759be3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72d65f66e345db805273a03abcb07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3578105d79b1e62e1a0576aa198f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a86c0fba44e5f7abbea4a7342f0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4cef8b7a35c1ecae939bd87851052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46bfb765470ea1457f49cc808b2197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2f738ea2f5d16b654b72e10e172e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c7acd43dc2a3cb95317865ab53486512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f0e23782f37f7fa5ea8a893bff7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e7309ad4d82fd9d4f791fb9e22149514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869958ca34decb5af84e77b04ecdc847515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640154a4dfbea8eed636464d7ac1f226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf614fd68f04b02bf7dfbbc66a90462517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b94909bad48c6b89b473d62f8900f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397e5aef2b06fdf36fc3b0572eb1e62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40e6d1493ea2529e150b6e9c6c522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df25f26c981d01185b15d94586915521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5ff9a116494d02162b97af033278522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb354375d9b3362bea62bb8fe3315523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416fcb458e2972ead2eebee313d071f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11840fa7f8bea1c3a80ffcdc2c9cb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170ec680eb99ca0c1717751a3fb0ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5706bc705194f6d7b15d2b550bfd93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c5bf8d64f2517c036ce19eb67dca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3dc0f115a01ae5123331fcc731cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b239abed6034d397fc60aa9687a2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692bd6f60a9b1c143dea583f69df125531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047a88bf151e54be23ab38d1662e1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec7ee214802dcaf17f0d395ef3d7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea2da02102cf120df5e6f3937a2d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd80e1d42ce07ce27cc6b7c900451535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63e1728ec1680a7fa0886c42cdab3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3192ec2c93d5ff795cfb05bc1d675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee2e20e0c7fc9dc2aa69ccd70cbf6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b452f83bc3c8792cfc28d96e5ed60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8a8b075c22e76cf75387f30ef0f89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b425f2711439ab23811176dfe5d75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a1594723fbe8ae71bd0aacff5f10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e4c788f6f1e4e29219d1e403e00e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1d43541f32317a039a95a5148873544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b0eb29534d47d9aea6b651fea04a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea6ecc263f36be42587e9bd01d53a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b2bba31b9ed75d58fe28f295cff25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2722c81b6bc40fe4654a210b5ea36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916adfdb397562dccee758e8bbc1895549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986a8c2f6c1f3bc45c3486ae01378a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3fcd4a21f7a6609fb9cb810331ed1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3140e98f54dbd1bf122e9e1a271c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065178d0d925d7fa8bcf65a636b55a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df56ff55acb919ed582f21ab543498554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e18f205540a0e9f111e6c57c66f1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92768965dbff88b2d61761751127c2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e970f029ead743640db5d5bd1092557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af609afe486098aa2fb373563385a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79491b973523351b290fefcfaeac1a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc402914ff37677ecb6edfead3623a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1115e591bb3deb08c28b560cc67d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b79816fe9efb3fb12c1977adabdab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2e709e9d3648cd224799c0cd5039563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4999cc676fe974f37495d90a2cf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf826e5321a83082dc227308916d319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687aa89725cdc11e8660726d27e8a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5eeb7fe4fdd1374facd12656858ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8c43e3efbf5c525bb4f70c0da69d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee25a5946e6ec445b089e0694fe05f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d812f3ff13ff6a7d66aa2e5fdfec7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841999a89da0efa67ebd83ae1c05c94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce723b38bdc11b9e7d091f6cce26b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1b31832afe6e3ae74c9cb8f1c81db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93526df54216b6e60c5885ab4a2a73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b51950c7381bbee4cf4aa532eca9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d5e8f7242937378fa988c6a92450576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be91c0c6c66de59b6e0e4e2d65270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef119d1b4ee164a2fbf406d904b86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2bb919b1586ff53e8ca97875e10c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365cf6559a0034e321c050ef3981b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ffac8528027056e3daebfb06ca07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e526d6537858df6a7e1df2c5908b69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc708d4fc7d4e7e37297eaa6e207661583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965ff69c807bad94d5f6e2f0ef97ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab6af58385c9cc9fed2602882bbc3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eba2044a5eba09e3023e26a36fd647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ddc370dde7c4f55e4cea187630ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac0788e6165352c28784682894366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452bd6d5a3e8d02e4e7d01629dda65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4402bf3bf618e6c726e3d2601d598590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddc1ffad7d6f534b730c298d40d92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45afe139d45845cfcbefd193d47d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25225aae171f3451fe20ef167db02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556d57974382aba19e884f7acff764a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6bf9410764dedfde25a991c69f328595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeff79fba4b36c61c46a25ffe47ae4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05b59e5c0ad735e39d4a7487633d99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a867ea72b7fbd8d771cb163fdebc0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751586343e7afd07101faf295e9870599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e1df6461148c3de689406acb13e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01129cabac667baf4aba38c9fc60882a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563f13dcb6f71c0a1aca2ad63bd7a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7633d74d064f644f55741fac1f195e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd589e775071f4ae84707a0262914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa48f83f9a02f85fa0ecfd8ece2bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a94063a3f9bc5fa3ed6bfc2d4197f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240207d42566a5efa9238725729156ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5cf5d081731a186b4cf3659cd9aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013644af11f744e2ddd4ac804c56813609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341235217da58561c00c437372be0519610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4839eb20283b5989b3a002f629a53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977197d3bb30299fb64c51e85c54e556612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273068026001d61d1faf59ad3dae05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd147ecc1be9ddf0eb1b3472934e90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a61e347eeae5d328375d15a2c572615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca411a8e3c3211fc7a2da68eb2cda54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a639d68e5e88bbff87f6f3ec03419617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318644ec219d21f9f6860f690d0453f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1603d9c820a644617dd5cd1a5a301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a3c97fd03552d810b3a7189ecf0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1810f50533f30523f63f4336577a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc02bf3fd569d048164985005d3ce8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc44fd9e8e739ccb091ede2bbdf7fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aada6c6e763a36a0ff146ee1e34d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8801685ef88cf437d6704fd6d1143c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed1a96787a1bbcfae2b86635b099f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7881a0c86ef6718c9a4808c80b79b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb6b97cb9860754af74782f64cc69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920f15f7bbb5af12b2c80d5a452ab34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9bc7b9e7f1166c0f4fac04306a92f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d808e4bfe3c95edb04c942382eeee80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56dfcd027a2e7eb77d2deb8453333a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f175fd77fc627cc8385e7d671394633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502d0658080b13be4796d72b67302f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d56f6db08b7a5f94683d97dbe5cae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b7194b54c2605f8944a764cd1a815636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540804ed0e822445eddc555a180610b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae690b715c3180644f88bfcefbe422c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab8b940298e2998e6b7b45b6c11a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a117570c38b7ef115414978d7ff3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475fe1dbcd56396c22becfa2b1f8736641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af99dc7e37e96cc17e9817270f52b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2efc2b03de8ba2c59119e058a736643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d03298157505139b91b378f61583644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaf445e67b2802539d0d4d8463bb9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad627e3f81a0010510bc14ae4d89b72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b33fc1395992cbee24a12f75b1c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d8673268a21628b87e83f29a941d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086e59465007965c83ad1268e8dfbc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6877018454745a47d73f3d318f9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e2cb521be9eb88f3e8a3ad46f4c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f532a9ee379967dca4ffdb2363eb733652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1005abb3e57ff4a27848b06506fc79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf67711da01da58d7f43036cfd1a8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df95b770dfb32ead9c61a0c19e2c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc549596f0cb3dec3b18e5b7f6ee6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde2a19d657165824cb600ae04ad66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bf627a6326ff3dc50a61346e367df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da232c898b305c877ca36c23424be6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5cbcd59b656538b65c15dc72fd327660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a58b64c6245254e5ad656a00f0207661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df287d264ae2310479dc913a2361189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423443f4844cad83312d1f8f23d2d81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b36b60e0399d000e7a452a176bd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148f9171022ec5c16ea43ada7468f2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe8610f681ff22def35891e0c65c61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3309fb096449d509b133ad035ef1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316855672701172a9cf1aa5bd629a9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e31eb320d8e3cf520d690219d1300669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b807db363a7ddfc9a8cc1277ec317b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a140be5a4e446b4fee8b62bfe71a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a7a41c8f3f28ca95079ad0b3419c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27210760e816f1128bc6f11a92a599673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35111d1dc134d1d88514dcf7b22325674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd2b778eff09d74d6e8eccef9b2b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbda795326235bdfc8af566371f4ff5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48acdc875710b2c0ec276ecaa908f44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e29d8745c3e449ff46849be165ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387cb2e37630a00bd36a455a2920143679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc79c92aa55f9f751207fdacc75a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ce6199673f55fc6c819fc333bc70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378da9677ede6d7c46bd4e6a1e88270682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb843d2253092cc699ccd9015b4fbfbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9167e18d7a8e9d0b597417e579c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f9ea3e07c7684e829f4f91403e81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc7fe6e6f7559f64e0cfce3c0fb4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd8bc63be53e2799d176474516076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cef09e6e3c91ee2ee9a7f154e5bbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507bee3f741e9d7007445518e0bc18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f3fc16aeeb0b42093f3911ef9720690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442a79de84a065f85dbc1804dd945f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e95942e1bde18446e9b0f586f6864a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19acb1abc0802ac9d40b7007733e514693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37d398d3a8efe504e1de498f2ad33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bee1b03e3c4339f34f18233956402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374ebd464c37fa8321fd9a74277b63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc36f2f02ca318649c7fc1312b206b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b2947aa0542c836a3a7ad573af92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9e2a2670c25492a8417901a97de7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a7e2002224dd3b70e52153dd2b98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f026d4212a795202930342206d904701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793221e6e009a3e713c016a3e150d65b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f87d1a6d0d550da6058f1ad19242703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba8d2e4e000dcc95a6f33855e7310704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa87392edf0611c752b8ec9f83f2a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5191b93f0dc8f6900621a012eec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6beaf14e78c6ec07fd8a4d4e4bbd6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cac4a4ed99693d0381243a49d06b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be24ee56220084ff5b2e8c67e619ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebdd5d23f224a74accd405dca2687710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5aa2a8afb10eb2f02604e9dded86d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0458dcae407004a126d6fc79268cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32136e42590644704e65a7215a72d0c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb310ddef99e0e4d33a5a5948a8f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288da921f0e88cb41da36fc6891675d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca729e74aa98f34b05a2ee0ceddd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb33165829314caf2a5daab763341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d935aba8034011685c4e4b14b54b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0811215925a8adb8bb4cc86d869f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ace032d042eeb718e1c67a7d307a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10aff1b155602374324d03a3c313a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a735690c923dac222aa12dc79dc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4360e4eaefe619f1aa54d49b70e827723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ecfc09c1b7c6229d518b4ab2c112724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd3bfae2aa8739c2d8c226ba60008725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017bc8cf2cb67c8d323661e1046b503726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077a83c331f8553afcb924a395b995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec540f1c4d9319440cf3e9e11948419728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4a61955abff5a764a00026baced4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5c98e09be8884df8c3feec55ba67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832bd5312533f7ccbfaff263e946d18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3976b86102879a4c3eee21354942732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98868b656639b1dff70ea75b7fb17c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0efe9b5b3a56b63cd26e96f7427a66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43dea1e452546be484463842571c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb827f417924edcac69fe77004ece736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2cd44fdace61b48cbe49204901995737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74974100a436180a3f5ccfafa7ae4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68b19c758ee2894ebec0aef74ec3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14292e858545ec8cd10464147c9a94e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9a402efa116ae46d5e1c82b0b1f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b595333839d5b53e9cb5f0d026313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66b05f362a62394bff0c0ea402621743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784bc7a05f768c7bc8c7f9348d5f57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f06f4f2fa166754a3984eb68fcf3f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f14422082933ea873ba4969358a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c4af38f451347685f791a0f04ca9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5495284ba7423917477ac1da83b520748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802dcf9097e1f7939ff4b22cdcf510e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd532822a79603f9fecf1a265bac23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db87947c2bcb4b713a11aa0ba58277751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388923cfefe0d2a2ed6b0a3577dcc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48aab1539496815ed2e9de831857d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628659803e0ccfd9cf83dfde8fbaa41f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b68f4b28f3b7c88dcdf5b57fd0b0bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da60627672bc743f6bb0946fca8112756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ef754902571d2ef1cc71eb64dc14d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>