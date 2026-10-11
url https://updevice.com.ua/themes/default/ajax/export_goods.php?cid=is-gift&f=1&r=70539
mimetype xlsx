--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96486838696eabdba37b1501cbf8faf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6837711aa90fff8de3274feeef7062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad50f2ddc77faf060a1ee5dc349333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e67b235fa3c595aef2b5c71072c1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aacc735ad85a41041424d6be524cf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015ff84ce19bd6f3b7fe6d4a59263e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76f9b5d6219e02a426ef8dfefaae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb55bea282929a7f09c69cf30146968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2951c0a5e716ce0e12de67f4ba9fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1bf02ecf939cf9737e02fd2ec535610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf22de524e00003cc464db3cd84bbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316029f3449098ef7df16cfc94290412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ada133fb3b4d8e0fb6e210b1d2a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e33fd5c845a885085e088f762401714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb79c965c4d430785b0a355ae5fe4c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b665cadeac9abe41c29e4228c27fd6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf193b42cc909c176b73e2016f2e1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42800c052fcd4a8f480260da408167818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c31a7bcfd952fde91a874ce447db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f6ca70a2dcf6854099ffa63d991c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf570b77a075eeb3106620fc8b54ff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8530ce3af2e925a9a7ca39457f4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a2ce618836fd8d331be9acc7c239323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89573eb119e514dd6a03959fcbc1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363163fbb7dc295eb61a33b2d3332df825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cead66917283b1457237ed8148737626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5706ae4a6db6882ebeef61186333c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32667f967b5278ff9be4e63335cb03f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2565ed5fcaf2206ce84f289cd6e1e9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c9ced762cbdbcab3a85b78b9849f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33bc81701ade186d3ad77f48cc965b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada615339581aa274248280fcedd370332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a26c2ce9b1b4b7024512807b7f066433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b6ba007a972daa519308203fab0d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c8ab30b095e1b34951b2ae7f6dc0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e64a5bd411dc0fbe404dc624f2b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71115cb3f37cd29e6b0e455ee3fd4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527f8005fcdc85e4f18ae84cd31bf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385491d511ae0e87d94ed6c2fd8cb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4df45a236b45a26630eecfcd34a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943e4616418076749f3193a6c05a9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca046ee5a88dea0426fbaf6f39390742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8148bf608e6d641a8541ad00850edc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47d6fd37fd692ca1da015ebee4bfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08896f1cc631f277219d453e8a6be6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9b2f252cc15663b8e5bdc8c6aa0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab29faba05fe1a1d8485fa752b65e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654123236008dc84009c067f172bb0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7094bbe2560737a58dad8ef52f43aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc97ef1d079c9125ce403f8825f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf3fd0257d3482344a364e60ed794b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dae23567b519765ccb50fc29180fc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf9b176d9e9f5a767f4a8ae05012353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb534d24821d99ccb16debbd9f0dab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08fbf0698a48a4c11937086cf07ff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7923ab307abecc970aa08cf914b70d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b86f40364d6bd92af6b3b7ae72a0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c43481b8baf0b1af913d8a6ab4c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7782ddd82229063a3c5916a334c4d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6f0e7355d191776d374f9a8c304b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d5ddd400b0675b0af5490e6cd1a9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4774b536211ce5a270a853ee02a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72e48b5f4ff300b9dcb0dfe57d127263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c081f58174e0c03b4345b94dbbe9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825de4e375fe50e7c1e3507b24bbc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440320811331b297f21ae0a0d9d38e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8030efe26b8f8cd920d7d5077fad2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19aa1681ee119f5eea85d321599f2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a3de5cbe94c0177ad38824958e7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caac1ef9f54bdf3d0c871ec2ac2a0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967c3cc383905c7b220a370adada6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247cb1a348234a9513fc1bb2ca8a3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165398b9cbeec12fe626d13a27c86773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7792155d33caa8955c91563c35a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754aa66068876a7211aebaf809af33875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af175f9cad4960abf2e0fb8b0a0a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0ac61a2c05a485346551bb6abc2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66f28836f748acd380cd5a85ccf1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16896c5e5c7f067c04e99bd3d686ef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f23771b53633093c71c89b88f978380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708e5e556d00b8a2a09ea18cefd3d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9035e9ae63a2d1ca31a35d4ad28d3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75bfee8c624296f4c64ce804c096ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed429e0307f371fadbf14cd42688d43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb6225208d95c770fabc24690514185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08118800dbf23414ea6c47cfdc1f87b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85af6853ae94e12eee0916f86eccba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c91e372314140cfd000e8b7fd8ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d3ee6a3e392cbb6180aa46113b7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc9bccdd6e7d3c8d03fbf8b990d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca03af84da9210998863643c42e49e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259bdbc3f656a4ff39d3ac9c99a789792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983361212e84703131421e3d765950993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745a52bb14bf3007ebf2b3440fda3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ce3bfb011a972016101f3b8f479c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ed691e587e58aac44919a0e71f5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a535b9d913046e2d41bbe0e2f8f2d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb59e60d4d91a0ccd885683b7adc6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7501003c6b3a84372d5660a1e1bc0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3af4cbb103444ddf544b27d8a0fb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c05c3686262095437227e19a4aa2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66cf07faa20976a3067f8a907c8aef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d0a9241a5e76bfc757627a58181a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7e27cbfb2acd9e4dc9fcc97a456a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7e1e50caf4b00d63205ac20b9dd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225913e54743106841295ec41d30c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f297e93c86fbe279386a9e030a8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ec0b52d8e6874b6fb8039b7e36fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f56a23580660e36220da167126931109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986488a930bb6754320993da753fe6d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620137d1bfc3c81e93cb10c8ef785697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062fed3f7ca192b909c5ab43346957112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caeba503ebede302e0fbb18c75c83b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d917344d473264b46d4afaed847bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae749c3de6a527f2d68d868d09fd144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7423bc93b483941c521ec5d1d2a88c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d1094303a837bcb09e8194cfa708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62acbdf8b507f3eeb1d46c17ba161e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb185bed0d23aef696d82ffdc18e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057127c4f7d885a5b01947daf1bdc18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87430eea55d88aaaa83e2b6557f0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e75cc251fc2f1c7be24ab982297fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dcc193ffc7c39413ba240efaf4910123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de7da470f7c9bd8bc596b91856717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93c36964de931288f1354b6213d76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d3597e3e284235602a89c5421688126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9673b1f37e66984f1dfe19fca7beeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b651aeb27a12ea4e37fcc3a00a34e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0288ddff9597a80b45274fc2a77e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5dc3dce0617d2537eef5d2d9060a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33836cdcade96b6d232915d104bccf17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225782a7d12935b4f578aba404fa8cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce05dddb5442e6924a058332814e03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156747dc1e5c06b64bd7987e1ef4f4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c426cf072d3139f2053f2ee114455c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0f37798c94cf1c2222397b28ca464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27425ab054cb4853743276de4ee4319a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047204183f0617e7f753419fef7f7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6b82c0fe0944eebfcd7931f28d7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f000f9c369ae90995fe395ef5f0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8586e6cfd37f1a096fe72e12b9a69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1fe96158c5b43577d4be390863deb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be20a30af58b54c9015f388624f92c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7173601a3c5754efbb763402e8225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e3bf4e6cc57439740832c8b77f97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d5a557f239dbfc8cc0ccb13480901146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e69f07aa1150de2eb94a386ad6696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3df542dd073e110d0a903c5a7cbe4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fca1e9964ae3447c91b6030359133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698700f73217b92eae6b422c8cc0db2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ec6203bd7d673003c78df78c4076151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce58d8b4d053409c50e1d8502c5e3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634483458b5e766081117a862e1f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1223c6142e4dd20322cbc38de97f26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b5fad1376210458ba32581623ccf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd4dff298d8a0738391830b7fc7e50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f003cdeb1e41bf8ea9138ac43a36529157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1638a56907fe79319c7dd0bd7902e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee86bd3da4d8d7a477d76a522b04d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e0155c2bd1ea9e194cad5350cc70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ffa008ab763f07a56d4b909612ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162e1d683671e8f667c6273660c2db2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec87d7f091cc305d235caa4dc419e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eade7dd7585f3d51938e8d4201f0f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3246d3d3273d40a940b88df264fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba01f4a033a30d108070841eeb12da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6562d7f303657b2072fdeece9b73e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611b7b957e33c3133aed0f6a3ce342168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12777821ab8f1a76ea4a172fea4e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1e2592132f946e3c155884f8945c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6baeafa3002ad8ccf1dd649704216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eecdc4b35bf17ef05c9961faf6211172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d06b9571b19ad7a920ab8af8d35c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705a2d9d40a87850ae8bfdc87a3126174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e037fc54e18b302630c6f49671d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e22e70328590e7f40ff7a21cc9e7b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4bf197f470cbd86bea7ae002da841177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cd2362b3b97b5796d9bcd1b1ca2e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e00a2af060433502169151efb61a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae935dc08e3816a6e78cb76abf4a6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f51d47bd2aa8acaa6aad7607dda2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a85f292dbcec1240160164702835d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4840290637edeb7fca7f045432256183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123361a5eac3fbe55338c461bd2f0ae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c85cb74d1036c0b78d7b4a32c8894185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af476a94fae29c02da07a0ff27f4a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ffacd929bb14c77bc161e95120de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a81724b794ef5b34ecd5f50a03a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f66c8d9d28c0771db2197af5abd7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8674dc494dd42ee49158576e7aef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f733be9338fab583caef555158bd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d164505ceb99c6b03e9f323a40b16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7ba834da7cb05a99fd8082cfd6bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be0e61de50c3866f5cb32a370a2ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e27c4807d3a98e8a40fc7547fa0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44edf877a4bdc25f63e238e05161321196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203132eb7abb6e383bcc40d77c3247197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37958867c9016a22eef43a29085ebb85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c808fb64219cc4e1de9dd031cace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc165258457aec7746b1dcd9804501d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53743f15cc775cfd8124891320ed3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a333cd719ed74476ffaeb7e76327202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64e3c6b36da8e15b2e0689e8d42b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206b075d3e4eb4827259434ee893ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573969ee3722397443746bfd26a992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ff43aeb440d4ff822ddc9b738359206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954104ad5854abefb96c844f617906e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053413b9c8205ed5f63488a18ff35c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd9bc6b212a4e417cf881f32d4ce1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19997f7a45af375411f5decac11664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c71daadf9a440248352f6fd080b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed5be768fd108c41ea1af37572c3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f61b3ffc5c0a59e66cc1bb8b315e7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b02146ce6c04d05cbbc5930df4646e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8e7404d9fe7495ce53b177772b09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b5998027a61656e8581943558ef1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bccb8878911d05494fefa1f2f6248f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a8dced11e656b268f4f8a88b466e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd507fab91ceea9d4584690321999f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc402191cd28599352284ed17d8e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f1147d6a7dc985db8742d4842316221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b155a82dd06b555bd20bedee9e3132222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce66f0bd5e7801161356f4fbb8280a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bd2cc59abfb8bafb0d969639d7d98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4fc24c658cbeb404e38370e1285e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a45cc2b4010de7f5530d43c32a53b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3dad1761f74435ab3d60fb9e92782227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f12ea59be37ca456455c2de9027f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf02ed6ea692d3e63b0bdfdf8ca1ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55365635f2708bd17ac5b98b45611f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938ac05c0093d151ae2ac86fc6cba5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746b46c0ae63c7fa91f526a3f51d86c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f402d05bda3fd7b5f453a86ae1dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738efc6b7c60e7418433b539a0e15325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d632947a0c1d64aeec6c203ee6be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb6dd096f4d065ef42535dba8e48a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a761cd07ab84023b2a015eeed63c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e880e52a74480cb70b879c79f9cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6892b53333a9eb51e6a27399c1709239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded541ee9dd4bd2409bc8e0b8b9c2806240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeeb752209119681c05228d13d2054241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e212b37de7567ae1c699bc4a82dab5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94616068fb00dda04a898e444cd65cd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152203b9755518cd9b4d03106b982309244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3eda9db72226a0f8698a6a26536b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cfd2cd9cb935e66a3ce5f9540b7ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91527a345f9669ad4b6967584d1d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28246d77aa55c3ead2e5f7d0eb00e2be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef077fef0c0b263b7602324e5d071b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bcae312deed665f2af775fc62c20e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704123b9b8214101bf5dc630fb66f10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca80fb60fb9552b018c60a5b86d860252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e6c4e840bd34e6a4420bddd4e933a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfa72b746252ab62a03689edb4413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb42ba35cab788409d145b51a5db5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7adbf1882558eece835504113f165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e01ae775b8d7783486f81312ff2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723912421d9df09aa832f48c25b7a8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a527cdebdf26267e83a143d60cc6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc7baceabc53a097516c1a56d76f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8a0d062ae8f4bf233f82b937a053261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c714891e4f7e797038e51954c292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa199ab2088ddfde9457fb46c25cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000983da3e8d25ea8d51c5d04ca896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86d5cba4f8882e7af89662913c12f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383eb4b0dbbab42943787957ba8f61a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca5ab3a2af99608934166f2f76dd3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae5fc253ad2219f0e98ec19af4bb12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52b0556b01130eec90b043c6634d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762415a9be9ea0fcc1a1f2bea249fdd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c944126d54662a3e09427668a0da6c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a5039c262971dd095a56ac4322a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1d10474beb67a3a049d5bb3cff10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ab4792a236ae4208268bf7ec6ed4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d9f2df191380988f71a9ce639d107275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ab976a40e5b548f1a9095b56ae08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac85687fe82dde6b0815088c6ad9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbad0a953956d18b6656275cdef09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a502792b0093246818fee8f2bb321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467b6c2d4ddef5f8b283c1cfe62821280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a9b0f9d5c1fc1cc0d0083177f846281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc543a47d6d540a82ff398a98d2039282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b39eaf49c80e51e3a8c93aa827c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967643805cebceb599051e72049a176284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085969d6d60c177b704a9fe5839ab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae355a3b46cac34357936ba8d7a5cbfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d0cdb37ec7bbd6b1d605df2f9926287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8d95fad357161a26c92b87e89754288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4f216d559088b6c7a886478acea8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a5817974c72fc2c2ce3d1ba481b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320284fb0eb43b7cc4431ffaa15c89d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a7f0e81ef45914ee81f2395c5c82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816012b90c3118332d35c4a921b031293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac1cf641df00592b62c9400b3deaa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d48424aea42e00881d091da4162b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9f82077af0d8311bce4ac395ce04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03ee203c7ced97930f8b0c078daf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6fc915f1a96321d5efb2735dbfdb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94b0a6afad139bdc33c5141c941f38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642bf5ae53990cad58eb0c4ede5ab37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2f91ec1e7d4c2458a1aff37728467301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8ca27251c2e7dc1c4ea66167f56f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac5dc8d03af12bd0487349aa85260f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdbdec47a677ca0ea91d35015c001d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1210e3de01ab563fb1026c7b048f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75783c862f8210c541d19e83b7b4631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b53103d62497ac82a5d86aea97a76d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac624d18809c29ab1aceafedc4fc032308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee2e4fe2b6d2c8ab21b0e9b469b5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f71036160aaa36870f2816c760508310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cbeb0ea523c612dca015f4ef20924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4ce63894542127a2acb2528a82cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae16cdaa38da5ab3696e624850890d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a1e96172247c4524918e074049b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fc6f9b277e569635e6d4ad45c770f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a784a45e71cee9bd381d2c6a3ae5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648967765b58a472d299c96fb13e68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c75da123c3a415e4ff3466420d5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aed535933f28f2b60ed45dca056dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0ec391e2518464662c3e4fd025378320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeba5d41916a30fe0d8ccf0ea2ab38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60976db94348bea7b92af166c878c053322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afb2b27bdefba71392d16417cb3e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bc7950ec87f833dc44cc3ef4e9de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda79ac1b4ceb4ffd1592d3cbd7fc2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725537989c4f3224b04a657d297b4f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e60f1e6c88a13dd2fa3cb23d6829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760af3fc8e674800101800fdc061f0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd564debb5782d7bd3a46eef0207d7d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418379af1c56616c1ec3291e37be6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81794597205122154432ff808b0fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed086d32e0e399783d4760e4cc3c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6da34f0da16014fa40bfa4d85e524333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0342daedfb92ef2f7b0126bc8b69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070c5192bbed17a662fda1be42c8e04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446754980300aa7c5f65deb98b8835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2fad331da66869e44c710d88bd78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ef3f93d6a3992c74149be50e0b2a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df118ebfca7f68e5524e338b6ad48a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd5828fcf5d9eac0880e76f8a3d26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f8e55df226d6eb7659f9d5f2b4cd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349ddc666488f9d7bbb49ad40c265b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c232fecf110ea96744aecc7e5929343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9409ee818257bed616dea51a4050344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d0fcddc1dea026d4ad6fb751cd74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1c998359167a4cf68e826531f454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece0d8bd2854aabb316f090aac4f7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815ced332f7e29cf4c288eaea75a83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987044c84fdd375213c82ecf67594a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a368fda39a4fb05888338c558f349350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ac562d1c13d92fd355fbe06935750351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe1c6b75da54275840a12274d5965352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15fa47568fa27786fa611c0be4d37f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf13398fd5e7d3c5e7f13b3f8f012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0148720624827a78bd423e19281c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ae650ae9c67d409ce2bfaa147f4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffd28dd287034120250b6b63ca22f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002a29bb5f983fb481237d1396d0a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2c097b24c32f0e3248701b2d6715359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea659b6f7878e21a4b828fa4f12f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8302e0c9fda9965a2ffb4dc5bb5af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa89359629b3162f3ccc4755bf91a7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a87987dad7e08437aa742da90fcc0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a34ddba8b87401e68a05decbb04b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33685d5fc2f3973cf9e918cb1e86c61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a1bed477c373138db63f637a88887366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e6c128e64fc0615f55f784c50a58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fbc8d67558c4240f1a56d3790875368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928ddc51e995a5fb9418c0206d7494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0023e4d13dc09bfcd5358d073ce25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762a3152a3ae1218ecd5355fe42f67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403757a94cbb650a4163f2cb8361fac5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d5ac383b2c48aef797a07b055457373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52510fe5069f046a6f6456c681f9cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a21d6f63612056713302d1ea74ab73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a5accff6f0fe48f9dcdfa3c607174376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11dceb0820b8f05ae2c3fbf5443e03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8e1e9bb90044962c8263a40a6a2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc558cd29d77c902ae0af4757c6d7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9460567135db20d478d3610bca6e909380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a82834f9228cb910f3d36b760caf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f201d996793ce17aaee58fe569cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dce8767c885117671c1ef0476e561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbecfa0c815ad4d67adbf9d32352bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792946722e91f070c53badae218f858385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2668e02c2936a009a69406670d1c6f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb64130799abe0659f94cf974a60e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09ddf4f33517fc634b9d30110c811388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebda9fc0f6fd692fb07c7fa4c8ea635389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacdb53daa8e28e0bdde9650155f1de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7ebea1bee0b1f8dbdc4441ca18bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789f27a7a6e41e5a5417019ebb5526392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d421d2e8584583b099230bfdcefb94e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0232f163ce52327bf2799bec73a51ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69fcd8a332deae42f23750a066631e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb6621cbf81b10464c6c707ff2644396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952310453c487bb391d72dbcef594e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634748f50df07c8bb4281463cd24f412398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717e738f76ed6567b93e3f0932bff3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae09b70f711d23a1eca8354c5e5de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20cc5945d1a789a4edbd5336155bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c9e5821c3979cf23511f432caa4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b61fbf9d66c704878482f58feb983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445165a77dbe5c66d69fb8b40c38ad05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c42f2c6f4e27664cb1771675ad658405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60645b3f434cf6fed45778364aaf848406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681da6c5f81a99acbfae73b236d8a7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794eecc8bed106a3e032e8718a1cb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecee610a238f45443b4358d977a841409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3743deaf231243734a73d00fd8b54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c296722d619f8e40d88b29c7c229c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844c5b966115b3706b39c2f39451182412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3446a2de12639a607bae5b61752e8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b33d5ad947d39663d985d3e1d0b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843ec13e7225073e7d3c4824098ce2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfdd782e72345d01be7fd2e35103f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a029844ce1c1154c572161de3426b3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d457ba44396ceacccb6e769534c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ffb234653e8bce479cb3a0a03db9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcdb8ca593b687b537afb023419a27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fea569459a6646fc2e283bfad1509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f28a3ba2e4d6273b0f06e3ff7d772422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a77b258b9a4ba027c82b4a9d6b20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02748c27fbd72b175d2755c5cb31bdcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64de0ca61b354b56ec4890b21199390425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44967ae455bf680966eac32bca44d05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc6b861cfad83603b89be1cb8021c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43d2f24df53c02ef8d4017009df43e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf5902310f43d918c9bfd75d5fc1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a48297cbd1302b5e65bf4f17be21b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa767b6ff6ef5502f31d6753bd750f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc8010e3663538a7dcd8c10bf100e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858c62e8a978d1ca05b8abf79e1015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a508d0d0fd2172095b4890811d8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106582f1a1cf6868394e1d4579aa67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b6caa6c9bdbe733f3df8749c6ab77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e7f58d6170c675cf09d9ed101ffa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b09c6ed56f3857a3852249b388c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368de2c8aa419e5a6eb8c60fa135de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f7c5d9b42332509503f8cc188a7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8ddaa14fb41a8f3876de04f2a108f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3722e588c8d77d113c6a92891766a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337f787d94ce5c69ccdce4c1087538443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d082a1abc8afc6c6e7b09fa8ada9db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c6865d8021de5fdbb2c0b974cfbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb5dc39b32ed1527fc70ea00c98148446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f74265505bba86eac3fb4d3d0ee02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ed054f3e72d4196b733cb0c96a9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df9fd653b113ba1feafa791a92005449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd636e40438599a73aa5ddeaf040f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212676e26a4735b695d3e18a7f9ebc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18378826a0a9b68d88e1d3afa094bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3088ac2f6f67113260f01224ceaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c76d37dac3186c872873735f21e90c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2195a03ea2e6a56cdd056462a2f45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914094fc2f8d02a54dc3d123146391456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911f54e98859d71549d465ac566879457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0a3cf1813f2d1ac88bdf2809964da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43bd137e58b8ab70da03b7e2c589e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e8c144e77ede6bf091943f5d7c0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f028ce13966bcfcdbd7798ef480a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ab8d764359ee2a3a0201c52bbc4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa73058fb7726a91ab466164352b24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1af0a22382edab63208a20052956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f1d314df127451dc006f0ff9e69e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265533cfec1e5ac069b5960f1b7ff4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860080a0a8fac427f135d8bbba393e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e250767fdb5bf9c2505422b16b048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e836b22c33cbd39a59de3ca19d699469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac279f990006fce78e201a7afdcd71b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5f6c9c904f13a90dd08f7c2c1ee6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d35180d9b7ae8d077d933eaa6f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f4c0dc613960572bfba6c6a6e708473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9f359c38d4902b4cb2d76e5e87ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901e31c92fc39074e3f75f162834fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c2d240e80f4b9a2006efd3f66ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63355e912dfde9689d912d6a49f9dcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9072bdbe8d7df9ba17bcb5a5db89d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064d08ccbd85825af7e731b791fc60a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21feadbe52653028954784e0b7864a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0d749e3ac6bcf42cefb01eda24ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a486fde2b525e3e07db74d3c0825482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a794622bb57e1d7b163603734c0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce050c7197cd9e6d62e47d7148823ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee5fac3d88d3b90c06cbe9ea483cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c8b52e913db92031d07f1ce80ae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3388fb9b5b8a52bb70fac3b67ede836487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f565089397fdae00e78f2f443e901488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146717a2c06b59f7419900c7e7fabd16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371b2b73ac76fc1315563616507a5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e1112f2bafa2e0af6552515b9fb9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924da0053f21de2df94ff313623a525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147d511788789a7f35a975e32cade1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5ebb6c8b29ba1350afb76ce088ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead5be62c67dba3a7e2c8ff3d4449b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae2df469e643bc4a87b16aebb1ef0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd175f3eaa16ab1596450b529e14fda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772c98da84660b1d8c4b407e3b6e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249273016d604e842ff7638a37f9e893499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdef992883440d2458b579b3aedc86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de03e181bbb21876202ec4f6f183d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c548796a4aa62a1d507ccf0874a1bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ebec214005cf81a5d0ff1fdb0c0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366319a985facdbe556b62a5a1ab7fd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4233c5d5b9860bf6da0b7baf87d3dfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5539f57f3b452df0d10f80a2e8eb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258bd5717b1e928771a4b5e2044ae4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2df600f4fc7b323e2de59e60d8ac7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c1e5c658ed6d4fa45462668342da5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b267d335df9e733ee514a378227c54c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fec8c04671284797f9256934c1c27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b5035ec362246eac4629201610d53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739217ba3e926203de1d93ebe8c1b62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed3b66f07fa3636d1c6d9603084dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7ea3138b52ccd6dfab473bd4990e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f929f618ad6cf7f7c4e775d1c967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2c286eea872eaf02f4c5cdba760f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeaa196c1e71b6c22654237ce35361518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db23af5d26064f41c9b4bc47b1f7f2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2810262f9cce465c7c5b27950d1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5d43f6867e8a3893bcb30227b3c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671331f0f61c43dab323af833b0b219522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bff1386994ebc567afc0fbec5d4063523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c967caab14950ab9f3f3572e284b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a2376b7599bf501ad8ff41bb2bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26838d19cc31712c8f48142e15435fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c48072e883670f862f3e2f0b1c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa09d4ff9faf8cd450f570668c5b6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba77ecae64961cae6c5642be6faf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5dc86c1eb9723a5e5f9c94c0c5a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894554e8e2b5a843bd0e5e16d37ee854531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0ea3dfbfcf362bee1867724d8986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecca4aaa8b0e66507401dccc94eadf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082083f1d5349c67e82dbf5679391d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9aa852d2b6f9bf7583e826e97ee1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf89c29466beabf35b9c8f62ce464bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287c90c17b8ad6bad97835cbbcd66b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c891007a68005cb19e105c1f767c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0793bccee34b35c54ac8cba0cddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424e61432bc523e05df5c31aa9ec23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6a774d52a51053949e9059e9ad66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d66a10af0d5d58073f60740684a74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217c5f4c731b1890608b7ca408feca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f281b984c4a04170de9b4cd580cbec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425efd54866b0fb3af908b1dba34791545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b849503c20952fc1721ff76412c938546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a79a59c9416d4b3c219e0f5c5a41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89ec2ca6adc8e8a47e201a79d910c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aca9babd678b368714ba2a0e27660549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f9136540560fe753d3218e90b6dd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c241212c97196643e500574d2fed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4d69aaba3ab8aa643f5863ec21ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ec3e58a718adb44ccb9292f79645553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6189cde2cd230d9ef2fa33170235e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e9ff8229e8ff246255457a8b42d75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b0fe69659dd010cdd8627636c3ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58c2c3a09114f5f8f615f7cbb9b35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba634a3a26195cc82e223d8d8b48d05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f3a597aff4e2f7e04c4c67355bf1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e81991022779bbb6f8bb07f1c9bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029b9449f9337a899b6de7889a656c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c7a8c351f11dace30349faa922aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7080157a74401f09315e06394e4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd1d41b898226a324568af5e50b650564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8452917d92a373a8a96b1e96d1ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb933ef1cff52ecde4da2c514e8b323566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8beeec477676c6ad92fb04c126d71f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff098d187f85948f7417bb3100bf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf81f4e18bb76331365143540bfcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e104cf79990ff2920c925dafafaad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f422baed5a4fe9f1cbfe6773893d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc7d1c1c13f30055470daef326abc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d770e6d1cc717daf94ffcf6c61109573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3e2853160de346e68c32d2d03cf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c42322261dbb8f4fcadb52c23de3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486e1dd14c276f3e5bbfe123338a37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9ee33f531f2a06bfadab6166b6b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a010e9a3dc27f144d647a666848bd46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e5721bc79fe7f03b0ae282238ab8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cacffee420a89c4a40ae39f47d5c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a747809fc631ef6d40dee0a64696581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9d0acb812410f7ae2479dbffadcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aef7f7f1ea8eb5774a34a7c97c135583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcaa43af52dc8c6831585702c754d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b36b0ed3f4faa2db58e088a8029c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca0b57f47ea503089b3fd59c56f59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9be3194a134ea8da8bad8e0a63f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f223890642814ae2ab817e125d9a01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81107307a145ea4a319c9a48974243b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad433d913791c59ce14f1b51bcfe96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6ad0ad885beda15cf114fa8638506591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63771adbe75a2ebf30c4f18cea48bb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc3181fb8c822a7f28a7da856bca6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb60847ae7c4dc7e5a35fe154577a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa538b6f28ef73ab7f26b1726f0cee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b1e61d22846684f4da18c6213947596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156eb60644831691589f643f7fb7945597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d51edb16f961b3243aeeb18a797cdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd908ee4aa55e37e82595c298d98754599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f39c841e692fb5060314dcd2f9aa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffe08e6b1819b6dfcc5de682fe398601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759502aad537f8a7e3d33520c940bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d11f0125f5a6199f8dae5ca56157603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baab4d9c168ac22860c7739992e393c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804ddb0fcf071fa74d0c76a4f5f5a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3a201e573b512817881c75f506fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900035a59951363a702242881ba7dee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9829b71d601ed5f10ef3070d2c8a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0536bdda6d9b28789aa6d0e6b7cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e86d57cc10e275a169f7683086c36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b4aeae8b401dc2fe91305f8b5858611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a209ccac40f23b782530d9973819e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8016cff48769aa044a6a632ed287448613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa77c20a191023dce134ef2ac7f1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace1ce473baa45c479194f7830255f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd5e93d04350c9397a790e50b17c9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a6dbf531dfd111250f820fdcd7aff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d70ac12c09f648c5fe9b4e982e3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815edfa575835aeeabbad67bddb57723619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b221dab17cf279a013f0fff8a1f411620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e40f923757e15a1dc9525cf376f1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484652839dd9cefc3abe1df13584cbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a0791d1692dd9053c14a5ba7e805623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a5967f236ca03fc0e956af75f3fc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d57930348c6023c1be97999730db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80633ed732ea6980ab8d248a0a7a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd531cded60ce4864c4fddcc9ffbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8dde5db16a33e4c9a325226115d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e999fb7813fe2ba6ecb1464a39abcd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf709e75e8e698908c5234de3d16fefa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a2f5cd72227f6ab6586f03e49398631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee2cd9d154a5127f949ea176b82248632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa3123aaa2c4f89533e45a4933af95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ecb5f91189f4e1b94e6fe61fc8ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b833b684f259570b5f0b862277df956635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57b6890013d00b5b7dc21a3aba6e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f7b0599e630d5e4f9693d6a827ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ba7ca878e4549cdc29274c4bd850638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a888fca92d1ae95dd14960219eb1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de332e07418251541c061d6a2f4774640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a9911145eb6b98bdbc9470f7a531f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6619bbc5346d4fac728d16808df85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3716c8881ca0228225cf86bc5ab5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcf5aac6d1326215748bf8bf090ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a9c51953b7acba530dfbabeef2c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca5bbe8a77bbba38a0fa756cfe7df4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5132d227fe6e434de7134d5e0caf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db9626ca9de3222fb49171df00ec8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca4ea3b24259f098e72967c6a1e2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d43c9cea92e1cf661f3a352f4b6d18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cc3a0e372c91ba0000fffb053736651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763fa97bcabe5202b707fc4668d1c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf35c8a2ab12666155399f6467908653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45489d1c5465f0f07ec55b908fd99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1509466627876dbead1d0367ccef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae2e37bcecb597c45141a6f124186656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673b9f2dfe45163ebb47db5e358069657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2aed2fad0f9788a60045153adf64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e82a73d5129235ad75792ee22943659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efffce2a5085f1958311c8990d6488660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db82323e44d2bf73317e34b6f5086b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787a242bbaa8f8d7fe68260c5a164b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70f616b931470e29a5a8d8165ed3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe9e6ac6a6ebd801e4b72b036a947664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7682ccfff7b083713bc72902494bd7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa4b6328c84dc3b06b4ea3f842b51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45403ae8c5d3c2580897c9cff1fbdd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc0b5d09d292711501461d0175b57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add299fb0732c84ec752f3a9a2aa3ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4c79b166dbaf9924f1d5a605959b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3dc41f5e49e78a88a3db67a9893e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7496d808fcdb4b00a279407593ce62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872dd86c63a883ae688fb54c20df90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2806d32d53cc238d1107f6ec13f2ad4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780971563ba7299522e848875aa7cf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443286ea7db6d08f8443c04948ad1f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388759414a469e08769ace59a254261677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18de240c4617e286be7934f7e44a53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0f3159766156c34e8d208445707f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400b5457c2f99f731279395ee0047b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccd296905ba398e4e820f7e18cb47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1663f670de22d37fd4201d0dcc40f46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879ea26df16707770622aa85a696f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f0a8e5cac6984541abe00ccf69304684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f5fd00594d02dfd7c360bf6822ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f3e5732e7a9dfdb78bd49e9b6940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7626ba4cff26772212cb7b04f7c5c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1912b3852b059e2dbde15095583c7c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9faca140ff3f05f6d63b3992edf0e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b4efc9bc4be403db39c1cc23d53a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea41849030e8c1f233badc7c8117f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f2cb4f1ef08d19108b83c99dafb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e969e68ced9f2102f94d2a322862a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8143a63e98b163ec4ac7b0aaafc1ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1d8680b0b1d65e4d48eac0f829a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9123ad87839fb243adb7e11a4d2ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793e52c12b844bd0deb727bab073b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76552e65aa13c21762fb58fa8603aa2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e793cf65ca9491e96599521eeb258c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7fda09790dbfe005de7181c8fbc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee2ea95bc304dcb7db7106e717cde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad752008c239afef2277cb1951e3912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd780aca0fe87653d5387c764efa6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c48cb7ba92a300d2e4f11d5553da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf85c0f808b018c4b18b2aa592ff5ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f196bf7789d56a4d55cb1a5a1ec44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe1a9bafe4d981d4ff5ac647dcbae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3525e8896f95022cdf2bf68ee843a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921e2bf9dbfccba97f1667c8aca1d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdcf176da8ad23ae96c81f8d81ee31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8b20feb4dab1c57eb7605458ddb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a107fa1d31408427994d98db67317712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eef24d72e33364aec07f9acfaec38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfb516c4956df687b9247ce8c099e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af46744d74d5a0d9dd17f0e123316c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aacb93b38c0d853911a9897ffea371716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe644610235145c8321094c670cd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b1d4637fe3171606437a56a9d65b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676109de57587907fdd44ad43e8cff1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c20f8cae3c300b8e79f41eb3072cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0dbcc2dff2a4d646681ecb39797fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028d69a1a4e02104f927c716e2424b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62b2ff26a5844ac008a1637827fb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d1c40da79ab7163323df68648701724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0da48106203f5cdb8b36854b7edf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c58e5d1fbec5e638fb3bc5f14a39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db6fc850de3d85c2991f1b655c4ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf9ae8696511559719349fc7bf2d3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d3d2b9a5f4a34c8455274155e506729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5d876bc62e47139a06156d006f18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c519f73f04c47f9d491764bb4830731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502521d8bd50f45d72828f2c5e6e629732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4887c16ea6cad0beb82790d303b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c403ab5274eb1f339f2a0e0505aca9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d08c13f4953da0c33f54f16d7874e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ff0047ade44fbe5606e074fbec591736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03d1849d271ba9a9fcba1e13e4f871737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869bffb3d102a37ce616ba4401a5bd9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3419788e1ca8a6c1f469582c12ddbdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a3993ab7aa1e89b2bd0a1e75e4355740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c152bd262aba841fecb94da0f95d32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852cd9d5f4e8b836d2186f8cf7cbea2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68301d7b6b367a2cdfd234b22deed73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532b0b7e8082f8020e6997e2be7b62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74674d8a599aa48cd77a6afcb0688fa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ac64fd1102f34816a85502afc610746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad83a877e9f54d01542899c71ab7337747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3565f67158ce1a099cd79100cf1c3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917005f9e450a7b2efa2a5fb5db1c5ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3dfdc907d0cc8f3290e0c5a7ab58b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35981d4125488e58867ae5759bde1873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3a2eafdd44d2bcdb2071ef43d2cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575849019d72460ea4a083added41ea2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb36c62b08a0febb7f4ceaea527ca31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0ce92352873991ce4051acdc085062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af61978181dc609d2f1e987d8d04aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef6d3696bd2e119c4763f8ad32cecb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88633cebab5a0f035a9058fbd062d3c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e006a3acd9a3a04e91a7d958a1580c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe15adb7268326855f14a2c7af2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a909d0129b7251ed457f220b3c86928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22ac41240d48f6579474f4e957e289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f990c944552ccc06763d76d677dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c36b5ab16341285a302d5afecd9f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ad6c9ceeeeff4b3a1fb78201df3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c13036d2c96e977e3b4cedbaa5c1f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ebbdb53f9f50cff02f18ea3b069114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a3f48265eb893bd90e8645200dec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf25d1814d61f77f7a9b3f1b937c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366417d975af79fe83406501f4e15fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcfb989bff46201ce894424ed65df718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695ee3b0acbb872f72bf6de98c18e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ebab551a01fbd4c9960fbf792a3d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbfe8bad2ecde07d2a88c65fa90e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f784646d770b7e9964839334ea1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59f67d5ad1b429318124e998e093123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0377f5f9cdc1263c5b7327446d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ed05a211ef91a0a4f1c04bfc898b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655dda6cfd89bb86b9326d5beec90b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9076093eab31607cc5e1bd8455d29e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503ded1b9068e8be0361447d7a69a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4212e9d356362e33f2e30cb6a5cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7318fe414bc5b13c9dfae5e4c9fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36f661dac6945dd32e35b314dcd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429deaec454d98c70de1f5a7611fe3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d75cf6ab950aa74e2bb7f2ef90ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0186af08ca2d32ab14bb195529a13a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e59a092103c416c3e197551b8bbff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277b6aa8e10b21739e6964e0d0e22f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878e9abeab4dad6deefa00ffde489837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c15c85b86af862c741669cb2089138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8e9ed45dde4c2a5c39721f57406939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1369e8be5fd4d97cd107da145fa5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b4bc31f600676af22adf4e03012041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc2977dc4b8caf01e2412a3ddfe0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851498bd7519d17054431bd1954bc17343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cd977cb532a0c0aea5cc373f719544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8eb6bd2d58d1ba177af7e69febbd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0059020ad6408e9589efbd6218cf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711abf9cb3e150e67f5149008a9e2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370009c903c7b9dcbdd8319b40a157f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1554ff423f1071ed7490b1257dee9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c04af56de97062eacc2c8e61b6e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffb850b5a14bdac462a1df9561a47251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acd3a2c3ad56ebe17e3e49470ebcb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6911f2cd4981586b7567ca1e4e14a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca812e282102f8a3fad70cf8a41d375154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad649bc55ed9a2e2c9750d156e5ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eecb11b3eac10ab37e318100680b6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2bc43c07d3a31ad926b253d709ae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e3267ed882939e8f6c91732089ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41655225b34d923696b0a54923b0331e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73709d82686ba80ac1076bc8567afe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d60de9b54c0c3906a197c34bce4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6bae892318de224e18b9ce097814c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e12d4ee7d425c7ab74e5bcef5075be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767146f8738ebf3c38e29ee906565064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ca7715a472af198eeb31bba6ab7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa4bf3a0216ce9070f1d3e1c672d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb3fa3e0878a2df066940ac29901667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac67ffc1888f1b00593239afbfb2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43c6056447a29e18a0012b3f0c03869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b52d32afbc7fbd9ba5028f5ce8296a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b84b61aa499029f7c5c6b44d2a038071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcb1e158ac1dea6f3bab86f1f3e0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b382f4dd2c69310d537a6cdc3cdb8cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5afb7d15d28b3b3925c270a1483674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991b3fd2fed226c1f12f1288470b1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03976aedd35e37a56c92515237754376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf1532139f188c41df054fcc9ae2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b277e2d96b542608f9f2c10cb149ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd150b663d923abc5d634aa60c1a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844795d7452266a71d1e11577fc686380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0c99847fc5f51a23597adc5d38fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a2539e61f61c2f180419f0329c4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec4353d740c014749fc18bd4fb1cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee538bd9996f9e0e720301a0983d52b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6c00c445c5e6d9aa741248975ac485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3f7cb099604a99bfb144070935b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff396f3769ce2712c1f498287c0c2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b004460db722289181967f3c649f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca7f6a1e04876720334014f89c665289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692c00e54efc540d11fd089daa423590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435e84a88de9f15b36c8a1ff28263e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d7895f2ef6643a5be15e5d5b7c7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda6a0de1aaaa6fa4153a337d3877793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ae1b50e96b8c681ed6a06717d033794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04395b2944e939a1dc4c637663ddaf1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47788083e294469c1905afc23b3cea5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222232bb3b633cb69c4502a61efed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59cb6344a651995a562db4bfa24eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96e0d84a4fdb451039236742c1d9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d53ade401d36c848036bfd326aae5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a2f5b1e1a1446705f18e844a0aec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b56ac84c3a3dcf16827c105ab3c75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95646ffe5a07b98f11704707ae30edf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1acecb5608b5df557b140422f3045104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724756506b638a707c7de35e9872bf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851fe497553ffcdebae3fe18d82cb32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b2022f8aeed3999a5903fc776f22f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091212ffe0f41917dc67e67ec757ac23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168631f746450947e433d3bc3e2ce5d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557a3e4d83a479dde282e05f6cce60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed17c9877a5bb6a3e775cc49f2af67e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff179600c1300275401facf7469591112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a651461c14f023c6e94c23f769db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7171ec52d3929e6f4f458d92fd8bad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9dc465d70f05c16f0b3602d2b5c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093ff2f5611ed1416b503a1ebb1112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140273998cdf299bfdc12490b09cd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a98948b844d546e1869886c9ea71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c91027b1ca9fe44a6bd6df59b7bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0db809a131c18e896d607bdd3bd6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827801def24a800e6ddd644ee12a56b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7d40578310d6645ec4fc6320b1386122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735755a6ae5b714b14592ae21786844c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e4287c7b708267037a01e59114b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8d0b5b1c8e53365dc83bec70320ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2045f229ce232cea7c175fbd92069f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f34d40c80e02ba638c162c1f27386127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1261748170cc18b8822584e8e8ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939083dff3f8b3791c4badbe88986a5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8041ebd72111726e313b5167e8dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbb52fd885acfc8ad3a6e8624f8a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe55c394d227df2d07ec0e903004086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649adc2db3090c927f73129874c86406133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d36648db42054de850f8eb18fa7e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea2778bf45cd4ccbcdd365790a3e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e9b01af9249f7e360531d7b8171ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923f85f6c0112c59ab680b7d58447e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0819e902833882f6cefd196c76835a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7688db173f1406754c26915d1986f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf56deb1e2da466735466c324eaf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131b9d10158b3a8562c4e9daf0d4b05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd66d61ea9955497c574e767894f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f1910480ecc295747a381deb9b6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf063906e07f0fd8524c12e4eb5230a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d201efb445cbf778dc4062daca4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f66f84561c02c3bf2146bbb30cf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb863628851a181d235698e653deea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf89b47938be91c93d07a8fb44b74b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c976b5c465edb55bbae2292462b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9d0b8d5b20cd82622c948abb1fba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3ba55853e814c58e0bc1c9e332ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e6d96ba925885a84272545ff92998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abc68170fba5f8f47a7504885d14c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945d97d7cd2294e27b33bbcb7cdf3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb27a621791e130cda58c38509ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409f8add46c7b7400e0ca6ef7200f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b07d39731d1eb4feaa4d41ffb28a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68429a3b09646ac25d0b736b0eb61ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bac4a684aeb15a2873b29f0c29cab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87d99470e2f3582f9a79e523197ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2de301c33ea8db10f58ba10e9eedb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8d10be78b9632fa6b603336c0343162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f038a010321bf08a18a57a794a9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa680bc6c5746ba55b1877efb8756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed510cd0f7d02fced26bafc232bdceaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033473d10ae7686dc9082480cb3fc03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ad79b8f7f2851e7434ea95ecc139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9caffe5ef6d4f2f01d982c560bbaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919126c5c8fcc77f16bb434e9e863690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb02a581468fa61398f4d2b4cc999170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62115537db0b5bec06715f08ef02c8e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c575dd0ffa71944860758195568cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cebac37700a294360816acd8f8f8c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54b247ff5899899762f60062ed28a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe63c16847db5253dd6075ac543172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53614a1a530114751fece86f4f26e41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b90f94fb44664730914f302cfd7405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d66ee3fe5981c3bba126fb50ebfa35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ecf524e77b5c513720beb144f841179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54159e7e4d3d3191b34afc371fb8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685561147569f808dab4693acec3c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c531d5ce2bfabbda33b55c71e9aadc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca540eb6c1b0edd6a155f567b27f025183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbc492a53d6f01f692f3a4d68f0888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18513fce638aa9c905d4c7f8aa6a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e1b630a6cf99cf82bd151e074e97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac429496fa585256362f6e353c7c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b570307e7728352530ac38eb46ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db09158ca3070383a9755dd8f9b655189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f4ba08459c0397e291a49e923c9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dfcbabfeaa8bff6589c36d6ebe6c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1b6c45f654e3da3b5f00a2f4b4a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f458777aa370cee80a07ac92b2c58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6afea78c36349e09a569c3645de6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b79fd8e3d164f2accf686da47c433195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f7e78b44183b3835dfe35f874449d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ba9fd2f04b65f75228e2c06c38c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c72d5dda20edde2c1fb356636ce0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f09098ebf822f7178cbd071b0dc55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9dfe2bb5e8ea640320bd280404b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a60e8ac5fc3b4d2dee8a324e27f36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ae73cb8eb1ac6ae840888731bc00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed50f4952619e23e1065b994ca1e9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c082b2dd0d1c43b38b073e53ea61a83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696124ab5335a5e9f1b257c8ff9f93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d43a705fbbd4739a28c7447ecda1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58d55ae2b50355fad5fbe96c3fbff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c091b67d86d99769c8cbfc9c3a0059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ada031fc6c7ace4d06540e1e2096209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c62059125f1df8ac3e49ad7edb7f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85cf02b5c8d3c60ba0631e8176983211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e83d09e0bf3b10432c024e433a09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ea2f28711b2dc441d34f3ec510ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9678761dc99711c7e8b0c49b95aee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733adc690cd2e277fb8535c2845cc389215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6455ed3ec6512a60134463026400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9c764986bdb6d75780f9b2f9bfd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ddba6a41074581c50ebdac09ad8c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271066c3ee75dc9feff55f7fd90d660219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ee38e4855a974879f181c1f003372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22e3613472d83068e5c565f7afe73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae53236cae8da754b72b11ac4d3a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a164632eaf8e49f2c98cfadbc264b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628662212427b1166abf184943bafc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56d0b028f31e6c7282b2df92caa8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914266022f16282c0962762962b6393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963096a30edf3595df5a0820844170e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02180e7ef5f6ee53c69ec4887cc3497228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4296bb69e80b393ab12aa970d3516229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752102d05f79525291195773a8d779230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c205179ed74648af58b7c559f0be3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ab0415380d97f7da066dc4194ac6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0bffafff91019c247718777aa7302233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521ef28ea41f5f9d023aaf38415086234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4652f3fb9b96082a38ed518b94243235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6714986e9946c1e8d285ac66fc5b74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867653091f2536d28a3ab8e5ceb7adc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e968e5bd0f9617b73be99f397f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab4655007822081e3020c3b3dd486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac94568840891384cc514ecdfaa8b14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec1246b783597c86c3c21a6186f71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fd22229ca95171843a6cde495a720242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0794d6b3ed959db509d2073b79c889243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921fdc20140593414d592a830f05f4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e312904d86fd7a77460fc19ef8f5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdd554ff2a120643da5e11fdb675c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf992ff11b4071e578aec74312c8a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d469ced229e2a0be4cdb05c8e9b56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafab3d11e8c307e691ac3f5198ad3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844238ec8a00154c64d655f600b0190f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61703230b18ee487b4d50c833d667a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc38bef6936610d523eab25d7304f9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b17cb84953ce8c4660cba0053659f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47810052251ce5465bb38921716441b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a33f7db9eba177a3455ec47d9dc6cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984055d9b087139a8cf25aa3a2d98405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7add22d54017ecf895022fe239f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5c278bb1fdbade03d24b0009fd91a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69dfc5568b919e887d35f7624726d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b86ad82c18873111cb625b698772260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459b6f50f82fa2a5c11063596df184261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f64bbe87d7dfdcabfbe2c09d5281262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f370a2dd330af070aca9b44468f82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8396c66246b0468ce98f8e685ff443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc705d3fa2d7b63269b50b16dbfd9d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a282bce443eaed010e6c1d89b172266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87c5f3eb70bd8c07f241e748e4728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3211c7743253acf55faa6903e8d0e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9fed0193cc328b152ef84bc6bb639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f218f4a64a14b5bb743df67c01e5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d7a19681f2832ac010d774afa8c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e7b1b83d33010399309b3540e85e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcaac36aca87b68021cd66a51c24d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1faa3ec8ac6310fefbf11f4707bf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e5c7ef6608143bb9fe70572c8a0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10544f4c73c3e68967427746cc17d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4900685d4ee3f2e04a8ebd53ab145d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5eb4ea82db58d8d4853359a39fcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a0a59f6792dbd4eab235a3dfd3831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f175ef39f32b107e12f2125d821799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212fa58d0ccbe8d2b8e6b31427a0550281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd587034479ae6f5a9b8a7e52128cb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48d5cd71a401fa6b11a18621b0c08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdf890ae2c94e6cf3c3c67ccff0127284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cbdec31ddd56269c9db5c53a98f31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8fd191120a7e15ac41b4ef430339286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80289eefbe7399e40bb39c316ab2d48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740446b84c017cb789dd337dd46795a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead29292fada888f351f7f99507292289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9173829d1a414d2718883dec77a037290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822bd9c6870e5e9afd4ff0605fc45ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1230813f7e50bcedf4a31983a8ef02f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bdd3a5bfe8197da9015c150cccbce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffe9e343488c7e790207ce112efd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92011caf5293be1cd934f78a6585d5bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ef2db9122454e9d36a5fdd54966e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d129b3332999fda69b457bce0f39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66631219389c03c407ff1b67175ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ffa79940a01db5e38606ff361161299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd6f05cb5706fae89d9fd114a1de5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a090a95ae35fd18b1108cc59d3961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724f7bd76ffc232fa6412dc7a570fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf985b53938673a7822196594cc4a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de61ed30fa4c43ae4cc4f1f34a8c29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b369f98042419de56728cf156dd139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfd1ef3ada5308e0108ffcdd71465306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ef5d07745a59f988107cda586a00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76134ebfe0ac868f3bc2fc155134b33b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948fb184ee75f7a8c9cd09761b63be0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43cae200765b2d6b84346b768ea69a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec97ddbb65272f4bb9d2d08f76e786311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249461cfc8d62e2fc3ee1932edf00c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4337c17575500b93cf894785d89408313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a9a5ca1a6c70dab0030e8b32f61ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e80eba9b017a6e1cea3e7e1982907315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df139dbee312ac9384dd83f197a30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73dd5598762e205051757314bbd78d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865afe0c2870fdd589e7881552cc214318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5bb97e84c54a9bed0374e7d6c901d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ba2781dbfdf6cae6579101a5c224320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a282cdb977b03142b17dfbfef791d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2167fbcbb0f1d53504fbd4e0f5be13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf546eb92aa11e1ee7dde1a29d301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e222b84e850b4c1626e9bd966480f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d501dcf45a2604de9eb7d9f3f309ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c964304ba0e8c42478d4d387b3c620326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307158371eb0c7e578398c5a06156dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667088ac1bc2e0a993412bf967ad47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc2b127dc2a1c08b9954e32121d8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697bbbd2ea21c8c45b990a76138d866330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397821b20a761a547453c4624bb6a607331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cc91aeaf8a3495b88656a9f3c3d11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f800342d7ca1ed6e4d06573e0d6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd31cd2a754ad9056bcd3c3833bc19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf84a04a7344faa1bf1f1c5aa797bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d58a41cbaca01b6a9b654d76c1185336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89f0b20a57897f7ad277a112fe48f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f574789f5f2c27ef5de4edb76eeaa1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cec7d2d483190156a6d4b1c8936fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305661cbe62cb95049305c2f510f893340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c751528f8793d47399042ab8de07e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3137af6d1fd8598151f3848bd46ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441e34948ef0fb516f40a58cc3217c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb44cd3bfb0de4b789e674e8e72c98b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aa8273d53d8af53062fa33ae4275b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f1086ed6ae2573fbad7c319633607346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6988dcd5e158be1aa3ca5fcc6761c22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48a304092da36a199bb7f212cc2132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f7fdb1912c88aad5b61f170f3948349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cee4d43aa89fc3d15ef0a8bf73582350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910110b49e45e2a312e58e82484dc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db19dcbfe673ed943020f146b45093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec31ecf53fd0b1027b65c0ad625757c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55da856af6171097142cf2a80892c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557465c20d42652d9cee24e7e3c85e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfb76e692cac6e46f77aba4ef28b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab517cb1ebfcf60d32843fe3ed1b299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069390999d94f9e87ee05a43a7ce2775358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a46be7401083b9c6259e9c1b7598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8c02d3ccd1d2229ab595aaa3372d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977364f4831144d45c631ca90bbf6fbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d786b1dc868143a250e206d62e5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1243fa9bf4198a503e689fc6ac37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6dffdb48944b73fe4569d0c6575fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a26cb012260499528c240983e1838365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417327bdd56bbac04b66f55e9f56b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23772bb12637741138f21bc841b09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3f16c15b19c5837a8a4b3df34ef0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e127fdd66f74caff05e12c7c9745c25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d72d931dc537b8bea3b2d03fcc2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3057070fab3085f2f2bcf0235879b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8c0e9635600102a0e7ee26e1fb3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff384998211b7aaeaebc7015485063ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b0c9f7a37459270c4e3977ba793b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359b5f4340ff24b4b33763292ba2d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f9be9b454821bef93c233ea6dad4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99a3a4a52945b5ea18247a5a0a10b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb129ed32086aabc4b49624a46e6a45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4dfbd2706b42732c6aa030984398a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f690bb82750cc226514c664d1877b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5bd01aebf9e2ceebc2d6965508d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92854f7d4923c653d50ac9c8f670fc71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb06529f988e06196770db07d146b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137438e706a45957f6b366327dddc99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c0884a74ed03e3c41060bafbc63d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431ff53bfb52d5bf4244cf16cfb6a82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddeaef22f62201c4d1a21f2ef9c0d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e9d3db589435522b6b065869aeda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5dab057e16fc5e35e5d3b66303962389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84e7109b7ca594ca205d0231cf5a09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79541ab315fbf8d820c1cfe103c42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416993ce5d4bd6e2fb22ba3b70efd0d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6d1d4534c9e71a1ec73a1a497593393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d4091bcb02f5a8339ca20e3920e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2bfadaf9242c5e367809e7cc5a70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531e948f6281ae1f1ee6936189c6534396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f445578eb9126a859506b4ce43b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516657ecf1cbe3cbff71c786ce1d1486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdad92a09be2084d8b6e51031479ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9f5be7e5f71eb1ca26722723199c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10679c79cf2940e84f3d3982f6167401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c76ef8281cf9aed63f66560887193b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0abcdbe74ca6ce7d3fbe11fe463f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68e4048cc0a96a73fd067c7fded11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5758991a4b5a7917621cb80a198c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef586c539565218365c07f6cded3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b4c54062997f05407fc4d920aaa10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc27106b709e59e4aefc18ce246680408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0547d818e0a570e51fbaa71a559dc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d756090fb7ee1b6e5d894c33e6f87d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2d77e11b4178ae00cdd65754f878a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fdc79f476ef75f422bb67d4c35cab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a554ae5058393139e254ae8d60b1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bcd743613765f0b7c92788aa2e98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e14ad0b74a278eb05bbb14ebff8866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5825a7cd6bc17fc9d88f7e17d940d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52c558db4d9cda9a46ad2b7a381dc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50361610b140a00cddb0bd6e729a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973474db65e881da94417e7789e039c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea19ba458176510ac768bcbd3e8bbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269894c5d27864f2e0e2fcbe60730ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8145ae5af1ca6676bc9e32b20699422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3aeb3e0b7469a3d2a19513ecdc7ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b76b8d84866b0c3171e2c830d8946424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf73b221140315b1810aeeea64ae8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b21558f1631b0fe6663cd89808b2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fafab51056608b78930789671dc579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4762620fc2323869820e4f830812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3877feb4fc8f6592369667d4d5a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b4b76f1798d9f97d87f7eee1be112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6885eda70265e07b9dc9f96c19bcc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1600c1ab4e4e2bb83d67ce1ced20e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c857c44965d3dcd3322b574f8f26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158f787af0da0287e54973a24f8274434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2545d8ac667bc9937d10d11c83744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a235296787611bcafc212e2fa6d82f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb767b603d05039df9ffeb28136a1ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aa5cdc549e3f773fee5117e0e73a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c201f3269270feffab52022c0bcdaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4fbb85d96c0b1f92b4b5dee4d19ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b36bf0f4372de18dafd9670b10c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bdf95465649e4d9922b13f5b95d1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42ec376afc03d795776c415f2461c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e1cb82960655af801af20f8e48f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6a4c7b1b461e0557f899a28752053445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813edf3fc87122fce22c1f51a83cf2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f25c25f9ce59dd38e5b634b084910447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2e53746dd81bda6ae8c318b69db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9bc4bc16b1495ac10c9085056215d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc6d9cebeded9296448fbe51b2f06d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a663c8e2bb223e3c55286fa8b4eccc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d25c0bf1894785ffdb0aee81c793fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f56ae27d434e56a9df17f622421e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff2b26ec0ea6f97de5269ee1b1b4e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8c37dea1d0a9c3501d1360af1731455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1bbfc41ad3bb70c4fb84b4b5a53af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be086b00e3a26241aa7f5f6f7bb00ec0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2b8a08a26f3b1df19c06828976f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d5e5585cb9f5afb75c349798f0c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5840e5cc8f2b01c338d81c513f5c6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89d703feb96812523ab8224675e8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f670fe0c3c4b696b64a4ee04083f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b90e53e725520437164c94fe6726463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1181a30a12edc9869a4bdf915ae322464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d289d5677d7df300014c8f2b01e3bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a1b5c8c4b340bed7a6366b6621a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6c49d6b6e35fd27d03ae7f441c83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff8ccba453c9fd60137ab4a5344ba2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f9aab4fb9e1c86beaeebfa854a154469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c4506fbae79df695cf4abb972eb8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103f35e0f89fa84d573f06ba325379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337555bc80b084b26ccafe89ab0a93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ec61dbfc39e65f2e70bf0c82bfb6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640d377ece365bc44bd6917b67831d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86208887778134c5308ba19e7065f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8a1a179d2e7bbc51eb28a985a488476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234863c3f1e9ae056b1cae3825d783dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f599dc3ee4550c46596bb38a846d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc63769b90268559b22a2ff57a37f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676048592780afd59f76be8ed69cc49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8025ea7ba3b5b3c6147d4485b96f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096bc1b36a5cacd7dc06ec341a983a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fde429202ef2b517c3ae7cad2c01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095aea6171429af810bb9fc1c3e2319484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509b2aee3c84a8bef3f9399cb411d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed887ad06ec9bc1e11352c52041867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da035ef74439db247ea171d26b8e6f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd793deadac3ee21d43b0459b8f4470d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5234fe0073fd1ee0de45742dc3287489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c081732b36ea0e6037b578d9df3ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e84fb644233eabd200b5e0ef226d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716014d7d1551e3d38c6043a3edb9be7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4482a1dd0162999707a6c5e37b62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad9f5ca04ded91703cf267d5cd2db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143f5b2538da7447c63eb14094ae99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896572f41531d5b7ff104f288e28bb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a465217e20a03d55bfde1e0a4a1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412de91a2062876b0b4c88fbc3336b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33e43f47b933f7e866c51466a0292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9511f9cc8937adfd7034e6edb60aada500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9877463f4cc6f372747d42d345a49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2599e97786d950de1909c26201c5da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aca127819fa9607906700162561d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5131594d1b99496a90bb6051db15ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e52d50259a8f514d5e88eb747ecb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fecf68f1baf26d3651dc583f46c16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177b8475071673069a663d2d9c3216507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6a7f6db364df2b1a906e7e528ce5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eeec9690263741c7705b90af4ec33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef891dfb98fa5954810d2e178c80dd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5153429e55347e1e9d36938e42022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431f212d694f5b97bd946380398b2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a201220a8f43e3de8049f3629ef381513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c3b2fbc64862323fd673f3043251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518139d15c397b5affe4174b0e0f1ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd9f5f77912b1c4300792707cc4af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4ae8d256186ecc2287a966ddca3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703e5855ce65446ee9a36633d791cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928644292231779c1bcdd0e47d49d135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1288b8f97cb58fd39828e69553045a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f959c2380859cdb139230b72975905521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff342158841e1a4877754d5ec8139a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dee443c73ad1d2286242e2fe57f1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904103606b3d87fc59e9f8ef2381f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346127cea70fa45f6b2f6e4d73a93d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4422a873b3164820e8c93ec0d97f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c600be1b9db55bea4e0f2b1d0929527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0493600c07ffa4e3c07399facc7520528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283b59fa6a79425220976371cecc92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f141ac4adce2c686d610e754593994530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809c626a7d333391e855967df845d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f1dd70b2bf5e7d98c8767777ec6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2a40b654615c23e4555f4a059cf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e60634d7e601a67b69ed36aee40b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d01be97560d034189e09793cecfc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9f9651733bc21682ce28decfb3d1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ebf9930bb0b5200c6b205a479f1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e803ef50403658e3dd338ed108e1a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64198be4ac459c8602a2e356fcfd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481447e8e5d4b7a7dfe230855bd66b88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a3d76f01ada9e9c19f8137551d4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8379df8272ac6853da13e60246ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee077201c3b40a3cdff64ba0a01b2e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651a23a3f49cd7160e5df8d9637447544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1cde5e530d458054aacf24fa98b71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78282b760280cccc12f07ea76f70f25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1118aa344a0b90688b948ea6222409547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7c4c962e233df1fddce8afad842a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782eab93d3447a9658bece3e42791b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f36ef805d1488ba5aff94d406c5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07dad0dc5bd23aeb886b8e99aa31bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f949175c47d5b3f49bc2670857b66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f8fe79426a06e44ac75629b53c970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77348a5a1fbd68210c5fa5fc5c45f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38519cc27e1fed0b7e5570e8b1867aa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95289da6435a455c8532e14d6402c05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bcd2818d8a3ed313f0dba3d40739d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e120e6736c054404ccefb593387581558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ea60534999a8ab1b4d3e89dc6de0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc8adc0b9cb7e6b19a4044b4a570e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348374532678fec6dee17ea574674aa4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9132a906956038380d6f5e3b5ae2a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9496d2abb1440c653313134ef764b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593320bd94b7583fd2d7c13c6294340564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453f4b06c1a91e65c40bf5fadac19e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eae3a9dc467fbd0d8c0ad880b743c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e87aa7f7c1adf7be84dd485e31b4cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa7afaeba7efa1f76c1a29a5f6d77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329cbf8e3a8f16de234ddde2a1663c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8712a2df63e496a3cbef47d2e0f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe506d34a5f649c6c446f7c85afdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d522862566daea4ca9bc5c8dc4643e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bec0c269a132922602ec35e6f912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cf4eef7b481faecac49f427ebce20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e557ce88ee0dff79dde42f58c53508575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae4fed8975769aa09af80b1951bb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf35e779dc7fa999eb40eacf24f99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3be129db983cde76bbc8a99743a367578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d3ad6f2e70284dd1980410b43e80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2caeca46c00055a50ce38108a08ccc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435566dd15d59bcf53e8a9cbe2a2429e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e098e63fd4a3e632d3be07ac5eed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17585a22ca53a2d6a19cc6830981a53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b94d1a82519a65496eca0c921776584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd171fab378646c96e83209fe6561a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b8c5f08d55bd1d60284e077ae1dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727702f0834f4bbd8d8ded57931284f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6809615853515acd535df95bbafe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4357ad8c1e3531a3bbf523b6edaa53e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57b04318b9ea41535f646e8d327c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbbe172134f39e6f3abf62007c56fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388bd7ab1abce1177dcf3a30c9ad27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286406622320ce75c059461ebd97755593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f32a37acfb2e167141cbcb567d701a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7d06a0c137adfea1e4f11c0baab3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe03fef00b2512635c9ab6353e27bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920a8d098011f99e3155b43498a6e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c24e866cfe8da705797a87f0820b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7494aa2c02ce12903184cd7d389c51f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1d7e56eeb0e0da19c8ac848f0f2ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde72d13227645b77b66f98668e597e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a391395bf7514f77bca8e4122f902602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211780eca6bcb112f8f02cdb5c883262603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ef8a311b5ba7119c42dbe9ff4d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89f9b08f52dfbc0a707034268cfef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d3d4817f343e04b475a5b24540f0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8028535e15b9b4209bbca81e28610607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285230358c1ca3daf8cc67047c02e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec929acf249dfaeaab3e01081468a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468acd0b2768ad0729dfde551580db7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b535fd546b59602f5662aabbbd52b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b98cdbadf1968006b865d987cd9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f6ca477651c58333804b6a37c5350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c67fbef183ef0fc4df6577453715614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d12c6fbefa738c3d30a329240d5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a83db477f0aeeba3edd1b651adc17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bae859e8edf0508271377f80c5aa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617043454a1818dc14ab8e503ac4b0ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79415c4814f4346a677f47d8969ce392619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eee60c775fe4a56c02cda93985679620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30e5018ed0a524aaa3b427d6debde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e5a8e6567697bffe97193cd75d54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d3b08035131112edc39f86e3a071623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266b3f0c5ebcfe3111634ed3e922780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7092c625c83b8ae4eae998e2585e372625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbefee965d5eaae8b036eb7144157626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529235d947fa279322d3ead0e66fd245627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a6bf56cb9025403d20816f266950628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4a4a45b0aef14c12c890f6a30077e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7925e3b292bc3bfea26693436137630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d177f4a8eb30f0df3a07112bd20b02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816946f279589ea3896040164802d1c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fd5e60173908e27e50a5c7a07f3ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4027f6a252d3ba791f0eba377dad17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d4309cfb9ed1bfd74609209a0497635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8256326dbccb923c45c5eeccd51b0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d67c1aa8ddef660659fc906da7a48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21ea0cc4d0cf5982ce082f28bc4dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e4874dad4cfa4f27a268703ed195f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21a2fa6f65d996d934f6c9538aa4c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069646b55a5ab14671117550547ca1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78feebff7a7369e28f87bb58cab820642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60c904d88e0d7843c621b20858733643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116a4db324dcd93761efea34b04b9cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e40a05097e4cbde027ddc8739c504645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47ae31eaf40158a7e3410b18e57e98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9f4b9fc34ae9c569f3ec5f89179a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b223b84fa8ba60bca95c4e2d581931648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96d6cd6431a9d5a69082f3f9db950649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211de417bbf0a54202ca77dcf4247d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73560485ea3c4ba75992fd1dc3000651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36aef0026ec0669c03b48f5f5b298652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e11a99a39bda5c69efc3539c17ba3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946be51d4654ae5bf2f934f12bb87c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a00e7e30aab09b0525ade1068aa8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c655f6e36f3e2af0d3e81ac5364b425656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf26f4a058e111b24099d17a12349a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0e3eaa6cc50653811568abfe5f59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b78f99d61af0ef99e300fc84f8ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ed63a6fc7354ff3c497ab3ac2ede660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d36e1f6693f919f55fce71688bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec412a377c5b67d3e047179f3c0b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60466baf24adec0f427893c6de05f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273b8aca1d886b363d048755c86a12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f2b5a9251f7032607d38eb0a8abb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d958e8ef1e6c65c9699c1d46974ae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0ebe01407f3271030056970485764667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e16797fc98ee6ba532ba266e1f4c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927534a94f970e1716ccab07f8b353f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee7d6d5a3aecf385d8b8df62dca57a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb6ea9b0014cb9f398bcaefdefc3f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce87b48a0d21ffedba609500f234ae7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa755bc8d4d507a8bacf37d05fefc77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4d32325d488a289388a8fc442a61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8410c533b3c106b8f319e3e74b66f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311170a48c9ee5107466a4d73769bf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d2f2b950d9f460de8f1df2e6b54f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8840d289e62adc2ed019f7d9caaac9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8bb3f8a5da218e414f06412e6d42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9937724132893dade48a8cb0dadbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a64ef9c51aed03c37fcf8e1af660681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593caf8fc71b00d5ff95cc1eec7fbb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe4d76efd226c308599c9d5feee14c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6aa8199396a4e76b0b219b830652684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ccd9191f8439457bf8fc4ca790fca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11eb3f44f5b64b13628fe64d88bb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d66371939f8b0a30f9e25ffe1867e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d49559c533c061f54984a3c7fe5ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff5dfe670fa3c6653183eff123068689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76351a18904e0afa9b743c43f977cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20f19e5da318e7bcc6ea13dd21e3e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058dc61bad910b775f48c9ba3ea779692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779fce9900a5149cb39245fa804521693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f05f6fae2e8abbb453ee53878bd70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c8130900b691a9113f508c9bb404695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc117ad611670848b4daae403823f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ce499d0f06d211b21d408500471e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500a702ac3c88dce659bfbf167b9538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0769e673887f079c0b15cee0a92ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1368a0fb0da0b796350427cfe4d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412706bce447ca79f5aa279db8427c8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f719a66daa2e78e374f2d0f1a0a2a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12002bf8eb5f17ea8aa771c48d7063703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d3d54e34b658f8e34429c191f12b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d5e73171f68fb62311639eb1635e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b7b51a64db50420c91f7f77ff854d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6effb9d8c03359a635624ac9dc73719707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496826a4e9db23e2c22988a2167aa354708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539cf7afaf0fd609eae4e0f132ae09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12b84537235296ec2bf99c0605e4cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832cfbddcc3853733fc31137280dda8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d352a887f4fd7990ec1f8452924c43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975d61f130a089a192f75a6eac2789713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09df57da4f98dc5265d44c99ea06b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b630daec07ff773ea451aec32bac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b26422ed3000525a478c75a7e5e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e360a21687f69b6fb1386efc8cc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a047d8e2a321d156441eaf6b79df73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e181f2a70f1dbad19aac3edb0dd7e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed155b996ee62c8eef952ad5fe42d0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb916b24320a19f9ad73e544f666b1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc535c3633b06c32315fc3349946e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a7fd2c1269cad0e16874e46fa4122723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c166b317122515d78710c96fc0ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b755692a7e06398affe7cc430058725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb21795d6768763f8f7dbe6eb5ced2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078c33119e39759a0e74abc289f41b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8efd28610ecf7d6ba664918eceba45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e386d420741612185c7dd61fba8b8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f76e8689ce500eafda31f775a414730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9574c620e2fe690725fca510fd70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef4b061dbcd465ce61c6bf4f689e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486618b8703561a59eff5224ddea77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bea103820a3f2b745807138123a5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c51f11fddd45efeb5064a0854fb0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acf6ae9f1b641fb0182bcdfb55db86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3bd5550c5651cb231849b0a131da6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295823a1e9075592240673f5269dbab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2280d7363ccbcd6e873f6a5c89a8d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04814284c9524984e91dd9805c2b7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21199754ddd3e2144317d3290f653741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc8846020e8df6eaf5b74e7165edd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ccae8af2014ea839ebfb5fb29a2cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5976dac8d77a3fb9d4559fc1fe77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981764bb40aed73dc05d7888eae7d458745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21bb067ee4c43e13c8b5c2abb0c68d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e42ead89354efd0b21de68f6546122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f3375692444bc2c00da6a769be94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66da2f05c6aa76cde28e96be3e5428749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb8887ff9ecf695da10f0168600cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71bddd4b9f7907779df1d848a1e6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f81c17a56a8e4ce79bd8c812831a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7f813353682acba3430747094dcc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>