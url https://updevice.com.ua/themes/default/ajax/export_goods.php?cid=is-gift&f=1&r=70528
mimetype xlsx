--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702f0187430acfb01c5c8bbdd8b78321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66831e5a6e164352c6dcd94385948a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4f4a7622b08a82e9cf7eac7e64dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e63d10ae1d2c4e815341b8c4949da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13f3d7bccdc015a59c1f31a5949ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b883717ecae697aa6e72288861f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e94484ce523f77e7b012f435ed3adf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d0c456aa9d00e569d6c606a36e588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cca554359fd45a6d45728bcbcd12c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082239915c159b9e9a4fb461a6435cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3276235e8851dad329506e2a1ad6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ddfc194b43eed75c2a963699e7e1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd47b07b269449d6669610283cdb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864e27226e571fae9ccbe3a17a85fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa9068956773691953c9471e9cad915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c04d1cfa484306d3ec4145cc5129416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4a3e8aaa2a03bcdf685c982a254e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd035271ec206ed2a53e879cbc6e8a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0155f96df549b111ee3dec77e8bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d3e242f7d196859cecaaaf088aaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16be4aa6a6b77468228d048fcbdd6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d37ea7c8c1e0f671776b83cd1cb35822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701594e06dae1b97f625190f0a4bbe4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5bd9d62eca15c7a19675d556d6c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706caa13db2de378d25be5a7138e9f6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e3e692d27e5a7d94ddd1bf08ff7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a23ce2407de5289944d01dcee6d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd19fe8063b38fabb5fdee998c2f5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7155c87eca5db322447430b341cec9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819b8a7876396de62a63bc178d48ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6829bee15a5d4e739563846d6625031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79724ecb8ef56c081bf363623a1d5b3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d6fd8aad973d7fe8e6afda36991233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b5de078c54da600a601fc278d56a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051181da7e1ff6a1a94dfcd64c7e1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7689479c8138cfeae0ec37cb5b45836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3549ef8129f7152e497d2269a11037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e82c13d0280806f6ca788f58420838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5004b2d75a031135ed9172a3b4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17372e51a5378a82eb8a658ebebe2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaf8840c6a3b8443a28c657a80f03041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee893467da1a2012264fd96668df4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090108408fe2e8b7c75eaccaf708b9c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86211130914041602517b33b0570586744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e05d272a6cabdd2e45199f477115e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401dd3e54dad57ba57ae6000e963d2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64315692b89c881f761ec84e3bad37c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db257bcbb84f0967013dec05f0a341b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28f5adf9df4fa796a83264fb1d29e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ff20f67b3e3efea64b2fe8277272650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e47f0abbbfd37931be92c4c9058f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d725b4f3e151d93bd70315978805c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372412fa785d871bf9d03976a4987353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f1fa774cf465bc6c5b2fa1feaf2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e76c2fcfad9746b24234362b2c4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e6bf2ac5cf2bea7697667e4998ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1e60c700989f83829310dddbd999c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792d03c55583360383c4a1082684fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f29948f02be030a81bc03152a8947d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8e9baf16a8f8eb0c9cf0693e724ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418653aa4d93d0b688787d7f4c72af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1f66414914a250db562d6975f24562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e7de6edafcf9935cffe1b1a06cc5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed06463a5763442945154f114dda49064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217ade65712081c7c81bc7af18fbc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d37e43f015925af6e3b1025ee449a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaec0aac09de4f28073e7ba30440ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28824c981d621b31a61c4e2df924be7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0cc79fe132dde9755104530e9b0a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1677dcff301998fc96c981b1770ee470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a639426c2c336f304b15ae7e208f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf6e98d8e19f2487b52a2b72596e7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8046bd0f100804a3cc8b0c1ee44473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6e0adfb02078acf53bed29a007c2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40346b927e12fb97aae36bf022d4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400eff89fd9af921d1bd41616524a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e3f318856c902bd2a02133d1c56b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a7f2117821b9edacb7daeb30973378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf74d07139a1aee7205ec212e2d0df479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303632a33304db104bc7e460ca678b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec309ca8154c1d71d450c507d0693b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078ce27e99174e05333e4baa11162582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992013d26b13eef1116a9d86ec354a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a38a876b7b1912d245a5a215207584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac1bd2e5b0eceafae9821cb0d9e7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649e1484560cd798ccd5c9e382348a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea6ab50d8e78bd6d3d5f2cb2097be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6fb514bb69b876e51e127340a67388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a9935ade85438b0d62c31f4d465789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94365fac1edb947973effdf0c7e82df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f6773582a7c8ef67af73ff8baf1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb9bf32c5158865f22a4a9dd63e8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813be96dcc70e29c5e56bd83e61ef1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec082c5a052dcf249cc590e621613194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306b23a5a1bf7416b667c51a840de895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4ade8f0b0a23f6806a0529aad39296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262e2b68fe38144db4fa121d4a5d3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e51acbf8a9cf43c5b55673ba52cff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a86075da2bdf2b3e4a7e4dcc2270ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e7182477d20e3a4af9feb76ce10f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd168bebbc34ccc03b7434a84338ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b36bf47e9e13974709af34e27d29d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed7e51fbf9176fef79d4a6bf0144c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a612f0aa70b133bca9a24de18d6285104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647ac8494bcefdfbede5a551fe76a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974dd5c424eed0320a6c9b53f6f2be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1dd1b7fd3ebece7ab76ac08c58239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088fd0af495406340c6879d1d68600e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89c1b02a09b9e0a5154569e0e344f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ad90ba867d7e0d888c4f3104b365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c705bd1ae540e1b16624f7c1fe5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf0cd0fb19515abefe5a9e0ac72d30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21abf72fe9013a92b7d4a83d66f98b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d16e6afce11af18788f2e09cd8dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e45d1edb872349c2ef15b48ba98f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2d3d6ae3cf5bddf03bb483c504164116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f72640d5574e0c1ec7651d3a24e94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b38b91333777f17782100e638167118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95868585102a17f0deb22f3e66994a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ff9aa6df73babd3e28f1fe0b5557120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98617a7c99cb8b7e37cc2841536857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b23437eec25b63bb900d9d7ca8db7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ab4e52239637f35bf00aaf707dbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f70866c917ed46a7ec06f3aa4d12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155cf3099ee27534f251d63e1e9a4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce66d3718d48a3f364299233e840b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a92da4bdb94c92b51b121448efed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec897a8dd943cb3b1d2e98494e7fdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7c75c8badc57d9fa5803c2a65853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63cc549fa7a29cc5fa7590c8310ccc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a2e70aed8d44f2653ee2cc2815537131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b407b95d6ca20135d57db60a53540132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30c8494e3498318f6098197512d1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ae4fa950e1e00cb132226f900b8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16663d35226db240576f741f930020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7f168e63b068e73c46a1bb0b31d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138399d87e81e009832e088d8d66d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68aa6204124789117ff89cf38a7655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b1dbeff8ee20f636586e3ce0edc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b5989a22ddd873d1d5abc0a46021140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f3fe4bc2e23bc1e459ba4ac4995b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6e6aa0590b0130100c97e269a3da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a90ca7b8e2481a952855bb059247143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700758cb095173b541dc6eda7d406c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c3530b155364362b1186ef5a1765145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2199e4bf7caa08cf4c61c79776cba0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e440108906bb695f92711d6c13a5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1678697d2bc7d190210a44c974bb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e3f43f0b43ad1998306b3c7d40cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c26ffec1f3f5285bbd8896142495150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c607cc5e277569a57ae6a6b30acf31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df4e0a405ee8f145a543316fd7ac1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8430a24050d9841f15359e5d02103153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2829e814ac3ba20f2dc842a6f3e8d40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650a0fb5e82b41ebe920b9fa176da29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f839353395b32e5be795386d4e90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7035cb6cea79485029c471458a10412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791e1909af0057e300e0c7204c21d67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f6932047fd5c9c4e6857e89e5e571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3dc12923230e7a120acae8cd0ddc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403a900bd282f19e48bdeec1f51ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b5753a9ad8e8eb2acb69cb7bd7b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840ff394ba48fa24ef4eecdebbb827163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8278107c4af38fe989d1a60c7db9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348469d0112e891065ecc722c9617f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165950c8f884f2540be6f45f5743a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcac00e8563946fcc5c3070d21c08e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7fdac414a20111f9cb60858068aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bf430a5ca9627f9737aea2658ed9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acfa56f392751233062f889d5426d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39955977ed0f65902bad2219ab9cece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ed3f0e513d32b8aa197d3b426664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0299995ee74caae51abdf13c2c885b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0527f2947d2b92df4703f3ad0cdb530174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe9c5d4a07e33bbdfe502848c1395175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e6302418114e5d5787ed3a7ec094176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24f8722295a8fa288f3b3a64e395f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c4da5a7ca958ee63d327e5f84e05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c2232fb3ca38c91d3dd08597207f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c7294ad513c024a093d04c34d2ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745d67f9815cf56e542f150a99abc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3fc36a0b10cf6c2134443b869e94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a6e73b4624f629be1e76a2c64e802183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbed67a8e2bf5ea04a75a1ceda9940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e833e6bad8b0403e6177f8b65cbb09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25063238a8517cf67f840678761485186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eecec7d2f6b14347f8a1f638529b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9acfcb893a71eb9bff7d492a7a67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a30eff99e1dcac8f2cfda9e1fdbe64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f765832dd669221946e8232168f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fb942a7fe7e1dd7af326bfe29812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0351daee4a96ccfe6fa5f06797030a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3b3911deebd08f2aaac278970189193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835630b14d42b561ed96586703c1e5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce71d9d570f985e4dcee8c957c852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8e93d6699d97bf50ad01e2d8fb6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781c30f62d17720d4c28ec0a493b460197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccaea3617ee9beb0936353ff13164d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb28c7b85112b77930d5d6ecfee0c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe7716315eb94234c09146a9f2be6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f7cfa11f7166a91be7c6b623be0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf8fc520a5d16211c05b454a9acf5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed92dfe42a54455909163e91b2388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cc62127dfc3035b8895994d12df19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8efaef716105020875bd674251a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0de30724e0f04f0444e3eccef089206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1cd22ea1a34aa3482613d7c87807d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128d629e79787cb3117b725a10f774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e37c40f8fdcbf82d4af99c3671043209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0c2d2ede9b7231dd87e7dded67b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a8f5831b98e72537240829df43b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ebe25368b2fb20038d45a5de4f4f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00d88be45b7116ea9182a5c8fdb11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd9dcdea570b7faee4f2ddf3cfaf50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af862cd9731df1555ae78f69addb1b21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb826f4fec844ad17b0c7c2edf3d50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a917cffa4f741a23152bd61eb99f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca319948d3c28dfa226a9df88d757ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38f4ed05f282207c5157baa1b5c76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3fe972fbd3c982e2b31195fdf1d80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd234e9fdc844aef942efe8a974fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482f34ef96528ce82a6b235ded4faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a7916f88cf6bc89e7987866c1956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fefd90240e6dbb85f4e0e3de1869e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a88106c704e2d94b79c109e4a112b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4eea02f2b5370c15e22a81c22c9af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e413f39c245afe4a26b9cb4157decc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489df70b98cdeb7510451f2c07ac54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3628cb286076698994f150bf0075d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a39e58c42488aea5a83ad388821ed9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f969bf695117582e05867ce5fa605d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff6e5ca5b9b0ead546ab61b1c2e58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eac3d5a19353582a0ec2f9c8849c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84569d52c27c2819a1aad5abe42bf036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40e20977e07de0cc54315dd26f5ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31e4f5b7ed42ab65f0a70a20f9b78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550ab0bd5db12372da9f37aec6870fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d27cf4c35b0eeffbe8330e1d6806238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b2e0795c294894c82b7b3e1894e08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5088af65f5f486c16a4d713d4e5b311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9c7cc76a3f59e959c7e8078f55f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ff3245eb41c49986d411ab008abd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ca4239443d34c1ef70c6cedddd40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7b27df2e5612d99d09065f04166f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda510f810c760b8b451dd7d90e3bf64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c48d9abc055dbe9c2271a3a16141246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039964db4cf0392537c5e96d4bc666de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc2d7379f8dcb456bd1d0e9867f800248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f639bd1978cade736503403bbf401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62da849132e933045cac18a2017e0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e1678b8c1424fe849e9083c68e4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4654c71c0c3ff362a0cdf4fec53415252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08266710e12731ff5f65a8470752a70a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dafc9b0f4d53a5f4ecf1fd16d9284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866e388aabccdbb8570e7b58816790f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120ed127e87e9d8cad8ab40832eb27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d452705665d8c65e319468e5df39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a049c652266b42e483353c66c8a48de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26f79491769ffac96cba414f716ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54998d1f27fceac051627bace9b279e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cace5606871674de113af6365ee3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d542dabb855773349f634a1b6a5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36f6f4029218d06f3517f5df46dd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1d9a4a44634fbd1ffebfc5dc1258264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914dfe1d1414f8eae140096c5215c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7542d69c0da8ca1b602dcb9e878247266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c4ce29a7b88eee6d6f405a29bc48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5efabb9f8881d40348f23a05d94d3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead56d22b2aea85fc3bc9bbead073e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef1b9859cf0f77a0602008cc4cbdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c1768877e4a86d1563856184600a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119770167556d762ff87aae516e88ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9805dfd1cb4f7c126df5c58040e9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235f1b9473861358205fc6aac7239de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809f33dfc4a443a8fd4c698e12c0df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bdbc002d0c1725a464b8dacdd2eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966330193e81bb742b8b3b58d61195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dab116269603a13f3e90448740c83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a7dc63127c1d858f8403390c1165279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf464a0283e7f64ce3a910abb5dc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd634f5226d2d066ce4a85db197fbe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231bb8a87fbb4b5298a6bf328f0887c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7880d2c938d10b5bb5fe0103400b9eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91653476863c6fc962939db50e696817284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95261f738367a1b69f6cc46b53ca99b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7f6bc2c8a06d78fd5ad0aacc2e7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045ae83e8654f50b63ba2d55ecb84f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178b7b4cc98aeb9c6ef10ff095fd9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6da6ff8a09f43a094cbe5cb781d05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77e700177a8345843bd547c498ecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f90a65927010e27ce54c4f77bee601291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751b85091136ca305faf8703caf92b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea69e89730d2303a7e6e5680abe99a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc54d95b75d121e6986e8b72fdada7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45deff1836ec2d96df4af496329eae1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880131a0eda409a9876e118833ae63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef81aeaa7bcbaa3522c20a81494c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53463025045f2678bbc31c87298bb55c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49dd899a7e71492ddd6d1a74fa946299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a6635c08cf95cba94b396d6365e14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda37b2fa16d57bb66c210855266d6b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb0a41c276e14bdac28c3284b561f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097145c0404610cc1c751ea98460ebf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0242875cfb59fd7208f54ddc56855304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78598ec2c705f4c86d5d7668d77b30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19f225bba7063d19f6b2c056033637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508deb92fbd4a94fcd9e2090f64f131307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b9270e564354d1eb582bb9d6aa87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c927f91311026e3255ccac7b940fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeec2c92efbfd0f4879a124108b32f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f073d4d71dfdb407028d675a5c26b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533536f0a2cee3f19b144005ca06593312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5e2ecbbf1793769061dbb7f5387b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b54ebbe68613ab0430f57f93ea65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc6cf838424f365d2e8c2df76b0ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3bcfd6b0f8f2fef5e76ed1439f69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298f6af8767a4ab60ef7d4b062e2bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f3e2f34b6baa73bd25cebc7207fd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425ee03ad0925071b5c327fe2126ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005320baf75c05c0db035901bc2052e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a78bf58187840c4dd8f1fd587934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c258a97167e06a41e6543ccab7536d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157afbabbff390fc70152f751534d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe549aa696dc367efafbc88a44e5319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3ceebebb2200aaf49c899063f7bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfa3afb4ac12c025bd39128aaf899326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb7367f34be4cc77452728632ffb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0184730702a36abfb20ec02707f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d79dfba8d4a64b93ad0244c58871e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef6b3dadcb8313357ae00e3fde2e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ebad626b0c0810343eab6972a2ea2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886698393132ac7ec85236e2650208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a780a0f5247b5fca0edb9556093c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35410202e0d6a18620f7afd0a34d0752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a5d05bf51fcabc90874fc8c1d1997335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fbd0bf719bf32765bfbe86b060ea6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304439f02bf7516c434a335c76d411e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4a843cc811e38af4c2db66e0cdd61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57bac0088dd05a7c090431163b60a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c023f8cfb772d7e8ab57dbf02b542b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1b033fbc66646a5a4de4e8007517341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0684d8fb3eee47a1961d7e24094d38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f19cc0856bfc979da950f2552022343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799273e016102ebe5d878ad0aa70367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d672df92df972d8cfda379e43288345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9cc8a1442204ca471b072e6d57a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570bafe3610238b3a47b5417bf5cf35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb9b36d496584fa5b5788b2f7b1335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e44223d51ef6e1916011219972178349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d4c0f4d40c189e5909fb2145ca650350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6369e120960e901b2a150d3da2fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f95b3c91d1c5922920e461dccaf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc538c6b6466b47f2ca620dcc6551353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a039fcb95ddf87c8c94b196bc1234354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae41f5d67b9b6e079cbdb89aedf145355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70451e3ce5d2d0f14ae8c718d3e0a95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be192064669337951efa42c7ff5ddd56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df74a136beff0935454cf61f14946e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d546a55712e9047966e9585fe13cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfce55760208f5eb1341449bc93e23c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef01f24da931e5e09c14dcef74c58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857288158f60d4b92a3f23c55e5fff8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3594f1a398d0727b584cc295cc9369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fceefe045f56154b4bd2f3f83f56f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf77fd320186513e1a2a7504071513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee7ad3e77ced528dd399370bac170366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c94cce94f3c6a132c4ff5f3eccdf84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbf92b328d892d4e178255e5df7c3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b28d40f9e2aadcb88edfbb2094be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34ff356ecbf370830f3c40f065132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006fd1cda96aafb929bbf0fa3d0fdba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a889f83b12947dcc88908f1da499372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652646cc3c0eeacb16639b137ce4314373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eff51ed0dafc3a58bee0130859800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d356190cf974139919b703f9d41e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3842527513f9683634b015ed1b7c3cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e332641b5cb457ae76c614b39924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c03bcdbf206b88a248d21c7641d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad0c112d9efc2a6c26ba6783d8486379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef79de3e6f2c82becd32cfc8735c9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dc8d5ded02fc18f7f855dc65f3165381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944fcd3ba08d46a560e0effc9b497a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513346c04edb13093c91bdefdf67ebf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501820b91242007b7afa49940fffb694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935c9ac698af7072b6dc09c953b003385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b6cd46166ff613e509a90d992c8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e6269acfe5a4a9ef800736ea6bfef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2ac80688e8af5e5e8e231bcbda58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928106283244bc58c7233a453b38ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50bbae81d41af3c5d30a5ee503c998390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2cc1e70cf0a876525736b1e578b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b483244167f2e2276d4c48fbcf647c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ee732bfc1dbdd1e84565158fd682393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868080a48793744af1af0a3004fe8cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2125e788638cb8d3c300607c20009395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3862584e1c63e956902b2bbff086f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ff160d4a890182c1a68cdfcc965a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6fdf711de459d894f6dbcad343f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b68c0b402a7e7d5122fc4b9f8745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c923b365d89a9155fffe6f2eba68a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826cd14cea040bf1ff8007dfc1952f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a2f6f7b20ef9df82ae4844e1026a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec3d80152acea560cc8c5cb82e950403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001118bae16071459d44efaca0c1e41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b120fa32c970c6b71e56988de194be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b96ad546bc3e631c2ae8f31e7b63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42852777dc33b5695984971dcefc121a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414cd106b7d248c77a817f76b56b04c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e0b0bb3a4a379466cf71518ca87f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246db23800c20f286a0603b0e6a3b05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6cae9629929216030e03983e9409411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc953699254e6c0a5a75b67d42bb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c3863757ecb3fe6462f336f6441a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f19b307ddda26f218aca988193895414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3437c82741aa25bb94a3d11e252bf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde01fa05fd0b627fce5161b1f9700ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f6e198f754d6ce2768832c1191870417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c320de1600d0333a5196600b81703c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232c91febcd7f6c45c5d475f0d9b67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd5c9bd3bda11099e30aac61c5fc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20878d29c7bd883b98f430e8c7595421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c015ff20a4e7332df9ce11b5bcbc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d674e3b1639bebfbc475eae3c533ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d219a54b4504f2b84da2826e7cfd2fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10665759a03650969b0b801c357302425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bf85c2e51288d732b51e6869ca81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c25ce1ef2d478497e40a2a5c0491c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24ae9a96b19a24e90fb267ecfcff1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa36b08b806cc46d3003394a151a076429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba4e56ed0610e0d346d5f48f19b22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfebba5f8a9bfd92b8612cf0effda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab7a1b766edc2eb43bedd1e35c203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54555805dcb184bdd796006563c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb27b4f7f8edeea8329085b25071ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed371ae82351ece48195b04e12e8f1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd758fa2b67e14ff2e0f4646006c411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8209ca2548eee1d9cad7e4e48fc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5bf7402fba0cf94233e02adb9b7bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d1bff19d250ff097572f2d973061439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35c31c8721bdaa35bce7582f41b224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc221a1a173d4b7a6be8a1f7bd33f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a903aee4cead1c8a926388b84913f9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf5249ee81d54a1f1f22ced808235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e965bf9867eb9f07356e1be88d5a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de8f6951d93dd70a664edd0eedfb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07dcdbbe3a99d72a98ba41fc880a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dcd885e5a5368667827f69139d60b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc919f7de93934cbcf29ce7122a25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e36eb16bebe82ea5014fb11dcc4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86702950e6593ac868c231f8bf2e1a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e5b6b9836fab0f33efc48d6ea5064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e619ada49bba21d6c1f11b51ba066452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48c151b855fbf1a2aa6de2790278f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5013e050f413e368877974cc1074454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b647e54123ea1b25496ad15ca045010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67006ac06de76feb513c15b2a14be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f1b9cd97d2846552cf210dc6c922457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcbe4f71a398acb797f978efa88fcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101406986ea4a3ad7d4b4fcacc21e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ba7082d44300b61f1950174d98fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91150f547cc46e4a5a519dd4969eb1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750fed8ec41458ec450a12db55dfe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544e5cb41373a1a9ae269ef97b431c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397f70d8af93d90cf862235d45862b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb901ddd4f50bd2028938682ec2cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b5a274025cf1a77657bbcd6a8e4ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42667f48734420c09f83ceced71ec0ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa58965d865a36b99cdecbf43ba7b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e0f78691418e60f5d61a4629b55a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cdcce1367dfdf0c99d09ddfc36697470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53a68a69c1233446f5c27f6473bd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a6e1cea116af84a579ba12da3ab03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112cb2cc5de286bf461fe9d42f23f54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a00ca45bbdc24d3e7c44efbdcb69a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad96bd38e3829c93078b3987f369b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03daeb639a5fb13207ddea0e948bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c54ffbd4dc1d80da6914dd5dc6c50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c8fdc792d16cfcab53091c0d7494478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cccb7e598ff40c55bf0c83870582b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f401bbc260d511c61e32a15ec6e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76d6001856ad56b21b066aa7d16db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ce9d19c0aeda1cdfb89b52f04b9e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befddd2106e2b4bc4d8669508ba27351483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453ad04eec16b5df35ba7b25750279484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab51f730b6ea72a3e674104ca8565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c616371eeb8de79679519072dc13c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61101e6cda97a665ec11a939b7e86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69dfa612ba6f1e85f19c953e60ff05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb271f703f759917d83e16681a288489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a0b4f2790a892b7c479a1e3e5265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dbc8851af09ce20db55ccf454b7fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779b4cd865d505fd1367e3b97961e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea595be9f50f15a1fcb3b8bd397ed2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597483e62b750fac81814d2e3cc2ad90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25087fe9c4ce78e161da02eb500dc985495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b378e22d2864a01f814fd1a00d2a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978291eee51ffe8f1ecf15e04d6f45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5dbd95d4432970be109a32e1ec28e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716a6017e795ef784e743680d06493499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c97e16dd8561a102196c37935fe08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a7e8f94d4709bad552a4d248832c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d6dc98418c1415f75cb30062a6a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8761a2475e21aa0e801030e93ae91a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab7887edbd93679bb6fbaa79af4e38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b62cda2c5a527e5cea4a31d382690505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf08e4562d2f4ec5cd81b1aeb582a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f73435bf06954481aff19ef12d1d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7a79fed974af11ff1b5a1be78171508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f3b332ec05a989614e7dbbed3729f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd667b45209afd1396f110f905881c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ad987cb26057818bce16be71ba13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306301352a2085edbe93792254b2d1d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e00cd203353769adfec0085bc8ba2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380305dca9c89da6da6f4fd8435d58d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e85b3a3da6c5478569a1e643adca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93bdba01e3b736e511085e0bb0a507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d435fc60eaa1085fb2a82cbd005d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f9e830fa3e2d961eb3b7f8536630518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea2890be22737f471ea3e84d69153519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f0d2bdbd374cbd4173764effb3dd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d79c329e54116cd9e018249e49d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d366429173ac16882b4a70e227f3d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec3661563a447b656e66983f426ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec55d9e3020a11016f63143730d9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54938dd6578421e9d91ae8d202a7fa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a2c8d3f7c8c78ddfbaa3fa747ffd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbe2fa0f8b0c93507d836bc4f664bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5589dd1dbc96822123cd94a40bab7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276e8cb2692ff3cd05fab4ec7fe3e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea0d046aa9a856baaf6bbaaa0ac5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f7d070f3ad08347317d098c1ec71c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426cd4d6158e2a1dd0566fca6e42509532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e715fa75b4185c5d33d38dcbdde4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a27cee23ff4a9dcc557a93de18c95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b6d623a1f2803ac4759c6d4945fd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6fe6ff441086226fe338c8bc6c72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea2cc8505c66c80273e68fa7ce2e30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26d3996d12f1d276298f61b53a218538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0d0df1c2d434b9c6404c884b1cc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc71feb60bde25c87888845cca2403b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb0c64c71cc62b635093461e6d7e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f8a91fe7b0bd0d41a62da7fd82bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2efe030ee12572c7b40c6632864b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86c4cbb1a737e8c15eb109698332d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd2f26a0c60c47fcdbe056aacc3ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1969f8350a052e0662a6dc50c466d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074cfb7bedb4ca57d5d0180f1c2664547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977127f0c6e07149b4b3a7c2d4145e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a369900545ee2ff3313502922d5541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff584e9c41219ec551b08024807c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c718c50f19bea6a2ed32885a4fb010551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8244886e338b895462b29ec35e6e05c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce198da42a5975a054aba23edbd26347553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c6dbb18d1090b5dd5849b04ccf46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1eb289757ff02e2d5775786acbe7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7e4f2905f34a32d958aec6f891c18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2679db08087bbdd3e91b8fc9f63962557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fbb49cc56017a7f9bd172971d63ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14461b6278168abc214ef896a8d986d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c824e235da8928471c29316755d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9228225b071ad4beb043a46d1e437561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1da6dd034c7929de37580595d1bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9457a57a093783f823ac0e495589ab9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb09df8e95ad211e79c43c09359303564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005324b4360e449b513630194f8e3ebc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c3534a4255538363cb097c0f9cf21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e28b30fffc1bfb9f7e3e11d7b4d3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfd08c8c5c0f60d77ba2a3b0c5fcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3bb34c95f5f1e1091983f980a0b66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba438d41a6d183f092c5a174e00e36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da0d0eb43368a486dbfa2652302424571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5950346b819cf259db9420a09a98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466800a7565edea1520dc4cbb37632b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167812a4349143384a561813fd3782574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190fd68524e46304eb6c2bb83d168e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b7cd48f7c6bb3538cf44277447bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f66d2b885a5835cf9961b6784266577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ecc1558ebf0e35b0c074948cd963578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913171143173adbf1fe6658c508b3d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce3d46a3b5d30ffc93096e116d6a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30243f3959ad88ba360b6f860aba7aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745033bb33054d4b6e10da6ef10d0a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3cafdf5379401ec7dd733176276d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c1f1ec3b33a3e51321bf4cc8a81f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19418191b175cc9d0065b4d9feb737585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbada7869f78a2e28eb218dd4dacf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977fab73d3c1663f98fd918aa1b64d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5d4ad88ff591855de3820103e51b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05adfaf9330791d13e86a8086998d7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb38df3c5d23efd38eca05314b7d18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a477350a0841747696e035eb3c35891591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893491f36c39f44572ac2f22855d4b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0783c82591c79c304d7bbde54d73d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb621973028a78f814cf578cca1339d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87d045c21cd81c428d7eb6d945f2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819ff6074a46f9ca42cb9bdbf20fcea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4dbbcfb50539788e86fb25fc2af39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc4e5cc18b1101a7cf87541ae00d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca60833af08b05603d269733e7b486599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399604f0fd44e8bda90737eb8dd6083600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f27253d0987744003bdcb509b756f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550abec2a92be1ade58d3e6d4a0094602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84d32a3a6d518f5629f1a05e35923603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4ccfc5cf0652b7bd808aa6d26907604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a522d06a558564c3c6e8bcad553f7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e59bc82544d477ddbe854e77c6d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134694f68e7a76a7e0fe7adbdd91ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb371c3e9ef19c700c725fbe6a06c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640d597f454a94e2817de406b59ca5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0faa67faa1c79245729e994386816c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf7d835721fa768aae8eebf49313c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d924180c180fc188865f6d4c97af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3574b9162a8a6256e9d654ba7d434a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc3b32f9f83c74343d1fda5725d9f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98e61afacc53efc470c7a2a908788f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af3f19ac0f4a4628807981116ed28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa55a24c038ddae862f3cc0884e58f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da0318b41afb84b15ce1c91406d910618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bbbb152f1dada613e9edfdf3dbfec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5f3e37db8f66d5a3f11e12334ccc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ee758dc0d894e6139a7a0a8df0c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58d6eab06d6ce7eba571b4611106c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea8496f807ad670536817a6d7a0cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caefd5d8469056727f8985de657bbb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5ba0cdd942ec40d16a92a67fd3467625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffea0ab2850627c8f1a1f6726de5ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc51210081be1d3cbd830b2216ed2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec68154b2811ea4858f28de00e4f74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03563e2ccb7d010fe20ffc5d93fefb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1ef69d60e8ef814736b6b1b0d99f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c7fa18253d4a6987aacb1270d8d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fdd0bc2dcc78f3084066a300cb0ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f20e72d5cb3f3d876f04601abf82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f6cfe39844875a086e89dda66017634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110748dffcae9bd9fcdb701ec20557e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb81394820eb0ef02b19b5d352c54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810056252c134e9e4195734edd3875ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b45b954515f76e7008e7d0966029f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a0f0713da89378791145f3370415639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68ac0e4ca5b7b615334b03b428dcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd706c24bd7829772c94c8cecaeb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916ab08fcdbc775ecacd7169b109f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823d46e21d92db77a92ee05f6cd4bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905494ca45f0f2e4450873342831460e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a86eb348526c94a0bbc5eba64c50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680cfa1d1e69759ff6f08c89bb8b31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254044c40fa84f7594ba37146e0ce66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc0b8905757bb6f2c8d9c03750f73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a044c0499aad54d90e8c10de9558c6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c1805d8ee11e14b728970cc8b768650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ae0cbbe49d2b78968667b96ec7f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d19c3b7d67eaacc1a4f0e30c5ee79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e3442482f05d808622c677c467d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6941df7446f41f31ecdb145952c1d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c61f113a18cb606e8403286f1df3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543d01eeeb2ef563d27f240944550c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7caf5e6c53f2ffa07409d85767914657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa411a87b4fd17a80b9bfaf18ed1098658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0561d237914410be40b20c7f79c50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d743651b29a92dadb02f4f83525bee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b74b0be121c33efc13903f35dabd23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5c959b39d29d78d0ead33b1377f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f6a90f863a0db17480a0ab8b9ade663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef765fa6164d26c7eb1a797daaf22c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8a6c4edaadc075c67d091be92e425665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda940930063a26f500f7cba10c2b7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88012cb2fc873afcc895cc87d01ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df522bf015caa07000ac4ad2152bbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688d98d78b9ae426a90586a6d0d07b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c079c727cc7653f1da234dc8d9ccd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f95ff78d4bd612b973dc2b52cff7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7255ca7e1cb1614011d60cb230f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4bd3467b2fd6e59138831e8de125673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee74b9f4d9c2aa304a96b6cc8586ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020c97bee669c97d8b823e4c8453c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f42e8e9410d35a7e04bfc2e4904b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107a88b888932b3ce94d0fabd17de01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fe32cb6783e1d11c95e52ddd1bd6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c67aa7c82690d2b685a88e38b870679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb055590bc5afa3bc09249d97104e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f6020c9525aabfef10e4c0faca89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd994755afbd20d87781ab6452e37c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ba70b5f2b086874223b6247fc7d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27e519dee8c6002fec546e7d514afc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13099f16acbede0c8488aa5fb05a883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2eaafe049a499547b0dd3b5ddfc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7edf50f06975d69206229fb97b4f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aba9c61e8deb778fb5a1ece59e295688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc84f04e6f23ce7303ef832e080db6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8cab87d32dce8ca1cb0253f185d63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87454f67455a5c58782d97e035fbe950691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ccdd8f43ae6218f2a7a92544c919692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd1aa48ea58168b58613f9f405d653693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5fb24a4d2fd82c5b41c0d962efb05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d523fbab4cf4275795d3c71394dd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712070add842fa24c060c7ac240620c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ee420a3951530f136336be9bf887697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2420dc61c994724a75bc5b980d60b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420b1c6a8d22f46b6255bb312f458c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6b4c5070fbebec5d70902213b9bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a1eb667f1967aa27b626bbd14ae9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ba3e1664a4b3f8de9926178e927a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5f7c50122cf43fd08cd42a3d999d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3859b361823d0f216e65fa33a62d47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bce08355b999d7bc6bdf4a1762934c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c89252887e8f6f43d07ff1cb3d24e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae749950b21be55f60f5f1f439951707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd14c6a56ebbdecb8157dbcf74a413c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f211f6c5a75511e0aa4ce0475a076709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8fba25c6ea6ab6d6e89110e4ad73f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bfb49f8854985d551df2f7ca1960711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd130996ef4407af77c7225ac90b502712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141ae80cdbea6c274b635eb6d74c20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c917eaca9c62ce6ce0369608dff0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2a32968f4f97aadec7f0ad3305e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892af3e66c8295ce3f1c4e8ab4d725e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ba99bddca5ea3aeed03dc7528cb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621079459ba7e3ab137e0c25bc1f54d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e49c8c7e26ab98bba73aa310a93e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad17462c7e35691c662290bf390f94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2d22ac2f363245e32e0bdf5571d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd24ba898a1b8933fab48ec3ba19e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83c982e121d2429b8a2de2d50ecc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16889562ed6e54d08d5bacfe72b386724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674b4e2ef662272490363593f0042c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b3f02867d40441bb320f7b1773073726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6b6ee36e9533f8438da83879c707727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9d251489ada7a36f0d98fefc91524728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfea58dd627ba322fc94a9bbd0b126729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd6678162ee1b169eaa0d5fcf264c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c8f9f630179001ae0e66eb4b70ce1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186385bd13ebc220533e8e7a1268c250732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679445b90f60f6e2bc654afd1a59b36a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e023134518f45bd0b5ea1dc9b6ea0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c60294c5887e0fac648d4eaa1f1fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a82b6bde993374fa135206420762736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944760285814af58fee9b338204141737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf1437f7e4525c2d7e1a7bc2c6853738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247ba50fa13f438856e6ec6825dd5b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6d9334e35ea498ab2df113414b17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15acbecfc226d8c128bbbd4f5696cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b45150ad9840c5f11a82ee768710a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e97187b5af1e676f7abc6c704f2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09952a4e20d870cfc352600e7e816744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250569f1b7d85da112dc156b64fe061f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75e2bb0de6a58b7626743d0216dac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c14434f21a242f4f954b6005ffc31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a545ff104379495cda0f6fbd152050748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce7d0da211c14545358f8623fbf29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596aa707034496bdc149f47daa47a2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9dcf209082fcdf9a91e946cfbdef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d2b74bc66fe773b6ebf42b6e94f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b9978579d75a5cee91fab22c81d1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e474eee8d2dd82a72c9c2f81e2bc1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a4c005f15ef8109bf05bd7a463da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d1659f6817b801ca7f474084b96a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313381426c18fd7bdbbce611ae21e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea50d7acda93e73202bf7a6cc3e9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe50f5b329280e84fd7e286e0adf20759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d36e6416abd5c6bc806cdbc4609031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a52d8b838bfa317885d3277e09d452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6988997fa43d943fcec7c808808003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996b065f02decf23e8bc1eaea4dff94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629d5a1c3f411222be155f377aec425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c44937b3613bd5c49457bea4f6eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aad3af6f250a9b73d259574ef33847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489217810d643b575f831550dabaf3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892876ea4f74af9d06d452dbaf993df59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae42547a79ceb6ce7b09fe4a992a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ba7d028ee154ba6de84eda2e55fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03626fc89eb8319f03642affc26f8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eaaae258d01c85ac99d99f512650a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b521c465e9cc506a2c1d6c3777b15d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67e155b2c79ef7a74ed31140bfa7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb163235a7f691c5d61845eea3ff88c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d96534bb9cb09ca4af3297cb79cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6baae01759d3fd737ad056ef32fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b120d48f7c923eef182368cf92a4d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e442a1efea2b2e019bd1bc5328e03220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914ff2d850b399e9c22e34770394ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d40e5711d12d2e7a5387ac74af7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3d7537e23d71077391381ee510ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14082693724bba87c713f16edcb7bb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc0be691c9efb6ffcc8c545acc48325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3842de6acee6a194471a1226f153926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a47a74d12d0bdc097683a3bc8ec9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae57fec65e1a45fc565cea2f606fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b8fea30dd825665d677e1b0d029229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413119ea275fd98b2220cedc736005030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc598c7e20179e48e0204dbdeff2f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6bb2494bd5a11282016e4b771bf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3cc292fae7a8c6ffcd5f6bf78f2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870805c322abb96433df470f76deafe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b0573b34dc7d2f02a1cf4fce36c9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5abc147b6d763d92024b2007826f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97a1ad86f16454d0675588f080a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4c5e8ea8180cc79446f2d9ae39c7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513be55f3e1a2610f0e06de91ff2fec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b14fc6131407c13150943d9a1eff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a6fea510eb1f5ca341c8c27bf502a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03520ae894eb31ca2df682f8998ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528ac757a95f6cf3aa3ffe483c363a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cafef6d7c9f539c5e5f35046c9cf9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8549ca797cf3ec334ce8f79de7a3a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1cdb4b48080fe36d6d7ba5042ac2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3040e6a2779839903179394b6d3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c108753abeb499e20a15d3663ee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c49b4322ae6fc2b20023c30c60bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ae17b518fbe52243c7c9db89dff250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a4c70b5951fd939339d198efdb51b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c713ec474f51d55d5d70910c2fb36252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d030f631efc159495c02bf1f2b9eda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c02d6efc1ffb9727ec99b4a907b84554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05270da36cb3055e6758a11511bed59555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bad0e227b628d7ea87e2dea1fe1b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df73e548d020464315ccc477623bd6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0ab33f8726bc470ef72ed269779e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969f01ef145b29423a82ceaa1377b0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3070a4d496598c6866521f1cdc0bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f78bcd62bd94b9337a3b4186f412d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f55b5ab6fb23ea30c90f0efb5adf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242a3a9035983c974cd6a5ea77c8bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172616193bea0490665dd72ea41a02264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451366bf82bf37a3cd7fdd952ac9d8a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20e75f3eb4ae7839ec8f3df6813ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287743114df77438877e11ad65615267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1855add9232d6316182976869ab3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a71d6d1dc0cd5a0496b604e8839e8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1408f8a9c1fcad30c172ff808b0db470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798456375d881a78491228f77036f7d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea6cc028fecaa183ad1e80af99a4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e24004dd2a5733307b99280f028f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d672f55c3c279d5d8a8d3b35dcb55374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a17b80cc7190f4cf8d89bffd0f8cda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2185e6f3cf30eb52d077a1b21c889ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262c3a1339c7baee43d984678685ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405656aec48e1f032a647ff4a47a1f6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1df0938b4d568d47d3641cedfc82a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d70e26e4c21450a2a8e6ac6f211280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488aaad6a0fabe96a66f17ebe5739a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1c2fd9b1a3fb5f222fc46ba2af9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf3232f119c0dbcdfba1a87f1b5a0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65c5b2b66ba47cdfec64084f0cc1c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e86d035e1f7c6e72ced4c67390fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e76da881f7864523b16f6d2e799b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f7d217bbe58488830ee71fd2a51a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfdf66e1668a027fba14454ad2e0c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb416e2f7fe9797ef496e5592ae1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a8d91880449208a9e4d0be1aa3bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb444fc12aa802115bc0f8add1d14991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51eaa764263492c6ee3253fad7cc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de9f0e51a1a63bf1ef2619d516bfa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a83a9e64ce26897f92d4ca08085994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330dc682118190e634a1e7a385ae1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60237f7ee810aa1c6d694cc2fc78c8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559ba1d07a4fa90bda7ab1da51169297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7493cd28e970add45272696aecd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cafbff49daddfad6f22117304415f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd0df8be909cf9998be86e1e445b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6544f580715fe243c2734a6079833101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d44461337078eeae60398c72b6bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742238a620c26dbbe1d9126e9cffa6d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968da8a9edbfb4ea6eeef4b2ed3b0cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6e6186c2f9acf38ad87a99b0e004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae1839ff8e4682445ce398e651b786106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9350cee0d4ab9635b41ab73f66e63b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3852d54e9e3ce130bee8b7bd8b3f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486d9a714d4230186df20d0ec195a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476536dd5a250fd98cd7995acd60a394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1cdbbeedb68172888c208f109b2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8656e7fa47d1f29fa97192dced92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7add6cf45e1b7a18655b7dff07d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057131db80bf93b91932ba995a10680114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab6131ac2cb2b49ff316838799ad5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd0a57bdaf50a3dad3a97c9fe324f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779f5795aca318e5e9a9319e733747117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704e8161adf12da4ae435ab22e3869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6c462552f152cbbc61b97ef6195d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb552e6a89590966aa0f1366895cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af372a3aaf99fbc1a0da3c2450a52b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70207481a58b43ba4c7f2c3af0e7c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8b33d84825458c9c990dad6117f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a23608f136956c61c675014eca109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c4715954b8ea0b3a26e91ab232c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde123592b1279a93373c62663c069f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ca65c74aaf55820e819f3a25cb2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9961de74582ce156616a6f3a47f597128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b00b68c45df5c3ce12926ac51977129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638a164677e707af0afa4eab57e13e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383b3c05579ff4ac4fe4918838be6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6f4a4ab132d876316db0f3ec3295132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d074275f70aaf956cc8a6705aa0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb5d6cfff0ec4afc6f6e01c8530c21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b15a855168ec18bd069b873d164d9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844930328c962129bf3fb1ed91d555136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0b020480715536bb8581dc564379137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104b075a015b729e23945601055acd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48f7e8a74521529f492e472dcc98e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e345843959624123e87862d7c40e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43967b24e64be73a3db1fabe9ff4ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7655a3b1a331a9eafb3c90ceb962d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de0837507d47842c5083e09b301384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c1ba9a489cd1b69767bacb9464db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b0a2c0ef533beb3c2de5ba737cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb614ece4f3bff84fb88b49ff5199146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541932e79cc49a0186f5aed3c42ac2a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee4f86e99edc80649bdf17728cfc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f1c5859564e83dbfb95b36f6ba94e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa95feacb8b339d915423528d3d16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5226cc741bab2078dc1c5d2c7392f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3358e220d87022973726c5d7654b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45258f36f96651254943c3120b0342d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145507e411f8d4b70255a3dca99dd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b3aa9a754fb8044d4dd5cd2c5d4fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c33c6f6db89470cb5adaa6acd72a74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8ddbf0bd47049beaf8159e286c08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f7e5942605043ac06e2348ae5ed1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678afeac0222b2f7ff74445a85f3c5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f09d03a47ace3a5bcd0b4c9c80216160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a9acec1aafee453f08bdf4892588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffde82214b0636d7db8a74eb7ad887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf3fb4fcc9b963448b19c1dff34c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd265003678c88856d9a844e8e680d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a890c63dc8b63681545286e3f8320165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4679457a86581502db75cfd49b7f81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a682b779d659d762bcc6bb7d0bd6a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9220d5730d22b4ce8225e7ce921c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727156a4d7aaa8e0c4b178a5b91a7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6106213e49be8beee4eabb39fc02c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac08bddb3d5fb0eca3b3e9a5ce8f74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341665e35ae7d9ab806dff6d442ce90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee340be10b6d257e9f170a943999591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d77ebee423744edfe830b446db71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8a94ef7a1d7536a23f39ae61e523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ca355d1fbb32a9002e229c8f5386d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1d35fc6b4cd205d2901b87d16a27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd5b0d12ee5429456bbf0403042390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59a90ce055bc5f00d87f55de2b04cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7eedaffafacb19522b4caef17e4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa4c8ac02bf6851a5e5879f5806c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b52c16504540dc5d0e40f1f755600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e6634113a2db6317380b5ea961987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954863d0d808fca543203fadcc4f124184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009861a0a394dd71932e766ac58a57e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d1ad0f0e62a0b215d48b9a64dcff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3180d277acfd00fbe5f5b586d5221187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd82f7336235ae22ef625bb21c5273188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd50cd673481a5ad521e083aca222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c6687efdf517462efb17062195ff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467069bbde7a79ca6975814e271a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b44aaba8e77aa7f1b9c4aaf87958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e3ae2a566c46138e37ed777f976c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5377fa83a47f44dcd246af61cebcbc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3cc316a3281c8c155f3996225e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b5caa822e14de6dfa4fb7a6f5906196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f894b10f5030f89d4a00d97d76110d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aff3beb61025383c62068afc0f2e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2e0413f2a2dafdcc37cb55b1bd3ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8759b489eecdc40fdb19b74ca818f8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e27b9bbe120e6423b92a148e2db6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202183b303904baccdb4b7188ec57f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e88e96851d91038bba55f9a96854203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e583bacab3e425c91d3d842162f45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6b13d832139d7808f0a1ce9307a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366a8f85999c95d9024937e625b14e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def689deaff384423455277d4446cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d63728a95182d32549b7d3a2b4d5d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c1e0ac18c256e7b4b040ae20c50c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ae045297b9c5404749da36d521a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0aea4bf396696c46fe235644903b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7d5e9dfba73e3c472526da7e78dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4deb53aee09ee5e92b2d17b501a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972ab7b3764397388fdc6c1dc39b8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c6ea1fe8cf86b2e2db537b5c6720215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b831250502d1a0eae4f7ab3f5110216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a98df47ce954b6e902fb04bdd3b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05f46db73066037c05cf5dff8fc127218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d5ed65252a10af83599212cedee6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78dffecd3c7e606a27a2e1b13fa60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245daa09e5c2269580cc36d0d72b619221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f225e985b6e3c2117505c929139dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c298d0774cb069575b73c49f828fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb2c80a997178783ddc759d64b08a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032014d18f929359801ebee08d92f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b93ab3171eb89a218e8bc6aa4a7ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f110221afcbba89e109eb21b3540d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8a29b0b7bc936dc327cf9ee51cf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2597105096443ffc5842b9e695e26a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbab71e218e3bbf22ddae067dc2637230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e8ccdd8400b317eb6dc0e7749044231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abac5edee46811d3937572333700e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae08547f6b2fcc201a4f3e6a3033f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d670d18cb98b5a3a7674bab3c302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685fb6cbdf5bfc1f4b6a266abcd864235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289d5864a8e28f5390641ea1f915bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a994f111ff042f0638b66eecc671b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985449a30c4b955fa8ec1b679bf649238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0b3bfda0b0dc6756e7308bc5da0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1ca09344f61a6ee9edb4aea8bfc69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df0cbefcfdc780994de164d740872241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1439e9c48c8c6b5df7885ad61ec1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ab4564c8d248154f7abb0caa69cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a47f0c7c36d95184f1d18db07d09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880eb07205b988720c67405836f374f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a0f4017b16f8cd77685ed0cc013c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e6230ebdef950bc4131067a39e0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8deb11ed359c8533e046e3c318a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a98bddb4072504c719ddc482f4065249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8847328c3dad7f9be8e97a7ddcec17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b014e5a8b1ed69b8d4ca8da14541e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa025e41fe3fa38c352341f2a75c38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e46dcb34f7e819e993c7d7ec86ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585146562876b3191d8a0ddfdae8d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c434e5a28494078a2d5c0a5f50a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de28e5a5640081646682c8f6f79983256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f773d960600fa606e74efc5a74aca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18bd08cfcac4ee239c50102b69dbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d726e2c2a42564ee6e02d3b4ca07962259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4a43e350db9889ac884a41cc3189260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153111d825f2f1d2040179cad28f717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946987f299b1885add73f50248cb2a88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e93728ac11e2987eea01e9858976a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e182b78bba6dec6e7cba00099a93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486012b5e27e37b7d283f9af51e0a8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720f95d90b992a71af9f8e656e7ac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e9602e3b36cdb37de8e2433767bf2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1a5bcf29a398afabc1ed5dc10357268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4a906b7e2e58b7ba6e472ffcf42d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823df6b331bbb0471da274483ce8928270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828c87f8de8267dedb971e5d4796467271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0125607bd0b7b4102cbe3b959c1c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce1f11da276cd04b912c90b3e64e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1dbbe901fdab86fd50956105f4a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52add0471976bac27c99b849f596175275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a08547ec3c6c5613c58a81cbba2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153318f96cfa892c7c542ecf49272ec6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712257effeabf1e4d0aaecf5588407278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6660c668503ef98b39b433d7305dc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9992db12c05450eef34ac17f661a41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0fefe55e043c31f96517576f1276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a448338c7f697c8b39093c3bd5629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4bb92454d6b4f22a5a743b946c45a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea2c3194e9c2e27af0f5a621a9f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c388fb871ed0cca6e461c451786f69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522620c2595357bd1909d6482552295286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32f03d3710583cdc0a0eb9ed4f2ede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cabf95553ecdbc13ebbece12e82d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999262cb0d7b6f33b48d1318fd902aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e820c96f8a87f64698dd5a316ae8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72bb0d8b50969bb11a774cc61918f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33352ad92d1bb8f2bcbab09f03d59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e26bdc7fee8876905c358fd98ee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd7c904dfd4880373bd5ae3d70845294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b5d6b5e23f226fed855db9b39590295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c81afbb2ccf683fdf27f4166be013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabbd0b76148c81f1ae3aa80d0b4cd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe7e32b69c56e80eec8758f09274a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc274eacea1abf32f83c4d7beda620299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6031da0bd236db520ccc9fb24ae57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a468eff8ff2e6baa4c154e67fa72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717641e18aceb0a1ee1e379f590f93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16705b13301717964c91446b54e425b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36850cf37404efeeb221d478f189fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1aa8eeb22f37050b0b8a2d5900838305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1c641e1f092ddbeab9aa00baf47d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9297863b40f802d53a7d28855aea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa1165dfbfb1c8bb6fa0ed1ffca49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a6643f648732cd465cefa538719b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51f442a8d50db4eaccfe77c2c6e3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba45856599e739d91c239255b4152f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ba1a2ed9f70ead686d3f6ae52776312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb519242874698a45d162c26df0c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f0619dd92eecffabc883522314d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d20bd880abb9caefe4eb9ebddd8dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3b5367641c6b178baaecae25b87be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8492302069f5b6b6ec4ddf8766a73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094600bbcd077dcaf79d6bc3a35aa3d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570577a8bb774629cddfe3229c5ee05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b9b65575f19fc2bd05a551847e15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4df52c3e2323ee26005e6175c3bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6fa42c3fb7acabd2e06735d1c101322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1112b9a9ef6d0ebf3f122c14b69fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf75c1ab6226fc1e893b188965756b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f327bd34678d7b3c4a368b1fc5b26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563dcacfe15c39f9d887692e9a63378326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aab36760025dc2ceb1891e18de373327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a05def7b9b57d34c10efd09aaaf16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5570f9df906c808c46b94726ea0fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a796d5d7ca6d9103833e32663e177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae7fa557727fb9cc0d5653e3a92e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222350b326d45b6e66419776a310ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e6faa2b5a9cd3971a775c53696ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c627d093f1263042834cd30232b0bc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a8050915f15a29272daae266dc5f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba65796f05dfc275a70989e5da8362336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c89e778c269d842fa78ed5b01ebbc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f60c67ed616e3d708e1d94b5c4a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a95aeb4b453658da9dd682ca3da0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf5e766b9ac4c11294ea2330ded5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a07df3a461866cfadc3472187e0a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f6a249ffd06ebd8cc9b35be0fa95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c913aa04031199d2e51148fc890eea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d67b0df490510735e50affa2e888a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59556e871544a3cb4faee52e12f3033b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffadbca63aa8230fbe05fa50005bda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d1a5285becb2fa4eb4c47064dffbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd4a49da693d4173fe9f4cd4a6a94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ba98827c1547458b8f4f231308bf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e57af06ed5832730db32a73e06c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac41572dd77c5e702d8833824ee7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74011ef4377b7c89e3d7d17a9f561f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d80aad6485d1162483d93a2cd70352353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3328001c8ea2012736aef60d1431354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f83a1277437ee08771d81dae6e6b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa786578f3ec19a6c5fe929744b08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5e8fbf785b6b1cd9077ef9d152c3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995030b8736e19e06c51184e2be4edfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e471f0700b36cd8d0ecac8cdbe8b29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041eabff2961cd7f477bd939c8a480a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc280f3e6bbcfc2bc63ead1e8b103361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9de03cf8259817b65b8e041d9fe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63445d72a29b69d6f1d709a935890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50158dc7fd0248acfecf14f13b8231364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb487a2767120fe6c87e110fc1bdef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c0b6f1a75a24852717f37c5e9ee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f3e71e613b552c4e9287bb7f611e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfb3237424111527db5d70ea74471368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd585bd212c7c129b761bfd7805ddf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa579dc6492be1c14f1a301d76457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b5e6f268b7d7f0197e12ff3db32c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039121211e623cb41c8cedad374c38bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c975eeff95a572bc86fe4e97a1f40d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec148c3fcd698e38d9028936346e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc8a22b8f0300de8f30c65332be1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7c2196bbb3168c38d0585d810963376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dedf64b5de641a42c8ad33469a740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9edacd6f7c4ac66bc206008a2010b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a9915a258ec208188167df45175e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c7a0613790b472ebe2a1e660d7363380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e76404357bba214a852bcb186997381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423996f7218c3d8a827393808af5bc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90269765cb6a171654531a020e53d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5cdfeaf4d216436023063b681d105384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c6f229274caef36e2d1c8ecedd3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c914ac45194f041dd44878d8a8b57f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eb71997f7066f0bcf49a11d444092387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ecc0643c9335be5324c5adea0b9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1848a2eef3d75bb000fea8bc573a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8620321c66d97e1298e13127a21831390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4ffa51877783524b65153a758ea0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18771913111f8e49047e62d68710e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9313a311c9b11eaf01684f9d90f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d721aa8afff3f600e5055ce756a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ffa3e1c04c246711cbcb83181a04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195b7a0fa7e7b0fcf6134972a7af68d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2141a4eb2bbf9537d1fd0f657c3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb92edb589e25e58d36a071fe0b03d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4137e5637dba1cc6255173cf50e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828973d8a56fd675f1326db1190e945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18876c7c35b1585096a1576d9588394401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143eadd52c9af10ac7ac03a30bd628402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedecd8edcb0aa3ea9516d186615217b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d7c228e597a0dc99a08e7b0d500c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c00571de7129e8cc73f3a2a9d6fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6b07916eea16585f04f7e35dffa3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364278ef9bcb14d3e4808a5959a736407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4ba4f3ef2e4aa011a2efe14fa20b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b28850501bbf56d252f277b599ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e03dd777873c44bad611acb339d775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a2042cfee5686c99ddd8f811a6a1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb353e4cd7bbeeda47c6fda87a3c9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db70bf8dd888cd6ef9ee36ba0ff3c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94b78a2c2d64ae0dfe1908aea08b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ab40887aef43929dbaa1a8d10825e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e110fc26135db668917dd258a3c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186539fd5c61ac3f656ab6ce410b541417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b4799c0567c4a314574c6e6a53812418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad92bdeb93011b05fa770115f421f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ddad6c6fdc2daad5e21a1788ebe3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892253a20d7c275c96685fcfac12bf65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034f70b9264349c3f847f23d7ece4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc541846d0b9fb81853914f73ecb488423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17dbb64622a354bd657774a836284d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ddabee49f4a5e135539c0e671e6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ccce82ed03728c0e460be57b7596a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487083c52e730667a59641ac77c20660427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e85059cd52f8626683136d7c2d3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dcae141c38212a55a95fa3dcca89b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7337c7070889acf9faa6c174e2e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5d7d00a0cf78b648f02403823dc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e5690a59efd0440f5c63cbee54fa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b0f19dce54e568baea755eb4c941e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf0857f330b2f77516b23b334e366434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f5e0f77a3f5161dfb532714d9bdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841bd536091387489b0425570e8651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95325cf9cbce2612fcda56ec964c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4f03d2639af27f04e83ca60231ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ba5497871d372def60af86915417439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3638e072553b9e1f60d1111d3ed81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d06802599a66a3d44f9c093412107441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227cebabdaf378b38261219a8e68874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c250a21f00632e78e168a4eab4ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef162a211afc05553669cffe5e77b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3479d7559f0f5bddf8cdd813993a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a82e958fd6a19c067f4e9d785e0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd69348b37f6f50be259c3b71cc0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c783429c0956d23a000e4c6a3aae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e67c4e28788bcc58927cced8d60198449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b022730b7ce8b1b322f191cd1819f5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6d9b08f9c40d78e33887f62199f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43e68b86ae3078995e1ce1f582d10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfaf472dd73c30f13ff54068877a05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb1a8487387fd60433d2dcd178bb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2fab9c100279de957aa167e155dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079618138a76e7a96ccf914101bae67b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5084234c4b93e74f058fbdeef96d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eae1ade7d805a6c19f0a27027cbb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac458b3951efcab63ece75e05e7ac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8d64c7f59cfb521765a801e9c95e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbc93efbb54a611dcf3f57df217310461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a45490c5e277329fd3c70f2b1e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b90c39a01373e6c88ac8a71a1f4110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920edef127579db16040b9e485884f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7769883b3282ef31172301f0b984bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0523403aff55333395c51846824d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667aa8dba08cb3c2a0bf680544df633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3038c9572e58b82be8e9bcfbfff27f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2863771096003a545f27ef972e85b9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c39386432f248a2fdffd07969b54c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b25620492548d8501d27919c875e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b2881237e535e77655907660b601472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1ab0ff657e9a191b26f183058e19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cbb639aa937f9589d94026eaeca20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39a4a456eacec92f3a59af64a6499e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a82f28d1806a8a61d2aca8b10f64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473cc0a261221e4ed3a231b85188b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7cbade5fc952ce32433c80f8b0188478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aaee4946e6fcc0ed43eeadd3e3f44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58015bb8582592f7ff771c93453ede480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67882b0748ad7a446eef407c6e2aa2ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac56f32aedf7f2338f4c6eecb50ede482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2f23fc5426048cacac422e03bd56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48708e0bc8e98e2b99bbde846c849484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c372e8137842fa9fc1176120bac37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ad83e95b17c21748c712af044c73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc5a13e6246ecc27655645263d249487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34c016605a6ab2a4f543f71b7e394488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10578a86c68ef4813c22e0366258f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0b6efd6d6a998e109a20ff1fa8af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143dfb740b9a3548c01c57790f81722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52eed4259148eeadd37269c9349af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065fe73850fb8984f429ccd4298e4bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6bea515f01d84f293ac1d65538bc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4adddca32449f54aa4f27128376977495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d711ca00fb0be718a3dd61b1cf09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b02fde0fc7aa052db3119b2ebe71d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd486b5cce71b6ad78848cef81033498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662338051d62e7b855d5dd28a149c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3f9e47021e4cbe5cc84edc79157d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02f9949754dfade6683811682d480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee9f8f6d5676d76aca9619418c883502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac82fa7d645d1ca8910ede0a6fcb35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ce841506702656da56f7309100e0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1252577002bfb1a4636bc4aa518f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7f49e4f3e056dcd7764acd6b9dfc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8503428d88b432246d38fb5df4c46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf2cd623ac613d6a58da3469bd24fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7dddf49bba680e2877094ebfbc33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9df537bfa07d7fb820d46a44fee6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9564b0dbee728d2d1c9273bf4863d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843d18b01873de36128ff34222089c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9501f507dd4667c3a2e808a4d060f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c900369d5918c1b1f9a34ad707c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d29420ccb88079d3fd71239efb139515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b061aa09675c6afddc7885bc86c40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3896bf1ae21d1377d46ee5d98593f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e110c901fd933d28db85e6705a1c20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c3fbf1453ccd76963f024c5cef660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16cf3ffa5884c68e6814f0bc9ead24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0847658175c8c4f2248b5e34cc54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268864bacd7fa57025c86faff9b5f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d38eb5848fc154c154ea925f92585523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867270586312f1975e3d54a7672a18cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51a6c5a324cdf810a0683d63bd176525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de1a703bf4626f941dbf5d56962856526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fde31f4cb5054a8e3d87e7d934cb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09202bc81cdf0fc8fd5d8a9e374ee0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b631110d402168aa09439c22cc8e169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f5fa89dbb3fdeabde4fc135ea130530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c35b6b9163e91ac53fdb652ee750c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb3d5032ecc07c6c272649bddb6996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae2016c5944543e6c135524ae9cdd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ee3248544ac69da5a99818a0c3c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7392cdb55419013b49afad35a5b54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b352208eb05b8ecb96eaab5eaead0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34089f0b5f59e137b66f71e9f0f5b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff3e6943e37595ca465a1863f3cb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78291acc6c2da97ac94544bf278af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81988621769e15de9ca3846f2d7d85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad798cbb1375f383fcd91f3e767e3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0819b083a24ceff9a319fd0dfe3bd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679120f719bf4d7c4056d3f89e7ca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454c892bbb8f4f4666f430ed789190544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1106e08c35035964853428ca8ad41b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156349f67a4888158e6f8f1af95dd668546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc08ac80b06d387d90c22a4b6a66539547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c3f15b33b3860620bac82115c9421548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14e5ff9ca5ba7e4858f9db69d2430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf06f507239f4506a028b47635fff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238212c835d52e88392c86fe330a38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9101ac14a474d7fb084de7cdad49fb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a411b6d6eb2adccf816ffb886eae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27593ee7167745f5ea2c0dc32501d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8cc32a876f163a2767f20aeabc692555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac725dc00a33139a595c683465ee4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c146ba026b92516bedf5c24689b3f51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0c1e84c6109c166bc042eeb0accc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dede9a009c92867fb01686089a189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182efd08711638a2e57e1cfb62af308c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc1909c5023533c9b3e7504e26147561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812d3e1a019acb9f952965dabcf079562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3877bd826356a1427ef76ea432c3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b001d06f37a9e7c37ee8655688446d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0456defff9e871189c0b9005d03f0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c20264ccec4694729fa92d459d96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be9fdb439bbcd5aed364e7fbe0eec4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d8687accc87391dede9ec0135c1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa793bff8c21d2ca371ee88387262d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e505c70c594069143f50a07a5b1d42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f4e20ddf2ec64ff17f90f4d1d493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3606ba4e4fb8d967e84a59e0321ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0d6f1218c124e4fada5fd5986fe0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1f1694f8c44546bc460652b4ae2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4dabcacfd9721b2b2c132e1f8548c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4089612a860207fdb5a9e2e80e21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aafa613a9b96d4fb31c26435d3f64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e812d2e92211daf7ee35b2d150658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ede1f5dae907f248f2525129c67e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc766bf142442ed3ea68371ec2c228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ddd5943ba86df1cce8adf32c59bb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a840e484b81c1826178478909485c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426865c1a571207f4c4ffef492854702583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92135558591d143364004d0b968df34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20972091d8a9020404b864b6b105a9f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bcccf2ed4c8cc3e1c9dcc33380a02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e9cde59e1ed90754ecee646367f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e4f9fcfefef1f9ad1cafd0152608588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8fe293ac9311eae3eeecdae795d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3599b8aebe940143cb477b4c3c4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c41c2a67e87b0ce51d2738a8c00277591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba4d2d138c6fc6b765cc8dd998d61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b0f769c79936cd25357da4cfa9fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e2b8008dc4f13b01d6eb29281161594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25c7d236a5e05c78e728289c00b425595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f0761e71bac6416e4e9341e7dda7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96f8ff48d753acdaddc6b798a4f1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d49ef53af1cc10e11cd485104bccc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a93546611b0dd7b8166c054830636599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a214f0d7528175713ad9eba1bda20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef252be14cd3e3d681a6179af4f76d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6523faba71f41bcee81d11a690d7af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d9cf65d0cc2d028ab550725fe907603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124379d65097176551db7dff232610af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f719f1971da6d4aa534b9c707a85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592204412a82b810ac2222c03f261bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff1b73929e00158ecf1fd461a5d4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f76de14bb9e359f2a8d2de0361bf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e31825aff836a59f0f854e7d125f3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a55fbde97224bd3ca296edd21b20f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d19cc47f6da4f8df7018dc2d83e62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab5ce7e23107701019a51cd7616cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac26bd623eede7ce892494d7e7998613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237c6f9e3216247a0b97f21cbcb6ffb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8288fae02d5955676dc8f10082318c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1b546f5826b2a6d079bdc861307d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664395a37de2dc1e1f952c9b8c733e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb18d8fbc7077474639ed214dadc45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c438090f9aa5699f83bc77a01d7e91f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391a9d68a42a6bdff4d262da7fb8343620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8532ade6158678900b15dd13d91f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe3d0be69fd1f4e3ea87dd9f9f09c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034567c4ec645ffa8a8182ecb7547552623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55971d1c5b7d7f58444c401a5362b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70875392267f7f23b909c89bdef17353625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc482a3eab1b8a96f39c909265c38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e292a2edce46483d6ab84eb20adc59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485944f1ddd4f097b82b73d66c1f50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbe87ee076b008c7ae620af14d888629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ace4377c33278c565f02a420532b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd5388d64b6f1c8459ddb7c0ca64a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c02809848ef9357ae1d39377ca3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b158ecdc7d727afe567ca05817a429633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea1afde7d3e773b95666707543aab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611f4483847576d24b164b1677b9a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e04b388883820f9d9514de143079636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907941f5477362eabdb6483a713283637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53ef19adf996dbb09c307ccae1cf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4756c44a6a04f2e5b353a7e10e5971639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2f3c214740d5f42bed8d861ecddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7e2acde0e4ee6bf77f59a4fe3c6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f41ed6a096ea962de6be55410e06a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b4ddc2a12bc1705770989041571c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856cba5a4e8d29bcc2966924b369af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ee07543fcf27e6edcec95e77c060645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35f4be09b9f25a25651857e77cae6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae33d0e669cac67fa7908c388816d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae003ac40c42ee16f941ffd6f4fbde10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855b00ac948963e69604ffc57d5066649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309de5cdc64cc6572ebcb7e7d3ce7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507da90ef89ef44596a13c1a95540dd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e1121b74a2fb3e5ccfc61248af8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875dc54ff3ed9076142e743f9adbe3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182e8b882fc7a9d6128e24b90e0813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d603d8630a0446877f9485771d32c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44267f0d429da3bc43b99d56fb77a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6a4ab53ee686f8f5bc4cd5236f65e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673036b3ea50a34f0c26bd407cbd05c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ab5c2f9e63bf348f102f1f4984ea5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6a3b412f380fe3185fe7d834ff14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23aa2fa35676f0bf961d7053ed164661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358cbad7e165779f2ad1dacbe7e686e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b4b6191159bf0d73736b472c48d15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5839fb40ac28cee721a4812fa4db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226aac14229ef4c11e33c406722490665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e101335ac42d90cfbfe712208c596666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4fc0a1ba41b1fbc9dd6e813d16f46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243adb200cbe7c3443b05bf274e9783668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3c170768f6b5f5c5844105858e39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2fedfdc33fbcf55099f59b55ebfb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8da17e03e13545bc7030cc14f3f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d1fee23b736a3f9b07791501989ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58e457eea8884ba0db7256b62d095673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c945b6cb8743eb95d259b0fc1bd22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3cc7cf8d21cac5d8b0cc3196f19a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232aae95b95c24de83f29b501d83185676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c0568be7f4f165d0ab1b57f7ba51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd11fcefbe44492435b19d089f9b34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ba27037379f9d9bff5e633b16518679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9db656e38120bb318050a82802f0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16af1155701d13c487f26143e4fc86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9c1ffb1bb7c4c604104105db06021682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835f112810fccb6483f665dce43a40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da3de2eda2f99ea2e9b5198634b77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b18a854930db0200caf9dcea932fb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5babea146e9befda06b5124428c0e6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a459a744acbafdb6191a77c84a24b4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52349ada34865f460ee04c098d127688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a58e9f21fe6981f316828513a1279689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608bdb54b41172e32192ba69ade316690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ece2805eea2598504d22f15e20575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc976c87aefbef9a7530b78c7f732692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325a6d67ccd6b9679ddb7dc01a43f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af6e98342d943728fb4780a6ae6e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeef665f8975fa1fa2607e5fa4b344695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5140742831293bbe53268dac295e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4dc68dccf39dacd5192a19bef04a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845029f924b757ef0422e873f47105698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163b20b1d6fbb7d30b5c93cc222924699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f51f2a34a3183aae5a6a6c83ae1b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c136329830e8f6c475c78e51b4d561701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952a4127ad91dc8075b781f576aaf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e633c956e1854079bfa1e83ed03b86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f91c792470be628e3f2bc6bde2895704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c738a0028255539e286c845262ab0aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea4f17012919b58c5f723f0043e72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f115853d2f4c674aead9060e2cba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a891280d5e3a8f9174ba57064c69f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1dae7645f807fdbdd4a98fb32227709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5cef5cb68eb0f9a5b7e3692cc4f88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0369a9e9aabed27b5b9fb3a7b6979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f874da00a8feaa97c99f58aac3d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d021d03e57bfd43a6b81099d365d0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36795a39ebf3eb0359ad943007ccb68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e66d974fea83afded5874103ef1277715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39514fdce9b8e8e552b80e99f6c309d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b054b99e2f1cd9e275a7324699780c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60df682b72ed5dde9e4f07606a6766718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb532bb02aa9ab37e32c89b501458a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60a6eb84702afae0c2d943d268c21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b08387729210a3290365d06aebf1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e312daa5fae78808341e37752224f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e8495d4ad98f07220b2cc260c0a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cc22e6cc5983485830d555251760724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa460db4cd79c243d0c37773b6afe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7edd28567e1825ae616fcdcfaa0ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a6f137cc4add112e11f779990173727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a198c982b0125853f28d5d9da752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da912bf73ffd3239d4fee3fd06081a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935f4b18a225b1d12a2f030ae9bbae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03367ffa08ea3f7f123c4553c34de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a46efc813850500f00d02083216bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957e0f5aa8368b14f39865bb95e7164733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254baf734d2df75fdd867910908190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241fd4a8fdc15464e6ce0951582dd72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70d8bf49239331ea4df322c63d5fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f9db593514f9c065a283109683f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420014663994b2e434e63a2ab0db0e76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde2ed603034df5107085d2b1811cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceff35b1c0cccb3a0b0116fc6a18fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd987e64e2dba5bfdbc02f0f237f499c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065da2b503bcf79c1de93272fe4593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c781c87e6eece16e8cb948d30c09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc15b849c3102870101c48184d194d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825b044d81a71f3135e00a07dc22265745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722f38324a281b17b6325baeb36f821746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329a04f623c0832fa67dfb7813f181747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f85e720397540cd2465c497f2eab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7307668ab553d87fd52c9c7220cb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b06de500ac65426e46187b5f20e26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599484a088a142225194bb9127412999751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9dac30852c29b3fb80aaecfe86af7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca426100405b041992ef1a34057df3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>