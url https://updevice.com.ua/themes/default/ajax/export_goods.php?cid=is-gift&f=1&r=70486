--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a30d10e601dad1416f9991447b5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9fc7991f676852226075173d38952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa2d6155d4685b59ea25a1c7960f603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca635474509ba511d7f417bbbf9be954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1fc05980935fe9919327f34cb39ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0d881ef8a7c641cb7b519d4e5a116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328448b4010e51207479fc2bd8354ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb738fb51e35fc43b10db7def2c637b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff55eaa1be194d730b8c30c4e3f76b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18f91328a728bb88ea17405df52aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8d995e9872785410772a5ca1c392e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8c5f6f76c8f6e699efaddc6e504d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974939041427b4f689a3d9c3aa1e1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f42dc041406ee2080652193cae0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666af8f6b84bae9784cf31814bdba0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060606400e7f1a5d7dd2dce07f35af0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed583a2b6bda6b3f10c262e1030c1a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72dd7a74aef3280b65d9219304a8a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3e0eeff14514320b19699dd609f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0afb56405c536bbd7c86569491edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905b0ac151b05a4ae3a1a1d24010a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d89526a61506256942b94e48d71722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f409249f51ae39a72cfec802260823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad1eca1cdeb24232c9e943db7ee4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7510af5707e409ee9c15964a05b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa98f8b22a6dbf70cffcf0afc0c9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887b2fe0acaaa82cfc6efc73c238a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3597ecdac07a2fe1c3c0cf0ed907f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a1ac90a640a86710d6f9528fc418a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d0ee2ca000231a3acdb6aa6a6bef130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53010cfdbf61ac0fce357f7d76a18ebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff02809d30e2717548d1b8908f687732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013abc5764ae76f6338b86452c04aa5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a788d8a1845cc099810734f3a1bb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927dc7bf7782a5618725f26b018e1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa933834a3b33c191cdd44713faca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff547dfd1dd714d242178bd276d86f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd2b8366b045469c2116f654f434c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936519365f6e9a40f8a6d068bf2561f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897365ab14e8cb6114be99e712677c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d1a55e26e581a691ef3405ac7c0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b696197202885bc3f67dc84de90d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e04977ef0ff6701f06a66ff3cc64d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867f67849a51a70a3f5ffe1c6f5af944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77b4a99b22b36c5b032bc5c1a9e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857da9624f8599716f47953cf835d9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f26a4a0ff98e9f6ca68ec8a85d0c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd938bbd9e3f278e39f139e8df1f3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163354f94c6e3bc0bd808a5c08e0e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63985e813ae3a28a13fe8efa3d1fb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7bbaddd2f636df3c9533ae68187b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53da9d019267f2974d0e6fd3c2c3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66797b819609f72beb64c3a7f868cf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdbdfc118d368a958876680edd168f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d425b39c1e9ec12e0718d03d852a0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a09ae5b561171ecce07b6636f6f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e4c76edbbdeb34391cac2010b91e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450ffe7ed3cde66214be52ce5a37b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a57834c41831a2e68596e856be3e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2bc2338cfefb267192bd81249722060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd491e5f963327969df4f494a16442761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488825dd0a18c3333ff3a24c09875df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789e1599405409ff6e1fbf9c1dc44363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc4a66ccc2df6806178fc4bb6b68764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80545aef3c882a108ea2b5419ded48f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3d39e1ffaab645bc48edaa06702566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e6b2d40778ae5934fb49aeb099ae067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684153bf74738fcfc049d92268fecd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789860bb82d544885e14aaca07e2ef9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc2ac674f4a2b04e876838fb0fc4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace090a07b19dcf8e57d7abc32585b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f87f756481d7a8ffb4159beedd9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daeb13166c5726a2686291729d438873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5fb78dc2a1a2c4b3b3bc76543605874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52a424c05783155078f6822cfc06c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278244fdf3472245efca5d457e9d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dde9c22fd6d71f05698e0904a82377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710c4c60e35645c5e4e9e487b227ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d6e35ccb5d7579cfc9d1bc9d3968e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc16e8114a39166e39365694f8b22c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a557cba61256df9000603b6e8b0a37981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4875366f969a5f33d2a35e8312df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7c52e1efaf0048c9cd5c8a82614a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f1dc5daf58bc268ccbb4656ff07184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf999d16dc362fb3c0ddf272c0c4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c1b60ba626169a30ac663d627d6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558800a3566f8f0eda8dd2e9ffcc2e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895891c5b6cb244c193eaecfad18f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b6b35769024db559ad94280a500b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992668ececc390aed8760890ae979a0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9505cb9d7df9a99354145ccbe1d88b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a3310354e5694635ff77692c485292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c582e09c5390d01b439c5f552f4f0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0df9f1229a259910dd4ff0f04e4fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897712a2c6a73a5d56cea60621d5bc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07969aa2605242acf0a34e728d6dc3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf5a446c9355eb1db8d40cd56f0e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2267ec350466ec81476ba8b2590898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6ec0449340b0bf41d17b77c9103699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a3bcf720a51b64c0d79d16308afeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a9f1c66ef6b0878af6bd9cbef1db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9a750cdbc208139ce4216db3ac63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0f1e02ffa94b7134913c778cf394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba5e1b114e0a016670dbfa024247c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfefa4db59b1bce1f816218e3710734105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acad1a4817420e2b30c827bd74d2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa5fc5a25026ad385cae56d42be73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ed960a4a27cf83c1f29590871325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8044b2e05e3ea2d3d3e2a1d36223d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ce20e48f25c81feac113492b18a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d329dcafa3874648b76006d81f6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50cf346a686f11ab4ad612c3c60a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797992d1d2a164b2fb5c641d672b1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8bb06c84675cd7d43a99776f9804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e2853d52064b2f284015b9b3869a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c07f1a8f5ec17a09d01dbb28e45e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f18ed937d36d330cab2e9a9e1c7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec572b493bf15b4f1cd01f4339569672118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a5bf448fea5fba9cfadd33f87e82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20747079157ec70668b9edfa72af4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41dba76a10a2a6a414bce84a8b094121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5483bda446b732a6018572586ce0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd7fa6ee5faa4a80b027e61f82b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c19e017cc979a1d93f30268fd44630124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eda5794ee6d9d9703819a582493b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659785dc15d7ea56cc4187b660f6245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e81ae3bc77179c8472e0492d1950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f7915bd4b54b5050f833723c27259128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f9eed6aab85c48ee1b9d661776c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3a68c205a85d18f63a50390febc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2eac788c81a1a04b04d64ea0e24a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d723275182ae858c2ece58a0d3d974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876da6bda48a752628a20d43e5f485133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54eca6cb3500bb13910547e96b9e3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e950c216af3f32138f634b86cc12eda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e942f988eaab84cc1a862148fdafa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f28d02113259a8af06ecb989da17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea13a7413fcd2980f6a13a16a66f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04cf7db15da9bb641473dab5e50d26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de44f257b25c1c91c7eda437b43137140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904ab2811a6f07a438cdeda69b9449141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb703829b0c384bd7d58a114942d4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd635ab74a6892f8586b7f52641939143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2b112431fb71f880734f2140180fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65544f710cb8cd42b6d5f642e79345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab796741b42bc84a49914c0859ce7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc631c3e512f7ec3e40edc2cb743eca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a3204cc16bccb3401459992d8015148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb563c7946415e3dac4e0054c0868a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef12a293d84226e30571eac6b3a5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b0054aa2ad2f0c8b1f08ecf19b976151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081fe373cdf75d22e2341ef890134e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9789fc3a734f0de9eb952b5e88f7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79333ac9d272abd5b76b67ea820f2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfccc535d19d61aa14bb0a80cb6987b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7854c61f910412cfbdcbe80deae8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ee0cfc6cd9c14cbedd4b621d3316157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffb8935e8be36cab17490216c2aa4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f403bd6302395f528eb5cfe6ec5d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8711320f0ba33dc27f3b4086fc2eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c136ddb9da5d7eb05e53bfb26f3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12b915b0087a7a9cf700d74f584ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a55ac2140315cd3f0aa625ef2bb25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912e0ec426468ef9b1ab36a4b79b2ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07678475271914991965cb95825bd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a14483b032b5d41a37f49df662590166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205425faff45ef46e3c55dfc156aa84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb45467883d6834c3620b57921b6d08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894332b64130b754350be445daa565d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5b5ed019c7df37f2c947a058c502170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81078e2f7e5aa2451e19a3cd226101c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30217b0656385cbec2cb142784646c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5227be36bd2139cd6a5d9632b193173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d44ff99e2f8ccc613f2dc059b008174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbb7dbd2fd5f63f45261552a482ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44484bfc9037194880921c086ad7b4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f0a4199d5fc432b2bbf4bd5c8b84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb10cb04b09f11e0e70a8aae339dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df0e34209b260b55faaa3434befa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7249dadfff2b268065d7a10959f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c11c2c7074292818cc5caf5e4864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd31f204d892b22dcb5a8e44d8ce3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf186d94fea852de3229b24350ffc3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac40ad330e99e72a7277b46c36764e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5e447a2413fe956a956e03356b882185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b162a68435bea351fd0d3c16eabfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d8db91ff76052368dceb6a12b5d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb34a5026c2987e1ecd4604770c7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6418eb5f424b36d64a4b4467021250189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f95fb0502e68e4238ca5118b3eee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd24f19a65063b0ecd382368b556b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b20523ed0260152124f42b2214eba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3baa626fe5ee571e7f4392a6785f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc07623ee095fa4e8ed45f1971c5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54d1431155bf8f86e7b31c4d4a372195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b5413f456714259b01cb8eac0377196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da49f943b07511349cfaf558b6ddee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8941689eadfdb0e67d47625897c868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431e416a53abf28167375df2146636199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4662014d82aef20e8d0bd782320e8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ea152faf5ea797cd64aaf3a74a6c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62eba024519b308e9a04f84b39acff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d934e05e2a5e9059dbc2f8f3ed7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c53e3fb23d6489a9878e23ef36279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463afc80d3aa41c1ac0b885ced7c19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfad671a334c0120aae480f5a97f9a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734842812e1b06c19257136ba6281a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaffe71b02fae96070e54f4c7d76e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d7fdd408250880971202e9ea77111209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a7651c7c32b58bbc27294a774c83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7959f339f535335ffbf7eadedcf6c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1154102dd219e0edb779c6a792455212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6bd288c9277809092a67cd2c44381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f738edb3f63dcb37b8cfb43e720b34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc398049fd34cde2684b8ea274ccc8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368986025b065fa0318bae6050f9cf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6c218198f1622fbcef862ff3ed09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e63b53e0b28f9028c34af1b5f99a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed556b67579653c7f500473e888b17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d281910a2e7bbc81cb739b502987a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41281c2c36be87712d128639dbef4c24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcef61a339d7af2bb4ff2e19919503222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc68282c97a1ce4ff870065b389b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780a0adaef4abe58610c55a27c0d57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d9b263f2c609ae2ca2bb761592a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13058bf214ebdad429e4b91386e7e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabade24b56511121991bb79a42f680c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71650d1620e1a8dcc9bd7cf1125dc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef85c080dcdb5711b41b95d42ac75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14ef2d82f5885c97eb9de27ad87ad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f819e3cad2736090752c2c2c2b1ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca66b6a842c885efd3b575367942eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f23ffbdc3d4950cfd588e3d9d3294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7499431d3ca44715d55a2d760c6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4841cb575815f565873d8996f5b101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876711a0c4d45291c8cd0ca4be77f26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d719ea772bc0918eaa9c7d6e53392237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717265cb3821f2220b862587db26953238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66435727fa440022d9016deba8709c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16924034c4088779be13b03746d0667240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc0e8e430d5a7fd952330d9dab11f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1aabf14d7bdc2ebf1160c418ec025242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffa2af72bb840daacf31e76e1bf95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf94981482a9c42feee248e060487244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f048b2e6fbad69485eba54c32d618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be332726f668b90bde2ef79976cdcd43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079799ff4ce0406898a0394416ad01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3d827644af5c883b48af8cce77422248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e319853d73f95cbdcd56b2a8cac3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192fe3c6f7683ca041a0cb042fd2a2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933fb4bf9cc4974cb2e62656b4fd470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2834c6d02e61cc83a131d0c4b4a7782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec6639bf855ee2299ba4e63208d1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a91106e02874eda414042ab4ef00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ac2f13fcc69f2c01036ce961a952255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c79df9562c64e0228ed30888d3b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e18394382b86c70de5da5504ba63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c89b6f4d0496ac8355ce5d8e14513258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58bb0b36c559ba38cb06355a33a9fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8829a0ba9b9562b84afd15a93d89b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca709cc09e9cd1bee3b5a371cc4c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda177d92f3ea3c7a97f67c39a42d434262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db508f715eff38258b310ac21262b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3c780e6e33a0c8c89592f2e23d32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2284f880d9c661e25b179115068c3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf928053c06994e9fcde4104c0ae5ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a796b7086108ee78c12c1a0dd86f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad4aa2d593b6e89dec21a430bf7c31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf253dfd33631a59963b3dbc4c791269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4daa018cc2e8a010acfed28e2f75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f0a771a5361d8dd4f03ea168e53f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b594a9904f6d56c67efd5637f23f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48264a77bf9c84a9d41445cae2401da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d1cdbe61865e141501bdbb806e01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2473cc3481f5df04a3458cc55e04f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec335c76dfc8e5a8060da06890d772276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f732933cd2326a1213c74f0735e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67f46e5c86a7602405475992b1d80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100b744ed67b216dccc7464c4286dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc242cb1e84c52440b842636fe8e0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a7d8045c0e5265e9cb5490fde6346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9143e1b435473309ae834de673e380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a11566280aafc5c01912b821633c69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84636d2571997a1697026494f39e31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771731e4e0c89ffffdbfbdf47ee826285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0406ee3e48a46c7c5b8484b97e3aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac6b2be66b24b16b73d7cabad4150287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43186c022c950f2e6224154390a363288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c94b8eaa6767f8ee2983f773eed36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44c0960e60ac7bc23388469978eb73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c4178b24b99181edc89be9eefd30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ee3c10bec1ea8802b0e8ecfc54a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aebf1beec925c6c8ab0d621dd5b57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2edb024e84df434631bdd809182584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45603e92a5deb1ff9c63f27502b7f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e25a5ca3234f4bad13f9f081a389296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225fd15a64047f1b0b990934573e068297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf11c4eb1e2ae0409a1fafeb44a1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a0903f53970518bc34b86814fcbc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2448239f17ff824485b12081bb39e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43962cc2a6553e717cd4148f480e0e8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d72ff9da075f5c9162402905f5ad66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd470e3680166b18b18dc66295e40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de6fc0f1c9768651c4a37aa3f0f4c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9860b7bb176774a0e49d9ce98a6336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab14f9bd568c99bef7439231fb99720306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4175d55057330de07c6414288f587307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25def2374809bd4532ab7268210d679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069609081b5af944e41a95431a02d771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a943c5177d4e25fc4baceff08ae6f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba21d68f37b71e7b6c0db2561efb6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9499f02d97c413d086f9622aba2e0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe324deea724ac0cce80058a443ea23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8bac892146528c7d93df214223b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bafd8864e4337c0f691233bc522a24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11ad191c370fb5d9aa66c28919191c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4c13385629b971efcbe9c9fdf85a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd230856b020f962f89c2f990a402318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826498a3a1cc0ba9249a3208d8b402a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b85ca6a495971aa49af53db50e4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c991ed60b2bf06ca228c3c65ff6c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f81fd822b051ed820c4ac689be40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112c7d697d73771be9b260d847cc2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d46f08227e42c7a1a156cd5421032324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082617ea39003e556a6f9dfa7780d07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a083d88675905cf67417dcde02f4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd7e6f1adda8eb30aa96dbfa7fbc71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e389e976cc8d693232cccd02ebcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d63b7bf8e5617f27660d256ecd21b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be020b18f2b4475c848bd109a8022330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967537abf3da402e90107728c7b0a36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad2074be47094faaac3c4f0d43893332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3bc28c7f171af3af4d70f7325c7c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353a9471259860704e907dfe04c168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5547bdcab0e56a2f124c4c2213635335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f6a642d6403402f57f849d688ecb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae26a127e61adcfb5cac21c333327d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2bddf07459c4e1ed13902ee71575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99b973d85225aac7ef8c9e9e40e1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba018082ab0f17a2b00e691a9e70599340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8ccc3dae91072fb87c95fdbaf17e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084fecf58f56f8bbd71d5dc316a37e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc42224a5c3859da69f0c59e611f78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998007de511cd2facd778f5e98443a88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d45965ee8bacb690df38683e8ef9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fe08ef997d8d6ad5c5f278fac2e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2726cc8787832fb0c5341f4e8f73d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030ea214742c1a8f7e9706d77409e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7d6ea1e34d4f1c2622e78c74b265349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cab21efc85240a966839e8ec123c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ebf2f954a51981fe4e0b07fd07d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffc448d348da1c8dd36ec8a980ec1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787af2038697ae33b6cef0ff55a507d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee6d24d1c19c29a77839831ec58e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19c73fb04107fe1590735c1e52371355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc457359bb144dce5d29c486e7593356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb435da3456c5d72f51c32df1d1acf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba4b2cb1124c39583c9cdf407b961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e268113b5fb5a5ac83d103064f6d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc05b94ed9fcca31f9f5f9b99c1ad9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b302426fbefdf54f4c1f53518e30a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513964c9c860b279e521fbf81565bff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1dbdabbfbd349ab68d76dff172a3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a147171890da8f1256ef9affaf10fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23b84edb25f03d551eb8b3136d325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb156d8757cb431c33528042c839f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0c488192273588419a26453599aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9892a6c5f9a4b489c4e507af528f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9634e3f977dd87efa71b759858b43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e11c79b48a7be4735ae7b0881f59b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e56b5061c873b5f684b6aef20b1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385db01b805705aeab49af78c4c2f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea84d91da08abf067a859dacfc747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25704249cb1c4215b3ba6f1746af6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd10ad848d74d170b2ab5ea8097dc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3679ebdcc388d4509d108bab3501376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcba99557f6d8bfb8e3da39d913423377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5523a49d42ca31cfcfd952d4867c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03541dbc41c51b278123c97ccec9324379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f631cc7ab2cd3a598faa193738bd62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189250ae2323014584f180adef43bdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f03289ceb61c6677f34e64d8fb98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba267addd251e155afd1924011abd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a1eac315a4313483b8529816b240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e9830cc312a6cdc494a157986711a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751418b82d4390a1e6c40b2c545089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400630890b9df91295357c423ed72f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71be29a6a122a30330a1151a098882388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c699fac07f3ab8e0f9d00d89ec9a17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d7a1acdb579f1abd150ba128770e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f58d17c4a8cc56416b6d768e70389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade73a5aad6fc274967a3cd2778daf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf400103f44a0e024dd8ce2c1db66f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884701a98a0f732e2ed179f9e5b1d1f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6d508bcf0592df1aa4051bef61bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247ab984c87ee62ff8e94331e91a7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9992cae415e3b98124f04ddc212f51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a2272248e777f61a6b815bef4ce6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f03d68bd6110d836983321851dde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25975626ed4536877cc5f457e174dbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b284aff0119a4ba47552bab485b051401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2c5b330dd564565dd82c687f5549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d7b11d5455ed26b2a48b60eee67d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3b3d943514fe7cd368e83f585a2ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d32a3679e85a39af11d31a3f28c5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e87e4571547c245c51fb3c321bb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a265a8afbaab923b312c714c3a323407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6030d1fc3234b5ab88584d4df3c513408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39040c90566d8ba27e352ae6501e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1e5ba0d4e599a1bc0b743baf72e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a574d9103b87b2643ed9a35a4f48a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e89a809bd035c023ef7fc91fc167c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85058a3d5f143e0e2b124cb906934b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c853f12cf06423e0388fc26ebc11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd21d395b9a655edc0454c05e1c99d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df782dec3e04c178fd21181ac9961416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781cd9fa2039532c2d6ccbbe138fbcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cd61799279662baa382deab09402418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d7f639d99e73ebee74d584a5004d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159df4fabbbb9d1653e2caffba92a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588461bc97bd0f6b699196d1092f735b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29fe7bd0b8aeebedcf8acb79a8707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359f2705dcadea10c6bf9d30e68f6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e71a49c5220ebd9dfe91c0cda3d493424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd87d4b1a74c8301e5a1d16469378425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e63ae9759ea2be1f87ef75070592a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59171e053644778e8625870b48008ee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af79057cf241081c350802c3b26019e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56364a1b934a6f2aeeff23f8fd78ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414503696bf7ca3c4c858c34ba816fa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05650ceab637f96166f3db332faebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30592d731f8be7ec3a0c883912769432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3af5d43932559b9d7bcbcdb82a40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc7056eb0b05ad1920501e95aca83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173abdaa1c13543095b828ea6e4d954c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4d3725d7fa5f8d4543651ec57fc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f9f500b068ac25908c47a5939834437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094790890611ba6b755286c6dd8d6b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a350025a31b51247ac6c03a0d46fa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba02fe7da5cd5356fa042708f1018b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b7de088e4d4a48e4050a95db1f02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36370a6727ac6b780e14c18e1aa966c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0fc2bacaa43d4d141d4419c134e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27bf166974f3e488dede27e499e363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856a51e9fc1be35d7f15c84c8de79a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2662762b984bd09984d9d4302c798446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e4dde000356244d1e16019c979de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476430f227dd1592cae7d255bb82daeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85dbe98bd077078a9c768292ba6069449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbd8eaf3f405a1dff2bc3a2259d3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f79d5cea2c6c0b76943e90498c36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704fa7be5984a6b09abbfa46423b892452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9d7097d10f3c7ea9fbe01c2ee39f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b029d52d359daf16c8fdf55a9586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c079cead0e3b3e6868a6512d9ef75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833933f73adca35311be50d31f24688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199cbed2410e8440acc6d718a8581da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9a9d0f7617a55130fbb81cd8c503458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf268d9bc9dc797c223d3235d15f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5778e56d07e53ac27c11a07b6e5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76070374107f5e3be05d25fd353d56c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927440ffa5594899f0fa6e8484d61ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a909fc36303e9b6112eb0bd67d63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a975896db5c3fe00025faad8cd5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49bdd0678c234cde28c9bfa22d936465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfa7d31e736a62e7ad6393ea462db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93073969041b3a7e5430ed75a9a6b502467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ca4116d7842b7dbf39f3cfd75109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fa83227cdb8f16a53ebd8dd7d3a6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba26b4b8bc453637d785f3e7b325b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b62b4a0c92159d0c09df49bfb42f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c8c76d68bab024831af38f7eeb1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7caa99e86b77e8577d257de88e398d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af11156c25786a57b5dffd89dc3c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a574c21afc2466453afedd8133e41c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3dbcc1fddffe8714ba515126bc9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f1d3845da217fea09389abd64ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1266aab80370432a976340adb2b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06ed724875ee33022a648672269444479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480166c3b253c83d7146af0963c3865b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888713d8aaa7490798e058a98f5ac76f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674507e9c864866a7ae1bd895b977275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cc9830e39c55d5e87251a35a3e66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf883fbff051f32fcf0565098ea39c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc5fac92635e15f1aaf0c8bb8021d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc256f13eaa47044861292098aa2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33055ef2fcfb8435207937c0982bed3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc7bf105d8660f63200d38853db1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209243d91da0049bbab5a415065b885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5461210f6282db918bb813e54ebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc661c6685a10f4e4d737459a2472d4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f87d3abb0390ea32aa685b7d5ec981492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce5c6875d1b7473550fcb96595313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b69e37a99735830dd5c3cf64d4798494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184c9dbf36f29f3eb1c5ebc419e3cff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641dcebcfb63a60ef197e7a02380084496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525471c08dec6485c660f0a7bf9a9f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0903fe4e304be3c4662231497444498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c559162da8216ed72a07db0083dc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296efa11ea487f7bfcea58e58a46db28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5544938aac0967be23bcd6ae95110d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468de21a83405585f3f575839ea360502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1d790da7cdaee2ec76d8a16f5b6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3727aeef67130810df40bc003798c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa27ff43c5f23a085e788b19ea392ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79651ad0864ef6ac776fbd011c44f74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57badaf9d0de71163ab49c0032427fa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252540d055db481163b1d9e117b96cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bda6644a33a09b4cdc39eed7fdb326509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dafd294c3f29fc842bf8c07d90842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d43d10f1723a3418d725b6ac77854d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8a645ff2ec16480c230e60349eae6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0e6dbc91c06e1427ef7d60f4f220e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21daabcb970204f60decdd17f1c3bb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de04405fee2fa6a181259bfc1a08116515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45592fcea5a0b196b3c6654dd27f6cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77a03739735b89ea741ee7cd4b591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379da5dcb9a175fef1bf93675b0e8fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd84e7c393863daca470e77a4a0ce8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4ebf71eedfb7a11baa4c215ced89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01279484b650c4a3ef179c8268144b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a84dee45dc895d139632f715730c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb7ee0ebc52ed0e2ef437783238d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2e9837b39c10804d04e02b817f36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e7450b39727fb829519b75105d23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9321da9061b6cb4b43eb712c7698f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5993b39a53a33eefc08092b63f5ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb448062868e51c98eca63255feb420528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035598a3bde8277480c1c1a9fadacb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7fdd3971d316af4463efba2c5f76b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5089372d124399002ee49c71ede017531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6865f940c0f5c1813de08ea9e5bf85c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8da2174ab4a65b0903e4d8d55377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024041116df0f24e44e0ffd3e14fb147534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168393aeac817f6c4ae64073d49893535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563997bec27cf586d89d50b7184d693b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6ebbd31f46843608a04b2b6eb485537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8368b597e091c64b33c7569c0db54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a071d700c9aa9c921607a80c21662d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5801f4fcd08dbcf05ad7dfb342cb9a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e191d1a2719af6be2d7c9e05e7e00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4fe32f316d6a25c606b0cc0e80225542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e49d18c1bbd08ced85239980f1790543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc18f0a0bd16a619a28d6f074d7dad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af0b345981aabea8aa120984c8c426545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1f6aa4188177fd825af00382f6f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46746ee6797299ee0eca4b92f4b47b76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c27245e6e880fa026d902af693c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b9f2dfa0ec8dccd5a9acc69813dcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f43c34cd979e49f442b079a4c50a8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f8b5ba2135228dac3885a583f5ba1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d20542b30864754395bd00d8cf26be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b02905d6412adc6d3a984b6d227ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5198395f81e0a4db0b0487423ee6d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a37613f596b537748447891a5b9bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4faef34457c1828e5986a74835d1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa72ad8d4220ee2f944d4db5686a67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ede8c17f1e46599a1e65b1efba9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477b97bfea82e6254995a0e3f07098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcccbbae5b50922365a5e99178dd7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bdb663b0764fc94009fc282e8930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a0118cac2a2d3843dbe8cd04d272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e805604fd8f2abe0ebe66632a2659563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b8dd342c7b635d26fc7dbb061056564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c068e2eb57520b53387de41623779bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e852efcfb504386a5e35787ace87cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f4b0718de8ee3e5d94993a1ace075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d1a1dc0ae7d59e5d8525bebee78f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58ee551567ca2e9a69a3334257dd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae4e2d5d6e8b55e2e0f4e4eb9a2e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da493eefd7bb0bb0d0c1ae94ce2fb66a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24a194f385a571e8753e0cf671a5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851083d1fd4a9afae16bdc2d9e5f7145573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8232720a8dcec3d422c578ec6d82d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c196718a9750845b21c8909f123d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2094e2b58d6d18686c93215c260dfcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abfd8beda1aa14e1366ab7f3c3073577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeffacd19f9ba20f939d19be1bc6d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc86f871ebcae603ebcc2b943817d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609110c5c2a1ce7ccc4cd67fc9689f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dfa218f643d9e5f6ab214aeebfc29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eac4f802945a117e5aa0232d5994e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e2b71aee7964d6b3c522a4445b4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720001be67dd79a577e50ec1ac9dbf2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659422a7010021d30f4e7d392c6413d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98cfdd59e2597591cc3e2da7db023586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ab426863cb1f85e4b26bafbc66b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922d2bf227454d4b6bfbabd14080cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee940d0a8dc8c366a3d30b528762fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d3f82ff0dd11d4ed1ee763312f29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574ec7b622c4c135f8863d7c51f37b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6518bef8fa0ed6c1bc24999a71d5b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851af792ba5a60681cb6b113da31ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b194d15f3173e136cf4b915e2cb83c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe2970cd6da0e7298a0a8490ca068f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743635faa4cd0e703e305bbd868fa70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea031212a8c703201cf7410b5b371597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda88444e2ecf62eddc85bab336b6e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1021e25787dd65d1048415aa7c7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87b7bb78659e889b58421bedd6a1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1f56b76b1665ce9fbb9d421574a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ead00d7369558fe54c62d487afc1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2d487e296c77c2f75b5153254be9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15173d1a31297fecb82ec55986072d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294463d7fd23edca4a4dbbbe77daebe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc29c983f55fa7960743a42e0d95e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa528c429d1c45e6bc9cd76f6a00e9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81555b52b42c01bdca5a227934f62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d8b0556d8c4ef1253e9b943a12d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0966f34e6feb30fbef0254a7a78ccf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6114dae1533918cf13bc905c0ac5e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b605bac3e223840b99b784a231a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a097e4f7ddb251d424c06203be6f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c63c873e3f008be18d36174ce0da2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fae7f0a05907168d5fbda3289284d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a70777a6d7259e95a63c9b2d67e530616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901317b7a262fdea2e62d4ad3d28c91b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad78da9ce4c58909f1a0dfbc12193e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e062bfd14269960b092548f0a6ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8460463c47df5305c1eb67fdcde63b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db943ac2a1f738f77b0244fae0453621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f178a3df70ec025a96955a4bfc28b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dd4baefb228f28a3361772eb93367623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa9c06fe696907466d007aea5c23d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2594d672bf4f12abef3570a1ef9a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387768f53c7860fbdab1bf29908ae85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbaad04b4e532e5f6e458c9204a5a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62241fe9366411e05e63a73e1fce2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308f261b4dfeeaf6b94d43b734718b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d959c5fcb5382d40d41d2eef3ce0d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60948f2a884c93d93f918cacca367631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f5fe828987ced490bcecd414e5bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7fcf9352ca326c91395707365d606633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fde8ba77572b50b88effd7e3de42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bfedb3a2e686f861f6293825e88b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fde72923c642487097e2ee216e2649636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0490b9c675be5cba58757d8aa6a5dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316252152723a3d9cbfc2761fbb7c8ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155619052e7fb2b0362e7791ca9190cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d806700cdcfd2a4c1e1374f9c25b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979de463a7fd2243a3ff146e6b9d41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e577948e2be7376aa31de556c90cf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a99f2392344e202982b1db67b1992643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e3c6e7655f17b7e64e9eecb94ae2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942721688d5a63bfdd9cb0b6968d14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573dc260c1aa69c206a0c501884c24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee39a89ba759c5ac9b7110e18dc9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fdf07362b7e5052df5fe6c0c46ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3278619a53f76e808ab9c2da5899c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc887987f768bff5be59cef0a6cb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa2433ec1d44301e9fd56f2e3f1651651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad9397a977b33297c326c549fb1d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffa6a76191e7531cc0529c114689b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4f53dc729ef56d60371a5b6046a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be49365428d7d8cc5f776d551521a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7920adfefb90cf68d4a1060ced8b75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd347313bd28932bc8d2ffb096a678f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10cbdcc860a45a42d7cd564f827c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f445442a31b6279529598851eee6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab338563136810e6e0dfe9b8f78fcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4badb76d56263d51fd10c273541af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347a74692b889f8b7c0dd0b38f47c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f0d5742e46592e9add9405f5184f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e944579df50ab22a82182a78836481664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad05b71136e5f0a57849a54b54b4cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e95ccb284ceaeab7d6ecc9d6382d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c571d973e78f5465b9c6fc6a893cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99a0f211fac453243d4d5d1f6436b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c306292bf73aab974940b786c1a658669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d765a36fc1bdfddec43fa79a4f7f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966fcbce88dc3e655561b7bc2ebf5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624139fdac10a3ebe9060902dea6ddc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea17d179ea49df4bad7328560b0a693673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4cbaab2537f56975801ec8d23854c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4053ed9c807bb35e5a97b7871bbb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccfd9e567ae2edc6ac261040e113d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b5f163d3b3149cf2f0d1f5e6b3af4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab266fac227fddafd9a1ff43a3ada29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114642cc8efbaa16072b7cb7dc9a916679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d5310e160b4afaf82e45bedcfee5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d96bdc1cfd36224bb6c367eee4211681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db29f284c8d60e9ee665e398a3dc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126b899dd3fd6f0d74ef5248833ece683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e87ee6364dcde104f39b1d04812f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f8e9aa6ff7741099b08f6a5962a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20868fdc5aa6ef1da9410552acb688f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b4260a5c2acbb2e6564853fed9e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d38fc651a26659e1925378cc433895688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ecbac387f3791b15202d56b1d774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ae7d905607fa94df13f7ecf9f49b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb9cf259457107b300b59614dd51a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c6ea1f15002d206889fc89a3c21a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8379e31abdb67aadc2d9a0e929c5d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad7fe8ef992b461fbaa423d9d22fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ad83477d496e8928e9fc47971f21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3bae4e5aca85023c2ba8c5d777e30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de4d009f8b52637fc3c55a66117d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45cc8becfd26626ff8560873eb89f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34af655cb804c49a69fb1861e0feb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9f2b96de73636c0a066fae16ec5b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc12f21337d5cb31c088b9cfbb0534701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc781d7cff50e38e7ef52481330900702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfc332a7fa7ee0b105af3887ae105703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e877150b971780a291941c187ba9c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae8ce9994c814da1ba72e71d4d5e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2999b35d5b4250fad626cf3728b657706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a875d9ca4ca0d3483631631987da2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b258068430621f98003a83054092ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ebcd1f4082c20ac3ee05664cc9ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61a8dae604d0c248023ab6c983f4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e847dff3bff913d23a9a786ebf14d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c83e97465d7cc2799aca49425ead0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b3ea4f767462899dc8a90ab8f665713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af32839d5dcc34bec6154fedc8ca10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e57a57a59e266b5d90a5ae4eda43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150167e090c496b2b04f2f6f892419ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1207319652c9269b66e39a555a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1637eb0b4e4d2d8b6f5ee173b477718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048285386fcfc5317c60bed71207c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b51b1a2742b944aa34e82d27d828720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b261efc9f3f6dd47eba497b2dc2167721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217da5ef8aec606910349f9f8536bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c81e165c08c6dc58da843dfbb5c250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee8b385e7b5f1796ff97a3d9a4ac14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba8073150025f969db24530848f4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc965d979d2c85597e3856786481f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0fae88a848c4c5a55f18a2f05e6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56e1a25db63b40dfc77c26d06e258728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a8883fbd3265410b75f783c4159d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a740d576b93faf7eaba0b13470bfba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f7cc3df164e516b0732b02ab46e11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c7622a2b2228d1a4acb3e219f945c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461c5f8da3305d62c9b57067bd9fcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef3752cfbc83ca599a1f66fe8ee5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087706fb3b31087eff1f08e7797c8288735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35469df24d9d933a8988a7f95d3a84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f1344811a434fc8cfa976fc43d7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1022fd6a02197e069066a2212ed8d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77c908887dc0d1fb753a0dcb0850ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991158346bf99437c0d3aa02511d84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7c9beb9850f232239dc32ee1cedc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab93da371089e2eb5b83facbdde868742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce190cd63f5f0ba0acdf745679003743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946170a06aee8ddfbba006bc826bb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9450d7abceb2a9fab5d455114d77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb35e8706d48e446075786290bf67d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569ba99a20d2f9565a12b98e0f098ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c405304cf9d41910b130f567567154748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173f546af5283124136ef08d4b2873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d657042fd3deb637e0cc95c282250e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e51273309d8c4dc2038b49559df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c083f98039287cc0bacfe6450093037752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651658cbd7fd5f2e7d9f81081a4194753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9766a9195f6c7e4d3d598f094e4659754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e87d8538440766b69aa84f0c1802755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b63ce2d3e3ba24c301962155c0761756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dba3eb38e37f15a208b855ccb9e45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9451c2a4c8e3e6bb5f452ff71b274758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c3f9c33ef66ac8c41b1126721329759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff233400933b6bf8cf8ac51e4dc00411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8d6955f06a3b6eea417e4ddb99aeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35efc8c8146a1f780fd6d88d7a38d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed45db359a9031bdb036eb998d9554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269a955668db0e8bad5dede80464415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d977b8fda29b6a98d7035e1b84a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3827541b2eba60514834c1a3f581d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909eecff23d2ebfa5e33889991d986e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a372a347ead8f4b536bd22603d499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ced4d65a349c9e4ec7e62c1f2af910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e7b585ab5ebd00840ed62e909a6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c099a1fe294b4ccf60ce89695f67d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8dbc2abc72db8eab9fd4e7212644413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad284cf5805142870bac73dc667a89c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed9eeabec85d948fb2676556591c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e4772a6b2acc1024b7f740790a5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8faa2d3dce24b94cfdf11efff282017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3e12c6f25bb642eb9148b3224a44818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be0b8193717120cf88db204d559a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9e1997090eec315d0831c925300920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb9c31305f4d93b603e7e4df2e7f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580304922c5bc5e526cd84aef7cded4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbb7022c87c2b44f151b8f1d037bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ea51710fa5e2bf1d4196668607bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af837619af7dc51da403419a46bc5b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46583f2e67d812e1df8b39ac8d79d2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a05f5035b9408e103662079cfcf5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e65f81770006d45ac7c71f35e5e7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c25e1d7ae662356c3a60fdfa488d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2bc09b30e36237988a064fc001e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b440b788310ac6fc4648816fba8132731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acd4950ffd641442974271d46163332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c07363bab549db5bdc4faeda49bcd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b9d287b0f2b7c6a7e086e7abbf6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb166b6b3e34d6a46ea8441e9b6146035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b7619880d51a0818e62d35be783636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c46a9ccff4fb95fefc7dbdca83d7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e7c53825bf6689d8a9adb5ae279238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877c12f1d7c0dbb5b47d134e2c347c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56cf51ff158a8bd90e4e0a766950540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75282c59ea2bc8df0d0fc2b588004a9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bcb584c73b94056c94edce133adb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aba6dfcfad75e2c9d82424ec8730543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86931d38f52fd45816df62053128744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415681b47742ebeb324b49916a09e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ac49b0f94c6932f653d583ba6ac546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c185dcb9eb8a6b97b49818789be647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680a75d6e0c23114410efcd965b6ff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a21765b44a35164767db65ebfcb7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d231f19b4fceff4a94dbffe0a7a7f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ccab9760707df934cf26b060dedf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b57b8f0f524a2b5795c366fc9097652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8df252bc0e3806812b12aba7e7e1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70420c4493a6af939a3e6b7c8d3fd7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157d7cc79eea47b47230891c85de1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db248b1b4b8cfb6476111b3ffb3c6f0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba682be7e83274554534a8f489903e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24ca3c7ee2ed2d4540a183caec8db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a3a14c672ec4f7cc15d4edc042f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955b935c7426730d3de181129831e8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9731e3189d15f8a0bffc3854a124361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa167588a53ffb65581c293919247562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea8aa3f08457527781fc010f8603763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3951bbec938ee3d243cccf55a292464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b6c9b9313dbefd3a4c606b345c3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ce814f1c786c67a32b4c9d3bc54166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e128c07d677776d994bb210c202567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eafc174ee38ea6d546448b55031b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5042b249f167d4e0d169d131749690b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b64191e14f085f1587d5bdce4ff7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3e51a58148e310c185b490f46d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c03f96492b34d4a6d8c84b50c8e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26dd3067335a89c52f37c05229b0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f7df6c967b7e1ff7ce6b8e98e0f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66adc6a74fd2d787a63de8bf31e5e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df564d310be475002b03bf816cba182976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4eb01cab0b110185c159c4fd24c0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc4f69beef1f71b0ae9a74aa1740bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c96f6666d4ae42916fe5339d67a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb36fde77378ed7d86b2647c8f983280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c8a9d246e72eb53caa9788f8c05481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e3ace0245ad316892746055a1fa1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f48e13c03c39df0eb23868dd77e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c1ab4dc0e29d77a576c7fe68ded784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f8a1c858e1da2a5c6382cc65947385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e980f6fccaba9bfb235b6252c14386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ced48e3ff1013e00a7fbaaf1a56ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab124501e828ce90aa381c0a18686f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36072f1b970912c88a460c175ebf95789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf2b0d2dd5e370ed7d12d1160ea4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144e85131281548bbd6a58c11c60f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801223416caa596d74521c57a61328792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec3f57770e3e26fdfad3fba975db4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834b61803aa78e52c41763cbd3bef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eddba1d8c7dc40e558e8a3c4677fc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d348f2dc71e95bd342cc54545000696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29005bce49529ec8366c379bdc19897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8dde3b467b2593c3c963f6ef752698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f55e9de9b0f16894aebeceb5e140a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af56ea862eb845ee1d1e490cfc2d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ef0a46c56c16c006a988835f3c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4784adedc539c4a8c9fc1e1625a68a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae223327c5ff51e63e92018a694463103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c7329b44e1622953ddc7406f27b38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b351b631850a15223d566a225c23a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7935ec68f540443578e4697b62b11f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf8fd54fb83821570fc0405098025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1981a7d7e158b5d398a328b604f9bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad22187d6dff8373becf1a05b4adc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd7502f3ffa8e0895afef9672b2854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9b05c416a459114213f0a08ad045111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d977120182d5fb6e4f30b71708cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606680817d57fd96b17594b24cfe6045113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c8411e4d64ccf7a7553f9b1e71d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b453e63f58699b00a7525bb4b031d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d652769b36a631c15b890b2547001116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe80af3bd730ed2cfd44aa758122fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc938d573e89470dcf67f19e0416bb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f418d1a96b0b1874835946070bd9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96424c0bc7d44dc8df504033abfcb97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd02a9a197670a3d1eea477405373d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42f0bdd4fd4be61f919c0cc6b742d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a44f51d75a2bf042648381501dcd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e266aa8eda41db10611125f8d8c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fba411a9c5c23559ee0367d9cdaba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d28aba4af0d33ac912b2fa7134f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13fd7ff17222efd5a9f685f90b1c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12bc0a4f365235190dabb801264698128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf3311b4b77c998147c5f1796e873129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2be53702789c1d9911fdc861d6db17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffaeb6a972555828212171e838aa5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfde8a75aec261a1668a1149ed7abcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7447df4360feaa3e64e2789f734af3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef7f4eee80c74e7d61762435b8db4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd672d9d7253846544fb86b54a69bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212069ecfc8cb88f9928a6a412277146136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857fff3fb8e1768ed7c94b961894ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb4b28cd73369318c87072bf8d3283138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a543c2c3893a7dacefbacdf8e8cbf24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044a9e3308bff464df0272bc3469b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d7ad29e316e0274e19536491c76c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d65209e33b83ca5cdcbf77b84aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f26d0b947d45423228493e994221143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e784afcfcbc8766a389395cd9ba55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874df5e0ce772619dad6ea5ca073c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f151050a2c1a15f458377cfa315f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5e9b3d8655d2f3ddf872388c1d78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac8cac7feda52d0b9a67999d55331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac038f8e40135cd2aa19b869a9d804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de970628d2f1e76b17abe6ca25ac25d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7fd55adb17c9cf175d66d56091978151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83905d2da7d96e87ee15ec896fba756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4943f02c4e496f05290a3ef2a2c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08ada2b968418e48ba69581dd74fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba6c1c3cdb1181e2f3dfc11a59c8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7dce89d01a16d6cc5718ff26d2596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89ff24311b68e21041ceb27e6cd04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188ed84eddfd1db0b92985cdf104b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82db16389cc4a37707f0e37b76d7aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37392757c1b28757a217542d74039374160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6f342a55977f65ffa65ac691c69d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3824f9e685a530cb6da4aa3e6cb8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe396ed3d3b926c4bf7d62de44efed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0be70ec954c7bed71b5886803d34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697444304898aece427c15e5b2729a20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327993777f6d8f96ca0870896ca52b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040e4743581e8ca21abe34049750b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b4a4c4d1167c55b87e822ff7e6bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b696370af339a099ddb62efb136ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1cd734f61aa308de4e6f0d85634d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef010e1f21e248e3e9ab4bf803729171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cb64eb9cca2a8da0308907286905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1b99f7abee85189353508efba095173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df84306cda6714d65d069862f8581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6998139905e2a99637387f96c75b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe651ae7d605cdd411c6b00276f818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232c3ff656420bf408e3c54c2d61ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7997d82b14e0b9f86297f0e06b40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9461c977202266839bd3ff314d350179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b07940e24133bacf92219d1de05e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0fdef9eb59eab810194f63b491061181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e51d9cf3c18fb67fde538a628c6e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42bee59cc46a373bbcfc4fb3d505a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40315df1d62c787c4c7df75f3d98264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100223a2898383a3ed96c4b2e46ed64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ac2708453d6172fe12d888b56d29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353eb04d674a11b247316614aa76ff2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ce3ccf4d85f629d32dc7f2512601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb6d222d46fc23bcfac87dc8c7bbc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790989090520a206a791f4753207cf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933eec6afc98352890b227b4490c26f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e594eed7d665190ef1a7157c748e9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fce2dee0f06300d4affac000cf2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634931092d23da92553a8694d67bd232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da2fa29b1dd99962dee1675689bc24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724d0760156054912279830d3cdd8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545f32687c0afeadf52aca004407a99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc20cef1d14139257a7c23b2600a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a9f09af1349aabeb6c0534c2d073199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2200c1bfacc918f717b1abf40d33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b244f4fc6f95e8899f65f9ae8a7a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d09f98394ef09e5ebfc0aee2030845202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6ed3015cc77d55ab3b54277433b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b01577fc7a807a4de2fb783750326204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae713edac053255f6cfd71a88e8a67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569a32a7816ec1818975155faf610f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a017632c2c5074c63c211358e9b313207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7db523b8dbe4f9583c99b188a94e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60d6b42dddf60e6b2d447781b88a4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1866cafa00bc93ecd2a288960a7ff51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb412cd39169e037728bcd4d4a373211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f0c71f30d1fefd8cb845963d228a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4471320d9a43df323f79479eb85be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78737cb03624789fadb84ca7e384baf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c8e45ab7fbe780f354ac75af0d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dde797493baca461a6d43bbddad91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a2ce7a87417c12ee990d8e5d11aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f428c3d34728529f8b5449513a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99808ff79b5c2fe8580e5d2ba85e8d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c85ef7cc750b5515947e40f6a404b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424374c55916a4c6c1f92fd37525cfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd993082039f65fe5295186507f10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664572b883610db7c7ba93155cce7cca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce055d404531a696ba66cf54d0c297224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc0869c68610f40b0cd166a86456e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94bdec3faf4c755ac0f5de379b5102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f582afab5042b0b984f533d5c1a3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda82d9408cc1f1a1b7df0bcd0a66f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081554a77e5bc72fe8dd6a41b9d1c906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c1ffd77b65721ed67af16ff395b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c28f264bf0a2ddd763af44010cdc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce99371b7efa8c32305f5f84f8ddc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b11fb93751d6348f6ae6847995fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaca3fb2abf43f4dae59339a1b3655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff00a1d51e5037062e61ea416e9488235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada022ecde6365f45d75e0f02d8fa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5915d1c97703e0d9e3d404ce5ccc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d24ac0641fe83935f3d483b9a155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb0fcb89996fc7628fc2a768bf8f61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1b389f7ba8eddcd0844cd140134f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac9fd567507f59134436e21c28391241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8d825eff9b5c8ed132f46f34d19b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f575ace18ce775b0b984c1b13cb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490317f38f4ba5c204ab72114a048cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452261f3785e4f1e2a424946730a593245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f79414b6610ccf7410d66a125c11e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00dc3884176d639aade0ea1bcb2e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a77646cb690bc68ce5c98d034ba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34f46cf4e6c75e1fa8104043a0715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad0446fae458da49d21284fc21295250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9dfb942b0d422b38f5b884a1f8b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ed5357d21c204f6001bf493af3a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbea81b57cefafa05fea0cf0cfc8ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe780dd36cc4375b2972c254ac36f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369ff03867594d4a33966089463ddc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb009ad488267ac94aab578585b7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623eb950b16e4895a8fdf67e0a8448b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf405f402f946f245beaf51fcb6519258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0152331f0da28f00061291356cee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411fc9d605ffdf255e10fcc3b68329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680de39b28df2d28c27c1bbda06a477261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e72be96fab84bc63b1ba6442136d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea0a5dbc9bd292cd77ba5f582b3c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2fef6a93bf043729aed0a63cafa2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694f27eb3a4dc32ee1d23323b1cba3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d87b874bfba3089973fd15a9f297266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a70ee166c5fa6e090e62d35098f7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7228f7f3185c0f8b528b2cb7937a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd4af5e235cae8661361bb4d6d74c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46d63dfcc5f7094b3fadbe014b969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0b5172e1280887765c0578dbc58e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa112c906bc36d8c8a4143d90fefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6bb7edc26d0c81806f2c42a7ecc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be77783892f78cee9a8631d2e569e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67e55593ec9040cee09939ef754a3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b8ace943c0ab2548c72a4685e27e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365c68bbc6d6628b986b251ca7e270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268f7f77c2db26adab123f60d26346278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667039cfb65ab5e993ade71abe2aae60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46275e160e03fd59133538db2c5092f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df945b46a124110d1a2d8678d7f6f0f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c544baf285dc6d22546c3e3b1e547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba363accb9d7c76b21abc9ab2a38004283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8f64c710f098ae2dd84d780747aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d72ab077538ea80345663ce10ade7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d693701242058b83dab1db773655286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36068cde5292c28734c47af2cdf1d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb4a122586fb95ec67fadf0909b8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fb785ea34d72a214a82875e0f08fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99861c4b9747223a645352e17108279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ce6c6a1651031ef5ed52f74c04ca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d56ce31f17aee345175c3915935b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1214fb5160de4b417341344b82124b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b5ecfc64a6bbc06d789b8067dcc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf76b7c4da83bc23663adea891b22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145ca2b4d86d99d85e634d565c6bf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c40ec8b726362db717a91297b6304297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b0fbfccefcc9f46078127d6e9947298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9119c513c5ccae309196183f81a3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69736da146dbf01867505e04ceccbf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9a27bda0f96f4b04a87574bc2718301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f967cb63527356842c52def8b50743302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e151064cf54df6e9c76a9b5a7ccf05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c220bb438fd88e5a804c6f6dc147e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1718901b743845cfc8ed0cad2d451f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca3295f0e12fb4fad2074acfe09a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec13d6479dd48da4c56717f66ac356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88940b1f47a343ecb0b827e826e6ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1758c067d1acfd0c6e30898501677309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e489e28d50d9d88079a1531f1edf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c24f10efff2a782d1fca8487f48c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897399b292ee0f03a356756f4d21c11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebce8608e211f09d7935286bc27548313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22974a41878e8bff988e498c9294194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fddd6f16170600d9d565f72a4492e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6682c5a923bf51537249af4e6c70c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348c70f9a75a024fdf99f5628be63b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a9b94a3f1ae528ec33b9e40b2acd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcdca42388ad69b605dda2907abbf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd4c44be7e9bd312db149ceb85b08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3514eff56db584381e9125a8974fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec6ab396fa64e03cbc35e4169a437322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40480d48f641f1bb5e212bf719d597b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474a477e32b9687e2bd300d87f85bae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b79b63ed9610184dbf5afa48b10be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fbfa158cdf76e7db9fdfd186fcb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c1357e42e6f0e294eafacd8d5a2a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd65f6025edcd1aac72617b6a746f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307e88e9aa50279f9e26686bf82a4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefdaf096f33718f652527e02d77287330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce41039da726218be627f66b419915331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8743fab6e26d403774f3173a00cf57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a69eb9d74f8d13beee826953b773333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd122ed808d4cf49d8aa0dd0bb7d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ba145378c5dc9256e62a69b5794ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d0ae64950c4fb93a59def85b98cc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5673b7270a353402d00f7ecd5c4da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c57e1a5023bcd2906b4672591e19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f393d8645631dbfd16e76b47a706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2264e0d7b096f9220e61a71e4c115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd619995ccc11d197deaa590a20d8a06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360c4b5955fc1f9cd67b10eebc6f10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3878257a9f9e815562eec35c5973d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d76d6cbe10daa3d409cd723a9fa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805c6eed3499ccaf7be7500c55ffa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158f874051352269339bbd5ffd4c13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535097534a33c5f93642b05504e93bcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e0dc0bf037a565d4bfd8d622a847348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000970b6aaae2af4e586edc9ede912349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cd3cbc82182a0c0836af596e0d88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2a95d22763800fd948592e1d3d85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa242f7080b384269786c881d1172df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f5153b67ae0581f414e37d099033353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63c648c040cc31f39981c3f5d153d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47d4a706b6b61bfe5fd58363e11b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e791bfbb53dc4ec465051ee369130c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d18ae36274d77f9a8cc2ca26ec32bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de96cb410e4dddeaf8f1a712a41657358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7be811234136730e789a3271b364c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36c089d0d1ae62ec22e60a3365acbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f9d94bb1eb485bd0d36d590648f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090eb3c7a52489f04b77e84ef4615c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f442614101a408ae6217275971e3ef5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456358dbe06dcb28a96607db2634788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf58254d055c80fd91a992c641406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d50fb59a61fe75b91a481c7426e7d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351842b85de95f1d4cd0b96eb7a19de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985614763e7ce227706152d9e3840d6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7657faa2a57d095058c9d704379b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad27d9596d5f4ef9ad174d0ecd6b85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768f7e497b32f0ab32007b303ad5a3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5e082c1b7a781b6909e3a9e8f92c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5a42b1d4003a2da3b35a428ab6a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a1a0def924fa1e0f364c2ddbab89d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e0c009e117e05dd2d95cb0c83b1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf597818c6da065643ea7eebcdbdb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc4fcf7d975bb8a3751d6dbb1f012377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d3bf06978e50bede132cfb42d48b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47ec99b3ffaa6ed07e3ffbb570fda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e465bd711b007646c898c9d8089115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ffd47a4c55dfc7a16afd3cedf1ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b67fa7f38ae22ce5d57c046d5cde2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4baf010c39f8bcf53599fa5e1c13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4012fc36b53b11627105489e70981b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb1c3f7b49531b8a13a5ef6b54a98e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a44569321e3cada2871ccbd4fef8b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139dcc970c22dcb5c5473414485402387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b016b727255580e068d2eae917e069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f844729f030a0562d3dba3f7e6ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983764d60116b8c4867eac010a937db3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2bdae7d4bbb527d0db5d135b7d08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525516afe8231b1e311b365e7619164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4425731062ac6cebac46c2f66538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e01642a34978a592df7830882716a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a3f88cda653d4f1e54bd6315918d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a2e77c37741114f17b2f629e16fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4fffb18943f389b9145bd59572236397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89ebd3f6df0933aa2124f04119c60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306764485f522d94021ff086e4dd9996399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82123e4b79252cf04ddf7bec0aab94b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fd45eb72c40e2f7ecc64527c2dc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0352dc93a39f02af8d8ad5b89e38e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f5c298d33922cced06ee78152dcdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2d1752857f2dc0d6893c658a681a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516055035efc22b577af8df96d118752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6b0841c4b99d792cdfb1b7760ca0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4ea2282dbabf6e55afee393164f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17bf781f51c65f026398b120885edb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85077fde7e44c3cbaca789ef12d52a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a970ddbf133825ce4462e6ac6499410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa780ae2ae1e61de470bf497f15a70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e3b570cf8ece4621563f86e37eb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e19b7d0f50689f53c912eb2ccbe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b122936d60a282ab949fff740e21dd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6123b449a4f6fed9252cd5686500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9a9315d7c36f9f21f2072baaa491416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f02ea6037a44ddfb55eb5062f7ca3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97e23dbc6bd611c3c53bb7840ff54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fedca45c8ad9f15cc86f0bdba0524419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa7ae96cfcd583d9db050764f264fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f157cc493a2f6b8034cce75e8f203d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4bf751d4eedf2977ab9400f4dcfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84053dbfa0d305f5007b1ac7beaf5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64dfe6aac228914247d7e00dc03492424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609a51d1d433d583638c4ac5fe38e7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e191a4f68fbfb1b8635ad8e90f36a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786e8c875eb6dfc516fbdcb658ad3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d326ec46dc2aa760ef5ddcb638a9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095111338c60122f3e1138e3cb10d2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4aaf8b38ca61adbea867c3bec5ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18efb2dd3494ecd8801e8327a8437431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc2cabddbfa0d41eeb1edaf32e634432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4ec608d998d68e2d8cf8ec884dd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9521c0cc97eb1a3bab7f836f3cc8c4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860090bca1c1931646874f0a034755c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251ddc9445e51e13ed10c181164bd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692fd4db0e572d67ade9187a039bdbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c50ee3898156030e99ab69881e13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59cf0af35a81ec7f5d00e3cbb18757439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30fffb196913b0cf103296450d156c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d354aa860375011e70f0b9cd00f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd653ff511b3a55fe7aa3c1a5014ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f0c97bb66f1f0c6493c8405f8a48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9913342d8ab60390a6b904f13f100444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9566bed0695fff25b31ba7198f8fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b39ff382e5b6770a58f4faa80f2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1949386250084698dd4ab2048f658447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbbdc64ab52a8adddb65a49426c02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8855869ec572e6e445907c64af47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d59e071b79eaed41ca30d2e549ec9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085163e190c4729b536c858c7564b75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6bb5634d9321cd4328209e56b527a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88d3e255947c0023a74b3a19b7b8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3257806c6c17c09e63378b73c8218454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c6fd490a42eb5ce466b938af34b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704643eb8ccfdac73cecabf3ba13039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817a8b86713cca839788d3f18d9da5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f81283691b09b9fba784f30facc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77a613517704e7e4a8367953441ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73aa278c853bbe8f94183c425b4016460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809d12267619049c0830469ecfee2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21263a7a5ad7b3bc1ef4d6364df65c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df065229c8701f56fb0720a548f0359463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f6c652b8bd135afd7e3fc9a016ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511482ff08a1a32ae0d21f35f378175465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c4b93de2e54f3e46dba870b5678c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5063da4631366c414a059017eff1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f3ce2838012546393042262ba656a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033764eae73e7d559d78821f32da52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09547401394714e37769a9fa2ae672470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33532e097114459246328bb35761b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65bcfc4bf5cba39ec57121344217a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1551ef51908a1dcf0d879b9556972b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ac2187aebd085a02d18c9c81a5a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5af865df12bb190e18b729a7ae71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e6dd6e94e7b37d154166c5cbfb0aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86116522966a87a86d97fcc7e3a85a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe46f16aba237207a7d55150179b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9df4ec6c520fdedebf086a67cb9dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1311b59a53f6e939303b0cca8a563b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348445c2f2daeeb0bd3bcb0a5d35cc35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f32af7bb6d406f2004c22d8781ff6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497c081730b39fc4150da2efcc1242483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10687abf956d00e97f7a17667d381dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24ad8d03fddecd8e2ce464138ef72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0d1b1c8fbf10b4226359a2cd3a00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d9ee59809142b3facb9cec571acd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723bfedca3536518cc206e0bb84a921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1dfc11120afa8ce065ecc9f59838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f723dd684e4e65e4a4c6ef68169167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc41b8e1a828ad887dd2d3ee18e222491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5d765deb6f15660db3acc8e10a89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5e5dae6bc5cad144938136f2e355493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e723d8371e585634d5d8c6ec1d432a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211a6311350dfd4d69959b38f96f48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b3226616655bff49aadbc1edfcb96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef7d49086a3deda88f3a312edd051f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc4ea1503785b6a8d2213785fa6cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7e6e3f3b80e42ddc98c03a9bde5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3b4ad3fa5224192b78eec23ca626500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8905e40010053b546ba8e003f863f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8fd31f21e84e3ddfcc7f108803cf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f7ef06ec3b246cbd0c0049d84695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675946f9feed89c19f143c134923a8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b00b264a69cd0654fa57f459c3ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde710d16329e175c6b465e904b9135f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf6df4594826e45d84f03bd26b892c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d454ff5022731cdd29a48677de99f04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c426ad97684b265ae4295e5db00b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d8e4dd0528f6a693f115e972d340510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d53c45c914882e9f94bb85098774c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eca661866bbbe3d5ced95a611ced2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952b59544378db64db791b72704ac5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b905e6c5fc9268b8729c428c13cfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f59e41be25cb5aa000f41bed91506515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcd4edea036114a8f1ea9d4f1fc74d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a468c2a101c93d5c35c8d0f4e9e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a4e4d8ef43c6b387f5069fe5eea4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a98654905261196909c510d42415519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5aa9c832495dfe8d93c64026bb979520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd101b4d7335424ccc273741f4bb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871105136070e4306a7b1e7918e0d442522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75723060861881237ed66cdadae48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7013b18e1135d02c16b70a310d3246524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e54d3e6dadee85ce7c0f1a01c66d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c1c30203bf9af3ca0b003987ba03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12109fc488a7a4bf3b64086dbbf396527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322d8350da77dbfaf9945490e5dbc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4711c872b4b644c721aa9e3e2fc7f14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff2731a1124819eec2dae83fa89cfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9050c4552cad7000f4c02604e82a41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8adfaea516d2fdbfb326fd11521238532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad466de2b7b7dc2d7d6a91f7c3f3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483644b7e04a8f3b94b67270a70b51d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452c5c540f1ddeb482281f0c40f5ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56beecef3690101e139a7071be25f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2ed9d2725f159fa1787e9cdc338e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d9e557c15dea445bf3a535193e9fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3880f9f75437ce0e3223d998a22d4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0cd4db916b0741f027e0c09449f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af16473bf1a82a9591202e86b1d7b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8841ccc6e88d8d8dcb6bfa84f195f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79ca83824fbd26c67ac352c97fb336543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfefeacc6eb4e06c968d35cfc2ad3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea1dc28b6a0761308341bc25301c43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471dd79fb3074e4f8f1dfe1cf348c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09b8be6dbb4c0d38d260cf49c98c97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e95cdf4bb32aa91b01d9c2bf96886e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bebdefaea8a76e42dfbc4fbaa8090e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e1e0e1636a1ee839824eee364a8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698777bba7961792c9254c53a9c59f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e6f9fdd00a67aa49e07faaf989a16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529514bca12de3d54b51373f1d625af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037e7a021469fa261b7ce4d9820c18f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18bc0db9d609ac43af468ff9df1992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f50a3d8e93a5b4138e119606c4846556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f1930170ce69e4356d8a4d8e870dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bad0ff44a4e07829fec5f2f27c62c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076850a408c468c8ab39e1f5e2945483559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c64d145e99c05529c13c0baf524e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead85c624c057eb54b4988f341d553c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64502c0608db0ed967d2f2bf7c47ff0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e178ef5d3478f420a18d174ececf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fd5094561c9bb299f3c546b66920564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3c18c33513964ffff4ccef75fdf5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe45eaeb7ab3d022f5a2fad0da8f54f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939693404d32522180edf30bebe0edaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0406978796ce5a50af5bf991c2ac10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169d6347eb3a6bba49f329eda4ac83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862ec5723386c884aaf69a83a9d006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2c8c19c0376114362bf9d1fd62ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5c333a1a84d9264f03158884e04b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434feb8d80eac10e8436bedf6b3562d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592923ad2f662680da61f5f071d66f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c59ebc84003c1fb37c40a767af1b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1831974c51778f03cf7fad68d5861b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f79202aeffc0c1075ccbb4f275b6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d6d8b5ef7dac60ef26ec5b137319578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47998a4dcd9be97965454116f74e61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22cb5b0aca55bc0943780f194988f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523966bf3e00c3a6d895aaba9d796f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a8fc289d584d8cfa51692e8e34a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4031948c1d0281dac74477b4f13e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a43c2b690ccbfad0936f95e3acb47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343440971fc8405ea3404b9aeea2121585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a48defca9cdea8b356dc08fd5318586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d13a7a4920d4de3508994e99b3d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ae79de78b304361f866208fb064d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1589cc9989b9bd88acca06a0fa924589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7fd8cceb0bc152e466c07e7cab179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef15bbbcf658a46b6da06b9717576591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d91c00ff0a7c7efea38a0132496a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c9f320653f5bd060843e7f31c094593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0735e7349099e544fb4eb8b8d7cc84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716d4ea16e4b56ae29fdbaad9f26d45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b57cd70a8f4e20aad653138ba39c85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683191ae18cc0690a21e0d35ede423597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e2ca4f7337ae443174ba16086915598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5290148190e7ca63af37511bf4b51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb226b34919d8a95921a001298f82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9a6fb6fd549f96700f3e58133e86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb3223286f318718ec2fd325107e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f237f3f27eccd75b124c0464055e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bc70b6360778f72e2d35cb765168d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3d984175a3daf6648f185c34668c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7bb2d0004c95d428f8c3a753fec8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc44457d694d2fbd42a118027107ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7efd7c0d469e55056c65f2f3b248fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cf2cdcc0c57c704c283f91193d09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5b66b7913666e7f779f2be79f010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523523ffedc93e2a14fa6f8d841b6c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36d290d9be0c19b64ed2aa59c0261612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97924149729bc527c6c8c5cbc77166613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e246467573c3dc44322ec35437926614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a365689600417ec71f3225e76bf75b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77626507a6f91c2fa22902d32789cf9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c22569005a7639d230c4d4bc2f752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff71c132d5266858d4560ed0cabb31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c257f7c1e34fb4655d9dd565fb8e1e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1047210bdec92e014d95dc5ce21e16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe3491ed11ee2a5a07ff6faf749f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f50f98b07227131bc3c1c4a760d01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c61551149ce6e931d6327850605f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376bc7adb24666d61f469a0d2b1acb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e7d0fe23b54cf1370dbd50024889625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd249ebbfbd976383a2a82dba8d45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730729f5b0a55e921b7ef7e97ba490627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c37286bfbc24915ddafde85f0bbbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa8ce11be9d1f08b4c3fd06a5fdd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16347af4a2229a8f8e1864c5edb56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe5503fa4ae9c2f7d8810f8983224631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcd893612262a570eac3cd6f636385632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b385b07ded7ccd4c93183295deba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854fe7e5e2f11246e422039d352e1ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8748102b30d22d8b38d3ead80f2ee7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f543eaa77c2b30f9553d4a509243636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b61b6e30be44a116d99694041708637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe45377bc02029955808554a4ce002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5476aed2b211ed9ea4f3087ba1463639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03584fccfa025413159a7c671785d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5f532e279ae87cababcf61d050a06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ecdd36bab8d46dcfd62118f127d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64aca94429de8e812d282899b3b46c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac1ddda75bba7ef5844676b60721f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea41a54b7ddb167e544f127dce1f5f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee132542fb1fc23eede2683a83ff5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7afff1bc668e54107e375e979e066647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ed0ef5a279bb660b0c4c2c782128c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e968ed0fb4e4ae0e3edf12dc045b7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9093ec491d8701d0b09ce6d3a096f3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1fe329e6b416617696b7155ef1c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8903cbfd8bacb41be9ea1d2b1e0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551647a087c7b40cd28325991675bcff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d471d495a889c17591a64599d85b0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1aa5505a21bb38e435de5705b2ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2a0b3eae1cb16aedf7b03c535137656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33d8959c7e1455f01735ec1612e0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5d59885b9ff3f44de85694e733f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274cd65ad6ecf87e35ae271499afe12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98c8a86966577c8f266ea54860365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e4354fbcf5ef5f918bf2d666ab44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1f1a7b1259b46b7baa8315504ff2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66fe4e1e1e0aeefd1144c814f5719663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d9a753279551f700659574fd789a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e313bd6436cf72e2789ff2b477021c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2adb7f721ca98a6354c6decda4c8ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09a8787d5889e0f984b6b1694f012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450b0aabd54e16c3042f02c49ffa281668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0846bce420adbadeaa7299e7b093f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6c723c400daf5b448b66728d06753670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b8701251bafa3d5f0e1595eb94a7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d31b63abe9f6691fac0db140beba7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cea323f5a32e8dd3c3fdcf64f3a10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991cb25093f0481a043b0042734bd46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15cc1d6c8586e8e9dec5495cca3815675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe60fd6ba536bb1941a52a7adc9e93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e26f9cf14c77f08c18682e1536cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177ad91e156424696669254b90b66b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f5b79a1b44c0d403b668281302ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528acdcd92d5c0451384b0084814b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add7f0838f7ec739c8bd5e32bbb968a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ba38971cb440248120ae59089716682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306fda627cc9956c7f8e66c40548ba2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b67b448232b75775c22c22f6a3183684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb416eaebc1ab9094908bbda8025ce5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0547c32071f3bb98297f953ad2eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f61f4695c24a184d8fc2380b4c610d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8eaaf4fa3bb9e16a3f8411c05202d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d9e871b3b2e3e09029dcf0c3d6338689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c4cb3e002299757a7e18b5a54c9c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e862d0e421a960154a67f40d98e44d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80271abd8e3c1d5ce6bc4d8763f6c835692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e6135e76040d4d08069c6de1ef69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029698d450d2c506a803823ec21fe94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebddc3238b487872afb4d475a59dc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896ccc64807cbd55cc922d1f4cdb2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2da6fe43354c99e3e261c6ccc5a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af3d9247aa5dc396d053c51235a89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e9395709ada54cc33be22188d3ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd66f19fea94de7cfbc79c18d6cf441700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243aae0b2f06fe0870b724c7fc95592701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0034b70cda631633094652b4e9264702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1eb2e4f174da0235bd6956f0c9aa9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d310845c4b0236178fa12ceb8ec99f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e67245855ec3ebd73aa6da5ae7f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e781009b4d2c5de88d27c89606a541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b5c0d3f8ef2567202aceeacb5e9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6a7eb4a5cba1eefaa3c05d0c3986708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffa34b71c04fc2b81a7c41bcfa940c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83953d9a180330320bd4dc2a31c2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e9b3809bc323a3abc97afa1ec8d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c34df432013472327f288c26d0f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673be014f4af6548693afdd44b98d949713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a636278e5d9df1b58ce3b149f69db6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e781e380fcc9c4acf7ea7e89d2b49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a67c6d4f2c303cd8991e9d1104cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53199dcb542cf47deaab47cc87838c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b411ae223703eb0645b98aad7f8a3b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e689d0130fb74f6c046d800fea3e89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e2ea8e6bf07cf8648fdb8c4bb2b94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a86044bb757bd2990e619c2f0ebf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fca82f744dd29dba2029dabab7040722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba9fc6d39642449975dfbe19c580e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669ce6466ba4dbcf4bd8c5f15cf2be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec8f344ba0831f8509350bc44c5f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a150e76202d96ae9d27559108f48a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fae69df133f04f452bf87f3f560f75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c955df9b79157a1fd05ae0570d4d57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfbdc674716d4c6c85730d9743b696729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203c711197e4394f7ee4653b53da8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc549b7c19658b5e57bec40e1d11e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa76fb975f37c97f7910760899c88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea781f02907720abd7fc1d3615be8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e623932c1c4c5f9ca95490db13f2b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0061fcaee8223b06b9db2cb5089dfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15aa657c2770c43e2d9d8a3a32d8a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578fed7384580d18a0d743dfa629d24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c3d38b379b6865b4921cd6e6fa31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdacc14e36e922b55907abf3860fe3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902367584ad5c1634e12407bff1196740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dcc4b9045e8eb597e3a6814a3fe3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c991d1d232240ef13ceb93491a8f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dda9623d671ab1255a63534bfbf12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc0e9fe37ef9212a3f28674d13c8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8af9aefe15a343e17fa51d824f0d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3001c7ae54006006296217f2abc90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dac6436d9700ad40aad2d103e33bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a558660db310ddefc9aec81fc28e0b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf314817530394fb21eac1e58695f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab333588c518c09ead5bf913ea8b268750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483a3a46cbf34d383b1f95e6bb4e41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fddf418bdec136b11f96e4ff331938752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2218fa4c2b5010daf09b60fbd3a24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61092f2bed7dce626471c37f6b9c765754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c63b76cf5aa789f381d685ead4c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0324aefe2f885f40a2326cbd3e72b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eebabe869c782d0b8a339d1090733757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1317b584ef340ba7a99ad5101b354758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157474a4fc174d9d9e16bd4b6b0f960759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>