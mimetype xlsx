--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18292e41724c462c9dd02688d778b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796931086e4ae26f569aac9527d86892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269f20ecbf2a09630d01a0bcf26a8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e053e9349d2472cdb2dfba407009e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf61327b1cd68cb0217cdb85d54675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5c76cfa19685c12e668ddada30a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c613c5a52f6f50316d35fb14bc9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc51b3cdb9943a7c4f4c2549c85018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b684d5759c5b2054c7d2fb86f912c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876eeef0b02d8e8dba5afd34d3d4ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f7d9fccb99f2d9b2cad6705314bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605a22e9426d0bd2a022108d053bc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8ef1a386aedaf817d4acab8c9762d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e0c0df794de2cf8c7bb31ff5b479714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aebf0a199763e5a783817a868f21ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed411f96da00c1aca9e160fa23021316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abcabc73a22b9688f896e1782090c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c66a67814861989e391c156a6979418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaeb50f3554b1f1e369100eab0ad1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35439e893764df0dac41a2bea7ea9f4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c2152fbb67bd19039c60aaabbda721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5613dd6cc65c9039da2e7af688391f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987011c5c5965040837fb09354383fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963020d28de95b230d01fd055268c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c194cf59e59a7a9873518384f99b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a09341ca78566856ed63d7307e47026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d2a550f56448eb53a042dc7532a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7e1bd74a1894d3fa165cb25022d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef89a07f21e2e3b70cd08477d48da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d935c027e4e14dd74c040231f208030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfe456c71dfc881888ec8c16be92d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8841d5ef86a5e809e0b82fcf2b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d39b5cda81c80ea5bc306eb7e9d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9d85bc9271421c86f2cd7572231734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afaa02460448f57e2d7c2de793c0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e84fcdec06ffc141bdd03670c0cab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560079345bed92fc3013eecceb0601537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1043ecaeb702faf9bdb7c2b1b39be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9497f4d0e3bdc0cfd6f22aff9c11e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454493518a052af037a8419a17303340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908f470a560f8711ea3582d9c2a7dd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a17687a50d6eb73394869e517b45942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75328e8a46c5a34e823d73ad731b01643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9617f4fb65d23da50da2cf0e9f96a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9389491d16165538928c4aa5138d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034f91b72f89f07b3e662c51755d58346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1359148a9c52c310c212fd41b0fab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f59a6350d40750d31d3a26c50d643248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a962811d38e65508611e1a206e9e1ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaacf8dd3a76a68956c1a169897855c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0fc7dbc7863ec20cd78cf6915ea4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc6b68d587247019bb0b213e59eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e7777d772469f2dbba952302dc7f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f661c0df1fa7864e075bc96b92842254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc62e32e2ae52d642d1e9c77ef9e27d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120fc0869b2ca28f6bd960118f53b8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb6b19c5abba6436ae2e84cdc74dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce8add656b3004d49a994ce645ff058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17117198bd07ecf1d447460860ebeb4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c5f25ad71eee436daf0f80bd113d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd30a2233ddc805f92781cca36896861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85006bfe2e2025a7ef7b31894eb5621c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0be87fe0d05b7409de54c843f98d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398301df2f838f8f766f09dd5b4638dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca17696ebc1d319c2f3493e79ecb2dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1550965e1ff23f7ad4339865a6ade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6aebcbc380db33f0c0e08f67bd1ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fab416ce83cc91479dbc4ef34222ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d28fd0e0bb5a5bae8c9ee06333ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7eb346919c44a3deff4b868317d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60f4ff4fbf6892e7e937c75c16eb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f5eddf88b349e55dd616f76642fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f532228d02ee048cd3b8f698a9f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c2d95b15f7b99f201c369aa5ad5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66b7e165da453726b8c79781899d2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a86bc1ec0d6f49e8f14d0ca4ea9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e8ae876345c64816eba5b126efbfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29439116fbd4a50740a339b7f7032c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f8381dee21ed3845e84da7fd8b17979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c012096b76b92d81644874268a7ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57917c127611795b85b96ff17dfd4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35a36ef6cda937790c5a9838e4dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452e04993f6c3617944e6b061e4aeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2629d444afc26153664ad7fc15611084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e993fe15a3b41f05e42d82ad3f8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3581dae2ca6bdce37d6c37bf456a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae601c63a69ffbb7e65d7d26e9aadf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df5b638f5cdc52001ece6a804f12f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1890d9287c15d2eacfa9142687f4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e65a423efda578756e8909fecd35d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e68f68f357e706866a4530234653791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a94b3f5647c338cffb50cbfe18bea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c605009aaa3b5f66021832e6fa9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346e46480548c146870be0dae155ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a5b73e6c594317c3600a1f1ea8e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e30ba0b93533f2a3a3c157ea429b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3779357911ba6329aadafd605bda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d59649da8556660d248697ba4f9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4de7f7fb25ca5c67f95042a225ae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dfdaf8a92a3952a14191e1cc40c09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf4d65f32b0f7b93c4e964fed90e07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba264bf3f46838ce1f20e50f7232253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748aa6caba0e97357eb8beb234b7cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd4af298712acc029020e9e6a03ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a62180c3dc0fc1896a81e65c1e0b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483a317b658ba3b92179e7d92fbe47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde2c33326cafb67d4566fb64146d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028ad21ec60c07a2e020429ff546fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a942f0534f979fd19b591101c1d6cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13841195578647097c991ff979e9e16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bcb35c844d78f8355bebb7b5f2534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5114ee7a77ed2c30cb755830a17a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7c02d0c4f095aeb91b342926182f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089821fae5f230243297444fe5fa38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba6bd0e942c461892309db42e3f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4daa3becf5fb2c407633da462f6b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6b56e9a4da00f661dce45dd57056117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214dc76fd45e0da8dac9639377ff77c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe93e2865054e0de3e4bd8505c296eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d8b6f9d370842a793b91c1f81465120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa8643eb133da3ea41d5df505263f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a588f3dc9692e358ebb633c6e3f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df899daaf270289fd48d2d3ffe4d1c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ce5acc934424d785dba563edacd00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea49ac2a5c7f034ea6d9937258f15db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0dc06cfc10be625ae358dbb017f13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c211e86e19e100850c3612472a07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9376ea068de7f04f3d7ceb5522bd0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c81f576d76139e45c95f5e000e3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ed4e149158e3ee36282af80062141130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa415c795a818df371baa629df4e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc7a73c22726d3b7a9637576d0f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486916b860c380084c00d267beb8467b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3acb0566eff657be3bb797061cbd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef3007ddd1a0dec9677454c225d17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c552e1d4b2293c568082bd79ca276136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cbd94507ec13d0e3cea1b07f397ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3db4c78dcd8baf829113913a53504138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ca28ec04183bb8182a8664bb207e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47cc8c0fe41dcad242550145e71e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2bfc1f448ebc0043d2df39f819dd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677788188c7e78029cdc201f8f09e659142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b192db0751a5680517bdf3c4fb1fe8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e4c59308993c3382247e1ff41f91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcd6a1a8eeda2c2c02baeb4fa512c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74274fea15d05f112e4b292a7abc5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910af6a337b99c318c46cbd42b07efe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a0f759c39932f6c3fd232c6e2b7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d933778ef35dcea0b79cdbaae590149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ed17ac36b701d283227d8f877fd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b3a3ee9c38bd19349f65dc298b0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869fb16c062010588908b4ec50df405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc51fcbd6e80c4cc237b5893045325153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3686d6f1d0522a59028a6039a7a8884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5220955d80ccb3aa99f3ad93fca776155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d5b43876edf1c7490060467ce07b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8bec2288efc882db76c7b89f769c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54404c772fb76a82f78390bbf26819158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4c4753ac6c1a23249b4ab8d2a639159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbafe1631eeb8b3a7b9b08463ccacb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3a9c39acb3f2e7ab12ab4e06aba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e703568e48d085f5dc655f36aeb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44f9915579b94d79184ae26a77478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33842189f3882fca790ae7510f88805164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a97e2b7dd5481b17c4f3810ed352165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230344027760534c4004cc83769ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366a2e213cacb40b9cc73cdabb8f76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1819f43cf803586277f1349ee4d74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de870343bb16e3aca38541842c2d3c1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb95f322c58ee98598ea4d26cad0bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e010f35b7bb9ea2134daddeb1ed0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27848d1a794a380c36812588db70e4dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53963a2068107660ad0012dc6e571757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f3b9583c98394f6160de29197c66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4317c0d1cb47bd5b74f869fab3390175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dccf4c958af9f5e339f43c6e977af1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfe7a6c6ec2755abcf33bd781058c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5da1243aeacbcded336c8b2b3f393178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4787bf28660ef93e63e41fc524307a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675697ca3ae1a388a1c2433f0929e573180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec64285664ee6e0ab1f824c324bde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1e1f603a9f8df520f500ee8016df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94089dfd21733acc8e621a8d46f39f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98155d509f03ac818b18f280bc163194184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833cdaf18639e39a50c4095fb184372185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3219ee058e0584d24f29331cbd96b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963a6247be234b6c960e804eca41ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbc6a05d74672696fd12ff2d6a24a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf1c29c21cd8c556a826a3867adbb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694d4d2eb8d330f38759b9d28dd7b95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6dc4f0595b1c243459845bba2c27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3107d3e3251ec0c4d7ff1898bc89b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e2f63aa70594805ed40a96a5925a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063715d36da81697a663c6130d5db75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e81d24b98ce4f451a1228774c4486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101877e308999d7db6dd25e46a23ae6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d2b60427340a0bb120f1ad43e637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d752ee043cff128030d4c7f7da7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eb6502f214ae2461a0870532001e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7381dad5eca4d2185592835d9214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93718a45cd6ee14cd9cb3c025cb3ffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11aac14038e7b810cc2751567cefa8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a8e4ae72350dab874c43c6f96b61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb7c51879658099cfdd236cce94a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b5392358e63b59c2c3f7e7f8f03f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c465b1e6f9293f96adb42aa28fd2576206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3439b2efa23e8318394068367bb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd00029def3234b4e9fe9330d00a3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bb26f6588d45e1924326144f52788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d525fceb58f15641cc13e35e6f273f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d448fbd6dc7a912f35c015331c14a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015fabb23228126cd6d3957db53da51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f59f62c08642a728df5ae9e3487a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734da33b958b535b2b1d134ac2c8f83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc2609d162f90cdbcd62b845092f1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d8cddbcde8eca1aeb4bce0365b161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e869406d471aaa483cc8a18c323518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6e15074ad80dc3495a494ae656ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7182b8f2769a7711c2aabc2940038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44edb5ee8cb1c4a130691504b2a8ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095c99c2806f39006c5a3ebe5472e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654df22d1081203c8ffbda57876882222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5b08094e7e08f9da1b82e5137801223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d29586ad5ee9b0debea552403fd714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b65bb0a8f5f2017906e469fc995d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb306a5bd3851227ff514ba4ec5624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f49d37635a9c77a242a5176fd230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8bc4660e890b403f45919bb6bf147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf684f7aad56e7839bb505cdb3c9dc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0f61c6634c5282a18b692f7c77f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14a3fe3e3ceb3930e203a92d8a636231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e53b120f2d5a2db96c618fa9bafa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01bd2212f947e3347808c8129df49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db5897bdb58fd4f014bb8ce33faef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e902b5cae3fa110171d127db5d17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a46b36bc325a4d1aad0111c3760a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d3332693c68ac4d382d4a123cf5bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099dabbe846d1fa702c09149c36c01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2fdc6c3ae97c59e13a54500098b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41221aa62a52141fff39ad014d8ba81e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600abcf7a4f5ff9c6bbfbf86fd1339d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ddfb37e3ece76cea986890c187f8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad6c3974567b750d053722ed3850e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d43d123e9c9431bd1727340a2017244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd77cd039ab3381340768a29cebec90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f269062cb8dbe835878f123c0b9c85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2688c3e3339cc345750521af1584d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47c83737f795975f38a7565b2a4701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56ebd301240e379c45914122a5e70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e414cd562dcbed4a070348c8da3b90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256baa4adbc64aa8aadf26047b35113e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a62a34402c5dc0792401ac164196252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16a80e36f5c316c0d4736070dde8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c2a196488e30cacbae51ae0810e5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d9afb25e1d9226dc82856070af53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d1057a3d1d190ac6475ace4cb7fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca65def1281f6f5f49d2ba7f197ad9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848984f33759b360546c57ab02c5d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6224fb6cf9a43b1c53bab9b9928a13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c885239cea6791acd1f22909ff2f77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452fcd323b4a88a612dba3dd5b6f3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bece7be07da70280a8728b1da2109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb100ed2dbc5751124580aa1ec9fbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b101ecb858057057d188b31c6500d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3134c751f25202dc605366517886f3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ac53cbc034545d60f3b7b0d5c7c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19ae833d2da85cef69a55bcdf90e50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72681694680cf371acdea8b4a13db63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b555afc150ef29841c440613c680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9dc962c968774ffc23a166feb3e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72ccedaa61156c231d58f664df1b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9dae0b8d0f022335ab60b30acfa2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d559ab0c8d6c3ef1698794e8360b7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2245561ba87192b2f05b55534a3b953274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b1a94f4870eda5701dbec0abc619275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec551ba54e3052de8432d9886f6e8e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f275c2d5ca97711367e0c3e6cbaa42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f57bc32315890b47ed92698869b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d23d5122e3ca656130d8fe01fda9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefbac880c148675fb6ad510c00b51c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4e566ec7e1b8b291c36af8a04b09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cf1e02a3f91bdaabe5e950375307282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7db8a19a21052591ffd02f91820e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd730d0829e942a75347bef35b36f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b02f23b0cfbedeacc46ae2841f7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e3540befd66694aea3bc5f7eeb32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f5ae8a9828405d94ccde27fbd770287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a1bef2368b56dc86776949c0103f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7b82a1028ceb20b39301c0e0d586289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4b497a031689d53288946fc08833290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6b85240ec9c7144d38ad4683e0dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c40caadeb86c35e5a1b882b224a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f9152c3eb936ec140d6f5f167e7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338779590dcfa7bdd2d324f5fc0798bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d5d258b3fa66c70005d27fa8a3dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268809b498537f4d0c10bdba4cd2af4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b62bd991f748b99147b0ac654c3f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7827ca868f7a0f2b8930cf0f60ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dbd25457aae4a990484cddc610b73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84c6df339ea028bb8cca9fde0c8da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dc522f2b0765ee241badb49c6cb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a9daf01544e490fad2721508286d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e4fc6cc552ffe4f4446665a9fdd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f89068b55daea9ffe30ddb897408a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aa0a0c2193b7b4d40f70eb9f35ee8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7281f617b87e0982c0586fc8f55f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065e28674fe21fc6015d5e5a113bed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ec3a0f9cfa6c041d31b6b7593db72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8b51fff70e02a57726912f12a4c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885c5f75fb51bf692cc4e99abe10082310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe200a20a38d0a95321f8afbbcf18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf90f9d46a2e742f252ac13560fa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc46788741a7d0c307e7fefdebba8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3aa4980b148839ef7f60c11ad87dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d4c4c8a25f21c9e3fed760194143315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18573d4b7b31b64f0cfedbac403f4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7eb43cd90db53bea9cae094668c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f52918116bd310fa34aa29297e09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6a717435c8b993eb9ea99e780505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114f579755bcb5ed92a82d0a427e96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bd4606f3a22ad73dc227c9e5e0fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d75ce13785816216b23dbfb62a7dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852efed058b1d86cbd382098e933a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f33627f2948a694ddf0c374b21779324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daafcc984cc4b447cf21d239ff72f29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269014ef3799595eb5105994982d68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4cb5252f1448c45dd1d75c88f554327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b99d3e68dacc035d0d98617634b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249556b3adcd249e3709d20fe39b93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25633fdbfb43a708e24e722f1258f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df010d2bc85afea7a057587fe8492ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea5970c092871ec164bdf2c684107c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b06dd833064afe4a762b2ceee694b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e6511cff20e3f0dd548fa6edd1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c437eae9b7739c5e02b2fe634de2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdfcee8d5434e4c583035355e9c498336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9217dea877353a889ba451415d430337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f02c3ccc7c91e8fb6eb52a2fdc98b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd031ed91922953f87d3742b0965ac5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0867c3c6bde071216ea9f65d14d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c444ea7ed033c476279a6ebbf1d8e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba4e89094615317d8f5c004fb07367342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aeb36da6200be8006be53356ec05a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5c7f47d0de1d8267eba66c3e67118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdedd3985f443e425921fa64ab40328345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231de255eb245dec1580d0d83ddb7603346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad809d8478763b7356b3b4c069b187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98a686b1573fb925709d3183d7c11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307362fc8e66ae34c33109b1263cc9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904fb19f4034d650fef1fd7798312f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7736fa01066e646d30a0af88290573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0490395bb7d3301327708e48b1db1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ed228731a448632f8fa364a5548d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d15dc116904994676129c0ee580d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485df59c2d3751da1d67d2d9e0b86d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304165789d3cc721ba13fe1e7d8faec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80517b8d84b37403a14f43f1a7027e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549631765d702a5f490bbd2a70d0d97b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72327dd3e3b23f79fb5cb3a1d90268da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff95d1690c3b40dea9fa7ca313fbdf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c898e1b6409e914162146b33c3d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422437abc46f9dd4d2a74056b12b0d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c8453195a130c49dbd1390ff99dd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc55dd99920d09e83520f0504334a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7ba98f98f89d120cc7c3f0703142365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310fa74983be95873db176fa14d631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed3250dbafb8ce277fc232d05d34d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccacfe90e86fca02edab07eacd15b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf5fb2c9d8237c8351eb5842d5762369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495ab1bfb4a428f3f4da77d24d88f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618aec1cbf949795e6071860a1be62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b065ae7854b5de21c4e98d00d14d72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030c36bf9b92ca960d82cfdb28a752373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f560fb5d99624e1e03c33e1a640f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d260a7ce07c01156ad37db5b96915d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66118f343c511161d1816f79dbd670376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf606b44dc3e1eb6219e94d1d8e431e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9e88b2cca96f3cca54aedbab8aa1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568aa6470d427701c005f6f88dca80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce2b4a7728a2878c9fb9de272a1c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024a69ce5816e306c47450f4f58da5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c602d7c3e0fbff70d20da6b912c975382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bacdfc7fc2aec9ef32148868858cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73693cec580fbbf82c0818f2cd503384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfabc02a68729ec655ac1a706fb7b9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10a556cbfcdc144168a1c92ed6739386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c7bcc9a4b8aee9d2759c0a019497387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e2fb050cdaf059d8998509f41635a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539499331466f25cf67cca5f27f07f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67894c60b10d58d098e2e3bd7da448390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030a9bf8954a619b76a2c730e42fd4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a21e53058c60b1c3384981c31edcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0730da35ea33f39f2b5e8acdb68f0c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10305b8a9bd499d702f5a06d4d21ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e004cdf51d0612b507eef54ce4a51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fee79365e5d21535eec6a24319a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c076d9564095833153f495155f03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85c7fc3ef2e847b78a3ddf962ba06a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc922d5b6d15994e587ed1d53a1c46b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333d8f9180e5521c940748c7d0a04e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3705852d8fbe2fff064f30fdc16f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac010813532d489647075e6220fa2ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16b280e726fd668e50b1aa03920fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda495dad8065546e32bfbfb34da723404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bdc81626f57ee34207cff95f21ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18199d6cce1fdff2bc506214e37d21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277149e99e931c9201a6f1a0fa70bb0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06db541ece2475372f7d02bf4b5c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d591976ee1921e3b4e7a10974072b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a22489635df097ab91f0b265b3d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d66198435b9b9a2b9eaf83aa0d39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f67374b20b0d1e78237ab55068cce7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8dcdf272c3873d79a095307f503b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27814c8faffc20b477e1f1d448954006414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cc9050ed3275b97e68e98308025df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f066c0db2bfef0a76cf8d311aefcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb523c80e251f7c6f7f893e565ebaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38439133d41b05cfeae1828fb9face418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd84eb1d2413f3698e430eb8f172ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b915b528dd9f640c1d8b77872b20a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee165a8b8f5c5330e5211b339f7a39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddcbb196dcf2811f68dd98d7f4bdcf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec64da8eadbe4f3106a8e4fdf8fa00c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb70d451d20c52abdbffb57643dbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a38acdbb0b2942f45de3aabf9c3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fb288d5fd5757b92fbef30a46a27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507926042bea6b8ee1dfec98681d74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84c8b8f8b345655f055eb03bb501c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616de7e3d10575f20b10c18dc448c822429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4018f98b455669ee09739ecaf4c664430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27479ac1a3c420a720ea239a936d91c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e82fd54aaba9de7128179e4f8c04eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec668510786d10c035e555a330052433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd657ff55297961cb0cdea7d86531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef247f16d79bd9dc203e05014f15e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aabd87d936f5dddc06f88ec068da71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13415e90ddd17f8ef9f4a2ce7aae300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d71be81711a64e66dea1108acb7f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c680be03ee10767d92ec30af1c452439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701e7ec6d6ffc098e12e593c76d1cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa6d63858b951bc0ee426761692fac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7139ad43063cb5aa2e858249ea748b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f59fbf48362255d54b4c66c4bd0d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984a15f39ca69384185a937c7e1972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee47162abdbaf070a228422be320b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02bd4d9b93e599f03b418a9c3812dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a6afd7a582f061c5dd057c77ed05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62bae5c6a6e4b5b21ccf18af18ba6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7b37ad04b9a80fc51fcabdf27cd55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd165ea5823db76aabea314c396e39d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f88f98de012dd42ce386bd073f875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a98702ccc50cc9cd1b5ea029e4754452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc142e811e3568322f9b719b732d428453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c699eeeb3cb66e7b0325eae4274cdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bd4e06266b726b1de534e64083da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550710c56bb32be860a003ec14f5a0b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f662a7646bff0e82ee9eff420aed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b424c33cdbd941b2cf573f2e2089cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d256955c45b6ef739b6e4af9b95ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa509c4cdee70a26aafc6bf4448882c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed18a48df25ae1473e4d56e60cb9c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38fb1d71274cef2f45a024b67feae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9aa5147039e3cc5f89fcaf3d67f9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663725dc73f3e1270000dda5004727f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e83d4378789162805630d4b3597d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648679560ce9297078c881991a1b9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ed1ea32e0cbc119a282b0b740f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff880734f1b37fa97783d8aea6e9f75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d5709c4653aa58e663df76b04c3d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eed02e48e0cafcdac08e20c4d8207d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142ee998f3a79075f0ba403ff25e7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390138239bc1aebd852f5e5552485f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e0fa08bde8197181f3cedff7f449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c08d096a5e28d3ebca9a501619e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b17b34746aebd0944ea374a2f0d4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4af526c028c9b603b93601b83f65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974baee5b7e0763ce4863bbdc297c7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259e46acb64ed804a175e51f2f432d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d6f5bddb3c397c3ec62fa5f89433479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29acb839dce0217aca2b962a23e379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef4645863ab5905be0f9d9febb16eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7a4ebb669024126ab9d86fce3945482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff78e95644e0e1eaac8eab7acc298f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994190559ba142049f663f6aa7367f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac985e4ae3f1cadd99be753606eb0bee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ec608b23bb471f966f330e6821cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206a0d4d715ab89ccd69337e228a73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3830b2eae37d73a809073170f8f25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021fa0e4e3b419e4d5fb11471283bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb69199dad35f410add3a10f7876d25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f4415a04fdce6bd9f26d25437f20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d95d918147deabb17ceeace1af0504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e093282fbe7a1974b4402f915430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb19a53a13faf862bc3b040718ac28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09512ee320cfb0077d2952d699d0b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ec7180b28125aaa193eb36ada7288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e7bd111f4b85516d02c415f683fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368dfeb1a9ca31b79908b59e54afb93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af54012b3836d33b458c4bd65d1054499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11102c588c071b7a8a0e3cc00e386500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864eb6c6b8b9d41c5c5e8c1a6392a13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409bf00438e9a2f975b0faff90dddef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10517d9e4b023ef0473c3291450a0f51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d9618d3a68a33575d9b8602cc0f9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3da2a058cb28d5b34277a8d5d51b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c150bbcea59a3e770a26ae9a049a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad474f560113d0f9086759bfea31a77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f616a855b7912e5a9fc6af129693b78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955531c6b606a6538cdb6834b80c1acf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61568d35ff79f4ef6a7f1ba6250146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966dcc1169ad1fdd4af0d57003a0ddd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec232ee1b40b5743986f3114596002512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60870abbe7261c421fdd4396d7203513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae111017d23b804612cff67a60ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3af2f5a3f8bb4e506ab448e4e1e33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e752747937832d4d953c9b5669853516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1093de9f5fc40e061a85a991375192517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190adc3183ce6ecb8c76cf2d1c1a6fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d933b5d15a467523ed402f2c2c68f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bae17516b7dde1c43f957ea1c65bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d84559f0cad595f98cb914ddca4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2e7dba7b04e2f795fd469e36fdc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce17347e61fd36a3b93ef46198e19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98bcbefce6a1f095c7c495649a9ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18962e3344ed77b0de5e3d9ce049a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b344ddf63b1cd111b6ea92cc21cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf8d00ad2f850da3cf19efd0c7df2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc204198d9a2519c66ae393ec14defc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d23c98885375885a4fe2538344063529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb0b7d295e888f2eb6bd31a3c6faa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8016ab750a91ca3201b3718ca99fe1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45ec0e78f89a9bb7a18b7bc027b8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f9bfedb1a4ebedb5d85bcd087da1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777e8014c1bc1a05242138c2bf9796534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb59de87c74a70872305477aacd1edb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862219f6f429f7373d10a3f789c3f769536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797ccb887166660b8f4c0b8c25838d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885585a22670f9bb0ec3de22d16c6c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b65d1371344ab5a56d52b02980941539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34db5ad98c43f62218c4aa543dfd46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab18c0622b986dfca76137f0bad111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844239d58e0a38af74aa204410d0cc95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a48f6adb0e5ce9fcb22a240492ec2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a9b6d1c3c44472665cd52b7144e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eccddcae23dc310af2dfd38693e04b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0bec1b4042aa3ed95a7463e8372f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdcb95b6cc7938071bdf878e452df5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71775aa2d3cab83aa613f424cde1fb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0aaec442ec9dc02339b1eaaf2e0a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58030e5b2dac1312996c4dda57b19d14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36581546fd83ad904881155486bf668551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad5227615baf7116e3ff76ea7c819d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328cb3de2f3e33cd60009a887470841553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba6271a34a713763c1625c112ea174554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb075dab19cbf0c75a1ff71848ee8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575047862d3dbc559a7a6aba4467f7e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a499b1480c2c3c5b3dc5eebdc551e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db7101663a83ef109ae0a903eaa0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31f5559ce6b030bbc3ccf3654b2ebf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197346b463f59250d52f3146c49329fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434d1a0a5a427c6b5212240983b4da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e05aebfd94770a347fa537e64bdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb78f09b12dff338df8cc9b5769475563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ee05150f7f4437c0ad7f8e90d936564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a547783917ae2d63246d3ab2ceb230c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720995a597b835103f04250240b1e2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6ab7e97b70e0e0af1ccc0be0e6667567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b149e64bffdde69f687f28781cc3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b16349f88bf7a5f06bad7931331e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a14d3124eb6a6fa86054c2d046699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646af85b4a3a518bacaa81300e5781e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cf4be74b53e2f5999983d3cbd373a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db32883938caec7a4e8a0e347011b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185dc0c8dab277c8a49818ecba585a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419690be200635dc5b84bfdb64f5d7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb3b3b921dd5c32fb0e5c173731c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d9eab3796c11f576713c8436c854d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488b9b5a899749067e0ee71a7ed703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335391da1e51842a889566a6ee932d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d55203c4b12725a60a577d0735c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959ed52999264af6df3e830e8b994f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537960aaf1a3d9240cfa1fe0fb816efc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb38f71f04fdd5afd43a7c706d8c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888552080f75619003c2659d19d8e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc09fdd45db279824533006f6e1e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb29be692d2d452d9b32366ce73e53f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5dde435b34bd34f800fc97f064f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e27391b63c8aeb79c35cad5c686fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa33a8d2ce23673fa4970181b2a7fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362afe8eda77713afb4fb1dde3cf36b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f092d55e66c658ea9b83865db74e1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1eddb514316d7c8908a52fcb46ad8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc0bb8da6babae102843099e75769593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e99cf6f20388bc46eaf7e75b9b88c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660007d977c39a1dda09b13ab3072ab2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa528c048d5fe7fd66aa20f7ebb70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33ea352cc9f887246013cad59808d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3229cfade3c8ad80c82127622e88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932645856f1b1b1050a4cbb389458b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55d1f5b1b17f5f29a964bba735031600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab149859f7c31c2011010f8145743601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb56791bcb04036f84703c3a97ca5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e074c2cfd47917898e938eb91a0eb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d5436e3b4275eacf52287ee30a2e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d9c5ac0d18d95baaf562c969c0ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92185f9c24e798f314797fa1417d5f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76779e49da739356fad2dc47db9edf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874abbe946898ade25f49cf289049426608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf4d2f0fd47c629ad86e837431598609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3137302dceed1fc41aa63f2d7be740d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b68454ae1f8ee2d863b0de6dd181b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080ae2078e6c7f0b71d02f67690065612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b119c1183f8fe269ebe2b376baf6cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2a04043fb3bfd84054af55bf73aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e1257bffc95be6697d5df0640128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516d97aadfa8516778f1bbcebf6d1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3aff768fc850a2d82111f98f79e4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6df9c732dd88923e6dd4432717a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3f3662a3b956f57bd527afdf2aac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc771e207ff0674bbeae0eaf2a15c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ececeddb5fd98d9edb88b67dcb42da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3059b98ef22e3042cd2285e3a286622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c89adbfc05684dbc825aab9634a7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef4a1531a5c5a588fed0c874c0a259624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e1289c94e4801945dcb6456a572d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e505a32672f8b29fc0ca0ca821fcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76b1b3e039f12d228a5139c03f0dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02441d7db4af0473a506ec32d3d8503c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b8c2a53e5ddab3e037db5356b954629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf764d9da309679ef78e90e95a2529630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04774a5415f713a1e27e775320a2c1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393244324e096bced2c9483ac0ad78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b225d734ce71f668d1e683d65deb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535086bae2c5d5159f959c82e56e7168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f7dda0e15049bc8e6c90903fab4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f5adbdf0110304c318d780235589636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a4fbaed0ca60953fe28998bc44cae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe312eb424b594374d8162311913105638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411fa25d41e120de90201c511d5e9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c7741574f95f9f7a12e054fce5eb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec669ea6a4026af7d6da846af192da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3527badcf70a03743dffdca5264bd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9052a8f9c8cb963991e761a59f41f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34cb08d44489bf47c6e91113acc7df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3534477f0824933bfb1f67e27b5a86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590a9287dfb239fad835a84a769068646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1e115e2b4d2608add5b5cfbc0e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf8b3a9523d7df30f8c4ab09eadea2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa3a864d51466a2c27fa8f5931eb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce688d90ebd47218cce98ab2fb5a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d54008d69b77bc3319244edec8d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bc7ec9ea1e13eda5c124601b89ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df0237b0ccfad2dc4df121cbdf39b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321034cc9f83acc1b8aeb28d859a7996654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb6fe62f2c868087e22efc3011ee6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befa4e67b1b31b09f8f5a614263f7bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f38e17ba31c271d685fc5a71b8f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b9bd1081dec3b4601313ecf283c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b44180451381c034687c6e93992b8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff052ad63a5e5d206ab4620bb54cbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda4f4f05b167f08baa3fbd3a33df02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9948da602d33d6a8174e227baa5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecd7c92b4d628cd864b8b25f01bbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b147fb11ac364679fe22a3edc5c25c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c3793a00a9cb7349b0ce59c00e98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c2e45504c29dd57eb91af12fcf1cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437cfda3d4da86a06fd8aa58dad6c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaaeeef7131bdc7d6ba2f284d97ef7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f4f2948f83ef19a07cf78b15b0db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21695a5f632600c49a9340187cff59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e55cc892ee9143b6a91fc1aa98d94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca978d9e9559927f3f5d2747b66cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec026c4db5b5454d532100cd57769cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d6c309b69d58b7d1fd69ff8a39d36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0676eb0df2966134d3d7942ce685675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff37aeb77e30ced60ad6b933015b28c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083198ac31081a48776cc751c910441a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4c348f8334ea457e48ba53e7f70c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3b1082b33711bf16e7c5782468ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8dadf79801c36122a12970310e531680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab174b3199b7d9d9b2bbac9639d98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc42387c93f3886ebeb12debee7ef01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa020b6b2dfd7e20c13d5af5b3f78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88509d8f46858e8dd95123b7c71c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa51fe2b691631cca12c7a897c59f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfd9f3f4ef9cafa223c6694d7b1e06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3a852278637bd2c8f106e03698dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80c3f1a1ca3eec74217d8119901b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fcf1a477706ff6794238100f39034689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0101a3333cb2596f3fd5e4ca66f508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bdcf0f055766a9d874ed2606cdcd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324f62d2c60feab89a95cf7e115d268692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549a06e92e17dd3c15c8576663ab36e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc51749db182446c299c1c37c5555694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0a4f325ca7d3320f05601b947725695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e75f882a742bdb9044f3b7cfc31c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f32c21b2af92ecbb28a199af6ae61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eb93fbf8e76f3271b34ce8b07d7ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5d8377b46cb6a5a2ee22a7fa47c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dba4c3b23929f25d7f59c021539244700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff56d72ba7fba91b7015922fc460141701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b8c3932ab74a6965fbe6a101e8aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667dec715092e90343ee7e52b54e285703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12aaf7c5ea68b1ba8b980da35eb6bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b04c32ccc4559f6c9a0a99fe24e35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8ae2e38967ac60aff4097e854953706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a0c39443ff5bd178222643c1a52f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee33f066bc00bf7a0faabbfb90ee2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0e16cc5cfce25aa480fa75b531ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5cb563b5ce6347692d0a4119b2c10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397779fa7c2f6c636608075519741000711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2c5e4db0ca59f8f6ec25e1998682712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a40267a946e5790a8d80222a1df7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2427168d8613d1781f2a8717da340714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5863f8371c8b5a26016c1f81b8fcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965a408953442c2e417084b336b7ee5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a7b3a6cb608eb38edebc8867bdcee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af8cfb7bcae4673c8acf8fb4c2a0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9f641cc5ae964f9e2e4a1e1587b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f558f668b1ee9bc4b927ae2cbf665720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a9e3e6c99325f36eea9437051d7fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00701ad878037d8d2b0998148d98d2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da390dc4730cfaca02d4900992192723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e28a0a46ac218847f6787afd77623724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc03f25e0045d0a22ce1159317633c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce4c372263b0fed12ee4f48071417726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129be690f36b8cb3515f0093ead4f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4eacc6a81fee74926482cb41bd9e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781503ad001818765b212e67a57fad0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6399fa904d7a22266ad8a1b41ff2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f9b2238fdf84a6949929fb3d66d79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4b67f50892367541813f64b9d589732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdd9b2ddf5ba70868172ecb7aab54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65318a826293a9879f79c0914a962734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6b1b279d1bb84c6d38f7027a8add735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8fdc15706888c24efb4162b27386736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790946e44f11bcbb0c2e87b074c1a1b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc0381152bcdba84448b4a48d4fc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561d53e62595a32d5da0ad33bb10a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0cc3a2bfb97c6b672a53388be771740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa3cd857ff0eb015302796cd3f7584741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa468c40e5cfd2c79d5fb200caf7c8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481bbb25a2fc892b2998feb289e8dce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8953d3628c8a4e91f64daaf8b3918a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b4dd0f602ec9a65d2a874140465de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa8f675cd8fc926bf003488872a9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af91375df00312fefef34509d22828747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbdfb42746ea6f2c75ee1993ac1f30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49b91205208c3b1f6d04b924428822749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36cf46d19fb8464f6b177afdca31e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e93db106300667111ea9c79cc804e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892c2d79913c6d976453c4388f4d665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdde119b59325a4421dfb7dc68e8fe753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddee50087a85f0015797e324765f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d36376496172c08733a56e759c6b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f6f5d4c49d46c95ce97c841182f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630d035c52cdf62e627201fb94a2cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d005057283e961c01231d9fcad3945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b829056c9ad1c06e11ebc310a14936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd382cfc74b2456c82c36f10d32d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43088586a45504b629cbf3f6c4c438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54bb14cbaeae42879545ff8a24b8389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2b40791803d1d94ee86ed696e1f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5ef1b14ca8175932af102e7b94fc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8956768b3621e3cee72000be87bd6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9148940f86962eb3a432ed77c384513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b2ee0f495b53ac9ca0528691bc10414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b27c8376d5ea91516d22f08985d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b9060555ff1c62e437a674dab921416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2652d4544d51cd18d2d54e75b3d2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c97c7361f029ead7f4d2d026fff2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf175b1e60c970381076f56de85ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870dc848f0251b8b27ad08b31e386e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25638c1d86f2b3617baf18a56f27b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80702ebaced31bcb4829ff16f40a0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539726681951a19c9b1a02d9bd769a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fce2b47a63fb15d48b88c11d3d80324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6708f8e5c2c4a084130bc8311dd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421b7fad6fd2a5136f6bbc6b03bef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499703a11b3b5cbb6e46c1807674d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ada3933f6f6766272899af05cd6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1b80685bfec54adec4372aa5f73a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d9f7dbab6d787f1fb6d747beec48a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7e249329206503ce5c6f5f970bb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408c68c212b824daec3791f265668d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1bb1f75a89044a1c289e36a0f8c9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb7d25dd3830f08bf234da28b263f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3236bcf8b86eb9ba16a775574ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1b1612d4c7a56dfd1936a617182a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db42a08d62de0503dd785df82bc6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377d9457d7b4b20ac14ff1a1830c20438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d1bfd3bed2f2a2280b0bf2b86c2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9802d1170813462ed890bd2154b45b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dfa73f6ac5a02dfa8dfe797250e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f12490a16ef29a62601756f11408942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3a8934fb3d96893b20a5cc8ff926843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445f5bb862280c4ba359984d1a276344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde78d7cf838f2894e839feaff142145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ccc23bd9af5f8c63e73d861037ca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724a363029f2781e8dea905b0d3f3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084f16abbbf281e3369b6eda5bb7f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fcb91a482c8fcf21396bcca02596f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33f43a81c9ff8b1f36d4fb370de6a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fde6cf86e3043af2e77837c256d3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574e89a259654035de140b1ffaad0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf8ac0334eb882861cd6c3c36be2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a26dc7b929a53b5c20889df5f187d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7caec865d895d411828cebd6d0bd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696f1448ab5f8ccd5a7e9ce45111a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b3aa0637048bba8cbe0cae995e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08310a467e791d3416d41fb98832aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3491b15fa6447f3fa7dc849936747359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12a4ea06ab6a53d804b4b9e18639c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332ab497b4a41cdfed6c9386e89f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cbf54d3004067085225cc89cdb1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61c74d54c2efcfcd467125bc8bfd1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e2f39c891260bf10f13a658a6b2b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04308e94785912d2a2c26e75c0a738565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583f46dd041a539d790e7f0da37e5af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e83b11a849008c51ef2ccc8ef64367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a7744ed1a257d106d5dbc97ebaee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9cbaa12944e99b89725899c97025c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3c3c0ff6470a7dc1981efe6bdac570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910feea058efdf7a41f627d4737bcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef4e7b09099607c9935279109cc94772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1099b31ddc0bbe5d4650badb2001073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f56be754cd2ad5fcfc8f77e2788b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185661ed9bee88e00d1a5a313e9aa2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e44ec28b7a9dee440ec2a10fe0d2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5730b58f226eb0e5fb499bb818e73a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533565b3502d0a003d48405c91c519778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ac68dc130f524ede5c773ca9b33079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3b03f5871e9d4b2079560868182e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2afed56e5aedd6be20f7a6a9efa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfacf6e0ea5e5b9421c9251430ad3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837e78766446aaf2456a55460b4df4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae95d0144c62fabc2643bc1083e44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b631ed56fd6302700d785070a7f8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b3cf0edf01f8384f907da3f4676e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae8f8c6662b086377a380d7631605f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ff50f13f143d9146f82762555d3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560ac8edf5f54db23b2b51162f0e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385459d8cea7efe83063ab0afcf26e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6e56648f52e6e2da84273f436637d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef04240935a93612f15ecdc38f2ca1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba254f3200660af19a3b761de10ad5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc419b2920798a3f40e40551c641294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff2aa9af03357351cd3ecfe728cb1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c3356a5d728fc1733139c9588c8dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845fa8cf631eb0b9f6ed33efa78f67297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5aef73c4143e189ded54d6b9fc06398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138978f3d7a1b492364627d851f8d81699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfdd12e5be14b683542f66a5aa819a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76fec77573e2281c83be57fb7891b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5e301f78f65ecf65a8f51ba069a96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204590dc52b174f4cd361858d35af4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46451cd1f91b513079a0a1363ee32ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bf450481880aaf8d026f657c97f0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b4049db59974a08eb0bb6d41423a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2395a395e4274952fb6cf5970f562107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875cdc0c4379e3707e0387e4936dd71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18caad3fddf524b48b26ef38a48a95d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0d61c4d575b7bfa009ed792b3aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0e1f4627970f9cd04a32081288de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a759525ee7942b0833577b970b8b7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d998e98278253884e666b4438537a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ec3cb4f47cbe64aeabd883013c15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5d38fa754c658bc36362e3e00eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307224edf32afa5645ee5113e65c679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c898631e88377edb340b82520a1670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570a941ea13597df6f7c75c1c83202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce6b60998a64f63583ab976e21734a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f7b7e7547ce75eb741bec5f810a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e0f5e6bb3b316a179402eb20678e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9037d938d342e2c0b642faa4e5e7a83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e666ac2dc7f4dd498feac7666427e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f150883cfd04e306f51077f8a2c021124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d152279311095bfb69b456014d8f90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00356a62ad19818d46fae7d70e7fe84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0877311f8687a42bb6bfeb2ff7eadc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e05fec20a2cb8bd2ca5c182d8e061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4be86c87f50e67922f23caf70a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee867fbce510f20713863f85513e603130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b006cf2a163e4752d22ba65acb355131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290718ed9e2f2fe8de5e95354654424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b774ac65afdbd28a9407703e1c8424133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7eb5c97180f8d0b1bb4c5e14960db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48448bc1a7055927d5b2674f0ef841135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6ab72d3dbc9ec4b673a78c9a5e9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3053880b590718800763b24ddf01452137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e61101529c0cc52f560a131a912d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910007b801513f959e955de3f44e757139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434cf8eb379ccf47543dd6e8191426140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfcdf63948f155659a99697d5c28a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29598175af15424aa5eb7117e2994f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb3a7bab359da9489f64ab82b5885e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a884316b369573bbaa4fa7465689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66575d9cc3d9bcf5c7f2e8183a47a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6dd4861a3527cc8aea45e1319d2ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d408284036acec19acce06af8f8161147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12675218eb5b1a6405e7dfc4c133a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a6d8dec0363b1ddb6c2bcdffa4302149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75fca393caddaa47ebd56fff1edbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c19d4c65a78e186ad060023b6c88c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a11bb30c08119f61b92cd477ac38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e2354ab8c463a7d2f3a54f9ebde50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28c3a51cb6463e0839ed7f7c94968154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5152ba35ab00ccaab99b98d6aca4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9eb0cafa232092b4ecd3269898c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8b33755b1adbc32d3c469a4e92c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b50c3e7adffab976f013ce8812c5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5007be47729e383b54e5a84e4326a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d38c6c6225cfe0f5f1fee672fc4b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad16febca8a096fd0b6d2c52ee668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf7133c2af26ec0a44ee8b074fd55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998df367c542e5502ac8aeb92a63aa0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd6ed1391b0c9ee6570af378cd95c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979469e9a5982f05727af2bff9d349a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f928d6339ac7fa4177baa003ce2cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b52dda05fdfa8e427d19d8c93d70e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc0982c9117d74d2a8ec6940c0af9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0de63c9e74d658987fe9217002df1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196b708aae52130d8357d09cca55802170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a36f5b1643daf378bcaf5f7ddb2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a4de86050be159e13dc7998116d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12019a524dcf9895563d4d3f2f7a51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d4dc28ca6d9a8fa2477ee0e735173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5953832f9d55602cce9bd8b566678c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95663fa127925d7b386ca6e2f920c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acad1072e257452561b7a85058f74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d81a91e217a8dcebad19ca2817c439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653e1678918484656f418c6dd3f6a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70b954f6ddbb963e46d33823ad0d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe219e8e60e28f9a690b7627cb791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a596e2c62a15eca2e391f71c2f63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c724cd359229466bf79014eb9c5b85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc2fe8996d944477ea52436c6f770184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0ecd94f0138b5bb05bfab8eda189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18ef4975f7cf85573d61ffc915050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd62545ac76b9a315093f54d5373a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602b0b8cab120213a7096da3a967b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d260ea15628c8c68cb69b1e573ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5abd54e883052d8c5b3c93d893dc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf4f6e892d8ecf6b384065b2ff4a8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce874cf8b890d25bcce5bc7453aa2d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac69c7f1cf28a2db2ea3b5e02bab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d805c3c01d7481b3a103b60990ad61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e351c60ca39000770cae16fa1bd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411afdd9b41914e3a8c01e5c358ea0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40985f74ac13ab5513d0dad48d57e4e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf376301040fc60c01782ce9fc8029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7734a67559371c251a214d93c7aaf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181ef152fa58637e2bbc0e7355404d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e11ec05ab952f24678471a36681cae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879bfc68ba45054b916d590aa85d3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34930f86b201ba85d78a6f050a3a4fd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c15666eea4079c2a1a3c5f21f149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff678c4cfeb5075f89cc0b30e205993205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3744e8923e10ab1dc0bfcbd1a990206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409626d8cf35d26332883a5abf31dba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c5780707715c662789e79eb9b3d63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3478fffdf2e89452a022b4d3ddbd17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f4d6fb824cf05189358ac3dbdc31c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd3175a2e36f8e19ae178d09817dad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72de27133f07dd72021eaf8ad4941212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33300b4ab17356f6b3ec0dd2c3c5e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8baeb15047fd3a7cd9678f6f4f5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9f3dc028c362cf3361e583d06713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959498bd268d559acfccbf45fbbba5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec1ed27ad3e0307bf9613c499f124b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91a0dd8c66e0f264874cebf2eb78ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0d9db168480be0a960e7e81a431a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487d81ff6ae5d783fc4ced88d6a7ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a4a0b405bd188d73bbb296ec2226221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b79548d3cb20e0f2a4e4d798e6a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c09110574a61c6b39db42f8514f6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c168f17325ada38fa811a1da1cddf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b5eb99e2b0d70457b77047a72363225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a73b1b88599cd2151e40cdfe61b972226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56efc7cab45150394ed55c688ba61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee251d0705b18a9b6c982826094f7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c726217068e87286673d56acea2de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd533bf66557c03dc7ca07a3b0d098230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a6b34678abf6885496040b125498f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be2fb97017294f48be7dbbec5a0f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff92f9880332ec692a874b497a6a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c927bb6dd48142cbadec86eafb6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357c35a1c5ba4bd29f28bb605ddaabc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff42c0786f8329821d6fe31f1e010236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a8718d3fe015acc57839d39be837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca16fc1337b2ebb0e9f51d3cb604e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe0215e1a7cd01ce6bb1aabfbfe7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbac8433b5595035ebc3f70ed8ed58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df367dd857436876e95a520b00c81a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed783e6dac7574edcdd61e2fbb4d436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c183a43a1d47f39c1c8ddac5ee3ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf63e819a0fe3c08ff457eefcaadd4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeb5f2c18640c030c63ec24def101e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a311ab47099fd22c9f7925edeefb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76993a7172a1d6a7c7a8d2f77adfda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723494741e050ddb9e4ad2209ba2ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4d2991332c024872640b70192631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30284b87e5bb89878616d6f461b4a243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d5ca9342db40fffe871c5ecd09d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc41c541056d0f6a8d33d6eb284477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb6d23fa9145df0802c4aaa75d6e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c7613fb0125585291804edda6264254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0e8b0ff8c189ec3ac7d6381cd7df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a923125a5c640d63b3a86d9d6c4d7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee142eef2956bd412ccc12325aef8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064b42f94d75a9344e2648e72b17c1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b305b0619b1be21303ced0e51919259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34866bdeab84d256e4d9ad52ca5484a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a304af82d68ba7a98380ef95cb1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0863b6f59867abec3246e56f20c15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc55f45b46a7cec741f0b9d10cad7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff7895208522d4d3d49ea06eaebe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93011d7035273946de2d34853dffa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf952d17ce1c31923eab36b9ecb31aab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe413628124526f94e75f93916b10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110696ac93803ac15e44044e866490c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4dc3c0eb859fdbc8d74f1c10c28b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc919f33c612ac79160f0719bf96e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79ba9a275e7780063eb8573d3eba9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d9efbeb5ef7c47986ee4b57122cc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6b927820fc4f778fcb989963faf99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f581f9b203828608993a62fa8dcd8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45128963016acf0daee912a726cf8bf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d2f256fbe0ede64e1ab64f55aec7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea64dd477a6a53a041ce6b567aabe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500de12b2459b9d602035c6e5853f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335471580a3aaf85b2fc6baf55717984279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72551096b6329daa3becf324cbb0cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee78f0cad93280b7da9da213d4b398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5c660e9e3bcc8ec8f2351b05eb42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e8670d1ac1c92380002e7c9bdafd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4774221d651f14e179eb93303f547f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1d3243495849e8e96e7f4de1410c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab10bca12cce9d5806e6cde41ec33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4977ae17f6620f787b86bbe779d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da9fde62128739b59b82f4a0388ed8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb549b405033492b170f12e89416dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3929e646f5ddbb8bdc5af85db4d06b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca25afcca4c91dbdc58b998ba5fd67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6236f63e366e10823a8aef8f193b9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91aa6edd4a4bb73d46a622de87a29c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aee4e28342541d15831019712aa72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c4a919eb166e881f066888dd07ee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e739f0e01de22c46ae78d679a17a72f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b490a797a6f081992065fb77cef0b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1e4811d36c1627ae4d643a0ed5ef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dce7493ecad511bd418d347cc3574299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce362994cae7c97a22cbaab907bb43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aede2a26c812193ed35b523cd0a7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec2d39e6a871fa65a93f2aec3487b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b725fa2e8e55d558c5858f72eb3664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3db24bed39b9fa6ccb81704759ade304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ac5031a45851feb370c2e2486929305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6246aaa16557ab079a6065104e25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22db1045f249da83340888b559f13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a8d8cae2af5c6a957f0e53a0162c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c62bf09acea2ddc6b68720439c98c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdea0470e1892d503c3056f2824eec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4061e1736c3a9a6b05def8bd45fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4cd1cb6854380a1814412643d0ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80a80aee894b31e16ac5f0cfcc3cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ca8e98175da392931a72b3b5ef66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97c943688982baf5d038b623a41da4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f534939db50adb60d1d302a4dad4ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51f588728fd1ec9b00e5712f0c36c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b39efed09970781115f708b5d82e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1cfd75791ba7e09cd7ab1c4581dfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f432d795323b3f82aafa2e2236f882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022366d8bf3552b1cc8bca70ac0506b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34456955c3b2cef2bc3d2bb6e86c07e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec636f5b358043529299977a07bce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12c99eab4a1fa7d46abf7a6323ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdc9f3d66f981d84fdd147589ddccc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7a7cf6a65b78b672bed7596ad6e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a705a37f350ad5f00380e5a49d30f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5d42d736145a36c41da94575134e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13855f22ae6085b97cf754acf9ee279329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54e43c3310ec1b1e942dda99f1bdac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654834122493d8d3c02208d0646ffb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1483ceafa30bac4743c3d33839f7254332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3617648ed5c8a5aafb886cfce7fe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc399e17cf1f710959201f8746c689a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3cdec320e36f956b153f25cf4cc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f7d53b6f63988c15a6e6e0dbfa901336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94207a752244b1e9f50cc62018ed96e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edacdcf742c48fc76023b7be7b2871c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05c62d24962face0ec863b242b44f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f719f54577fa0ea511b191fcff441340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e9553acd767c1550764bffac7fa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48155d39def1bdb06641b957aeb2c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c9c729cbf6cdc3ba5d467fa758603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebab86bf7013a34d4e2a3a68808967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342960a37311468b17016cf5b459b41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a3011a8c4cdebff38a67f4f264e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa4a2dfdac4177f22692a320bb38c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0604676ae643e9760291e17eaed9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ce5d35d49dbf48a03a3afa11a2e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694de60a14654b973b12cf88322357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181490865a49d311fcf69d9b6b3a59d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589441b3306c9cf885a51843575b0499352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77af8c83e51370c62582062df66474f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ea69f2de0baae0c94b8d69dda31a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eedde6553588c1c23c6d4ddc14343f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1e2a661454398f140c05765d2789e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61155d506ffe376e8c7b45bf8d8c2846357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a052125e52fd91e30cc7f6989351807358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1d99d99751d7a6e03c1f791dda71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0977a213bc0511fc3238933d88a3035360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a890a89c3752b8bc8ed8b57f5c1f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7d91a7e7693b6500a4d33a48cd11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4fffdcc5c8cee631235385213585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200e7b16268eed8085abccd1963700364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863b76e16de737d5ebbf7d8a05e613365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0a2252b8cfd9573db1e3b3c4b5b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22607e81659d03a99e8add6c4d5a368367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c8c7b65d17adccd3951577e6b12a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f2c1304af7acbc976f95d9777c0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b073c51e4897fcbdccdd7621c97e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142caa0bb4c1f1cb9d867e9c53d21ee6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b33d08138f08eb9e75cbb2e993211372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea4ae65bbea2088f2e9e98d7fe1267373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b29ccf553c7ad692805ce7d1cd78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d45c911c30bb255c67d9cdc2f8fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca309c58c806795cf0db960a4d760d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75abf9b9309fd3de20df55bf28f5d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642e067c2680385d8b1f3436b57e717378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5b60a99910b588e81e8224897642b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80407805ec93cdb3c14c8cac8b155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21153123a356b015694fa2049873d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37befe5907a3e4787eb570564260826a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a4a21e5b00eedf76e98211278bef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798015c6d5242b4ec80a89f903b4092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c140e1df5f380bbe69a09366eeba4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30421d1b3bf14ba2b5f25ee2196f99b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee266d6941025ec97e8183a60cf64f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d279eaa77ba356b6cb76ecffc0f23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fffb7b0a2e3bd6c069b7572a053346389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc116efa194136409036cc3c881c8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af850e641b14dfc0540871e2f3a21fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59d64b1888dbdcea7efb211c0742b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a439c48321a138335c5f36308de1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7f117e0f9818d160d9292107f77e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b65f269f67289f4e80a8513f725c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ddb7e2ad18459bdb360066bd9600396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7dbd40ac4285cb7f78bc35315b70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34597256f29f7961b146e5a51f91df8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1787b92eafcd3ee15d72918dda401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5811daa47c5f6e4da6902f4b2b6721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3001972e32b8020d0543b08a61992401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f0ce4451b157b610ba4182e5516b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58177bb266187a49d8dd016ca589f7fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f748b82e2994ee126f0a34cc32ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef264f2526c257b55088f0f6a1ccfcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e44f4b7a8b14318af29a980936ad6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f437c56f2f86d04ec94a69a462b2860407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9925ea9fd008cf9ca1c3c6f4305200c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b42719c94d1ecaa3ef0b0c7755f63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed6ea5d97be585edb5018ddc56cba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773537e3fba1bc2e6d717799ec7f56bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343504d0120bacc000fe29f6509a79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64846d85147309fc5fef12e6129713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d68407d49350600632e9d1c272a3e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81948fbf1288650e97455b948631d92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bab2b3ca15d748b8a0c3970e3399f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc682678088769e46e8be047c1670417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa5ddfca83557bd695eaafb8a27d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a7cb20fd5603501d0651e8f2ebf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa683c6f44397e0a109fcddab0a49de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf849e43d1412910e4568f5a6f0c0864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d78c30983cdc5ba7c73cf129048c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ba948d729bdd1a3f9425bdfb8763423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457df5b7264cabe08786d08c32fc18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a0d94885d7c09e90e4a2d5110f8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d595887daaed140ed11b49d179ea3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580850c16d17766d4853211519c72cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05654f5eb5bd33b693a09e396fc9225e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716c6a07cc388dbc1783b4b582a962429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764fd85ab861edc0d28c1420dcdfba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9436809a3b4aced61517b17cb117dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da20e40cd078a1a39c0c2a885d0b98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc09b02cc823c55ab1d46526abde13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c1440b904bc88a36bcc8e70a3ece434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e6ea85f3bd28e7b610b38ee192d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe83b177bc0d2e9ae6f72613b87c61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9be899a6a335640302deb0c08275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba5a1db2c61f7bf0daafa64c729161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba70461c003ac53504150cb6185b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa644e95623347deffe766a3c8f70f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbcd6d385db279274abac03cdf8905441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fdc2689f1018970196bcbb3615d01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7913c9da77ac9f14a0c14f0eac89a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815d971837bdce0ef284fb003c565d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90291a33b3576bc0ef8f5b6b53f4369445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c655d1b2b288bcf823d65c5d9d19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072d9328d05ac5644cac9a6378f589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956837dc927083a536b64f502616637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bb07abe19032bde652322e316881449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2c5a4e7d548317aa6f55acf737fac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30260116657760d3965ee9559632e93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb52989e14075d7e309490a82134e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd50209b0f215ee230a801d8e0eb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ad9039a15cac5e829bddbd0e8622454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8fe48d780bb8f94f0f06feb224cd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e17657fceb241579702d0ae99dbad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d98a6fdd82fdd7ab219da6b42e86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7a425b21598ccb89b9b06466dd88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d56ee006c7ade9ce3ccb0d41400f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a0528dcd15c0a06e1265df3c3826460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d118f0a38aa5669af56ac5bf4824461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f09725cbaf336ae241b3af4ef5a83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b604be740bc433e989bf27d9c4bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e68be62955d42756ee23cdbdc5acfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6bfce23c3adbdf42ee6a0fa76b8ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5fed4a77ca9d528fe25d9bf051471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5853f959733582b475b2ee8c42f64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f683db13914193361ac5e5cedcb22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964405e63c8b939465a68dd00869f7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968d87276e2b2003de82a961e56204a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b137155fdf4709b95b683ec8697ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b7bc9744484166ddecde48071517f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa1ece10bf0cdfcbc245fa77756a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0f9ab068b5cd38f5f35322ced2dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc02e325cdde2ddce63aa0fb160d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb969e6bb3b3befbc03b634558fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600adb23b5f1e9a831a515a35107648e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e662f84ebbbe6014da9bbeda17c5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfef2199afddb2b49c51dae0e3afe3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a1ba902d49c8171e67bf99873133480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b5e0e4a103577eac834c0547b2f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555ea668fe623d0b1488dca5181160482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c69d8d5f90a2ca9374172755d88da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af920873b5db294b472cf787459bfaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdc3e019adcc353beb50a67308483485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fe02209f37473bb546fe8d43075b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83536fed4079dcda4d31677bc3294ac5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda1be1fd3a528e82d48a8661b4da2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cbfc9ce13e606f9090e6a3689f15c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28a6d6de0eb83151dc7a30372832f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbef01841de31e0a0d7702a311996e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf7302b934414e763d8e5372055d6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848c7679901412b1689d63b0f63bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34e28904a5311e9e9dabf59cbc2fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820905ac4356ccddff34be50d3dca5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aff620089103b6183f4c99d774ddd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95b1961071ed0c0a0cfff8827ba0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445485322d8a62595dc041de80be649498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577483551eda4bb01710b09e8252be7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aac125427ec49d6cc1b5d6f6ce179500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11d6874a642548edc1a25ed670c28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5423ac2327e34498c3393b5007114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848f2904db0fbe470edc494cb4adbf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80f4ed821eae37114724373f096d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706776863343f46c084429307d0e368505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21af8132de7185da9d98713cdad746506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14194f59c58feea51113e3107659c34a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d4d67fe4bc415c704c870fc6f737508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b54ef0ae5100501f09939d564b6aa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9834661a1cddf4c86cf20b338d739d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd992cf12ca59c67dc35b5ca72cfb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1729ac94c1cf19605effb0fe9b6ecd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddca66f45acd79dadff159b1bd83af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac97e6b70ba009c276bdc33cd608e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a33b5cf81728fc70829706a3a8dbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd46b023fdb4170eca0722d5c0e468516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0f67b485288a16b86b264950a83f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcee3f14036cb380ab879f27782aa8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8e4afd1e1e172a2db2a115e827e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7941120bc8f5527fb023e574e03105520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780debc011acb30248f9c4cb2411edb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389bc7a355bdfb0b243d08b5941d6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6e1d35f6bfc44c7e1ebb3ad9c70ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b00fcfc7c399eba285316a608d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050fb1a3a190cfa2a903dd673ced7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd5ffe5b4950872204bf166c84dd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49865090bf61573cab8eae8cd9bace527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35565daa2ee7d01a6025c988893cfcb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49256d6dc9732e1eb018167593665505529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65433bc9a82dc44781e163e6b1968530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97cbd7b8cab61ec3b9fffff1ac2248531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0583b43e25bff30a58debea34476b68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb100a54b99243e480f76fd8d1025533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7859eb8c37366cdfbac0fb1c5f4549534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512aef0f74255d7f4aa474629eade68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854ba630b0643c887de99fb6346758c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f111d1eacf0cc6b034559ea3ce5f1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474ae3663ba4ee19dd3ead11352ae7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edaf44d85ee8fbc0c362a64cf50e2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614f40c93e0f2ce978909c19755149540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d08792512d69a9b8f25d718b62fca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ce1912e463c8c597dffcb9b370f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1d736eb436a6e93c8a3a3286e19a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a75dfdaabf6330d6097e6b31029b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973777cfb38114a85427006acb7da05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ade189f7d3f2db16e77a05b46c6fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6e2520ba751f3663beedfc311f25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260dee8fa1abc5930166983f68e1876548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f808290daf2edaec76065a82969e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd5675b51ddee338905151b2879a3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134916a88c8910eae515c1549b78f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27566fc35cacf6276bf5aabd6d08a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438735ec9c681e74c7dcb99437f96a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41a62d4d0f1a4937fbdf96599026d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0cb418bc2087eb4f0b4e99e872a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df63c1b1ac2fd6f2c55ac1fd69910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4477b1355acbea39f77c0679e73645f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1109901e3b2df4541b34ab3a59ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3373ad5a921b762bdf507e8d6caf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a932f35af32aefced4f92ceeffff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e670dc2dd1578ecbbd9bf37101b498561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28af9a49cdd18c9c2e736d450be545562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f262d02593f18e5ec53bd9dd152a58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e7418f0d9511243daab86258c23fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e84ba35c6f6042248841a0788c8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51456652ef8e7a4b8fa2c12745bf929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454fbdd4a037ed93fd1755f6d4bf58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8775af2875ca72c9003d9a7f28a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c074dc58d9dfe73897a18e896531569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce7c20cb7c71e52eff4ec864e26a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52077cf6d48c6bfb72ddb28d4d590571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9866d8069ed7b4c8f67a2061cc8fb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd544b6710a543e03e09369dfc315a60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb3b202dd22d7f5c9e9782f554de1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73cbab7d565e7ce11e7fb273193a0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d21fab5ba7c2a0dfd023fc8f52ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666138e3528d221a2f56818c6eacc75a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a01915f2d8df37cc73e8b2179dcbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6bb1d3abbdc20fea20a0cef61356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c5c0229cabf124aeb2adb97e9299580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734351603e4dcd7f67fca3d22ad7a45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c73fb025ad46cc3e6ec600c36ceb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f31ac855f1383943ffdbaa2ff386583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607636fa999026c91c8876af9383367584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6e66f0474d85837258347c22d6a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456eee93a1b963da74cfe83a4c3a7f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886bee3aef794ed8ba138150c3af66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34d41341203ca4868958c31464dca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6b229f75bdd4ba8fe804dbcee4e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42ad777b6f9d9f5a7e5b952292ebf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c2fd0305594171629aced52a00a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a5f925fb69d73d79b21add21a390592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330087c72dc3777b04e8c121e92811b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f158552af87431ba20122014b91b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8833ad52fb60ff5505d4c2a2b52e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3060590e7004dd71f2eefd8814149596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474da3d33375666a8dfa89a98652ea5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d35327e9832147e5ea41dd21e8021598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e6bff0463df1815e4966e2f48553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4757fe6dcd870120d2bb8fcec35bdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6cd4ca97279ec0fa7e4ecaa20e04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d540366c906bd172a6b69a5e9109602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd9bd3f9e3f85287d035e455a494e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b2094daeed5ad8a4984b83e2353a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b09a6c43e702f1e6f1a9371de8de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3e31b0d3e9a5db730c8ee3c4c01d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a367486c664bbca3c1d301bbf385b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458210136609dee3f4371dfcdc7ff7e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c7ccefadc7edcb1e06ce736a61cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9e44030c4c98ea3e6175fd0554cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7fa527caea1c2655afa062ea01255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059894f705248fef9588a19453b55194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c68eb7ba5a06dbb695ba40416354613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edcf4e8d6f1be637953253aac64750614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf46dc10caf4490a054a17b76f86d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93201006121232cbf038ee73db1e17a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec472789882fab4464de1c135767c60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32cd274a60bfffba2237342e43d63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2b7d2ae94f8ef42557353a5f4c62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba61d209c2d7d72675043d5e210b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fad37a8549364429d4d3f681e2e104621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb38f4789c9fe0d7eb28fc4f082d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b0a4851203a9414232c9bb7c1373623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6906204e2569f29d062c19b6b456aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8619fcd80b6da227a46ebbfa53d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5936013d3430d53324508dffac55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb20f77cb833b2c774a88d2ef091bf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ba70c6ad9a1cc6141e6718a7bf74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57cddf1489efb48bd8e9cfcdf447ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696982b728b2d421f4217ec90fa4b84b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3afbd154b3b423fbec8a43a3232eec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cfe2f469a659654e7105c1d5a8533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8fc3e079dd8147514b66173e71c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb1e0d9f255de89e96a714af1a819634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aeeb36701b5bdcf9e654524f76368635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32c5cad049a13ae01e9539c396815636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f653266e4178172704d7eb31e4706637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd441816bf960a4e429a77f3719b765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf80e70a5444ac54855b55060426c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c835ea110f884a887a7975617a6f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be300876918fb895e38d67d52e04df0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b8447e4ea0301b8c36b51f76f2de0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e04f6921ce0bf775a9d66c138f49a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a876d991fed3c76135aba725563246644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b99ea60579145d4dca5269dfe9d49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f0c223549c92ba1a1e86cc16e7f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ac9513284a0953c1a8c9071b11f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407852bc000870d8c1c977d975590a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3525c57d59298850bc20fb55dff3c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece8aabc53095337e620d949b263c77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748f0b7fb7f9d82a6013225b19af50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad119adf36cb5eba7d9a4db700a0de4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3c5daacea8a863e97516bf0290e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9555206713695f68202573c07255c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e38aa3cafca5a64e69e2b48b753f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ad9456d41a57ad70a5b462286f8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d144e1b83a1c7a51ffb0f4d3570654657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f0eae973eba73d33b247d96ca89d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd46b0e27251800c5bb810e73724275659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7c59060abe2e2f7cee8ee527197b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf42432834f871da1988c5baf9e26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600972f3eac81417df1cb13ac8408303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc30b39447988c4bc9368df732ea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a344ba2dc5155b0fbbe6a730cf07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b5944a6c8fded74c2065fd6aab75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6eca962dbfda4131c0704d078d6b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0caec379876edfeff95f1d5c0af06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac5495120fd14f65805f70199f6c70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1b6d6a00e3a3bd7168a6617d76e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e8f8c3d2856cf4b347b0c149a53d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca5a13c80d97ae0b1b2b9cdc272a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e2b88b9ade9abf2c413f256fef5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650d796c1ed09a587aa2bdb29b07ecd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007046d951e9b6be8d475f53503c63d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d308d688ef32fd37ed56d5598348408675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4eb87eeeb0b034078e7da814bc63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88bc15f8c8cf4569f81c8d478bac12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe541cc7a491887ed537462822bb79cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ce1204374fe285008f74ff4dc5b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3522001e0044daf92901ffd13fe610680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035c5a2d9a0f99e4899ac50f96624b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438647d6d2ac1d000a1c9b6dca8fe576682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975810d354c1682cc575250682e10b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ae1d78f90ea3824d2f3a6db2fa7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68877d995d1f8967950eb9f9de2b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac0e53329a209e50aff2c5ea72130686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010b6d62660376fc00841c0e6e6fc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6c3e8ed6b895540978d8d398c217688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960eab6f7d7c4a5dc6a6b20b166b59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7bc4e8a930c97ff26bcdf6f8b73e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7d92ed6188e5a9017801515b0371691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b5513d9e87414b7854a4e313914f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc7997acff5061fffecb89f93455a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1529a1ff926467a9caca317c4f7241694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f115c85926bfcb9d160fe98a688b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e820db684830ba81d9fda2babce58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e83af61836ca4e5f9893672a4b231697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30816658ba80ff91613beca47f3aba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e36407df4b4f368e654024ee4f291699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7f41760de818838a09f6b69af28c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2cccd5516ccc0acc0adc679fe618c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757316863a1efc87417c4e26656d8df4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecf3c350f9df10db219e57168b6ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1849cce28842de9b9dd8b7f2cac456704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4245658efc75fcc0148e3639a49098705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29da53d0a481a98a6b61ae6cc60c1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcefda773876cac61261e68fee4b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a798cede3081a9a8efe82b8fe201349708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f635171a7e49e803b2f9ce0aab4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53a8f420d46fb1b0bb0b0d848c7ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a481834ed8a349f4ddc2457d94292711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33af8ee0d337784ba2e23dee61a9b5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1d523894e3f0718d57b2560307001713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f2d3612786199ccb16f056dd8fbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ee0cf9c60fa7b3201a8bd9f5f8c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0adf0d96c977e58e1b1c3a6ec135b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e572ece82b486ee1a343752ec0790717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005cbaf1c3f15385c80089eeafa8ef7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7fe73f8e192a30a79cdcddda6905719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be929662c254404d04973262650d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0efeff00a08b11fdab03776c66fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da00dbe09f312df623d0c6c2d0655722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac3237705c38510381feb7a390d39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec4f35973fbdc98a027f9f6bed1051724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fee4cdf4a495d7ff14941005593b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035922aa6dbe564e76540ea13fc6d1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30fd190f37b0ae6e3f3bf99f674ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e0bc365d57a626414ae5f6fa4af3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3e1ffab78d07faf657f3ff9f68c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a1fe7d7febda8585d5f8bf22187b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f82fceb401c910ebd06339e6e47ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4f8a120cc2fd8a7230a58671f144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6449f4314315bb91222d18b5a859fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a85be43558b87cdcd829ad7c7cb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91267e46fa7b8d9a410b6b27cb265a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c4c644856699db003630f835f6ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaad2ac6c932e9d37eb8361f41af48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1a5b99bcd7035b4535457806b885e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66345ad9ca0ba797d5fb1461ab9815739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c5c72ddd325a6273870fa4b4cde4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c11247fccf183c3fb2497f16dfa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a504474d68edaa331e9eccc411cd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740f8b4b39a108e5c79d560e6ba707743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd176f11638c7ce4cc3628491c20e01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8322069d719734d044804135b21214745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d43218d4034fccb5801ced8a42b9a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5e0df19e066793a9577f7115cdb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f4c7a9713115d4b6a5ed2f2511f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebcfaa00c62839f7d2df52a7190b00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf51ef09a6eac850e5b54b06e7b64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245206152ac2cd54e22a0aadc0b1c31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a89c50fd09497d137867b8df0579f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c81e6eeebf9bc1d51bf523ae7295c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>