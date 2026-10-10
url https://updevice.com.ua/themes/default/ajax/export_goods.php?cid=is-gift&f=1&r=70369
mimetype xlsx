--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e459afc465994b1130b42faca08476e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c1c36ee82e2eabba0180ee92a4302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd549e9e926e09378df7752ef560e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e756521ac1344eaed6786ada1bde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd09457d8a3f3f415e3aae8024771395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f83c320371ab05a0ca198e4861e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a050145ae27e1efc664f1b3a6f3b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc31179021924f5eedde8f4d6feb118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c9574098f5f3a4e69d707bd65ee799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679cc267bc468d2d641f818ae276b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f51ec26c47e2fb0f9e324052270911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fbbaf97b64bb343db50dc8fce3da712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed82d28eca04576aa989e9d1c139513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0c3a0ce5af13d44fdfaf6b40fe4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d16495ac5c7dcbcb2b771147a02215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855974db9752884043d75a05bace754716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac066b58d1b62bf3b55e16b5500af24f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b9edce62868ced4bbb1718c0031818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243c83e081d63703ccd3c3e0762fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f296d5c21025b6f4e42c4deb6cef8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56a9c75ac21add1f376923b7c5ac621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d5d5c4ddec6dcbb2d20585bdbe4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1d68fae829b9e20252d8192b781e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b65aee7bfe8c98e5ec5618bb593d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2518986ba1d6699e462b60449b96a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac197fdcf67a2b05fc4642eac074b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf5a09c8ad13c5241b7b59b183f7bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d5e1b1559ee3c34c2101d068c1ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f093a018e2c6c6694a73b504707e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c00e8992e037f79d6bdeb9e95e3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c7860c06edc09abd7450d24d820731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e2cd953e06484fa7a1e9b67fa21e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063236902933b0e40dd9c39e706c7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901daef79e860feafd4e1f963c706a3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a7deddf08426c84547f11c38127c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084341e132649b79906df43b3a14ac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e87de08dfc59506a0c8eb7314dbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a820a7975f4e7e539f171720e570ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39bdac1cb69eef1ce91cab7e7aeea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5f866d0aca761980b29875c6b2af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cddd3ff8c04251007d4cd6f272c9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f4c365ca7b3019fec18502bc183242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e798700feeee5339c2c84685b04443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cffa38b20f0fef1869b70239cbefd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5dca6be834108616d543433370e0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e0cce1cb1280e5efca6be26844f5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db380e1f1472937bd16c69d35bec2cdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef7bdcbb9337bcc3fda506cf9e12348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102ff7a2ddfe66b91baba874693ce549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bc87cc23babd2ffc895c5f94305d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873fed2f9c2298dcec00b7ccbe583951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed825a022cc016b53a9ab30c2142352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce3536d39726b37a9e32cd01f509d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5199cae1463672f4090a8d46924f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a447c54655ea7f91c79aca5ae840055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea49107f3e41cee9e608c6823cc8bea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b299782a37f23fb1e3cedc2405a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5a24d913e5d7af5d48bb9f42711258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf90e5dd53a56b17f893e2c30026059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b52df115f54a7a19255b382d525dfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad03ab5cad7be22f416cdd7b2cfa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9dafc4a01bbebdc427d7b1a371b3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db7c425ad8d35266d7a162412efc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536d57ece1c6b466ce24f2505becc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aee84fb602f3230a101dc6456f7c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1aa94e80cbd0b14a943154c4841e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c394c2b1c9cd1d97e0a3b7eed80f9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff6ade452d17c0e926b430c5e7433968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77997fa4f34ac9ffaaf6018d480072469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0ef621a433db0b30352bec13f51f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456b3ae4917ce67106656565628e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a9bbdfd299ab762f2323f326571e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f283b84e62e95340237e973e3470773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff38d68c593b77ee3b69683f7a4d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c482b835843237d1fe79a56d9c2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71119e4706f5a6405d9696abfd3838676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef9af67db6fa366290077147882e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca902800982448e9e7413d7db2e2a57578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59a8df72c05c7e532ac938cfee4de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7bcba14c9ce3ef9a869795dfec9b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7173c5f41a25615dd6e3a59e9dad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe440c537dd75d5eaac8ea943bbc9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddd333065a5b78627e9b0b64cdf9f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd125f3766a2180f529393e44471784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a184bb64d2b235e142486229bef1e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c42f53255f1142ccae7dc8e5a97886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f4a99c297dccc5de7953d74c53a6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe8dbd49095cc30201ccef07c7b3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332dbf5cf4a6510b0e95d753f4cc52689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ec9b41d7c837492be0b5dc37bf4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e0bd8c0f94a16a645d262aa066cf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22622ba0b442185231e37aa2faac4ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188b4f63df95623663e98cb9d8852893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3853fc3f1a91cd7f5f6bc4c6047094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d367b7d8e3080b6779f3d951ccb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd283a9d45dab27445dc5004f3a7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc38c3febe83e8ea17562c6234cd9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c1ac64cf9b7c0b4f2b927458e3f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72c215b698007ada1454a9db3b2e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccdbf41858ded643368766a99c0fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68d012e8d9c91df23dec756069b26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b49e3474994be4019b7d18f2835dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a000fd99e5ab47bf8e05509cea143b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9ce34af7651717e5a18625fe58af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303212891f1b95d159749fcb4aa55ca3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d275adf68bf824f187ee8b9fe15ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428e2e7eebf1a3f29d298667956d29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230f7cc181a339b1da7b7df5f25aea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1948a8bccd0ce4fc9fef17aa3754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684f48e619f15aa0760d142beb36aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2b76a2ccc685cfba325f2f62ebdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985d4b39e2b7d5a837076f516381d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295b3f4efe85d94b92333f6a619de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97399f58346e9cca21419810fbeb07e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc676bbca3ae095ab4b2e39ead62ca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd145c0a0114f4fab3f3d9f02c786116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb522c1004ee4355a0a61efcbe27e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ee7600460596c975053b0c112fa3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637089b10898656e9e1fc51bf95577119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a605f625f76cc825f0d2d975d5499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54227b94cbf062c7e7e707b7b491a4ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e672becdc0cce5e85a25500d501f3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec779369ff5bd7941ac5b8b98ed55f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea9f4db01f84bf95fd197926ae576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdedaff785dd1611ebe017f8217562b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de9766a1a1bf7d1408ed38c0cb02d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a14d968b93f4f9894b28e928fa49c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae794d10b000552fa866282905fdfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0849ebf22889eb9be360e766efd5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4a9461724ea9a9b7be186ee90f1f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d19502cf20bf464cf688a35c16e107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b2b8dff4fa442c6dd1e3628d3827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb23caafca11f8f5c349281dff955f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc0fdb7e8b0dda14f6b0956f3ae132134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9477fe9d4b06bed00a0af4e383b80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae43c190cf48046e14454f0aa3d608136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7f4ca77a0789d2256ad81c0cd41e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e090023bd6e7e1bd20e6e1890905a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f014a5889b40ca7284dcba6cdf770139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66fabb9d253ed935991a2ac6d497fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e227e55c5b2319ccd07054d0c97a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591b29c4043b76b3fe74f2b63d95563142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be62ad136261eabc14ac305d0d5948143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e49df6707563105ea9c8bd55b6382144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50304f2481567d144897954f28fba0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd26953938766a8512d50f314e8def146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6228a0d2d2fd52195e9222e6810de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33222df38d412cf61cc828188548a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff643581032766a139a3daf2a51dc17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c5034b90348ce991035dc7c6fe98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2dbbb5e9cab991f433fde9939c7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf57f48fd69d7a86a172258dd9bffc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f811e45e0bb876d22334bdce0653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f680f9ffd8768532f9909819f4efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4af8a25b7db6885801c036a622f71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec62f183671cdc90836dc96fb713e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25dbf5876253de5fa799bc7b515a30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c436f7fb9043f2a39c83a28cc3c3e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91fecab380e5e27b5d740da3721b77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29334c8bfff574485f6622203e798f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a305aee22de7634f8b2079c5431665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8d7622dfde63f7d01dda2c99bed3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece37c0cde5cdfd83b983e3a31a8e32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57528f8683e5e2358f26d5d91c6bad7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e8da8c8518df6e87e1149ee81d9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a2aca50d3fed0b86b25155640c7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73dc3508c95c34baa1c782559321f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7dff1092ef59ea1e49759807fec16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a263d726eb085a9b2f34e63c36cdb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c9153a817103b8349f284e66cdaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976db1e563405e92810ceda8cde0a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06186c5e55091c3e94d56da9493a14f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e00ee78c7cc8f951e709fb7431935173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbda5865e7394d1ddc1d05dee10192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a542b2a82f0bb9561f80dfb6537378175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b749c05dae6702fea0545722d223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcefd1a6e6c3005399901af36309bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46023dce19557f4052a981a41aa31914178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873715dcb3d2f46e16a04d4dc44ab7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2568cf50283f8bc92d61b012d258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee27e0eb95e1dd9d8155f9c7116331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9a021e7a175303133c64a228f4da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e64c4e07c352aceb0a4191ada1667183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a20f0ed2b74228d3bd2d2b88b3013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40ef7f83ea59d190bf20c728ef682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff96c79e830df9644593247c8e5b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11902be2ba7cfcbadae14547d57593f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c342928f3725fe114b163172f325188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1b58cf8fd069762c88517b4f9f81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d1cfe207123f93eb9a3ee4072a4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50672a6c4925e8d4f69d2b59d32065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ac9448326ffbeb0b89dd637e04fcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e82e5620f16eed5c79856a2561831193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e517b9d781cfd50d6007e1b14c4757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1185684f8e5221858ff70a0757f674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d642e9f88ea7d38841818d381e7d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b44275246f27a4ad03dce2607f404f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da03a38bae4496eaf98d4fbc1227a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c78c8c678b25635ca5bda8909409199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989b3cca05b353c9d899688ab954843200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3f27ae83075d5e0d35bc155e887a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe580845345aa937d81734f70b9030202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797addca123d6691a3f5973adc38cfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe30a1e0f0a99f32336093c0a8b68d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e304648e8cdb8442cee9304308918205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460db9e065ca1edad0616059804c675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608994ab6a08bb27b06348c07a09baec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf68c6096a6a3c55af52864e4fa39b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863df84d869074799e13444876932e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790680b5b309ba38ecc174100be841210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e953d27fad77b8a1fa845a0e7910211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d6ed612af0faff3a5788489348d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863083acdfaec36bb12a19f67065cf52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1cf66120014b9bc8e5b980faf56fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c557ba97c406049b94390e821b1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ced3fb3b266558311e92e599d2f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9f2c5502672753c5feef3c654db60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c156416263044042aef5f495e260d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405317af22caeec1be5b0a771ee924f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3daeaa00d9efb2126352641de69a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba77694e383249732a59cc561265e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17958fede8ba6777a741a0889e60d89c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c978cb22ab54aaa776430fd5dbf692223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2bd404ba08e8fc20ebf7710a9fe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54e804157279e74fd63bb0091d39f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c266c23bf18b5925b9ff704fa1a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51adb452dc87d62f1a5e4764ba9ba4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa42256157ab688001482420fa89fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dacd7ed4a0dbccffab5dcbd594aa8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d77d445605c884d25b0ec11922c10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c564d325da0c926a098817e3e77a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e49ed6fa1820c8e37137d40829343232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb1dcd96083cd532115a73797121a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21ce312577a97e6dcb063642db406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42c030a183f4ab13e5ad834b43ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88f759e194964939caf3f66f52c83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdb4f3eba82b0db25b659901f2450237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dc68b245b6c519c187e37fe1748f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd66787b8a8633186b1a4ae00a3a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792f64f2fce522c6ac2900f719cd40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f43682e0c6eefbe48a5cea096914b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b994cd822c4d42d0361cd0a1c8d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b234a58b8884f2a56d34981a7fc83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a175d0369801473aa7d2382adab9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac62c1d817df75223800396eee0aef1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575973815e20721caff215cc3fdd856d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7572f3c89bab64c57498d6c93c04b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5dbb05ec14b30f91bd10e75edbbda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f85ba5c715bea8e229af6aa07bf6ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd025b2a3eb1f700ec7364a6f27b5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ea708bea32f7dc32f030674b8a92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0368207fccdae8e1bb2b562af4ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b76ae609b8b89011c2efaa90a8f5fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbafefc03d26f4fe42f50b0fb8b839a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e1797b8009e473f9168200f7d8f5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f17835c9115b99c35eb8bec7b330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41f63d195bab15e312f5c06a62ead1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e29d5b07a7d38893eca93f97fa70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d603cf9934b4622702ab93ded7344259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc7709768504b78811250791cab18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8c6beccce09ea0aaa0e9ce5c80b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6cc8076b689a274fc50c96088d0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3736a36ad8db38ce16300a9ceddf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59752488e51990dfb0d48e01a7f84acb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748415023b757a3b1321e57866c7ba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5e317fdfa0651604f198bbd78106266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c10d7ca385e6fbc56b0bcd61bfaa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8663fd5f67cdab63b6f5b67f3fe2ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3e5dac062f19388a0be6bf2f8e23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a2f2bb857261e422477bd8e6a6ffe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4daee41d0bb7173a0000f4e3a880b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d28b589e867dad884da0a27417ac6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802092be37eda29c946fe922a98b68c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d785494d09a45d44ec1a516dca0bba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59440632603a7b6f4b21e7ec5607e207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8abb332a85c529b5967514d4ee232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a0ce7ba9b467b433f5c9932c34031277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e900f990d642bce48dec5383d9f029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95993591df1284204853a342e260de1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642841fc79d76c1a1c9b14ccf4aa558f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44841be926a608164896c3203f9a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71c2681698d9c1c0a08d9894b4a56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b510103a023450829465c174e90014283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89625c05b9bfb893edf580ec7d730284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae58b2bc8a912b7636c6cfc3a764c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f3db2c947cc072d640a585b2ab33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4300666a83f97893d61b30fb9524b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb862dae9161c9c0fdecbed911c6920288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3ae9ac4641374c98b067bfb3ad4e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59e1ef20a62882f03e1d877a0555c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2f3f564ba072a6279a271e0994564291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811335c6c0b14b4c4cc2dbd5c3d1b642292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8963b252a791cc52aeef53c463479293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1533b7469780e517b89d28163654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286a34aa6d6c1ca4e6b50459c197a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40a2a50f493720a4736c402554e9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb25cd9017942d9b83a3248e75b1465297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a411189d00ccec3646fdbe6c404a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6240eed90afe6600304968875211299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a843a0d9b56be7c2e27a976d675c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e089d4f02484483e22c593a3614b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12b6d5399a35cdec9ed9d63572e5bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f48e86e7ab093cf2f32d7ac38bb03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206a0b6dd1767236e120d7fe5d9891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583701a823e08ef9dd10f0f9c7362184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b17205704c8a1219dc1cad38bd327306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ddfdf6e9431f2be35799cb0b4d62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7499a0ecd0ab2813b8baf945fabf90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5326db0fefe9ccdb96c822453b6a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66a97b26495cd2cb75958dbd01cd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dace996750395269255a4a7152a81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7008c67abfecd7ce647c205367c98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4039c3b824b9b186267a8565d183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806add491b8273a818d06e3670bb900314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb55099fac565cc4f47a7bfef43529b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268754e1077ffd4254a0bba018012457316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad5fdb73aedbd602b101ee3474f26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf71f26897ccbcbcd17df3683704e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13845880fd880d5b894b10f996373f10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dccc287f62b72298d8c38fc810f793320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f90ff2e6361f4cc4c3a574046164e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319e97cf416eac174e20bc944028f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c4ee81cb34e0b9750c1c9de2cfa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867ce225352c64c3bb7790b3d70667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e55246253a7f67b11153f0e4ca8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c35c0e55c0d54f39c51f8ac5c80a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355336e548689b2be6dc5bd55831e18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fd78b13fbed0c95829d49ccfa1e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3323920187aa3216b5087ac90ff59e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc9f18681306d518bb045f800f233330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7dcbeb97587dca116e3ae967ad71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8bffd59b56a96a70faa0b5e6aa8da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447130635fa47a5d206ab6a7ae65933333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d9b46ee628a5ed7fe77ccaed175e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa606b8fb15cbef59612cbbf3565b00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd185602262fe803ebd4e81b109d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b0999afb1a59ff1d83aa8e018c589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b4d0773a805a6d98bdfd024c8295338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031220ecd156373199ea8452862a7f38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583965e40c3cabeab798314080c5b91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9c616a60ac8c2ec26206db04ed8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37acba33c2cc96799f7854cdb7430e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9248110b29bca64f48b45fc6c5a1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e5a66ae02a32026f2f95d2f2a16b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1f28acff1c7c1e5b0174f85e3695a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8222ad4307bf1f09c3787b768923f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7a18d8ca3a0aeddf589ec15e7100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee36c75e2e93710aee1a048c42ff96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f2fed6f68fb09ec7efb4546a01f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cc98c4c668847c648591b1d396e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699eb87f5a93f3474e3b25bd26ad6d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1c86d8119edaf8336ee9f60fa407352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1b7a8f544fe9bd3c0f986748ec00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0f3516793d3e7d3719626aa8226a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d52c364448cdcf0306a1f20f45c82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bdc92145daaf61f5d9c6c2135f5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f79d9ecc5df2eddce5a6c2ed287a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4db8d8e655db381ec3b288023f9e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cde299f7551548f1efa07b12afb3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06dd3b18c1a43c2bf31c92863384a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991659a26d41165a6d6ee961a348a63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ece2ecf45051a05fe9061bed0f48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464a3319ab3416874399e6610f0650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d0a06b28c545c6b7768d879a596ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48099921e4fa6d092f0f1d43cb65ab0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa81dd44243dd8a22ed82ed9f94c22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa361306940dd71a70a627025b04c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347ff781fc60314e47ccae94af4a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee08b5fca148eda09d648cc4b1549369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d3a9df61e36aeb9f51e0bf55aafe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9cfba4564302cc913811eb9add3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a2f9c7a029690eae238845cda80b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c201c13be04a524aa2fd49eec3c17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7bea427999f51821b71911537ad13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd19d2b00cba4c7feabf9c7c01edfba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23fa31b6592318244a480b70046d0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106305a50d59bc11d4bd08cb82d889c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612cf0d68f3d34612686a7394a947c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732898aeb8e8a324dee001337b4af509379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1095bf9e6f347575450fbc7804f5d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ab1ebe78b0149a0207fad09f5ea9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c1c4b9a71f09ef6b22d789177c172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30f65ab38e13c8ce2d55bbb045147383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3fe78ded2157c652a9bc2e7f8c4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d57bc8156291cb6ebdc2e6f581668385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66b538b851a335ab1a00822b671b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dba01887d36cada14b86f30f74c42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f77086cc27ef16806b1794c620a12b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3836b75589d5c04f1dd9a0b97e1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53dc95c627cad58b86d3d7c368bb07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b9a9ab8b772e14f76f020fc56d2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325ee376ae761c5541a7e81075317d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762c5622b7dd2e6a9967e93661dc56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8c1f918b4d5d457c6a5cd49415bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb44a7403c3373bda84459c0f5a1cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00de073609b3b7411585be394bf1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecef88bd9be065c86dedfabed92d2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba418a0634500c7dd88d5501d5aaad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ab2482225d6b4252e14844c5e350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef45368ba644606089a01df5bb32a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88b19c5333cd9b8e22d4ada7275ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c84759047f3744ff3f641795a435402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbab56bdd3a02a12f3e6e88fb7f5cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8bb91fb469e048f89d3d09e49c949404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b647dbd5d1f8db074b93940769ca2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ad014442fca600016958b53de593406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ff6a00814f7db62708e232d21fd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce0e5d3824ae81c97bb4444b04ce1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29149fe8f19d854b84fb46de324c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7e8592e9e36f6d93c7da66fd4ee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907813b4b43657b0493952aebc2f610411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8b17ca3427cd38fb90a6e8b6cf2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff4701cad9430f73880e76a92c56e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a99f2173e3eec69e9cf55309c8a40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5f2e95eab05e73e1dee097b900e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ae8a08616586f03b102ae1685776416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1151227f618d926e9354fd4786d24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff329f5d3947d297621179aacc5435418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e158df5fab68f6bb451053fc645d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb10ff54e3427a586f2dd2d6eaaaf3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb4bd7f8c54207c91ea335f3d710d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382d7703214c4cbaf94f4a3df306e93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c81ed2983235c84788a3416ad879423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059f97f7e7cf57cf5db3d79093c8d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef340ec8bd80d6a1ba93a617451ed4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf0e41328b96575213987b932e9d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a548cd7baed11bec505b89322bc7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f7ee6024eb8f899c0c5206e80dc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386289316c6464edcf1e1fa297c5258429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c39ea5f26b37d17707ba46b066adc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e35441bba0a425cf3ed66d82db631431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4721da97fb1f1f3744e33992dab4d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0bf7fd1f5113fb2c09ef356e894f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a831bcf50089832ed8a638f753ad2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a43ad8d151e4e900db40626ad5d663435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd20f4983a8e72fbb129af17bc2eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04b55b3c9a4e3aff1c7a04d1384d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3df80800f62ebef588e463778ba68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b1cf0fb0f0e76cd3f1407e719624439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e120c59293d4d791582fd3c3161d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1592891d5f4a672d63cb793f70e76ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069df3b6068b55f49cc0e78555449a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba4f48e63c4c3d9182a2243314b57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521235e591ba221753b102b1b328ab7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381342bb4dacad680253cbc86f1fa73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31992794497824e306e9d226a34972446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab6a3924cd1cada64b27f66c63379447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e728c1616ec9c33b85791d8a8141448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df58ee512ba3a0e03b6a455f6c9c275449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673238799513f368982ee4b06263130450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae203bd9f9874175f81e377f0baa72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a1254b49e7a4ed84b445edd760047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505596de939e689fc312c0c0111e48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc9feba020ba40f3d795bc3d19425454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f82a3a6ef927943f6912239b9b3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f0013b521f12d7ebc386fd058c5c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c976d7e13a50fdf2343d5f19896c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35a9ecef6275bba9f41f007d8170f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa94daa2f23b8c2055d67088d1b0fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a077ae8c9c3c001431181db9dfe97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57b685854a21d2519311f646eb84a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d26bf4d16a9dc53d4fa4def44e062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de17f87c077700fc0a5bfab1e06cde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386973dafd7ebd6b305b18d72791fb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d83aab524e476864adc92bdcef063465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327aa3b4da3bede55aa36e744e778a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7492111cdc2df20f3f17add97bacf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a5e87a1bf5a9784f46dfd53debd96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6f086557534c3b6fee1285ca2dc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fcd592c471084d92388ab930e0359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979db96db05ff6ffc03a8532486b4e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e943faa96be43f1dab539adbe0d750472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220ec2f586f126903f8042c9aeedf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d189d8698acbf63acc8e540130f6af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d5e7cf3fd5467c75b725c20c9b01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f6875eacec1416e9b06dbee80b3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d2ed33b078b02f72a1cd53f37f0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32f9993e47815d79dacf71a16f48a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161143f9e1cbcf05eb4543974b043190479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda62959c15eab5e97a4bd7a1e6bf6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920dbb43b8585ef0c16a9bb028c56be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009156465b96fcf323e8a32687f06bc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ebee235e1a326c750ec67ffd9abe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fef93b01d54bd3dc3940e29555fd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64d947a2f782bd06131d3a5d54b81c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2bc6684ad9b2f7bb8064e163465e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05983238bd837a101be01d24caecdd53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba914155babcf4e38bcbf52cb025e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61717d9e27424c7178ef8fa683b46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb0b1e99eefc12972413945b6fce0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7fa6b6f464a6ecea0c5d0d02bceff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8c452e81754f98e8bf1a82e7760e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572820e083f04da0a7993fba574e59b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93dc402a8f8b65bb0a79e1398618b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc6cedd199d47aef59a454e2f78799495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c5f660279044ec122f61953b70d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced20272e52df7d380b1d8d4e64a07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801484eb7b69fc9bba5779d8a66f77e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d4014c6f9fb5fc2954127f83ce90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36a869af04f26107663fc6c4ab930500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0b47255cfc9a7ff3af0025bd5746501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c218ad2458b3009a70e0cd721478502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2816c0455d77422b7c6ae13e67df3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da9a14d44d21adf7c92b00064894d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3876e68a6874b9fef15c8df27cc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c0eb69e0912703bd6665f0e04073506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fdaf7c0da677a433b42e381b3a49f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed3694bb82217ceadbf156542c1b71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1245c7f78f004a63d3f68041d619b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25f1c6e5f37c6a7afbe7330da11539510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0304d9870171c000ae9c042716ad363511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f435269357221181c99b8e8e6c7058512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c82f677925970180221c3cd30a61e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5c9d8eef6edb271bb28cd7064320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a537dc3d7b3732be435503404c3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e77016694de4f3c8c29720f32034a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ce89cd0dbe9ccdca3600be49e0c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe312a93871cd2ef91617bd20d57d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e1aa8e225c749fb10a10a98ebfcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04313ca9146f1367eacac94f7b88c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e38e3b384bb9d560b827aaac929d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81196adcedf52d353fc46188b5ee868b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe92222ea9e68cc53c98fa17393664523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b4b06309446f083ff7c3bff100fcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc5038b13fc1c7873e98fe8557af5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf0f97caf621681518aafb17457bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68dba8677e8d250fc6dfc9facd7eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ba11ea874e7c1c916591a26e8deb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a304ab28cd77bde252621c6ac5bde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635daf14d36b91d2531a9cbb0f86293530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30504c756b48b55dd86bc4bf519088531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5016aac85d46bd8524c4d100de201a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71fc400896a71b9d6e3e369a600f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2d895986895c8da0ddaa4739daf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e721353fe80979164e9de1c987cda59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb34532a32c181e141f368b5cbc1b3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77a4f2495ec2e68aed61f3ed359a7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc57488093ec9968cde23ff932577a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fc2d7351d2bb573a25d5b57c551a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834a1fb8662cfccbe7cfe9ffff00eb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70fb7ceec975b2be1190fb96d1646541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ec3fcb37fe9de6b615ac0a7094ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1adbd7b66c7ae9540a46d056daf1b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca262f71dcae9887099e9fad5ee30e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417165fbbd8ad1caf1723d88797d5da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed15c08187a691e16f0aa8f8441e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086cca0bed3cc1d09caf0c762a7aa3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936de09283c05acc339af4d138e8cc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33440153b4fbf3b703412f85db99e20c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6096e43267eddbc666b6df0e922d52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8f48bf4fa8b494818e860682e5ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe668d1a5b8ad2820fcd1b1f1061cec8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e11a50d8f2f879418459d7f09490c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418e3ab66bdb283f356c42aa3182f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112caf242bdb553a52a9c588ea3ca54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ba8c16a25ee8bc4078a854828136556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873fc2fbab70359ab0b46e430ddfc0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf97de5665d93756162a3abdbad1a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec15d3691b5eece38b22a1e91e6e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc6971571753a584b638a4bb2b6c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691aa10d5737189af09c1d22a7bc90c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e554f95a6b6aff6d69ac9467bc04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda81365115960335f885a4a167421563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f912688331b52da0c95da8737694564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f880bce967a31ca66ea7d280a6975c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b97a4bba9bd055b5dc86fb21ce09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d80db16e54370c2a341b667d439b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e6ba178452d684ccc73b9475dc2fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d0966a8341ce056e553167aedf31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637098cedcb312be4ee1c7d2d42e25a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e28de58af689db21a89ca435de61e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b64aeb4a3977c93b991ca0f4e5e884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3b2e40cb0e1b307589fd7932332f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4128a3844e1c50fc443250b1705f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf29abbbe05974dc484d179da6c498c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859689f7c3e8caa2b6f87e3113021459576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a4c858fe7ac1ad9efa5648e3f702577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e866f81b4227795412d1b444b509fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9193473b878b9d2ee5fe27237c09f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745e2b735af949b7c4d67918e8faad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ce50aa73e1025f7d0f79a054dd5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5052226857c5bfa59388b3942d942582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26cfca95f3f37b547fdd78a628050583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade030097e5798de96d092d1e4728ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754886093e7efa188675dcba25389f42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860e7a6e5611d6b24ad932666c3c60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7883ebfbdc9d1999d1b2c3b25ab23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372587eefa5da509323a6055b52d77d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1bf8af5e9b340c1a6cdb2c11dae99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6011709a693e3d326ebeb05cb2c32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c551dcbed2677da7e2fd1674b69b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f06de4da6559fbb7c9dea521a771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623d849272a08f44e86cc352c538f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18801217ef39dc51fb65bd9b31fda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b11994e8d2031c6ec448d0377a269d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bcf194502eb9d24572bb81cf1f723596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cfb50e6cd3ca5b61183a3d2d28d42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c775cbb7f21de5d9a972f64d65ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd82cf09dfeff71b91b28e30db285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1aa9d1b18969d502a3f151f2dec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83939441d2f4202102921036d9d6ab70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317af7aeb316d07fc16c8b8d15d1ba3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f086a608634213e760b5c9466f278d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de110e372963e121d801c0a67eef8c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cafcaf624608fbb3dd27186010db2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1f73a6cca6ff9030353eae2b6356606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8cbbe41fb2b14b6a5aa4d8de48d36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4efd0834e9369cd55220de7e9aa25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99039c1debe8ffff9e6d19ac1ea3324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e85ec81564a8d88aa5b3a8f460a05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913511674be348a98eccfe8779ad00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634012785eb1539566bd624b0157b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9064454fb0c13d455ae0507b9707613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e923d27a98c77f2b5e864e30e585dd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc44bfe6c9140fc5f0562c3409b5dcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00348cf2381611ba43062be4a6f8191616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61e5947b07da9847d7ae0b525d37c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53353864dbc6b0e94fda36c78429ff5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606facfe94a169707c9b03660a81e546619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2013a7d8a4603973876192d160f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79703bbfd2307b0a369552ab5d2d30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab98405d6b4df63ac3562ffef56e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ed56e7b1b4a3c25dd136c88aae56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d69bae1f4946bb4db1dd7ad30122e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af90d14bd1c818831f3280f36e66c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ed31105a10eecad50f94629020ec4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cbc0de694533e34a0e9e26f56dde8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1e7880f8109bbed25a8cca31b282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00cb5a0634cc7e0ba385ed44379ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ca248c7d3c2ac41f486c40efc02b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fef64bb00bd24761e92102d2b8734631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf178f90a0704cbc3080c67102924632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e5dfb33be284dac5d74f0439b148633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322698aee4af4bd62e11af84947782634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718044167dcd7203044f83f609633c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b43f5de35bb07e550b7115fa1b61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25c1579bc32021eab1c2b564ea9ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba3a2832a6c33fb81261cd6660fd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbf621fabb651921d4be2a8db03692639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaccce006a981cd4a0cbe88770433a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c98955a514106f094d03fed332ef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0911e52a222a16a8700a4373f9d17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e27a36fb2b4fe63364cf25f9f870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1de1293a78d9b7b296c27a6321b9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46d2aee0c404e1d2726e4ecd4d985645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a779814d89c1f5013ea7888bfacd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890ed970d73e96f1013686506812f2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0296dc63ee14357beb25816fe70e45e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195763495e762349dc7bf2d8e38017649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d2a86d766c8b35c752ecc5f9310b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85c81ee05047cc573aa31ae60ca04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de600b9f5daa221216cba2e532449b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc04408a184ef62700167c0d9e6251653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac23444bb316a0071d62783d6e133d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b7ee1d2330ef14ff980ab601b3f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482216d39f9063bbbdc049f18d6f547656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c84f49aa877b57165eada3a95e7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9f7330d8b6c5605c87df181d9f712658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd261ed22bd246d818b7a17bbc61a258659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6306a250a005d9d5f1b880cf277218660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad85834c8b6d4bc815441458b3f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230627eea2f66129d6d30a2181bbb877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7ecd94caee5ca83ffd96e8c5051db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab1b7357a8cd784dddbbb7831ad15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bd1e7fd03c262d38c52980193a268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88493127fd5144a934bb2329932dfd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ba96adedcf504c2b7dad430b9f9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0674a2a8cd1a9deb0dddb587a5352668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e63ccaec8f511ceaf3b6757505a82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b316659c7e8c9ee3ec99d09fa52b73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7f1b16a9890ab7fa9a530615e633671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e116ac873c74a396f9f42e7d28382672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87ca8927a4fdab6f39f178d0beb74a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f678a385046042779ea44de56123f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d89dedab09933481a0532542955d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf92bacff94031df5153b9ec24736676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b662f2e81a6abfae396ed21b986fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52f4f405a322e29ba3b1403c20f8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78e1baad14210b38390abf5e6c2dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9ddebda687511245bbd432dfe6d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a76397bd2e5bd8670851e4456a9c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d16043439fc766ef24c1ccde4533682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6356a50cffbb37ca29c39bff7ec6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6789400c0ca67126627903bbaf136684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b7a95132b72e27c3bcd8d9508501685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b273be144d520c1022815265cfa69a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457ad4d9fba98fc62261a615915249687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2d2ad9d693e46b562a906f0ee383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5f12a7456077436968f1a5f21cbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837cb9c32c167fdcfd6cd2b0d88e24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e25556d376e8bf612b32953c4bd19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e07277fee94cbed7c7ffc2b253c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdd6e191d649dfd9f7354678985b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a981f4298a99b184c3292ba5c1ccf4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd75613ddcfadc088751cdafd116604695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d74bdcde4fa0190338e0b26ca73f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a78436d96c905b7c80a2aab8f0d96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c3c7cdc0803338cddbf091416e41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7bc5dbf931ee27aa555fbe5a5e6cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b136eb53c28cffd9ee6a6554808d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185bcb0b5f75826527ba5a68385a5db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592615aff2bc3d8c96665f621b81a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8cd5bad3e879bb7721b37aa0e24a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea9102a82322c0d2763c3af1947bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d1be6b1e7cc74b7d3fea697a8238705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0916141d7a96716ed25ca1119bdfa1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935674ff6b0f7e35244380d965502d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e140abe3aad8b4fd8fa2eb9a30e132708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a8509439c63b395276a0acec3b1af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1cbf8869d6f86a9d5d1f7a9c84ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc26d6011dafcb2fc45c0259a698e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a34e0f5e2563c5046f3ca64550d532712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc9251d1fe5242c77b31d78c80dfe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7505a45e174da3cb59f377f28f83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd628b015f29f376c7821413fdcac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40386fe1a4661cc9c61d1104b428a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046502f3c726c6bcce10741c6edf9a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6cce2989f3a49a655b7384bef8c6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cff23875ad1435fcea2cd2d6e35ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd93b661706fe3beed3d016f6288c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07b35803435bc4079777a41beec17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4523b9b9100b1e33ec6da3c3382c41e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe882fc798d1886aa441d296f79b4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c80a281734ede4ea6080f16b2f27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed5e7ba6fa3a99b753ab3650836f17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330eeeb5efe823ba081b00ee66c5f8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357a42cb7b70b102e1eb20faf15275727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed444f5ebc70e2fd371fe403d1b4b431728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd376102c270292780dd27c32b1fa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8a4e9b9f9d9b2662b3a4e254bb8e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbac7cacfa6567a6ffe221293c65979731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae435b1d1fa9868f64f3d94aebc1002e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca7959ee2c73eaf31e212f426f2b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25417854e94eb467cab90901b08dd3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f5ded9ce6dc12c31d36c7ee82b2f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95ffacd15013c1fda0d18834ef0a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4e7965bdf2da38674ac5ff5f3d8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ecd8d302b6fab2a9ce493ee96f2b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256fae6f1eb73de4f3a2960b02d0aa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174e207bf84d46661add50964078c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac4210c999dd4a53e5498125ed8999741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc969da0a380dc1323ddc68d5ef2007742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742f5a495d55ecf7f543a987ad757f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e9d3b2031bd242c08508ec88973fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db776b6b883de6ed6e97f92a05a1022745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a4a41cf23b3cf1b6bcc329d97057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223412bdf65152184ad4c7bd0718fde5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e9e3b09ea7c58795aa2875228ecf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e8d611b554b80778a440f8a367c7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77367b58eeeba99a6963f2d47e794f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cf1b8a68c2af5c28d531c2ba2a81c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac0c33976f758542fd2ffbb119c1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463731bb36ec4f3112897f394be6f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd51d0dfa56d796cb877129d41ec06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4280153ee1947e04a99e65fba5ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd4e6e9e8247666f7939f06459c2d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c167100b265f076e4288dcdec336d35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed0c6d66d951a0d85e0ceeff443a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb935f2e62a901baed860a56fb1ca2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ac8d5dcbe6d944fcae90d15e6ca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f0eb84d7732b3f0319e70eb9b6002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874208d4c5698e431fcaf16374883ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49be22f7ef52c935721a46f9c9f3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a86bc2d587a088226a211f1f9f0555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b3ed121c4b837fbbef81d3c802946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793db76f3d6563addf3dd02b5cf2187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782da4def574608c1e5abed1471903c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec59e1d68e49abf18c99ad35646379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1bfee5d4e80fa480792a4cb3d7a6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6953f6f27e21aece59df5cf613695711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8dd2cd11fbf6cc3c2fac5be3471612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40364f0d7bf7c4f967136f0309901f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f4277ea34824b70e6f07eb77b84f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1e5881ccea564b479554f05b021d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca0d63d5cbd8c6156ce89e351367816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a665a4851811371afeb226a5477cc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137a28355b639c7d2176adeb242f0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43630b702263ae94f5a5f3b43c5e8e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214b0a1dfe2c7f6d1fb7658142336720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0edf94455d72a7542b0d77461ecf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d35ae2932a64af51f00231cd988b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b772a1b008134de39e3760f7a34723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792e395d7b4a24c616e58472adfe0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece21975b97c6c0c0f7676c45b069de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d4c0f7a60fad6dcee6164f8c2916d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce6bb6c86f401bd37b7357057b57e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f129cf4a181c53de486887556aac128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7ad49592f21357fbbae45265e52f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7afd0f69af8124d03b30677024182230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce4002cdf6afad630306d5b33695c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748739b482ea98516b0db8adf79ff5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2efa640a406da7a82ecfca875b4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54935797f193c9cad65cfd9fb9e7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5903afe04bab28e65122fd64100c2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed55c57c10a11aa83c8336ef6cddb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ffdfc9d8f2007c768c2be9ac7c2ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6d190c71e40550d00a7323bd76e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc5b7687b2749319b036e0194145539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfaba1a90daf579eda55c06899d1ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8d567674924a0342696cfd551f36541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd1d215e2d7182a379c1b7fd62fa6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f84a982da98a090a437ad6a6505543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa37d5881722f48adc539c7b446ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b017defe1fbbc144a217956701ca9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8923cbdcd0d9f7d77eb88baadb95d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb1600c79e4df768cf723616dcafd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32a4df9a32149e2f1e121e707f304248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb40a67e27b6abb8136b1661e49c0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f6cfc03aa45ca80bc39c8d823ab750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d0bcc55afe2c4307129c2797c055751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03c85788d9c0674f9a1fa962823e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6edbbd5a81003088ec5eb0f3ea2e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a99d67c8e4650184ac628bd1566954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33829f8e888c2bd9c49aec14d2cae8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab8515d840cdafead3075ca31f6bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ac3d6654036d6f7593ad681f2b3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507665482234732e60fcfead6b266758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023ef838b0c5c83cf63d8bba2a693759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f119c803d99949a020cf1962359c12460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac019a687757d73d4807658931ef6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd15875b6a99d97fd94abba6dfa90e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c094f66cc38d8d70108f198caf6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f4ea6ce7b6481b3a43e948cfd1a5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7206b6ac9ca932be692ce9e630efa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc5c1aaa836b14f2b2b6f2d04c12566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac364175e505052bbd1e09aba76853067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6d450f17a4d62add4fa15bd7724c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd581932c4d4560b89f0c8f8edcedcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa623fffbfbbd0990875df41f1c2ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27549d9485e9d04034eb1e5624541f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f8a3a02102529360587a4f2fb538172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe9839519fc9b6e3eb8bb171c3b7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcfecff17b8cc5bef0617cd8a1398874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6ca8d5f7e62a21e377aba196bc4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01e1f7d04060d6ceef6c7b5badd2bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5577cc11e5918497370199bb26cee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1f9a899eb62cad27cb3b36511870578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164ac595821dc7df102adabd009b4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8ec33a9a5e9487a20cdb2931377e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade00c2067894e9e67b291557d18efb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76cd1508566123e5ae53b0a517747482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157ae21585804bd4310ac965444b1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85df0540e4dd4f8b7813794135b95384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc459891674ca3fb8576fa70906ebcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d16e5be36848e67a82470b55744886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd4e9bfdbaf4c699f7a3ffce2670d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0fd7afd5eacfdff5280ffd56e56288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbeb407464e7c27de9dbd85ef6399089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366020b79c06938169f2e77307b03e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a8eecbc9174a6085ca6e664920c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6084d24b6233fe8aac6149c2b07092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666276667abc3eff57a5eda05d98cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16169efdfa426394f0c9a65cbd94394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae81eb1489ec633de0098e55a2eb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ecaa6aea563f7fd95993a38ed7b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ac4dd30cdc88e8445ef8a270b85097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28107e89c15a23b404b466e3e7181e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29dd1dba8c76aa3e03b06ca57afecb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181570965d39acfa80cfc20cbf47400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3316f73edd1ee94901b8bfe39bbdc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4617518f752af840dbf2324836daa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fa5b4969c5334c8704573c977953103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680fe63479f8522b2313d857fb0e549104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4394495ffcef744e0371ebcc0fdc44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b7e70a3899a945a34a9a3e085f662106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47609b1512b1b90ee4defcecf7a5cbc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7943cd2d5ebf8209964491c91f97ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d6a9c7bb5fcb35630c51a2639881109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf000960836a3c2acdd3b0ff695e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881039af2d13d904f172c7502b151a51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21474f0c4a771773082a5d61c79be9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc18240799056d93ad245c75c6eca5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446adb5e9daa9cc0a4e0f76ff748ee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9be81d8ad397d05c6b08287d7bfb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3ba6ad71755298b10a8cbff09d95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed27e58adfe7cb1d69d494686bb066117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0719feeb44ee85d7b2ab4e8c8232118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b860b74af13f34a40488f546f452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f20e314c9f4e563a76027b89454b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2202748907191fdb81d37f0879f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e859c2b64bc5e8fed2d2fd45963e49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388566febc633f470e45c81d069b3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11540400077a7e75048b22dd56fdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b4e60a30fd4657dbb1bbec4404ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e986cae59e5c966bf280b1d75eb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6039112ac121344085a575e858beb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da35fd623cb670d7926abd605ca75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2dae65a40aa1e922a24ef22c10fd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fd34539979def6efa0a73c8de6d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea726fd212edb1997acb0d381ccea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38395f964bf70356195ba162787fbb3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea910efd58c3b262e087c3d684feeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2f63a4a797b12158d4764903a910134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7dc6a49dfcb1693977d23dfef070135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c693c01147caf14280a0c3f67b9f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebed71a9d4cbe4bc7b9098884a79fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfffd0b31758a49f452e3f63e5c97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0b43d3d9d737402697141f1fe999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928f1c39988ad8161cf7feb5d9c428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895ed4b6d40c4f1085bbb0a5b1e224141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523eebb32ae99d54bf0e3e473dcb5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b03f5782698ef09ae62257f35094d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc0bc59ea3ef48dbbf6e9b2364899b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532b33e4a8e2e10cf24de48754b079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895211ca9705352665a52a14aaa8332146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8abb81ec5942c522087a795315df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c33ce891fb608c0495c3df98b5f32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4df12c54b58dc306afa996598b6411149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a8e8f02f079c6916aa963e953f4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01242a5b1e82e529d03959ac5345ac1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49adc137214690ab9fbad4fa975b393152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c07084f71e9aee46d0b415e87fcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325658764b68c670f800dcdc0bf9e21a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f56af5b2e02c6d970f83f41d54c885155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531be558cff5c93ad38f66bf3f56fea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395117d028649d98bc99c49f52e9ed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43091b5fc056bf3d1c6c52a9760706c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285145044c28f8dde7b43e241b22d8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932efc9892241f7fa156836c5a83c38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599ff7dca6896c29bfca35b8675a42a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c172abeb4097b85b0064bc3520cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833720bd272250aeb40f60bbf319c16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a98123488932a6878f0218f70f351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea3bf741bce050b9159a0cf57d346165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f471cbe36ae59c71a89c91edfe19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52358a6ee3f83b1613e7504e02959167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3310819ce870b6f0c06c93e7c17bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a06ed6e28f137360ed843376da4cda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b79b962bc73a2ae8b5be301d34b4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a2c4e522e0b7fab3c1b8b07d16c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1193aac7debc86cda8aa7d2ab161172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf00c27ea026bec482b3f58c952983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4b5a7796eacb4286e237bd6fb92a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f267ff22ea7eeb4000507b3c3e77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609d68840118f01a7e2bb39b7d298d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343d39d8d1081f0fcdfad7bccf3fae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f91261273c587af7630cf1a79faf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd15d2fdab6e5bc1d9c67f48357a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc222d61d7be8e13b0de0da822276d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0706d41912b4b242ea3f23169560181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368266aa68888f276c21ace74938b7d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ea4758ae3496758857cb7622164d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409837f34527a24c6d5d810a70f56eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f288914c5ecce89af0bcee750727185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48e2d162174d1a680178826ac951e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd34d74036f62baf283d67085725eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e2bb60231c8b118b8c5591f42704b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8cb467e14c27718d3d423b33c3292189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d78b497f258afab9ec268fce1b195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b72af722c2e8fba7e31878d990729191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc62cc04ef94fc221c1b0ab597092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d5cb0132d574538630818b3c95e2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834b27d9cffe0bea84a4158eaedc91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4784b3fd71aee3348fb86015b6a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a33e34098fcefb022b65fbff6fc00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e37b8d0446e38fc87fcf20bcf75c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ffc8486b68439a23431ab0e74e2e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecfcd7766c367cd30ecf7e7c53b0e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b01a53c4b9e257021ba8f36f3f7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3300037984f748f7775284f7dc265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cba8ed4c9c6f1aecd7e410e190bf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055fc87e82b104c8d8016350787386203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5ac3d50e47edd888bc38197d62de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc87d960430c40ccfa1e94aa31b211f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879487bbe1b099dd67d8b5e1de506e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1433bc09feaafaa40ba8fd50a49a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006651a9506c7279b4b7241b7cd576e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b351021ae7732273b5b3a7f3f52b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e30e3364d4334f27b1ec144b21f56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac747350928f672737a7d5590080e17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cc923fecc9037962dc16766cdeee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840602851c48717a307ce2bd44ecaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57249680286525ec3a178f4010c0e7f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a60e0aa3ffb2afa0a7d67a048dbb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0dc375ad516315902df24cf0bc350216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a01364e7e2793588385e5c18e2e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8d8219f4c2ac1ecfe38d782ae0ab3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863437effb978047e054ac659ea613e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722733e86a33297e0856ab86053075c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fdcbe5e0cf84ea66954b91d224616221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0733cd14cc11f312fb3a684c926ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a775a9186947f28c9be1bfb182513b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3edb18131aeeba292a2e14e802a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df51d1130d6f6c7b047f89a4ae0ed5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc927a10e95107b9f7534ac69c5a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c8fd1f5afe8223ad5815665dd0be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097d54ff4714986e93bc98f97f2139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcde10b1928bac22bb862367b4376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675657ff99326c46f2422a78d8c7c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2295b5b2f66509e6ecbbe8afd661b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d5199fbb58c0bf76b21c77ddee3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085000993febeda315afb83c1f878c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b6a1710831b3df6434c18a59c4ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2aebac8dbcb6e7fe92f47fd779cd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc83929d26a9eb1762451e10af007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744084a3c18177fbfd5dcbbd986ac53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e11b5a2f43ebdfab6ef4e9b013be1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13371cd14d8fee578c895b1fe3f5917239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989d791be89ddd8d72ba2823d022f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad0e523245c06f115ba66a85cdf1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f6658ca9de3fc933752d131af3e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf4444902642503a0e5d73f3efc40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f44dccc4049146f573236da14a10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f4d20d101f97c861e6777e1c6ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add76f21d05c6bb6d61c7489e8bd1d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451b4125f33fa019b068b587685247247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c4251ca29d927acdc9df241501eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0ebe8dc4d5437b24de390927369c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce403086a68b7705ea581e3b5d5c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9860383b996c161b77d8b088d2251251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aedb8eaa16320ddcc56f19a0ab5803252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f759b2e2b094430c0dd567a59faa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa7879b8fc979f2c80adae30d7fae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff560113b691cb05bdb8f14b99f620255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b447d0d185cc6cb9e17149ef4ef552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da99001dcecde217a9a878c841d28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbe4d55f92cf6223e27427acac27b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6acbceed748197f3d5caf2e29e47d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb459d47b4d025d7e4c4fcc6837868260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211d4e12f8b8471a81e6759541ac15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86071ae0c62e4df29a60b46aa8671a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a2e0aefbc4b026c651222bbb6e5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb34cbef0f336cdbe53fabb4b9addc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdd19d9256c41eabd665d4369e6a32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcbc874eba2aefe4a8be57ae96b2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756d9b19413f3a5d1eeb2a3a9e6d6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cbbcd19693ffad5075595965e282c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e7ec9e9215922f3d3a6e409ad428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ca2ed1ef34bcb7bdce7cd9046107270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1c30bb228c5a95892df095fa62d70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e235995f40d0fc413fee2008accd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aff3a62dc4fc7bf7c2de0b366fb0c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e31130e597d3468d1d63742d02b9ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e1674ed209eb1f644b521d668d24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb77606bfbeb117c6e97a9524cb148276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487425af89862524dd59b969514546cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36475b7daea75ebf2a83678572fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c5d988440209376d854b0fda8a94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dea42ecab34db0bb87e97cd6b6914280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e2f543282555e04667f9523f7d7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa519a94b6661d18e26df3e884129282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ebb1f0df4d16028beedc85472da8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a638e7fc4bfd9a9c6d42632903da2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a6c4bbac2db1c58113865957ff2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf35f0c08ac292512e9f94d06b8deb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828ece92821eacc6984503c8d1ac6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f07a53197a62b3264461d23dde6cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524040c4a6894684afd6d13479fbb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee74ea61238cb46efd7e74f9124b6db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8209d1d055be81005e852325baec8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5cf664795740ba9e93f3fea1d7b67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4e92235e0730cc2481c4161d009c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff7b8a2d4128efb646c6afd61e4da6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed69837a0dcbb4e29bbaeb454ed084295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d0aaa3d9624842fb653d4834fb6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fefb31654e53bcbd1afb993ff559f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f64c561c845b7765f8f0fe6ef005d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b260b88786341d7b33070377511648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c602f2cbfb664c7c8fd001ed131c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cefbabfeeac2dafb4252b9d814097301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec39e4d49f970e20d745bc62d79e8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246c0b2ff7668236e15cf425f61b18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41141297e475162b6c418df66d3ff80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e961c084af4bb2824a9fa02e8c3cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84677dd526f226a647d469afc4183f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29311caf97abb0e8b4c97642bb7c9c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bf66c2d92487ab78218ed1976b85e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22fa5e430683f2dec6dd8aec4c69f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835fea660f4377cb96c71c3602a2b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c1cf96af6ff3b58d40d5e49fe53d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca927ecb3f3fd06bbe388a5eb20a1ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829d7ac7e38b5390917a765d43534f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778e5aa09c0af5f5baa1e546738c94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef5262ebdef77467587cb0679fd089315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f84f2e6fa247d8bde7db0bb821f4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf9d94177d07365b140518caee9392317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246493f2f21726ae8cad6688ca28e2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148805fc5b3395457a94570d62a2eebf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6377e2d4a8702c0a8e9e14aa7f4ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8992b9ad3a9e49ab696921e81562e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210d9a3729f4bd179c96bd619e8f53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a694ae6d8794d25e9561c2fb615f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404595ae430f5996160be443de5a3c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e27c16cdf4382a39ab6773ecbd7495325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e358712ea9b243bf1340e9de92386326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59652055689e9f75e8e2feb7946e80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245dccffe34c4bef8866929f52fc67a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d39350d50e82a5a0d1051c237223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43920f3e8304389312632a618c8e66e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f0a2d8e4b43e0ab1a8057040ff4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9084ee1ba6068f6fb52ac0e9715b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f4af6580db5f16d3391d6c7e6f46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc526b144d84ebeb7f8552b8b288989334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb75df76344e4456f75c7ac28e7e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4fc74ab6a8e69c2d8de14fcfc6dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e8cb3d2bd2be007c26bf742779df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d6eb59042b211d8580fa964f802b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e11ca49962e4fe2c2b37924264dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2869554e595aa9b872f2c3064203aaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8163420a46b8951903b33b2a8ad7df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a22ed43e01897b8f843ba18c070ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ae68432f914ea7421cdb4c0abb72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd216892305a0d3165b438f575087344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05289cfa93f9983ee42fbfbd89a340345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a218aad664920b8da905acfd349ca6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d28cf1fda444169aa76da4e02a51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983469dcbac295931f97586ffb60ece2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ecc03576d0d963cf89abdcbe99a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e125da1de3749758d12bfc8ecd2f40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb677cb31ff0feeaaa572e45e53e21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046acc429e542b1c6d0b906744467c0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bff180fefeda9b7ef6d8a901f7248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff87d9ae76c29630fb40289ddfc9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f9dc52d279f806741f51d506791f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182853a459eca2e96b6a0655365134fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e04563351537acd15cd6f44e368f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358cd37fda53ea8e7fee6855854cc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1d0edb8c98c581a2e4193c4ac3aa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af1811e69c5f1aa714a886332927a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc9ad1d872b0361e39700dbb549da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba6666dc578215eaaec1d044695f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf558722d250f1482d60a6776f2a7c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2d10275fa2dff27ac28c01335b8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d0a78a16fca54684d19331e87414365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8036f2aae2386c61110565d4d286366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37579504bf0bc4a90cc55c7412fdb95a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e2b337f6724d31cc4b58c630ae04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8170d6e7963e64e22c2f525fa71e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297cc1c704025192471f698569ba42a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949275edc305985d7411f2094219c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc5cc1221c71c0d6c2a64204eeb03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323cd074211b4bf4a0ebef8a84c5be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53cdb9740932c6348ae7683fd79ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b658e16a1b20e074c504a7c32c5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3357e4cbb27c2fc3dd5a140f9c9425376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfbc3478b1d1fb12a3de502cb64090377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123bb650d56e42026cd7815de1ff42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980a358952e7244cae71f4494e4eb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114672e95d364c6d2f0d4148c02c15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341bbee56b6f2d2001be4b3a95454a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3951966c5fc8810767933b8f6ed97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f9aa84713ec15e0278401ad9bd593383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b9b28ea6a7aac71b5959839079f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f180120d50882e4a414923f595e31b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dfda60d70addff4835b9d8b28350386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88bbf52477a6ce71e70c7e993acea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b112603c84553d46330aec504c00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17254df7fe37cb26cce28568fe306b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ef881f56fed5042d1d4af8ce54bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349980d4cea6e7855d4c508adee04f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba7be2d8450e66593a3731085365c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534d786f7435a6d05863e986d52bba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e2c1e71aba0fb00a24065fc4c518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d1e5f428ca978d719b7b288931fcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3e4bd9ecaeb3bc82bd78bf090c0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946283b74900a10416e44c1b7d95c81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d377b3f699d7137c146933e3e5b05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c54949d7db345c1b5c5f6831335b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6d45de6c20deddafe6aa28c53c9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190011fd1c20ba2444126e812f5fb42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c722f4159ed747f48f0eaea576443402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defbf1361709496be09198010fc6284403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fcbc585786f9d21107e6dc05e7335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeee1ed69cc36be72705f8113ac547405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf949b7ac887dd60b01a7aeab1b361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca0bf292009c83b9f94dfa1be1f7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe45df19e00a447f120481b45ccb258408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f933113ff39709db6a9bed718120e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4382381c8a344c90bbad5581b3e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5e2b4de81beb763ad185c24e7000411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365a37ea00b5003718dd901fff8ee3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75d121afe042358b5fb1229019495413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901640943059db26984910f76ee407414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a6a54641f6544c13c33d85218f58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70b0e695fc42f9e5a061a6660cb97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6caab8d7963440a95d6600ea75ca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad759c99673f4eed0ad727c763c3c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6eab15776ced145785458d51d4b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c740eef20246e8a6a802320c9d57c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c2da1c9e95f20467ad7d4794ad19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e89771739cf95d4638b36c64ea862422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b362dafa4d170d3a6121de41502614423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d623b1c9bafc849e2d30a36d58a58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5180e78b666551d527e53b7b2ff7fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb44deee21e8a6252f9a298459d7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc94fa584c96cc2d05b8371bdea62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01ce862e91fe32c5c8150d40134fdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944386f17d61e7a33052f75fd80383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295820b0a49d6ab02799652cedd0e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27533661c7dc3f928f3479d825f0659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af7acc480ab20f80bae64d4e232b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f260debba2f2f953f7c44bca12dac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa89ed47d7a9b83acff34833d57d24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb462296419d11d897c71a102db098435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac32b475f84816c041ff9b6accc92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e499235a707c8f6f427ca57fb76bff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0a42a8136a1e07e6388c28d0f7a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62969ba133f9461bf5bce0e23cb4309439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e4fe2f08fcfe702b11a3a1c0bc44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02760f37a99dc44051fb538cb3e9011441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe91941467b452f3f5e5839c17efe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180826f886d4b84deb9b8b4b41ab75c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663d5193294dc9a3b50eb7a234f6cf6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e5b206189272a169c508af74b7e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb084c10a9932fb296c81a51eeb70e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f1ced70097e3aecb42d391618cfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719a4164099be269f620fbd71e29dad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad095f11352f37319a7105e5c4b2f860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78ea429bb2e019c142612aeb8aea0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ec8298c987c67690b02d6d5a576b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ccec5e4d6b36b0e22c1cdc596f710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245941ccdc396e7ca2605ac87c8dce3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ccb20f614250c0feb0007de524f6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d04ee49b8a06316016b5410e13e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4fee122deba8294c79c7a5abfec18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896647ddabbf91b766a3580be45b411457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a375380cb4d800eafd58122f61d39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5aed0ccf84652f10ce2a18dfc270f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8056098d204ae911f3c4b08fb2df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86621152268d11ad4e2d50f795891bba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f99ca62cfc45b86bac00a9c31708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86c96491905639cc86fccda345e2c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187fb4153114a314d6b586e8a5ab39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f808f378c80cb183872cb735060a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca290273061451e3994a07f5ba304aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d2e45b29432a7e7396c322c56e51c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6632e31dd4d002ca6d0e58cb3afd6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc38e1529477271ad78486686ab87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0d4764b0c3304971c01a42ae7568470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbda7935f5b65f097e7f70d669c11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21659e866f6b71fdfb1666a24d6cad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51f1b79f9395b54a69ec8673ad08d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205632883eecf0f0df07796a18a89c3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd23067ae28fcc5bc854d935f77ce4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa810fe261c4edab9c9eb4bcceeb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650546f646389e1d50fd05daeacba65e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057b38b2c1d253edbdb0f10eec8904478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3effbd771efb3694a739a69cac75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729ebb4d61f54aeb27dd25034daaf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9808992de609f2b9ef1ea67a030ab37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e23be87ed5b94e42338410bf49a07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c1bc37c541693ed3b17cd783e4bfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70523f3e91098e16d8a8f21ae49888ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35381fe3be023ead4b3b1dfe89172e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac0c64ba67aaa6eb76ed486519f95f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e7b22ac12d8ab81da716199093f6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8f35cf6d569d29a7baedd951102da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f42adf79d1e6b34e9ad1b463a916da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e9d9fc60e1d440eb3c1b843c80394490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127da07a21ff487c11cd1f0d66120e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98588d99963fbbbfb7f24479e3d89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2356d11375dd1e3b2c3e4ff97f43d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58f32e3e90a575a505850992bccdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b2c5861126de4506ea96d9902ad1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6331396bf5cc1bd35fa51bb6ddc4c84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f45c6d1ca7113cfdebc5c19c8481497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f67373a5015ca5aea07415dd846f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c36eddf7938363977fcf9cfe12b24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bea21873ac79cb6cd8a8cef30fc9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef8ae3e0a415db12aeb240a0959cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc525b26316f737c80ce4ca88b4bbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c69fd038ea961590d4f84a8a3cd97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fe3bb4a141bf13d6bd68370d6a13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd4093cf30609df4e9bc9e3181214505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc3aab9af8d5f01ce9c560fc01fe5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc3a98e0a0057741955c9cc6517a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0e8e31528cd4d022817267d31af2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141000746b4081d1aa48b2fd6386cac5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4376aa4e1829bbd08820ca082e4e26e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018522a60a3dae47a7b3eb3f4691bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce892b3e7aa527734849bbd25bd387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037003a531736da6772e802127fc998513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e802a99cc7b04aa0ba8951faa2bf26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aa4fb46f95f8e1ea825ae70743e26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57e05a0a0cf62c0fd18cc863f3917516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3ea1bdd60bd4615a486f463325d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316584a869e3e9436db1b38e98c641c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba62b42f8c2f6ed3bc1bd9b298681f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb95ed80d387d3c62748aca8ad27259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657432c3646d8758ecc36e054ad1000521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e5886c758db82dca901e6c4f7d37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa69a36537030d6e37d81b5db8469523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a3cc651fde7cfe53cb6529a677f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb628111f59e7cfb55591069c79761e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfdc8d87f2322409e818e03ae8cf6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607427e044afef3eca9a3a7edad8fee4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88317ba05608c07621e624b97de93ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f013ad596514fc354d428b89f8506a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb88b6474b511d704f51641749f989530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1302fbe7c17818022964d68dcf3916531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f549fac2b2c9a678c72799101c88c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513dbc2d7cc3493d23cac49cb8a1be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f698aae2cd6e6b752e3f924b5f8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d568a0f49f3f4ccc00bd69597dd4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83279f16e624177f092f449a506d6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6010de304e4f146f6d9a9a994b17df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0865cf3442e0520ca635a79500ad92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca07179a1397a7e78a811d4b41260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc35a5435d17379fdf33191dfcddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62697b93675af49ee94d274c86bc535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099534d76f018033c3629ba0ea74d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee269dd4519b559120447e225622df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d09826c8dac098310e16a263c0d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b18ff32ed9536dbe674089303905545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb3e2f9fb8d59f85c2194eab365438546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b0a204525046cc4b93c02216d4e98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222089b2d79df5f979e57945428eb64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124380b82d657b56d7b79a7ba0963d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e856e46a7aab7c17eb42cebc4002550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c9939070d8442326e17812323af0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132d7b64facfcb23fb84ebde94b183e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3167c75bfddd0598fd7834d2c781f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b96ee48cfa3124e231a7fed8e73ae4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac7fc183462277416ac15ec4e61e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a891cca5e1734d02bcad3e3806d52c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d31c31fd4af7de045b7be6d8f74a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5ffd16e3e174cd4044f56d73ecff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac73d3e196a5c3ca9b76ccf3b471d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82514ed6712ad8a043b437301b3e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c3ba56e83c9cc1652e5eeb397e0f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c8010b41d232c9aec40c2efa97d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13cc5d6f785be646e4f8ecd05ea390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6965493207fefc1c250e6961a49be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbae73dad5ff0b3af70c2960c04ee1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7c2805d943378619340d8efadebce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a9462812414223279174064f5d1a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61fa3710ae5c91ddb178e53203169a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae892a2b45158e3289372ac1b83ab24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2552c77a75dc787a7f0033051a6564570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4214b18c2e1edcdda3b0477db494c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5231720516c072ff3c0cec957b474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c585582d89ffe03aa7f3eae1bd5a86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0882e5474fb012780aa4a8e0a4df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b9b018e65af361fa287de6abddb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e533c1695310e0493c10377c9f776ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ffe0a647357b5624cc637b436ea1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f68812303a178d7681bb3031aa02a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4293bcade80cf84b8324677137d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921528a624dcc22bc4f05b94087f85d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71a3cd8fc79b761a698331b83f93f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4845dd4bca74cb912c67a3fe3d3ee78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff3a27a795ed9725f84afb3c640e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97884a208240cd1e7a6f915a727a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ce91b41734007bab66d8c022e163585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a28c564ce5aa0b0e63880c03f7da6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd92a7183643b12ec817788f17ab10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db202d4b6d8b5a5d3909f97cc3ea9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880c393ea8616084beb02c415319a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6e5c959991570e4d4e0b033f8140590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e678782e14fcb853b291dd42fd3ee5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434265492dea1ece3da433d3b179e64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda78331b7505fca7ffb2cdd224085593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8f1319794517b395ccd52c983f99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790df59de90248d61c290887e1e2f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0811a1f66298b9303c76d361ff31f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737b94e499e3552893be3b304de80b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c203fcf7b635e8a53dec0940131f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132152978a249a5f4abbdc665817ba48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07938be98a42909618b86d1a000c50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872c0d3ac604f68cdcde085f2dec22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6498dab817b0e74c20c74e8eb70e3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9b9da88c53573fe5fb58df106d18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1676193f0f3a91232adf0d7d2d72ce3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a28b50d845391364234a4b0dd1b32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6701ba7a90322874b078942acf90ae9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a4f9aba5ed80c0f8d981a9d81f6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e233938a21932c7e0794de72d61836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2b2f2b8f56fc4c0ff0d36c49609b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f824752c89f2d3c79841197ca4fd9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58f214a63f51e00759444818871df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9341aea172f52f4bbd5fa5a1ee79c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7322d662408612c2940eb1578427a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9260d31f68ae622508e28e01780e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f67a9cc7d1ab4e000a1488bae778b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886ba6c477215724c75beca7f18211616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebecd5ca190527a5973010924a1d7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a8b936d7eacaf50dc068ce0e3ff23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88e5d402b26053836b30cb1491a1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125259840ff13c7dc199e835da7d17a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0eaf16534bc02f67de1bcddb1fb77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28f1317c862bddd4e149b329220922622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4dc4a616723ed41be667d610e910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9942691ff63efedd1b563c393e04c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297daa9f93223495b471c7891b38b09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64565682314bceabee53a2101ecf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3c0b1ea03e26b6da24dfc950063c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26f2955302ef1738ea53651e6d100c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32fd05df3d6419082e8cb368e71cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169508142f0503744cd494fd1f79edc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89211c2974bd80e82593fb19b3e86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc240e9e7fe40d317ff8c7c23a541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa88bb1c05b56ab487d5b2483fc93f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29581d050798a5652743788867c4bb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb5cf9a7b7dc77c0298eaa3eb6ea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f168fc1922ecb43890cbe316f7f8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c084d432be378c1ca72ac762f940c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b26a56cf8543ae9393220397d23cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cde5140bab93bbfd9e804153ff5cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b393e4dc92712a838002e3281e56e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3571a9e58e222c0ecc0d3fb51d8b73a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee72d206f91189d10a23ad4517be40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc43c194ee8d8abdc8e2a8ce99cbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925380c65dfec52a559a82c688785380644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a1e76e00601ad881dcad9fc10b02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c71a6400a1ddade42d2ddff232199646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfffef21f5142719e46a031bf711c2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c99a35b601f982a2c4813522dc5cd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d65ac4821894495e3188842a1d7a7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f354c236be2e0043c7cd8fd8c1b2dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d504dffe46fcd1d8232f20551440651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d412943721827e6269c3c2a92a168652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78289a8e27523fc865b98d3e1befe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a55ddc399068ccf6fb54c47b13a9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14d41898485ac674626ba497a6156655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d92ff750bebd0a3cd2789e55b80d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510913695f4904ea92e8442072dcf5d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9f2e3a3d65ea063a6a2c2f202c2e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf558c8c5e232f33018e6726cf463a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869d2311df46f30caec00a3885ed27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d53b1d19eb01597f171905919f459b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e48ecb7c339d1e7e6df41f1809d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1237b2df85ec6d8e473352a433eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c0b29bb7496752c62845851c34774664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125976e3f2c2d6d717110903019b90a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec65b0ec3a8f35cfc3816b948e059a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93396873a9a33f9f0b9063e376cd8f3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ca06eff3059a1869189e28ffd920668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8532d6c2006231015aa48280b20346669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91069f13c9efff7ba2d8e6b6d6bbc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21788bf37abaad04c72e2bf81336a563671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb43cf5f2993c5ec7ef4fb6334c8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7874e53ce3fe592767867b66bf5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a13491e7638040ccd38c213d290f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6243ff6de0393a82ecec5d091d3f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657aad550dbddd12d1ef59e255fb6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd40f18a320d8e1a97e66e89164183677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811c9af9cf1126475bf545417017c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2d246f797baa4886998279525bbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79027b2efa9af7820528985c61bc4d0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5462c9f8ff3d4af2f7339d7f7b663681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5aa8d20b4f9dfaeaaa56c3153aba7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac157fbdedda7e4e562f4a15d91838683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab5134b22b4a2ca5dda9d71a2a254a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe099a976063fc7deb4e1f8beeb51f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44d83a313e1897c1987bcb146aecbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0599e298ab2fa132eb7ec14739b105687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db299c6c0c7f63426e951489838b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22eea400521a8b453ef4c8451b629c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8cbf88d9b9a1b0698e366bd68343e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5e98a910ec424570ac86d5e807cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b293107344e1e97fb21f8267e8add3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6be3f917bc2df247efcd95e4c42ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87a1d274994e3814670bf9ea832e50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cf4b6af65a26a427a87c4940d66cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b657e12119502b476c262a9d26c1a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d298fec651665ca1826a7d191b4c1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8eb5f9c1f3e61bd0728a719217fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d153785fd3c9ecfafd9ee4bbe09fea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1537014c42b940c566a28085dc576700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040294b739d97d9641b59f53ddb6884f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081b6c7636735c39876b2c16fb13a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1d2947d5ae57e45b2bbcc17d0af87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2def9aceaa2d8c070e1338e1c528a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4a460adaa433c0098a51431c43cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c104b6e83e21c59b8e7821a8b40abdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7a3c3a7911b8ada49f15e7415ecb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36bae9f463515da737176f0640871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b47ec7110944bfce56fb1bb79b62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159220223aecfd12b1f497ab7bc68a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6660b9813098fa18909c05cb0e6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bbe5eedfd6a597d5129257b7721e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ead38e368a4fda1bc5a0875d0232713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9daa9f4a652b3708c73d6f39d9e86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de35f0f7f7789c33d973c2f6e1c7e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430920b2eef5f60f656f21321c5ad15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817fa068c292b55e8294bcab3949b7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087783055c05ca9e649f18c8b57b5ede718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f1cc523e289e9986ff59184c9c4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976921a13ebd509e39706a2f06b4b69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98462dc15223ad47557b9c500a4d471721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faebd9367a6ec9893ea380712279d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dffee3ace6f57415c0b27f3ceb17dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd9d32cfa94a55b662b2e7ffc9bc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90623fb3ab0f2d9d0a1d7169cd8f67a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee5d504b09cacc103b9e4b0fea86e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895801ca4486796b78c81a329a174f77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894fc2fe5666c80a2554f822569cb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80d0c4e6c2445e2107aaefb1748fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0f086f0ffd50564ef5a359279c4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c243e9579ecc1a3a23f917746f9ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc849d8e3c4161d502efbe796e8dbc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb10d48863dc4b450029737bb182d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409596c7219aa58b2b3698a7b4ca20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8ed100ca25ff3b6a1ec4d8a4fd41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0505f7f3e9b72fa99ae1bc530aa1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4be036ea4d2528047a102d634b940737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb3326a29e6ae0ab77dcadbebcbab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7338cbd19105328310d13f8eb214739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251795d20b9b34c63fe5eed31736bc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3739c86d1d5f3c54e3beb52b883f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a97833db471c4738bf5cf7b4538237742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675411c2c71ccc5a3df021b78e60d5db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bbead58d4789b5cc484d92f994590744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb999750b3a4d2cd210a1e247e1067745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf82c1b85e2b9409a7197690c98f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd0581f8a88eee5e649a11bcae9839747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6136b3aeafc6d7d30caa45fc8e44f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854179d5df36dcbee9087d992f4a90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cb1796b06ae2d361abd806bc85ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b1433b68a7cff7b703a2db481cd90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b39dc6533891501d9e9edfcdcf670752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1aa63fdca8e23131a1247b197c08f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b78c0ff4fab5f17d9f7da9bf1305754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26a2c22a425936be1a766d10194ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a13315369107323434f36207acec7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289f11ae19c0bf5552bfb8303d016c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5efbc344fe5543dc75764acc14dcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d47f22f4d55ac062cf95a9e6122b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>