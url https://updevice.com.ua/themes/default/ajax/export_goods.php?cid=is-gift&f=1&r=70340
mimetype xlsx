--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d79befe4945a96a6407b82c832521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090a171d3ab80f8424587422a3db1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2445ffd2dde53a7a62b3daba0496e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87456d8939a3f2c681c1bce3ec7554c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf86ce221cb51799affa5dc170b5c4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a8faba91370e6ef6e1feb31026a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd2fc7c8a047c188b42da4f3ee2ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85791475f898e7807a225d458db9788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b84a72b1a0e62418845b1d916f699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c4617ad042e32b7cdf1c8cb83a3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb891265847f56360c9f1658edb24811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c08a5cf6058a9b08f3021422aeafa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109c95bbce2be7861a3e195398cc20013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9711ea7d8fa306862e284f1d2bcb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8af8eaed246956563f24821b1e2ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef37fae786afa3c5dbcc6e0939bc8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455987ce1123bb9a0129fd4f7519d7a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97de077cb39c4a220a21179b7234b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54db7b01c9878ccec2a0a8276437619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747370f0d7e1e38e7b180a19d07a7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4dc58b8933afa7942173cc2c47d7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868733d55f6a0f561ddb68fc6f8a291122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e26a8e1e4d65bfc68006940b573323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a665dea79726785e36a75057add2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3c84479615dcb92bb8d3016489aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb7debf8904f24f72b93859ef3826126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007754b2dca69daddb0c3e2ca4d11b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3accaf471a5e6347e63cc31d92d7fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf974c9b3d5947c9e2499e1c44215d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e4cf2e2e917daca2915460bee7ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32050e997929b5466ae72a3efc4f0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd1620b2e82d16a58585b210016ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e59342d823f4eae9597a11bd74be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e964566edf60a18010950b1ae45d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d51e78fe315c299874b76ea238711735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bd0dcee7f09b9948e51333d37acc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ce5a8976250c64c4fa730f1c59ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a101653d90efa8ecdd9fa20367b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888a8a95caf49fc5f53b5275d879a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11094bbc113f5a2db8f1f0ae4ef946240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27c57eec2934a27e2551bbe85073541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ae7b7308be4ce338bc538d1cc8e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc667b1f33adbacc5fa73e1084f35543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f48b119f66ff309a799fd38fae17a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9bdd9067afadb13e26ac3cb46683345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70677969b33832570fcd45ff25e1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5dfee98ea0fa13f0d6624d845d4b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe3fdfc032e45a398f5eed8dd8ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767a741749e14655048c59446e467049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ebd9c29e26450ea6fea5dc332b0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc063fcec39bd1aa52cda6839fa11e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6b6f8177589c48fa4faad0ccb7d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96641a71683ad1e45b3b5c6f38fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07eeb0e7ddf9ada5467504f42a38154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac18150693984b2bd47134c371ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb5fab8ec28ab18638bca10e590c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccee99ccb3ab9cd0e53554c492778457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b06a825c97d530b8fd8cbf9b31d2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fbc15bb4cee60147d3ec527b21b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a1450c16b7645fa86c93beb75319f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e5af8c1739fbf67f498261e8b056861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172abacde8c5073bfbdf7509fa4d8a4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b962bf68edab7ed61a2fe34f896aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d97e21e8e5577d0bfcb425aaf05caa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214bb2263c0f882eb22f2133c92f24565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3f71d00306600f7dbb2e1ebc4f6a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90341dc2a95c24849864b44359e8b5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e004570b7025ee2d99d7ab3b514e23c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b3aa103376ddaaab4d4e4eafc10a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230855dd1a41421e132eeb38f8ec796f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a610cbf665bcb882fc8258bbf8a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefab2a0892c933fe858c007761563372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc97abcf617a48e7c307d92d95af1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d6b49aeb8a35c1ed442718713243574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc371c19c54c4b0d39eec1b8c695c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23aae32aa8bad198dd2a85a90052676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c35ba222bf0961eb22ce607094e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6653a9887f6e5efaed089a3768056578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ea7d5480129537f1951b6a5dee2c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7d80148bd64b8e73e0005831dc9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc921e71238d1f8f8f8ecb0f5c82f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25220b331586d5ccb9befc4360408d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79264cc13097a9d12732210195947483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15817113bf9a0ab709b12279723eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e2fad3ce2a8e705d5f0d26d094d4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb97c4f73cb8d47e3394f75a936da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd7f66cbb4d1a3fc3756f4e9f587ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5df78fae236c01101dd500985b31588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ff0addfddea27cd2df00a584bb6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3cccfa3e8b71e8bba0104a6b094d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24eb8649ee407334cd4a50aacb35991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3a9ca4225a3aa7b7a6816aa4adb1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbee54776bab8799e0020a7a8bb0a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92912c43e0aac6063495d3adfab555394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302db21e658defd409457c3b741b5f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23433f2ad9159bbf1dbd6b9ea078461596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c22b06a5b958815294dab26c51ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0b6994b7a57f5f2d9aad69c5561798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba92f7e5dcfc31b58c1196cd36fd6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b257f0a091b98ddf05357b1f86cfe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb5da997318d7d70e1c06db5f081f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac6db46837f6c5cc8a632c1edf2d93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f260408db6f3adcd8f27057558b2bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23734d340804f9b9620c593e827b9136104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51f3d64705671df97ef2610ec37cb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583fde949fb8c540e3b864998cbf6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983cc98dbae2f826c29d647f4c1fc3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507eda8a04750ea627fcc1b1bd9403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d095e781c8c9f59a018003bc1cc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7972cbfddc80dd4138e9a2063900110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32d72ccf708092fc2ccc084356ec1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b0553ff96cfb07ee665f383766d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5195d5836fe7612628e9c68e9a12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc759064e4ad33147c46a7b217e18e91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd43d4b3e83792d899a10722d7c3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed110d31e54a091437c403efb733301116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db750a630566fc8fb87bb5feba9e41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9a35cb76f74e7d72e05bb727a4569118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91cd62378eddeeb1dd6de54f2d850d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a6ac494524d6530a9552b1b74e6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074444a2012ee5cccf7e96bcfc4f3bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3051c55c1ef85c18abe1a6eaddeac2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ed17d086ad78806e207bc979f72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1074e911278a2ed0c7b98fdb9aa090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6464f8f75039c9b465408d337591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef213d153aa8740301ca570b32d6a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf3b1ad02f13deef5811161a2d3cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba5ad7ce7f04e3e1401624b090647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2f086027247b48aa3cb1e69b1054129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad3d5daeaf81d7b1f288ea76e3f01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc14f80c2c526fab477bee20b49c34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50054dc7e34118f580141972a9f7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08d9bcf3bf5cfa20ba9f8cb2feefb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c159bbc6c69399cfbd793d5a5d51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e28fb7a0c59d114e2efbdd0681a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aa060fb545abdfecaae96c63ccdc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352db8ec8cada86749e99d394b322a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8af6e379fd246febc6a59b36e24b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565580281ab52e7afbcd9bbde377d187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a27ecb6b3464d35103e38c86d8fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9a8b47fbd20efd237db68a6e17a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e3afc8b018bf70cc7a1c81947ce1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0163fae7ebfab1d0d57fae41054d2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625947845d67b0a50334a80058dba53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc4633902da7ecca60e75fbfaad36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011155e4450ee00775972ab20c345ed5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f89f2e63794ab0be79ea676667c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdccf1750c90883053631e692e50a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce920f88c04a9b01ca273aecdbf107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc35dba91d199256a88e9acbfafd72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53eb60718136f883cf529ed1baee22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472fbde164a0932ba3ca351ea9d70a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddac946ea3b8d28017fccddafafac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e89947b3e62cc74e67811a0dcf4e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e77d5124196ddb6adbed4ef9c71a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfdc304e350e2ff745227483dc8911156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68a98b8503bddb581c07d022867c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b0b49e0b66e51362cbf4b5ed9c6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76459b6b0f8fd2612b4e6c15bb43d64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97cf9ca03cba8973042d9c88670947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c990131bd0461a09c09d7a2885d49b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f231199281f02d0286352cb2550a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f317c32f1447c6bd5c7740e3f7246ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b1bf897b06438c0efce47b44059de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178bbd73e4ecccba3788fbe81bb8dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e554d212d7a14b4528f47c9991816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3850f90ff2545d4e736ccb964d5d669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db0fcd51c2e135f35342ed1fc55ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114526ee76319b04a308e0c73e33a40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a58b988d7f0eae99eb2088d3739145170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222360093b0caef5c1fe5132bf4b9d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fcaba9f2a7cfc707098ccd784de74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e2ea1041311101fa1e26e8a740aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c64f793826e3ed7bf8d5b8cb57ca8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119640d862886e2890577d5b4014a470175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09750e92a23363bcd044b38f9426c5b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63e1ddc97f182db28dcc0e2a0c1abe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dc2051c567862d8d9e6bc34f814d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fdc02084a9714f2aee9d429c1b8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326feef183ad3e52f4c5e15cd902a25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d353f7f81634540184381241a3dd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d47e94b25bbb2593054e58c0818e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795c10049c078075b47e476a19b4eaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437519555f1a48f89d31e2b76ccdee88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595d4bd6d69c2ef23f6de2d8223ffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da28c66ffe07ebb1a8671959bcfcff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00195b0362747fecbadc909a6cf4e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb94d3ab7b4064c09d60f11e1eedd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacd978e44dc334e5169195a1016282189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d746390e2b863d3b087e2430e269f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08fd729a8fa35b69505de82cdecc2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de68627ece8bf79958dbbea5bd5899192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f5563140be28fe85114f11efb798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89552e2f8d4152b8530fbb5bb9a5a59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986caadfdba6e53088479a77644522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66fab7e7e2be612e603921a85f66ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cdd1ee41fc145c5950c73e34c4d70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f135667cb9326f115bf48e0e69d999b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a34e39c0f22c553aa52639636ef2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4d01dcbd2a18ca74c7d51ad2c478a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942b64404f84782d0d7610540894e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d5ea964b46845713e2d064bd5cc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6da838088a730bdc5cae71230b3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0fea33b73ee00d9cfc62955e2a23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7e6631624a815a570da5a3dd87d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5225fbbca0284f9a850f74ebcaa50c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642afb3afb95cb71cf342e38db5f9024207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26674fce348c97c5016eb8fa002830f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678055eb6155aa069c6a8bedf53aaf26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3af43cfe3e73a64e648c29dfb00e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb050782a4cf3b663c65e06701d65d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4b136bfa5b026b0518fd395f2cfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd9bc31e85467b2f3285b2a446c26a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8530b019b50ee76840761c418c9db7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640e84a635d7ee4b79c421ec527536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76650bb73f0f1886412b9848373e7e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e014f8bb68c45d6357de9692fd759217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ccae7c4f19bf134a85b446f6e4ea5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331022d001c71b04ab30b59cb8ddc12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46bbe57d5e7ad58104c83083b115bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94badae5b86d05ff9b7b9cc485ae3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760627091413be7fb7f064dc2d9e2bc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1e31ff67de70207c5d11964d1b72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f88db1f4f579588e27c312204616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da4c9bf99b3c94044ff3009428e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2269b4dfbf373590500ecfe7de512226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7caec15de70ad07c0ad722ea70dbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7de213cbd385b9a2a791e48bcffa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0b5134607a7520c8f44eb4e542a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80466ec523cb45a6744ee2e9f198d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492cedd788a496bbaf49f0b38112217231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d483494d377fbe645747938b1e843232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562018f5609bb6849ed6a6447269e57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e19677946595d9b7d5db1fda874c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e1013119b11c40ac8f7c8489701a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd17e02e24c9410c9a729cfc4d26b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11773aa0da30d4d99fb4696c1dea958237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cecb5022fd69789f3cf97d544e086238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c84f369eb693da65b65bda92083f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f27c41015235ca54f58da72a9f20e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81330f4cd602d66817b75f957c6674d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea96a65d06988104876fac68c7c09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271ad50c2c56dda5e9b9a8717b11ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867c56c0fa356443ca5cddcb8599724244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39298017d35b0f284a0c8e1c20cb01af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430eab243be18a18c9c2eee4f6b02e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe06e1a4aac170f3096a98d3b79f29c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ef3cba5402837be61d2ca30597123248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd9e488b856e15654ba5f12ae36a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127baade51fd3bfb67758cf756af57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced057bf0de7022485702a63a1744e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c388ce4832968514a00516adac91e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbebcedb28fd591e8a19a2d0e7c81e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb127ce7fb1a1ec34735fe814fd32e25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d126f7f327eee39bd041f0a1fcde94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069e6b565ec462a71395b8cca28f1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfeb604f214bde89a706cb82833a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9deec6214efec0a9dbff2f6976e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce00ccdb4a3c1711745decd8b99df0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d7631d190ab027829324af48902f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad710973ac1e61a89ab57479f67f2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5f3e77178c81a48e9f63359ce214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd75ee907d350931121b8170f9d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f810059e2a0827e4f78fe4cacebb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a26c429a7f4cd225e300e810a307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe944fe89d0343bf054f2e8c681296f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c68178e644af93f7f41e51c6cb8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2a148252315dc5b47336876311b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b587998096ea76bcce99e509c500a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff0cee4ebd6bde11e9315b3464a1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727525852f8405237c5946a58c3009271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761adc748eeb1a925422e0d9b5c05ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1328b8bdf287773298f1f3db3607f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb48d47bd567f4c1ef4c0395dab45b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261778f981598afe0c3ddaac775842275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32362af139a25cd7440334c31627b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6968bd536b778503301c23975f8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438683e0573653eb01b23c84d09b77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec825d16a6f177d4e84d70e34ca433279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df250640ac412eb9f08459c76292cdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28147427b524fb5f9ba9a78f4f8b10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4dde4877abcdd507e26b8f87642d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eea212a596a3ce274908f3fcfbb522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af6d7e22ace7f4253dde4ac8bdf6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be287e650cd3c6a3c6748d92160f65f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262fbc93ac234d5c773a48473d89a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2dadfdeaf47a582dab8f00d107897287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6ba3f94db82b0369c9db1fcde328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b207d10aaefaa843ed8cb205ac02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78ebb999c44f301347991fd2a46ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fc3efa7a63b49307e6be9e5392012291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a40262bc9ed01c6ea1b4fedc97260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feca4cea4ceca93ecd19c60941a5c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5c05070613352de7c1c0ec9cebfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285df6e4a7c586ad529ea344ad8b2900295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf9f6cf9bc051c429ab60ecaf31d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531bf55bca5b7dac2368b4282522b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc180550782297ffadfe4dbed913046298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b42eed2cd23e0c9b6ffad473529ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf21dee3565b21fe622df0983a4c1c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3541f4a55274ea7c502f87a59171f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60575452ee644583c3d9561589ea4821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9746fff28b72ee59888c4b6c88aebe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc430b4b98e437e5bcd31168956e38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee94be8bad5d95868b8eef3057d257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ab76a8ec1d7b2ba75dc135bc67c91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765825325fe4523b2ad9de74ccfc0a7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9a12f3cc02ee18f3d880e544018f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e85dc926b1be4c9a5459d1d8544a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2b0efc23c12da05183156f7242b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93bd91ba1294f054e69c699901b388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f56eebcf9fbb00eaf3b622301b603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa704e0aac435f9863b99dbc4e8108313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b544b824e661b2bc716473d0742f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02aee0a21a8b8839360fa74d39f0bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d22c721866d47388c12f1755dd67f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83557fa7daf7909b9f7b0e81bcae1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69758140844c08d59d0411cc6cb601b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05df9a2ad2d0cc7266dc2f552950b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c65bf4875d6e3367878afc87ad08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca4f16f7ba97169a1e03d962a3916321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc7c74ed9c7e576a28c8108eee278d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa8386feb060265c317fe409066acb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d6cdd65638c84cba8bf32fc1327b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe08b128d607231e4744d72b234ef2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037b24125e9e3c9c5c53e2fb9c3c3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657253a8717628a6a8a14b0803e2502327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664893fb7e5d4044e7c47aee4f9a0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226bf4fbd7bb182a814e8fc698099c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bddfcca2b1dccf6d3bb46dee11e83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4591ee6e16b7e792bab18f6ff21b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e0a6d6b7bc5b87ba6f7f7eb30cf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f8a4a2ab24c70a21fa9c26f76e668333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b748d65c0deb8894a14674b841c52f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9bd6d798a482936bc43f4c6a574a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277dc1e22e17c6f545dbcc0ca2327b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedd3aed7d77aa8366a103ed45714aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328077161578697cce78f8ad7999cd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f65e0f90e4621d164e3683534b48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4fe0f5fcfc6dd2ad87e116d64653340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210f4cef40525f0f9584c95f01bfc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aa906e7cd875d49624154d1dd6be3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8a0dfaf4366f10f11eb540cefeed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd31dbed53addd4defb6aaa73d2fca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c00ce5ad6b527bd31db2bfdd9326d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581495b06043860fff43765afbcf870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b41bd3772a91ae2b659aa9dc83208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee972a74b348a0297297b0b700a4a42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a861ea4d483d59cf7384394b0c3076349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebbbfb496f7355138f273c6c536636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e27612ebf1fd8288f17567f966c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5074089e623b04bda9f6455ae4fa4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7cefe2946bd783210a534c2303e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fe783bae42f494d870d12dc6e4d8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2815f26b473858cdd74ee0e7cad99a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83ddc1ab4aeb8389a29eefb3f0ec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7b870bef78d4494db052b451110fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40f7e78995b973b279f61ecb30442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d0982de9ed5d43d6632343935fb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1517514d6640856be15333472957a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188011094bfc7cafa75b41bcc56a059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a7200a8942ceebc0e962b23ef741362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e60acd69628a3dd4796445d63eff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c87145347d30681aaddc523da5a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399ff0c91e6f92977e84239f5311dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7704326f185e1e1c9ee6717c66b0e97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb0fc58a86af98b93636b0eafa3d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9554966955450c68bf1bb640b171f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da6463056ef0d48ba48383cf26caa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1e3cb33962d6f73befd9f2964b2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc1f49a93e686b08bebbb7c35ac9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef8baf8a6735ada83493ed3df34f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab17f1c2e6eaf0eb8536c39eb82e01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b5980c700d4d915b4485576b03559374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b55863c5ef05839395fad1c41c5932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cdb9b26b004218dbef1da708a0dfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146106e09b7cf56d30df9ed69a48df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905045b7cc8dd18e4329abb5c809db0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c4c3a4647f81eb6f6ef7994e857d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8056c9bf366e67050c5c6df4f4fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607c373d76621ceb992694e1956bca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0dabd05f7343e2dbe9505f6b52695382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db505012546c05b80099b4b712242383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3d594f7ae7925e11b367bf363d53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc191121db4ff1a4c338d481bab76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880502a6aa327e76fc04f3e5130bd80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e4edbb106877cc6f214ab159c4ba2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3964cacb458541c5048f7e179a36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e67fc14eeec2835e4e02f053e587389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db915455b86d0096049c3c7b7013b967390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c84266d4c39ac867967ef7aa4ceb37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b101ce3f8afc701225676d69088c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe4fe644b139cf82b4918ddfc5be6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2289a625cbab2bf1d42ea51a552d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101f9ebe5c32088a33ad5999b91219395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd992520fce775b05aee4ca6bfd758396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc716e45227891e388b3360cca914397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b968c4e55106f7d902e2178f64aee8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e02cf902413457f4e03938740a8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a72b21a3d1e663e9605bce4559175400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955d8c24c9ad40246bbf64da493c9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ede1cfe0c779c6c8f6c962f571cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4d2a45ecfdf0a32facd479aaa8b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ed806eccd1c699a57246d54e3e119404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58534928b5ca3d69c2c94d84c1f0eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fc5e1126925bca3596cde4d157692406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9a4965b77c98584351cadb74f1bea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e01f8736f02da51a8db2d609693d50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a62169f003373179357bcaba6268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1933dc30a35bc7adb8de5d59caadb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2510fbfd98ad2f3b74853d12bdcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f5e6a93bffce8d62ff126c5420c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9306a30d6b1d10d2dad7d947a961029413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3137b94ecc2c891c9e6ca067b4791e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98af65b509af628998131d40ebd66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b5cb7a587c237f269fd7d7d5baba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179558d4145f396035344c1cca0f206f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf60cfb668f7e912b57bcdf93d29a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606a7c6abb146af6709f3491d4f520419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b89594312ef423c42da664862b08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96730f0c566cb45a66ace7d5e86a9f40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c535d5384078ff4084d01f955ac45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786bb9e8f2a3707f6f76c1dc52de85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4169151f11c4d5341868b682a5c38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3022daaf0c0f5e17e8e036cdb6482425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd27d6bea0016fecedfd60c776ef5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d13f8b56cc4d25d1053b3f6ed7d7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcb47d28e66c4169c2034471abc7c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122efca76b904709891e03958241bfb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b72bc75f4219ef29a65a2996ec1e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a8d313af083b2fc8c424bea79be9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8179d956fe8d2cd7b4477f474cedf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ff06d44aca84421ebf869ff023be2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628cdd9f109621e95f252d13c66da5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9620be27fd7d14b4ff28f945f45c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66664ab2a4c532e4a418288a48453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac7aed9ee67b89dfbad0563bab99b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5b45e3fafe135c524d6b13b526a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3ca59a93c033d2fb2d82f0594c0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c14c347a1d74ab8b737511e45c5f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7019f64880ad5898604cc89a3264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeec6dcf40c5239b06afe651933919442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351f3e91aec486bfee0cfcaa9efd81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61d5c154f3856813e93ca2c1b7e6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6b44ec4c5b08bc8d2e96437e438e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b3f90fd575d4f5b33ffcd06592ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2ccb699d84a8b2e4305268bd83fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dc0f5e67153466ee73a3733878770448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e5d16149ce162b7e6ed7993d2669449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dea3682de92f6cccc1f503957fa97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d63a4f2e75fa2b7419b7c9dd9f8da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e419b94895508d6ef64cdb3fe3e30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d802c3ae7b3c69b0bd3ace03ccd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add36d77fed4cc72e6a6eaa78f3333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39c9c43cc0819c759e36860103bb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e58cad33fdbdd4d64bd09eeb1b58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce689a1fe5e7f3f594e1254ec37fb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee2d98308158a3caa2bd5e21c77ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a07ff870a4bd8376a7b7e5de04214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23795a33d191bc01fcce2ac836670534460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073aa01354ef746891fd8fdcd5d1c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5266cbaa909733335148f502efc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf671c7140421bbbc54b44efe3d72f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460aba2a480f616b55c2c8975be909464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301193f2cb06ab4eb46e4f156b31360465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe741de9807d1fcea2ca0928c53ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0bba7d9d2d16ec64a94956bc0c17f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00b4a912071bff87b0a74495285a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b082794f24d4d9d568fe8590bc59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a29d7935580d1660f5701d0a86a1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa972bf624b4059bf529fddfe2e35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03465f6f4ffcc90eddaf02f3824672a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846a0ed29881c2e3faf384e84e4e05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf748bdfa5ac656ec0ac666c887d78c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16dfd9cc786a6fa6558ed505a9050a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f7f207a78c550a4ab7a11d92cd780476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85370d194f0c7e6ae3506d444b0c162b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f830968220bc9f9d0bf0c9a417490478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a9fd652119ecce3fc9e54094a6070479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e79bdc49cd7114bd8dcc6b0e21c36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043083eec0475f696426708fc62b6e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e66f386a3c3a9d5db87689dd533f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c83564b9b6c61d367d183715201a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2761b91f9bb6117e7a83b6eaeffb74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e052aa4b85ad088d7e4a5ddd4543485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c3744cb7c6885eb2beec70651167486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31069ed2a26a2c9951b038050c0dcc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772a2876812cfc363130ef6be67c58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354d63de9c98344c8e8309eb7e26e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c6c0a263de907ddc1054f6498765490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34302b0f7c17b8ac0cc273facd7be841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b1f456bca33bf126adf7d2f4b6d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073d350afd723f3701afd0153f3d5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c025bc2ee087af6e77896a6ffb1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07f72cc2e50c4a6c65e64258cea09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abc66d67d372545035149b479e116496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca9ff0b8df0c1cb3f16d3b8d70f16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ea19c7521de26713d6cda175e723498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02cc2741e4b2da2b26436ed9dbdfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35872282377144ef194c8a3655c631a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6a97af072f4a40ffa9cca21d1541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b7ba1f90fd369b78535b02e9551b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0521ebd5f70463a06433a09379c43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc61c3cf66a00be6fc33710c95600a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196318b56c147553f63bee6b8fe2ac6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f100351c0a3fc5f9551e3dd35e7503506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266bbebfe3175d0dc8a90d7e227ef7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47fcb3493e16271f1104ad4d81b85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3fd6c3e182a190700da5064792ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba459e1939be10cdd5d88015a6c4654510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e589ef18c6d075537bb68e16de4d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8ffe66844010393676a33bb6b898512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31d7fd88c04487751a32922ae5ef4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6baba2410a1a95222cb434b7a4914514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7841b5a677b37a23c9d1a008b575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e83cd37807434ec60af46edac8ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ed13c94a63d461d231c34552b9bbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799204bc216c9f2d84196e14ab23f115518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f877ac057d592f9c7a574cbd49732519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd72a2e577aaac316a174602ca960b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2fae85356cd761dc0dc38bd3fd46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cdcb989bc847879d241a5ca6fc92e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf3b87582b449def2b99fe15b61a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6053277029c7b7370fce81f383533b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e485370a8c0a91c0d7a05883af49e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c40ba526441f98eed5bdbe8285517a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88615c91e1efb1297b0c4593013a1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb954e55e029e212e1908e17b7580d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b1726e7554e508cf8713a0521676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45f88540c728791141f268ed5827f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626ed02b2b8c54a9e9f32d8685ee79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778cadada7796c34b246b8bddff6b94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75555b9ed39c254e9c460c04906a1ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13989d195bc42b3ac02002a45b72b634534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667de6a150c0e79fe1a0628f83b5fb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f932a6d7fff1bba62abb7657ead7fb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff131a380a7c89a1980f6b60a39305537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e98ca056606eb1929f13a8d959987538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161f8b0d7c4dca84ab3428b89e8ca7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5292e1a67e5ce8cb3f82d33592a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5dfc472668727728b46db591ba1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4d042f452c46a0a3ad0ecf0d0329542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ec35ddf3b4258c75018d66731da4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a235b836adc82419c41469499ca9f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf504b14928968dcf0cde9cb8d08d15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443a3e3a05e481230737b4d3d30010546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f0a9c650e2b0768402399b8432f1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd4e55c2659af84ff7c95075be597548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e20a3cb9bf4210c3da9d32482d4c1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0cc163017f9f2a7bf3704485e5ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b43a3cc99f62397b3a33f5d2c618551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f10ecd4f7260e48ae5acfedb8c25c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b542e8ce23230da10599b2e98e68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71e396a5b59cae8789ce5a2b1afd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b45336fc203eaac828223b14d08a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70568b090ab66e5ca22b4bf21966918556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c48467701e70fd5efdb1a9efddb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9336562893230b56cb355ccc3efccb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582befc4649911f6c55e87571c93a2cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a677d21284681b96006df9f8732540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479809d3b851afb962c3a5b2bdaf049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd42e51e480ab139d229d75dc62b2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5aa4a446278c2503ec252d161e60f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948da26735e747bb110db8e080a35f6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c543d260f05296f2971f947bd0994565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa462de0153b5cf5db6f097b029a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51115c07c3942ec1b19204e2718737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de55c00de0d0bcf501e6458196d33c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae6efdd630d59c74fd4b8ac0f956c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7bf1865cd3e0115cf89c7b16eec1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ad24466733f9e4941db7381bdccc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad941085f0c06db7f969fa8b9a1beb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288c5ab779a18c2e91cf43338b951b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c5b9ee742bfc379d42fd375b8994574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4886b91024d9ffd169d28a27bf95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ff1eb2f9d774e1e3429da7b83f47a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667068ec507d0a83a38cc1a6457d9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420846b91f3f511cd096df292f20ff1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556eb971a17ec3224414e8049b7301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d60bd3b1399b56e151dc1e1ae558580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8320081df3aaa0bc92ca0863568ac73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e52e3da9c96716f22f67e911ecabd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556f35ffde9bcf9cceaa9fec0934d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255fd3c03ee4410ff4ab9538324b46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d6f0285bf17a9ffc0cb39a9e23dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c7708ad4b2ac56779b76e4472e0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d4d9f41828955d7f8a67c73338e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4ff8486452a61018a89e2d6b969f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a512dfcd18e574bd27ddf7c53d58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab33a5ba5eaace9365ed19352e6178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fde06fe6b2f4bb4409679813d8b4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecbfc5cb74630af6f39b5fe31ce069592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423c777af7ad87fd374308e7b4dc2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff2738b1edec6ba4dc1710a15eb11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c92bf027b61c1bb970826e34ab92a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706138f322ab80e9199f591d36266c75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67c725fc5e259af1c4b77fc999ac9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b018748d7330fa85103a290bfab46cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5295e6cccffac47c5012e4183749599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb780c04c8a6c3cd6d3ba1a61b2f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07788ea8014c80738ce6cd4a78bf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f063d38e7680d594f258642e7e1dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9176c9911afbcd160bd69ee48f420603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab4e2bd3f01815dbe4b9441bcf436604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d45882dd30155e98f3afd61db1820605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91451ce0450e550765908f35a9c44d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6ca822f4aceca2e1e2d905609127607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc3c3187cbf6ef96e4c7472bfaabf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b70cc233a246fe9e2a21b3f32e75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710f9449b0597e1a86c7eac1b57533610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e21665d4683cb610690edc9c8f368611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cac6bf532ad517c771814ba48516612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e09e20fc585c5f63473a91cd9700613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3701ff6d80152306be3847566c416614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739743b5ca11d6da39e730b701b9b4fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18555309805184c728cfa542eb5c15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0d852e691a5a90cd62443a31c692617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55745d3d8c9f579398c4b53d8a8a88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610431c0eca050060ad1c617a88ec57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef6a871fcdb809a389db5996eb3a7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcb7b55f04dbe179a3cb22626b27d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6cdb949adb30db3d183eaaafb4d91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1947bc9cdc332f865d169cb3637c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77c3dfbba9cf06bacfde7645beac88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cb21bcf9427bac6605770db27a55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7628b6ca78fe5bb2079a9ceb07a646626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddbed606cfe3e59887ba1324313608627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca919486fc8da0b4da053f8bdf212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967e20c84a78756cf0359c1e19ff06e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565a8595a060d46ab00ffeecd20e25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d121c0c3d6353dc3e782a69169d94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45109cdf5a0736df3c8df05ea0120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b221b3b19ebdd86d381c9a12ea18e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b5d135d2df83d63baf4b0c1a1464634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe3b8762b8431ec8cafa0c9b78439635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256f0b05a6f0c9e4706c9721431441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491537ef5466f61852903b36d05bd8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e139cdb7c67e8bf0ed4d09b8c8ab46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8ad8312120a348ff4e543f95fffd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218886cd5fb02739e23c6b3e607a145640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312a945b3dca8dbceabfca8f7a03c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88149594ab012fcb263e557de84ac80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72c1e6cddbff67141e74fddc7214e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b672cba914ac7c435085d223b33e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea00a88f2a9d2f7006a98949a982eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090663c6a38168a2db36bdba9dd118646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501578af0d77c07c87c24fce4ffcf386647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4f0875a04bcabc5fbec715444575648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1608b30415822e9cf03bc4290bd58b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a539636bb019834cd2def99d9a37b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518704253f05745be3c596250fdc1fd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9e9711df89e3d4f6825dff1935e7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ab6041df6c36260e508b75adc4a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0f15882c20b6fae56bfe3ba95c90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc9170a8ff0d2a0010b2862d78b5d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37efaf664ec2eed7246c9c41a5de0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d23335d9bb8cd578ec356bf47154f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8e550294706f9bf0469516988ca6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9cabfa24911b528dde8e3ad34717f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187941f5f48ae04a3a9370c0aab759660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa3e98a87fb37310ca05c2359ec680661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e747b9a1dbe3bde38c8a5251be843ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb28aac31149479caa389f08fdad9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c1a9696b01ab7afd2af1a2be7e320664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3def225c37cc23c4d1b38d06fcb04c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85192cd5da6d49885652809985f6707666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b39a0859a6cb2063d264f1dc30d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a67bb44138a0a7db5d30fd8bea285668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d711c9d5274b145cfa7768a49657e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896b199fd11a8ffb900b8a561eb29b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a468bf8b5df4f539e0a1787cf5a9df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b64ccef468681da3388b4be38deb36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0c642e200ce7d17ba0aa91ca3663673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51477847f7bfabfe618efdcd2218e7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244df4d48a65520913d05a4ff3da9ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64753706ca484e2265f5b65a5ea8a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41297be54fc0c00a8daff1a32791f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf488b6cc583343286f7b5c040b664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebf45a31c58fe68af33d307313db9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b33af289124cbcde7d14543e4366e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb768992b667f64e3c060a06e9a339681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb790e40c60190b08c506394a316e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2c65d438f317ccdcec87f97d0da3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9bd633a714cdad9e09497315ffadf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22a90bc5de23d683682d0fc8681a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db479b9ca5bf141558e1e5e81b3b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08235de59f75f95de0dc0146b052d53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1ea9dc0d26a928ac01114e3fdda5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbff919713be4d52d37873421f649fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7c03ffae5042f074c3b2b469618e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f862d95979f126cbb5a55e8d5384ab8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7175948a7c01a080aa6d4ac145925eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533a4a3a03dd883823a3d18acca0b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979697bc73af31095a1b7de3d441342694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6661982b9daed0c2683cf0a7545868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede2433e10967e1a7cb668c54af005696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae11e63eaed24092581923402a4e39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ca4b1846cf26530802d4f88822737698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ea263e945acac21c84bd3ab5fd46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650444ec36873a4b100065650bae1c0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df8696b7f1219b9553e8268de3c784701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa18ac8df52bb7cd8a5263838c07152702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac7f72596ce2d3acf2abb42b622e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e5c90898fdec543351d33e1874ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f5ba74e13e0d59dfd640b674fbac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94177be9cd4a40a2ffd1b7ae841c19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630784ccc5b85caae7c733ac5195aa3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f0d2d6e2e5ae881c4517361e78cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac608040257a93d293429c43d7e94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03aeb18c864a456d95335ce65ccf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030fc478797740412ab47929ce0a9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a956f85c8a59374d80b8643d9745712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c569a872f10ea455164d57692b9be7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26fbb7eb755a22cf66e38d9920418714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1c88490053654bfbe9a94e2a1a122715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60174889cbcc24fdce990aca88786716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba1113e631485e22c0e78d85b8ce54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5800dc3a7d6c21156cff2c9054e03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977674979219714e5dc595c7f8def88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391891f9a40fa277fb2e4aab12275d6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a09d750e24af7be4d292da88178a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943db05b8c9e1d8fe80a5b24e4a6ce7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc497791ff1c121d35b225b921ad0e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047cef04ad34b5cb9ed2392db868903724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5999fff91ea3fdd47f8a7667dbe0b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61bb86f05c11685bdc45ea0ad6b71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28778eb48da4bae2a0cbadd7e59b539727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e4ca55fa50ddb0d7b3621cde3d55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb517afe20b94a44cc644fba7275db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607cf6434f80791406623fff0b80ff6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d291cb811dc8c92cfcf1b53af5093731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352167078876fccf52a404bd0424861d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ebd146d3df7c4654c0d4f30ab6b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa67d7371fa2d3a39088aa04a79eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677042a8c77d707d5a7037275a56346735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca39448bde13199b4046bfab6fa2db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5052e31522eea9f595959367664d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b93f4de721db8bf53ba4cbea9a69a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765798e5d1dae09c1fa59a2f14207d49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f0b1cc547d5d7fa1e2e51454f26f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd3c0399f16898cb569f7a2b51b67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88240dc00a5583055a32555684957ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db50d4fe1c977576144c7e226a615a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737aaaad67bfebab2adc8b0f3c1b10a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e04ae4103a2cfc6cabae674108050745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8915f4ec399e038dc6d0d3ca7aa70b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10991c0f1d7887f7f3c053bce3ab366747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6145baafdb18eb83eaf01b7e6bd77f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd5df5d97eb282c0a1da9f3a2ed7ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f076eed7be88571d7a445e61acfd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced7c243af43c7262aed35cb2abdfcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee4c7404e443a7058896997251a590752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d81a5a5de529f5643cff0a2b5d238753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226f9891f9fe984b68ea2b1e87f4018754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d13bb304e6d0847fd701249a09d5f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c795da5a4cb8df6d9d1238a689809756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb95e8aa2c717ca621a89a0444b1e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993336f7e77884a98125ef574fae4fad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a048a6c4a1efb9d5791c998d007cd9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bcf02073cc88ca376b08f8462241f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026eed45358b8792349d586dea2a73f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d048b451c95073cb1a8cfeecca973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f44ae436faecb2cf4fd82f3bab7234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8a86e9013e38f39e7157aee83fb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481efc049017a5f338fc9a899f72bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded6380126ff68bd229613e6a2d1c217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c999f69b306e1162c788987c588d6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfae9548b5be3e159d4d594758684c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1833f9824db215d617fc187a37f9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08324793cfe972ca9bec70dc5bd4bacf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ffc39c8df4a50bdb4673fab6c02c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a121c1f5f1d90b1b8e41033c26da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811cdc2dc8257d3fae2878b8f1bb00214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf779fe20d2d29d228c2ecf6e9bf65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee56a250a6c198b0b87b7c7283f3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f56ae1473086d5ac689ba41afb3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17e2c11bf47422d047082f929c8ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e35b91b33c20b0766e2206678b74d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f370f0bd53fe838880611e66aa1a0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601445bcceb3bd0dd2dba614be97c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c31c1566edf62f28628bcb6b8ef5fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198ad5105c110781f2af50cecdd8ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f0db4256a776f432bfe69c5a375924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da60ee6f02ccf30c8ea672f8e4b0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fd4c75110f976381b71d516b278b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126615c78fe90aad099fdbc329c333c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea5dbaff043c8d2d4f61bae1e91f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f26e5ff80ebe3a7ab755709669ec229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2c588e78f7eb8087fac2291f23cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c053d95886999a7be2b722e30ccfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fe1324ca41109acaa69882602a33032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c1b88908fb23bf091d81231a3e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ae631789790e07fc474cd27c2df734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322972384b8d603819ba28b9602acc9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320fe4126683e8e95f34efcd81ce77336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fba5bdf35b00defb088e7bf960bb2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b229ecf646fbc8448409a680120c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551e8d630e4ebf2cd22d57bdf5eb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5d72c60b32a5f76d6a462c6c0fec940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918730392c97c8662c27df71a2471641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f8b967f2aaa61d567300e59c6a7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41abdc874a5f056145870aa55de93d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6566d7acf14b8797d401d831023944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce8ce70bc595aa3ee6d62c33c6013f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a652baffd9c23fe899eb3e8ab492d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e209a6f3e4b4932efa45022651d9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b263bfae44094dc6a89c33b93ffaf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea344918e03f56e5ae9367536b462d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69da14d10ae91db75a1368f7dd95aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1bb2913e6584632a3a7f914c98a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5f327319696dd94493597319004452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c244b2b746b56432a64256ee2a2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23934bc5f69cdb1d1fcd28629c34867454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879ea368e5c5f64d5c4800994b76b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed23cec246e5b8ee048749dc09ef1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0716715bf8268e03094f40fe50de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c4ddbf616416008590f72e62b5d2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224a35ec9703acb0769f4e02406c60c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf6bc65978e869faa23b2c08da12760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600a6ef4a16202effe471bb7b6a5d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b6990a298f1738420dab0b22aef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4b54d7061de09efd7f637c441dd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684fcbb9f3095580620d85d873dbe0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853eb2e05fccf89e3c1e22af7120daf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aeb995a0a98b966a30fb77a699e9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87163a320f778b0c4aee8f1112d70767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7de8783fed16c2c24c8b52f1b10668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410efa8a8289ddbfadba229bbeca0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8c38c9ec4888dbab77373aac1a4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01e7792d289288701b1d31949bf5c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be44b4698f5557c80f3eaf70feb1bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f09c3117edbd11d65eb1c51b5f173b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed3e743582c0c45d5d5bacc9b46df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ab997e7323e34927b3bef232a4bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2aaf15883ad45e48f64d4e74fd1a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c1636980f249d73803a25e44ecda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346bed662b9282b00b1a5c85d3894578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef99d9b1846aff278c1956c7c447e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b892e37bc7f22c4021335f20999a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a5f1842e2c009414749f6a9acbda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0330c41b73886d7b2ec0918c9971382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d0b09c6c22f92566f29c38a17a3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6116922771bdd1fd4b4eb1c1aa7a44284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba485452fd4582ef571e1bb56ed6c8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59a1c4316d361eed911051665305286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df31a58b9a1ed3af1f2cd6c324233587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc580d5b8613fab65108ead3d4e99188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7b43e748c453d9e8cda3044953b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73efdb34170a7822686ec412db244090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d903eb2e08d2cd7195512399af3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e5fa0dce73d2b256c9038389448f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0571740561176fe57d483052aa0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b159fd3c41e6a86ab0544dbb3a684994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb33d28b323608c3c1623a926420595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f5c3ce9665401f2cbaba88299855696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b499adc0c35d245361b4143b9bfa7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea25055dd12b966dea5bfda2d4c0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b317e315d6ee64533855642b3007599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0edc310471d045f59226a098472ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077524a156b5b5e9580e2f435172e434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7548f8886753f4216ba06c9b8a462e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389f9df3025380c491eef8a5422a91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771abd89babc1ca4e20be07ade873908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cfbf80597333f3fee87dcc7c2abb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17d558f0924962695cd3082878931106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5373b483016e1eee7ead305848e6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73144c0d7f9dae0572e23c09265f79d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee7af95f5955da6733d48252aafc8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae3807d1ebf19cc8005fa1843d2de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd063a36623dd12f27d3cea7c9fcb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d581c4a43248635d8182fe124bb10c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaac58fe4ba1abdd27a362d33a0d55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a4f8d3c143ff1a434211b40cc4b5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3315932d02e806279034ead82146115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3a8a6f28f714be6e343149489be9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69a5c7960adede642b494940b386b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2555388fe498f6cdc6e48bf2df64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e013e6cc3917cf000552b51405ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da904592278082267e0bfa0b36f4f1e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75789f845301b8ed96537f5afa3bb2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f0617f5550edb5186edf70d6c974122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15717aa1907962a5b6addd914cb1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac3bf587920c6fe44a0668a7bd60a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bd03b277bcfaf5b15a15315549fe0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68901c884b4864ddba431481c452e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9bea3079e8f832ecc32dddc78862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b12b34f6e35b26ac5bb166085b43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0905711ab7c7a9f7c6a8dcf0c386a87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df9720c866dbf35d79c4220f5c8a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14c8292913a7ed5571e87a8a447e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d732560239a6edfd1a9b5397eb6ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e455da88832cc550520dbd6e0d2f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d90743c8906822b47afbb061775a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf40404e07252b2f657be0c4a388a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba913c8e2585f83f37332db683199d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6663a13ba99970b6472be1d341a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c704a32eecf2dc8c8b31fff824db9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa3de72f741f62e17c181df346cc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7305494957059339a925fa97b9d237140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc301e3f3a8db834a6703a20134366141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee986f1c1c6a3a2644ae557170ef3da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34948f4de64f8fe336999d3a5d7ed06e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd2ffd2e335ed6c8cab68dfade196144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad8e3458ad544d276f43516d3b7b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4044ac41d6fa2e2ec5ab3c140fd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38107ae22ebd51dc19924110d1fec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992bb8ce8243863e17c19caeed2624148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c593037a28260ee576a272edf8ba1c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a2b18e2fcf7b19f082b7d39ef1e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152bf00a574da3e838c634aaf41f74d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aecc8db1694a28712c8b97abab60c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117acb07b709770afcecda438111b114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416019402d26ce6bd5a63771140f012154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e304d4c274b902f5eaf7523b6908bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df05c5138d8fb99e7644ce874963cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa0d480aa1f1c2369c9196bae3503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abdb6a6d7edfa3f191ac6f6df8f83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de03f167d43ae944789444f52363c0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c855df3a5638d22b1dcab22411bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66bf989cef1ea9471b701c6646cf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9872f2f539141e6decc6a55ddaaee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddff192597a5836e3a49bfb31b648163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93596d20cd1dbd85a8b6e9b4abce41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab36d78940c19cb714cd6b0837203165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f4382e13dc865c8c1b6fc57a340e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98efd1544a7ed0638258b365835c051167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7ef5e0e6cefe00fc29466f1c36f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec6af898845f039e8d9275e3b969d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45b2e8c9c759f1a07acbc42a34575170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507fa603345b3352f8ebaf8cbcfa77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f4ebcc76e7068ab3554aa336be0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19de98cfce8191082a69f1715aa72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc62bf169ea38a0658f3b68d848a3d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79dc29de45a0fef94cbec2afee659175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933ddaaa60e4cdd7d822dfb940938b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69f010178316d028d508fd341a966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4ecad160b51d8e86aa4db64ac6cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90420f88740b2a73da5518132213482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142aed98bd0bae2b6b34c58ba2eaaa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa01824c4cb1e9eb2b7c1959ca5a7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264e9cf38ed4ba5c2aa5f48da055e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab24554e483230010da3d4dda17c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2b68bd10d8e036f072098f4edb3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e166aaa1349416f4d9e9e7cc59728185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9582c58a7d7be99ac34bb7fc3294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c1252fe7f3de9c60d21db4c27b88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcaff5574dbe319cb10ec6f644fdee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4cd1554c8aa8bfc01de6c7e2aea25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f270f39e89193ceea8c5c8c2a669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325688b30f819ff86786674b5670ccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e3bea29bdc7a4dc6fe152bbaf71fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64baefdead095decc812c483995b080193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727521d7effefc7354277389e94cce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051ac3b5a95198b8f5062ecfa30321195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23056680c7378d087d956c193528de1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074af7115208435aa7b2eae4d68ffb65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee477cb4c5b1ee47d8ea2cd6b1a3721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d0383045d124508103c29981eabeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc99e43653762f45ab47b6fece010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ed8987bdf56a51ca911e8ad8dd2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2bd7dc344282686c9b485c739d808202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f21d1f7c1655ec0e4de89f72bb58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff96c7b8155a9d2ca7388fb0e303d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a921a92b9a1acbd248b2439eb2cf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cde1763807df7c248a3c3ec5a6628206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5060ddb1e624bb2fe8f5c9eb33b8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e260d187dc569a683b0872166c8d103208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d92603f96a54665e0101e898d9a6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49062b4051251d59631980f32a649c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded76cf8aaaa76485d04566d31d0f71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2be15bd742347e37a4be1274899cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815938f13201e7a0360d35a1a5852f16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ae1cbfbb3052a0ebb693ba68c629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7622b819764f5dc054e0523983b145215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d874b6db9900628e3875439ecd9a4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550c01f26f1ea308b1bdd46ca4de08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfac3c7cf6f979b10648a3c8973b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148c0f4b7688c9c73f87d797ccd317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b1c4af9c74bfd106c4ac37c9740f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa537ffa402a3516546991f81669d08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b79414649fe3a2dbbe448c92c1da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078670eb106c065954aa645143f84ae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054947d637f0889a14981f0b2001f4ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358e6522687200c2bff36e3e445a3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9cef7d93f8755b16bcebe4294ad8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b87d533cbdf6fff897202320616a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ea1c08a7d88f98b0179412ec89f73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc880901a4478c9df5e6f67a33f0046229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0eb06b7aa46e4ce38ddea30c568f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f2aee1d8a32f6519a403f008ff7b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422681d03ba5afac79d62a1c9090e192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbec8e3f8bd6ad81adeb2a88fee05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672eac2b2e7ad957846e1c7410ba99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57a32ed24111cb6c36a2c3216b23b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622b25a5dba93f04277c577a789a1df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22119fddeb80f9a8c631066cb8df19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b6db607a09588a55d8b22e7ea3495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e854fa67d15fc1f94a305ab24aa321239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f6a719d1df22f7555ada5817c00ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6dcbbd1330c01311936e649dbb16c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c775215ddc285435a1951face04d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c220790b0d37304c2434e43bc2ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41d79c266a82a7862c1c600b21d7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030e102422b1a117b9826eddd38465d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874609d74e1efc4326399e8dd1cc170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8866a1e0e446ef05e5e8876127c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed6faddc630d5653d4f81bdb70705248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2e96cff598aff4b4a833bb8cf2ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5863b26cca8a35e297d6510e5ad5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027436b2d6a2b55125a8a36bc20c96f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef0b7c3192f3138e83cb6daf89f83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeaf877cb064c0fa05376cf3bf93f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67787e7fdcd9e03de85b4b723cc15b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1ddabec5dc726d84ae9eabede9cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ec0fab91d3456bfee6c0ece0993d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b015b188f69a5c734351a86ef5480b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9331a50668f3291786ef67af97cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1c6038a57b993a88f98d5d027877259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901dee9cf1a8c04af9b3c72d62443c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167070f7114276365bcf1e63a9b767ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8375fdc09cc5c944dd8198ce656f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45e33ccd7996257e71e1e21edfddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe390a848ac255d5d42850685edc5cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393b9b021967de29b2fca2e56d4120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcda11a63dd356e3c9a5a52c0873f27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801dc148830dcc11ca00687436cfc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc742adcfb8c8e2f7073f3c257f19d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c38298e104d5e4e1a91eea2f145d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892055609aaa064648206cf0b1480c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de1d60d868be042c912527d66abf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd559157f54d912f6c6fe3e6640eff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea49832e0ad9adcab97f831a2f3a43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf1826b6ca01f1d2f0139aaa993b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce74770bdd02e10b2f1eec76ee868275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f2fcd2a3fc76d9f1224d5de4e873276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9b4702bc8d6a13c5650785bfe559277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d34cafed820032faece3a2e38f93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adac5cdd2efc060ac3af5b15ff03ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7465b84cc943949cc8fa1fe3a1c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3471600020af90c0025e0e04dd519281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e289394375426001a4d0b12665f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e95d0014e97fa542408aca76e473283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb436bed278f2526ac7ac31828b61f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef6fdb3d3ed0a6d559dd708f00b6ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c583d02844fe86bdf4da41c1ec10f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588127eee7c07daf4ede39a40cc15a81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52956fded4a158f4df3a8463b34870b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712c011c396226339d8269b7e03254289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee778946e8cad4a1c657529b127c1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca094879754454b2c755922bc86bf1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4caf36da46e74c6dee4b4ea7cc4fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03774f3b04c6d9a4f477f9b9c21143293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c679921b9d42feb33427eb1804dc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550287a311531b3fb8e7ccfc01a987cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879ace7009686e51af705286f2bf8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6269d94f7707ff3f74559f073c8f73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bad073c2e063e86171c948ff1bc58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a032c0163516c34d2ade338fc9bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58f018bad24313e53be4a34a14f88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc96257d49bca93223ddd3b3b0428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c7f3f6132952ec794ed8452edd75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9055aa0f6872fafedb9b211c0c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a7c5ccac274018472938245ef223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5689f2594d927537dde8ae00f055e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c9f82557acb5449b177471207ee4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440c49fa0c947dc90c17ddeffe61d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911384420b7aad7ce78492730bb2bc58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998d44fd57ac6c783dd4e776a13623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbb0331921a7032ab95aff9f4138d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc48b8b4b1090468a1fd33e4c2a79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a45da4f4062ddc4227fcad490f03a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006fffbbef7f200563712adafe9744313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bb8fb03b3cb85f3af52e7ecd8f8bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20bf1af412de81cd440f015ef08a79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55983e4dbe86cd16f194cd065a599316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7a1c27580b0e1cc5ac795c471a50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeab449ed1eca3e78cb8e3e22fd6dc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8f4a1b13982e9aa2b23258024665319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b7de2c505c9d6b6bf64b1b60096b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f696ec76c198218139fdf6d1e752321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758583f226f742806d42f096c651d1fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253d812e308624f2a4c88cc2db4e7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ef624a604ad5ec5360b6e969d0bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbfede9231324f50d624c9e311754325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ad936d8db63aee5c2d333ba25127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c8fa55143ca8bc4f81555cfd9844327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449b2d809cb363f24d2c4244090f9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba57b79d3d45b948223ad3c423a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5bc53d551cc1da412a56a068571b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a0408a8cdc50199b8896cfcb88ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32555f7ba3ca360736dbba17b34fc49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cf8db736bd75885d39055076d3e95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d343bccc1a0750f4726b12b75bb163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8daf1a01c00b9e2ee001e948cbd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0c2728cf045bf66fac7005c3fcb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43693d5b2a437e4466ed3ff75ba2d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8a0fae163bfee229e95bd3ac825d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b98ba224c94799a9bc4d60a73be8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f9c0494742096c70d6c6adca55bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67747590f30e550ddbecf383de99654341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c035be865972c827421a91902e07b74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86187ff5645eb28c8d6b6cd1399132a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd36ef66becf924f9ff608a969803c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691325cc546d8b0d621cbfab8f44a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efe0612d8521b76b6d97f7e31c4b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cecb2c9e3ff25b5707ebc8944d91c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9cf0f4d120a515da21f94b19d39ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af4fd51ebf9dcb1e866db2a39f7715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be323023601520a8c8913a58e2fda60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e2f261323f89eebec89a23fd1043351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a80a91c521ea6da19b62222a0df3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743cfb144784ac6650ed26f68e50919353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d747d9db1343842c8fedcbfe508801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e7067465c3b89cf9a7003cc31fee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4dd1c2e25e5370ba651cc83c07f2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118c31e6db447887fcfc3cd8fe7ca4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1c7c430cfaace3306be70a41051e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7575d2f02ae2d6e4e7789701bbd63b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86038afb3be110f6827a968c9908dd88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fe5fb5484081cb9bf0bc3f089319361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7074daa2fc8f2fc89b82943d358e46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f188dc7fcebacdc5e52ae45935f0b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00848363f379f197a1a0915d1feea8f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86e5675270082dd666e01cd3a59f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67220325943e000a8c77521f07c1ca3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f7c71fbaed4f72299b6a0acba5f5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a11e64ccb587f408473795348fd7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e7130e14f6c167444074371edfe10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfdccb26484566bef7a68085a40a39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71da704146591b71688f33ec2a970c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252471ed0e95c254bc9d6f00c7fd624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a2a9aa5b1390f0df4fadf5fb373d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181ccd8b0aaa8602a31573351b1aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a57f36903d9133e51375401c6190a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09900f89b72444d9b02ecb5b95545f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a6e21c2b4c41e9395d8f3b630b61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152a4a068f3030e7fda04a9824cfaec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7894f067be7b3497bf989a34380b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c748bd6ffc0a3a358c89470b9816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650533f47354a98012d6ff6e4001ed1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356970373321344182f34e416a5e3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826a70b9eadde12e66d44625988e27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b257cdd5b3b6d7c0cbd1577369ab34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0744eafbee326fff889ba0f7eac88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d05b708a9626e03614f83dfd591f2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81668d19ac92d559cda766aa6c6a8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5c9a416e75f946578411fc84cdc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6860b1d13f1c73de9b4d536809cfbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00329bad63db1543cd43e3218d64b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834295a8d98cb9566bba714b08067cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9f6c5b922e2236465eb340624bb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3fc690fce2ae5e5a03d168e6e34a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f376781b35f863b911c3f4d92189fc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44685a480810e48b2b8f92598aeaf0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535020aa9ceaabd06a220713a9bfd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47afa6b5dadc0416700bbbda9e63c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f6c378076721ff4c9b26de674732398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77168b726afc616fc33799de729fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1fb9fea2cfe9b4129b00a64d8ab7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a66a7a7dd46f14ad15ac092f2db35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244adcf9eec6bf381d6e78a62307ed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a06a12ec610870f9244795461aa3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22a293af0c50582552e2e5bb6cf5c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758ad25576b50151ebb0a946ec6eae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a4f25870383bb5efbbb5d38812e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a923a8796df691fb5dbe27c8e9bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67949bcafdd8822d23d8c65cd0ad52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb3e5f88c38c179cfdc2a24a3e155409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f576760e05fb46a372601d6225a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc733f6b176f902e7b4851496433c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275673a7ba28687c51b1d61e7c5b701412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243acd629eefed7d26bf42c1ceb2f114413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deaec7af81031b1455c0daff667255414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462489bc7c43c23da4e387d5b96fe5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5aa262aa3a7080a017bfcb581b976416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be0a59445766c6ba7d6e4a02fc8f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc79f333a79efb9b469e0c8982298418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfc699282fa5d39e49854ab813547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdbc13c4d6634c70d37a4d649d40bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9d5a5f0af9b4682341c8a47490da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf0e8b236c4b43d2fb45f405e37b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8accc727157a29d1820495dfcf3d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcebb9b5341a1edea47f12fe5dd252f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881befa81867be7e337fb98c6be1513b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea8865a8e7a3d0d7d925b368f58e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc879cae826c485aff1ba3059a467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908497ad4461efd986cbb440ad098e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c2767032d79d3558948608db14b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e187a58fa0b4ddc42a34f65b43430a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fcece5622198590115f56a0ab3c53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f427e9571d642d5484c9cc48bb1f4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c1a729fadd63fb45de70d1066c687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e08fd3c04e33662288dc73388ed1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e921a8335a2297b7f3480ea95f43e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933a2ec442c9a24586e6829d8430aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed69f7c71a9a3713e4f29e7b6446638437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5717e21cbbe096cbc778658fbf6e6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15a85f85de2b0eb49aff07b761881439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a37912c0cac2a12d5c2d7550a2124f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9f429c10e17d5906243490cf0860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3de6b95c97a19e80e4a6156523c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498cefd8754ad5b8d4544b07fa2ea41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4fb7d17fb8a9943ea3ec6618613ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3947771b1b7199ae2b22ceec14d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ac61abd817ab73d0949cc335ed30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65d462122e44570219196890bb10e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574df008e45ebd305a277ea7cdc3081448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a3d58744ee79c6496b7320f90ba8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416bf85f681cbfe582ed3c27456db08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1cb135fdc1035e5c2772a0d06640451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edaef42b658389488de60b1cbb4d7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4305644bca3a51f141d30f2134544e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1b49ecd299266c166e17c023d1d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86be9456c38105ff9ec57c6b532d27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af06c6cc714145d2fc834700efe4be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc519a0c4d0d721a53b75b8e4f9d645457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b8291460a1fe3e8bc9b22060c663458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7b2bee9bf25a3bc8cd8cb521ce7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650755457dca733e41737bf45c7ea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e643dcfa3b4f0c6da63ae46f15ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f6115dcf7c3e66262270d1896dd45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc2de5a6d885bdcf2d097d22d645c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c3fcdc7ba7281407325132806489464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8cab9292a2956ab4593209783d21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d9da760cdc4569219319064cadb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8665a06bd1c8c1783b3bdc85493540d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ada63fa224f7be61adcbd1b43ae204468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e40901d620f200a334aae3ecd02f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc607ca3a360b8f7bfa2efa14556b70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d134384a4ff41c9628645fb36929d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b37c4e46ff73851d21b6a2278c8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1957a7ef1ef0fbb5cdcf9cd9a5c90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc85675211944554f0083bb65dc98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd062707219abeb711487aff0aa95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc2e8b5b99e43bcdd2483c7f5d7582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557727bcfe059e1bc17e98468aa4e66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc251f31f007422df6bc5018b6c4377a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417bd28c8df039837ad75a6ffe824d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b66b31952dc890426c97be57b5d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb17c8d03e19a0a4d0df71c725adbb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad87cda2b2cec4ea78d74ec7eb31d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31552461e45220c00f7bd7c377e179c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636297b21d99ab1c5063d7569e8c3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a56854afabaf1d46fef717321135485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43680a2b33cbff97bc161ef85fba0ce3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5031655703734146b79a9164a0594487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5f569bee4c67710f5c24aac3f08d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9345f9005883088ad0b7b94b096c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a043d727b01cee4ac723584445e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607db65cd6135215ea81f40485f1aa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873131c6744f90c2093426bb9028e6eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50745d8459a93947086159172857240493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c504088c94620a6d7cd5932c2d39b87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d884e0cf73c8fb43c5993899d06409495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71013788e6fb438e028139a959ec6a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d459b929cc8e214fcc8e31e7658efc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f1ec9564fe2a0d05f8f497e1cad37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad6d473e3c70480b9f84b05ad65ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b93197847335956fd7ef7bf47205500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c74a154194fa674d2accce36bc9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d9d0dc4b176b4b5572aa6a3631aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06a1b9804b5ac0da999fde746c8fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e3fe2ea3d25d41480847cd5a8120504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086ed586e32fa3c7c5b507c09d71985505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d13e6dd323d697101e047d842afde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b53a1a4b9ee029025ec34b02bb1b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97468d720f943bce16955a01c76bf728508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7dfb8240d18e83ed1612d790ff81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4448aab039882db04f64e04f9c9c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade0d0790e0eae788bfff0e729d8ff4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220479c0e2616be91bc588ec6ba013512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc333c2d9ca7dee8ba88e52e3a6fb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00334057865f5a533e25ee2146a9bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fb823bf839ee3e385c3be8245c76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b5c4584ca3d940a9143d16447fc30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b386222cdf17ebfbb8391b8ef83c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47b11a5ccd8886e0a7ac61324f4eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f11e5dcd5c0520579cdc77507e7c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe63e276845370742755a32e0550dd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb5e4cebfa9006e1dc11795ed787f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b989fe96e3590dcd402bdd16bf8d80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04285a6661c74b4c0e921360ff09a955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122dd58e471dc8fd616ffd3ab7b274b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e36e32cc29492488d709c35380e61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4cd296f0b8bbd40a8cdb16d3423c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2afc8635f01e59c1be84d017bbb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7dd01a7afc68a710f47d7ced97028528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85912920accc01c34a3c6264e26b28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497828de6cd1b1cde92e4c92c8ad340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e132ad57ea5d8ca31b1bd5db3938531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31c3c204920d38accae493bff5d4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b2186d94bb83036b206b031f41833533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33e3d0a8199cb81add512a7178bcf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ffeb62f2ec13751150ac315c54ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812db5d1c90fedc040337764067cc98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa60f580cb7ac6811942469893bbb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141e84d975a08e7487542cdfdf6e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4f06e493599f2188c374182b264b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6445fd4c0e152e4e9b2633b5c014d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb7549f7037715add5b794277d0f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092ac1b5d0cc0b00e486201b875add542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2fffa52f8af483e8e58482066c9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72c5105951d9d6ca35ce9a84c6f9f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f10bb821bee04ee6c7233b19bb28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd1f2040cb22989a25b59a8d4ddb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d9976a47af8f1934171133f6cfe8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810132beaca48f5131a3ffd89ee3ead548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2f69c9ea5831c1419ee50980f5e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f092d2628eb345abad12ce68717d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef4e84aeccf514708bc39987ba6cee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81162b510b3f3cebc80fb93b51fac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155025ad8a69acb4f38f1cd92d4afef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d6419527ef0915a92ae120aa9a40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43174cb761fc4c359561beb6854cca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fb1e98927dbf6b9ce60ed6bca3404556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e051c041fe0633b48a13316315b43b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba9f96eb81487a01dc7e98b3a3e4dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ca8fa92c043a26a5e26881ee187c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cdd77dcd0ea47704caf9e14ffd421560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a0a7452b7d6255f93b9196579fb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e9c0e2bf8868527c70678cad9faa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060a315a59e166b4b6fe4b33e56c20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986cf8039f57300ff190ff2539f847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f4c3d8960f99667e5aa78eb9c419565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff0e47b101dd4ee2d1ef0ecd9875a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f54285f2c96b2e3c4b8437f7c6861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6df44371e0825170e548020c6f86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358352b7341939fab1b275d416ffe0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a89b2eb1a020df3939582ffbdeb644570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5e37931f914810055bdf70a63e00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905df1c7d4bc2e974986c4debee85b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcf666a925fe500375247e3a25289573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df262a212abda5ab4b4491602543a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2cfca55df5a36ddcc3669291876e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32322f959337adb0075381ce823abf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607e0ee23da34babbd100c73f0ef89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe330b9f0036bf0e9e84e31ed8393b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d837efc545de2b4e70305820270e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135964404b432761689759e5978ec8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5834c081995461e4f1f3394023add581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacfd118333ede94d07b47058578a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee9dcceed49f97c9146bdf394eff3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352c03ac10a28ae5ff6028e6761bd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969a8dd31ee665cbf6e2b1537e1a73a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79f7ab838e5bdf9c8242e2d71e1aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10551441cf88f9d3e104d4899c451362587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069fa3ddb1938e3e78fab252bb8fd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c41f75a495ee90db92a43350f5cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af491b6c01bb6cadf9d070a9eb38ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf577a8ccb1734babfb9231a244f634591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd952ec291ce81139104b800771a85c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797198bb32b9b63ed6ee890d91c66ec1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455268e03cae67b8f47e91c4475ffc56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad7840273a4f0c75445d234514e66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e91e119ac53392dff0b3a96566571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9285b7ebab4e3eaebd7d6a31cd236597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593899d6251e01ea463b37ea03f1f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e78e4dd655a38f8288d6d070e57ce0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f422d5163e0f65dc7e27fe903d28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e672ca300ed8187e8f9f330c4cf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aac0988d78d1011c9ef6f8bdfdc39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18ad9bbb2334681ebf01d44cb055c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d70bc85c5fb72d05177e4b743742d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f1e93672c1dd80641f93720c6837605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3eee5106b2e2289c71d5f7927cb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d465153c86e11a17f13b1406bcda7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d36d94d61fc3aec95226837f97695608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e907eced03a382f86277e90c80979609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f23334c776609c8c0bb2c3eecc21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cd99afd02ea06e8f4c00ed652c512611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5bdd1972eff0b99810e156b5092e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f429e994f3341f3f2810bf030e5cb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6027dc256c8bb6ece739a936da57a15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafd7cf16b1beff4e321e68ec36e55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f5f03e4489592a0f632d382726fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d426e2e2c6dd08a600b75a5df59e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f2fe5bc6634cdecc0aa868c48614618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a97fdd6369111b6dc948636ad171a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b25ea7afd2613219b90fac6ac71b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9fd21f1cd483de6ed1382e55600e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4169e66b58fd34252989a50a35f50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de95c1dab20ec3bde8431ec8794b0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44657c076438620059a734cf6bb86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835b980b653f3857634d05c8ccf8ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0447229e925c2b3ebdc137a9b154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066740c8a22c1cc672c88496bc09c807627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989d684284b6c64d14a3782e5a6168c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafc47d5be734fa6e8ac7253b07194629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad01fc855a098304fd7d140526a0ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ab6e9dd69d02eff61629ebf8e44d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c87da53edf4d2167e8aebffd8a04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2403bb964bb513ed9f05f89a8b7f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbe7a68c740aa72c73dc07206881f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e510beb6d06a4d15b3043039e3a0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a25f5f838c1a977429ee57c6cd97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0ec36095bebb62e94ac45859c4ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5d0eca490522257f81319060a2aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6fc42e7271b5780357f7b08cb43c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b888b39aba4464518aac2af47026c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf9c31f2815b5e579866fa476f2fb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c07094c01f7e1d93258a10a0ae69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26186381185df9cf8c4c52f390ea76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc421c657c65ae5759f9ec01b0ce4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac18987fcb53b9a785e13551fa58efe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb3d3160bfac16c66d0608c83c5a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c5e6b0fe7d6df8b11070a129edf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54249e811b0cb2d304923e7956766e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2b8ea0bea03686c31780b72a64d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba46ce224a42235c4c60de12a165bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c389641064da1f730f1fb852ebc051651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa22cd9df8053589be691284c5ef2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8675349d14feb24044d2b8d03a9c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2527e58719bebe712496ef6ad05a3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3d4e66ffbd56d35378af2c238cbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d3918b4ebfb067724174ed6dd0ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323431fc7aac8a2c0d61576eb7c9c3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6fe66bf0bc3ad4b6f4ac6cb59b51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac0476b1ee6a04411f29d11b7e6ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc0546210a9923abbc59549a05430660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec319d7d5467ca03bc0a54ed3463a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a81e4e4b276258e69c359a64f700d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba51d2ec0b6c0efb0bb24c17b56e94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b1e95796bf02c504416985f87ef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32913c73a55a3c02b9ddf56b2c1151a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc719419c08a7fbdc02574de980c489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778287669c3dd46fe245932c7adf5b55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f69974cf9b5d01b3ac57a6b0f85cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11595f0ea7c94c258cb50abadbd48c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b98be4c0042a8eb6698eb6285995670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989425af4eb5acb8e6c6fb090c524be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba2b78aa1b442a6b7651875429ebe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d43b21670fbf61af916fb7e013bbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f3dbe09806ffa19766b2d5466317674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18813e73800dd44c3392f0e023a9aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d8018d22b0ca7e24377210d70d3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41589a835c1698f1453b23a13d42d16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65b50758b2d160e9a7cdf00b895a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276458827e8fbfe240d65b26f02f5f34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332dfeda73491aab9b1499297f11f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc567afda9fe19778f8afcad020e4cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a2813803047f3cac505c98f49c2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8da55c2d0acb28742243023a6944e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd3d23e6c19ac9dfd104ea125bd92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990542aadca1e7f578a686f74b21b44f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca42ff5066134e791b1fb3934fdf2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ecb15fdc9558d143ba0ecc1b70a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd95a851e1c18650218dc7569ad3cae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941189de7440a95e6f829b2c1d3058689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656790fb8987569aec69a2059423339690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de360133c6d380058a80b85ca485ed69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658e024a3dfea7a5a00d622e90e844692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3583cc191104d7678267f63e21017693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf526adca7ea8f4c36b5ceca1e0d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a58c79ce486df41f49f158804412c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18abff400ce8a00a1092862d3ebf0c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8179b7c2d794f90d7ef22c5e9402e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620e6390cb3de944334cf8d3afcd85e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17239bd6c5045d7860247845ad545a7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c636e999b10e331b1beb5b7bf362eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a57352a23bfb2e55ed6c87412b2e6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d646a2d6685bc0158fc04ff7b8bf9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c28f51993aa2950d697ffd81fbed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a690d5af95cbe3a27d205f979bd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33941067ce74187234b60be42ee87f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4d6e1584f8fce231aa7f6e37799fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895227e9be094c18d7bf12b03d18f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b0b87994014312783f8f6e550602708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4ebca7a5edb06df2eb4ad96a73fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769184a4ebb1736a9c0e5bdb83ea477710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58660ebf9683419846735f5c8a5b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825dc2d16d7c5b02ddfb3324fb49262712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ca4cf1955cbac11dad2d78deab3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78e433eacbad35050b5f0e11f67d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393496f412f8afb5df2c3bbbd8c2f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6220d3294f0f0b8202f19edc2b9377716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6912b6f1f2c8f9394801f447fd6b98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea3cf3cf3f32ec16b21294951758d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad36d6dd9df2981cbcbc5b10a6a908719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89430d367386cb452d63c6ac6b52d164720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac05f0c541124ba49648a681406cbd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4f820941d501d85d3eba45f63dc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d833a388458ca59794d7a3637cc4ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b03d2d56b8ef23797cff1e652f0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115a9baa9e8fb28792ef782b92576e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e34560d32abe70c0befedeb39927726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b937c8e3092df3fb1e2c3c18dd986e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d7fd898e0486257ddfd5ec823056d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165a25872d33278d2c275b9a915295729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f09c733b8868e4d11aef36757002730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeda72ecb6e7a39df9b5031aee49597731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddae941d73c13c47047c839611ac2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393130610b243831e78efc22becc2a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f909819baf84353c886c0d8f33787e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd013ee1ba05dad3cd3f312629b74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a2158080339d1aedec54411f6201b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd536313c6f96a625a8fd9fe4d3c86f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b542c41d582d4512ef476dd406cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f988fc23f193a49cc0e9e3ced12f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47659500781b87a720a103b57f70b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e957912c6c4bf20c28f21d64a0a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b7ba9f187b777cdd664b68d7f1a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2298d04b507126a84348da5119cb3a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c0b556ffdee693d038832c0b8527744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d029f0c9ed0118f01383e1018e10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56f1a78b892e9f934338c6d1c0ab9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586c9002d99a4594ace33383009cdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87fd3f6cb9bdb842fc1d032b0d890748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a32244bdd734ca6ea4ac5a51115c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611a56a51b0c0398e9c232fe1a8cc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584fbe008317d94f2dfa81b275eeaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c94f36023ae01ae42930c02781f66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d44561e3605c2bf3d046a22c38be99753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>