--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7067f19b572829242c28071a2d1731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09b5bb515c06218214b85c3f2902a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db91e08b9180f2fd7aaa2f2b3e06df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96bc04c43f72a3f46446d0a61b3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456a74e69ce6f047372a58c67896cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cc5359653e1523e9aa4412e1b3d5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4656bc63caec63fa0241b8260f527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24be9f3636c0223b3561566445a75c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c36af28b5a01ac5b3594eec1a4f119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce234789846482e57bc7dab9e990f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2fbf8bc39c9b29b93df74af4694e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631521e559bf2fcd3ecd1b0e5c03c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a803d5612c0d53c4daa6a1f53a3ebe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353913fd17a71bbac45827b5692523d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b0edcd648f9d7ab914140ab59317f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7525db9f6b4030379079a2fffcbb2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e993af842840f6de86f0b73ad0aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b449ef686d14eb431154773482c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46721edff5702d4253787cfaf0d486519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461937e6694169379482f2216ce36420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7ff1ddb6030ab65faf7661cfa17921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f697f150e77ae5a5cc95aaa620b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f6e36259eaa287f1a46bbbc0505f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0afb01b7767b3f85877e10ea174ca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74606915524606b8a6de91848b848c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ff45b375ad34ddcde2d867cb055c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410880fd1ce329821304f83f828bb4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a388aa94cbe48b40db35f89d15c21728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a005a7b27919f703e48f69644d07429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458f9e02f03a9e7b6631cf655548c0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f16bcea9d584f47528cbca560c27631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb43e8d8fa6b3da1e16a98e8bc0fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1de150bb0a4b227ee964e490ccad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535bcaf6ef321fb124fb6a5acdec0ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371fda4018e6d6b6f3d36a2b21db3c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95b59e8df9a13cfcae8e39f4fa02b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373fd8973487bf287ed200e50a3f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228ab15fec2d850a7b7e2098531b7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46213e274908a78f92ad6489e53566da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714db69e4c9e012736c2cd336ef74540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b1008ad56614c564bd2874b1325f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68347f6032d7a2477a3d301de4db442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691db38c13fafa66bac4c8a0a7149e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dddd25db46e9f4ac156c5907a849dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106e01d43119067f0044fd93e87f9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651efc4a8cfe76cf367001b98c8617f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d8937e3478ea676ddad6c3dab8cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad14d13be1aa0ac6f46a3dd80b6af748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c39bdb3ad8069137afecf723c0ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bff02f59681fd146fb1cbfc923e2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d1f7dc8deabbed8119416a4f9b1d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10438d9195bc9bf4e77d5f27fcc48fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1500643a3e78c05fad4acbc109c6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ad06ee89b7c3ae4f5fb134e0834554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd34ba2285776a2659d93e85ad6e4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c5b3ca1a5e6139e5687af2d8de6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57002dab5ecde415b8032629ac7b6eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e31d02efc52b1213e274d81e1d9bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28f02e7b8923bc5ae1f1127622c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a5b635368b194f0d21e74fdd765260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852385d798a3093556a0527b7e08495461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c855ab147c476469d0ff6e1ecc4c2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a242170d8f04d8b2cf35e7c91ce5f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94787993f424ceaa62675fac7311758264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55341d3419f5ea4c53008b59ec4bcc0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52022a4b554defe79eb92caa16b18c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b95500ebc12a387ba249a814736f5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7186e62fcc7272474db9de5a6663068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd26215cf78079d504bec80c2cc89a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ac1ee5e219fe1e2c03cdec3bae18470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f554564ff669b6881c06870be1db8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c91ffe36166df2a400128366bf6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28607fbf383a556ba2287922e3b1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e40e670324d87928ca96f900599fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbcfb688e2d641117582f24cca2fa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcbc2c51be2c83404b7383f2eaaf5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1a6d863e8880b7b1cc7288b5e374977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520063bd6d87bc11ce7fc72de145b26278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52164b444bf722d40cec0e9dd88997679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fdc1d93dc40e1e623df0735a2c2f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028919070bbf09c188e593c4449d849e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7910c99ee0c6af523e8175663f90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb4ef5fa9e8e2b58011372246cdc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb976ed89267771d45646c83304dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5a004b59bde366561cae11bb040e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4bb5b2b0115cf8ced9f7ca33f08a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a6991565dfc81c65b9cadeaa8ecc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddce78f8949f97c6143e1bf362df6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97620b0ba1fa9eb6f897f10b8c995e7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cc683a1243819620d595925eaef890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd882b144e41d51ecf81df7e2ba9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb4966ca984729f6bbc3e85b2885792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66782b447e725f43bbda2a1aa28c35f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970e3ade79b896c3d6f444a2f4423b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0fc90ff2528879e90f1185e39474095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4609403f0f87314c257be3e75c2a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dacc50ed6fe70b1bcdcc38a181cc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e75d5c2fd9ae0d866634c0717342498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc0c095301b7c551449919b1d79de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58723b426dcdaced6e70e2c4d51195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006104e50804ac4f1f85b97e24bf6417101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611963261fde1b093f9d423bea4845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36694db1283b658594700523e8193521103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a55b113618888aea6bb6d13ff2d3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f74b35e50d26c4dd62cc41eddcf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962678315266bb716fd25bb86214d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163881dca31fc9eda7f02a8a9492d226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d594de256900d28258682c7e24be954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16b91f8c1bd4e1203a9667a022162109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba24e78ae6697a8aac98fcd1a07ce9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf5f3526a1b9e44954c0478e4a23f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339bfe54d583879c72370f91deeebc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39715c71728b0f3468da4c8e9086cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04c9721c869fe5c361192bf88da1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3a5b775114dc3ca7bf16b59f4507115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125efd46d4b7da42f67eb53f6a0e1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a25a59412a4cc1d06562cadabab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d37997eabfee53e644be2cfb4ea3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7030ba904ea804b7cd734e92c0a736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4eb733bf7e6a2e84f343e4e0a3270120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92232cb935a50bc87075854127ee5eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa28dde6025c385d1b82edab04532d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6fdf492ae20f930017ed8d7a9d31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82405fe451adb25bce78d5de267cd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c667243b0bb6cb167bda932c1af80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a9ada8a7419560716e0cee507be15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ce70cab1eb10a8d20b797d747353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf14f3b9b0d95607a6778a1205eb4ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a937a17926f193ef2543d158fb3068129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377a0285f806bb2ff674a3da77703d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562e1755a0d916db88e0e5d2c205cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfde9b366ac36a5c839fc2911610b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8a4ed8df974e8ce2ba5d78f431c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a177599f36cf9b56795412d083925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e951a17ee42661b5ac3f8840734bf75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688597f9008e3f2c1e8b41a9fa49de8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e65c60a1dc67eb6b5da5f3e50e9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb157d44a53856654c0ad40723c6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52348e8578fa1e092c284632fb91c568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac116cdec1b8f10203b76c5e6bb7acc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f105c0f9d0a8121cd7e49fcf34878e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93c80d9a688af4bb804c6c6a96091a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0130373c75c4e99a19500bcc91c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060a6e59d4a148eb42e5e5c41f0090144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8646ebbe65097fd5606d6b0c5730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd5384e8473113d185d50c204aa02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdded994d819344cb99f8fdc89021c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d48c120c1feedcfba71954a98e9141148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c363425613b5ae8afa0a121059e56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4301aa30d2fff93604c3e6372dd6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd64cfd90bdd1f89b8190e9074492d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f61d846df890417ae557591044e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948e045c303a821adab9d58a78687a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4c3c32dc1aaa80ed88df6b006359154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7118fb62dea86c257a106b1c46840b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07443dd00514ab7239402d9070f8d764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d0e5df27f7f000278d09fe28b9adf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c60c9ac87dfa9eeb909ca3fd476a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da2b734d9a11f3ab09651fb1035249159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6d68f5e846cbe84ac534d39d3752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072bc579093622c5505f335790bf9ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd49b90922d5265676570dbe9d1ced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037855c6b9a8f62f76e65d1c532d6f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba209bac53ff23f3f4134be8daa80b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aab3778d785bce624a9b67a572ac6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42ea1aca877700b182bd589fc0553166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7209ec921d6906e7514eb1e57ab9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be560d24571c26f1852ad3ad3f76a5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5b5d9c6f5deb1d2ff598523df950d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3e7df476a4694b2e7b2f04ebb8f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562493622ef92f00cbe0f70b4e55d77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7883b1f87ed4ee03eb526db85a8f16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658279b4b74cfa2b543d09a1016139c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750abcdd27d357f0c9940b59303674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812178b04baf40c17d040c5b4b1d5152175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283871005aaccaa671fa0834affa23e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f869c5d6ebccf91d6435deaa5b9550177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44e5eac9089a9fb19b57c749800b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867967aa0faf1b805e34f61b9bef5877179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0881b21eeb2569ed00cb13f57c87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68e60162a34f779c5bba67712b1f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a0754496ec3fa1b51c00872fe84d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e90589a4e30a727c7b30e02ea170f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc155658614531c739fb3b9d1b33b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598715a0d6dbbb7717c580c56df1e7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f082c1ad82ebc3b298aab65a230b61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36b29a19f080f521f4a18c427527c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f7715d2912ccfaeb31ca9197d1077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca17cfc569c6e9222a123c5b12be6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f431004a306ce4c06f88615600b1b0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b75f6d342e26bc0f04919923d555c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a74cfffd8da733e64dbc77ed2bdc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d042da3093707b6862913a0e828905193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1730712f57a7b4bad8094dd8e1e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebf415070a3f8ca8cd382b8822718195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af38454bd2c99995e52007c3632f32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76251816951ff47ec05f8b90f0aff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829b5cfc3ca70cd48e0c4f8b3a934f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a21e37485a9fd3cd255efe21e60fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90560bb2d363ad28aa6cf41dc60a990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7898bd4978f94a673cd79df24d9dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a03e5be96913031ae3bfe394570d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5eb29bc555656ef011da40df01b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ca4c64dcb9e8b065ee42917ac3a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442870fc7d7d4dabb826e7823d6edbeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a7bf79f6d21d94d448ff24f5b401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255754e6dec663bcb0174d4e67cccfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847806003adbf6424e2d996c757a334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e01f0d8b01e9105dead93f38e2c034209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3001dffe1605f1f4db27c1ed06fb2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ed9a16bf2ad006ff85dadaa31388211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c9549d614eef21c383fa472698314212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bdebe1dd1bc9863a4dfbe01c8f141213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e3ef0291da8e5a035549302d9f2e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a909fcbe5914e7b0d73fe08253ac11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219cd8bc00b9edc85e2b4364003d0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf7007955d11d836d8a744190e07d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497284d750131a5015a7b701e1b81e27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4870ca8fcb3a39fc6a5388694c017a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2960662d6c8cfafaa99c3e715e8dc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5963f892eaf211d548d20a135e5cbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a167b7730a78b1913b7183eb68ebc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4cc5b2758ff43de1d08f60fc4924223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52831f37a39bd1d7d19b801fa81e57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e325b18afd466644a45a3c4a1f6cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1eed7a224baab8ad44672bdcddcb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143fd9e20783f559cbfe0030c4e1de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b2c7ff9e84fb558113345aa1d62b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd28014aae682e7fe60c0c69dcf68a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f4855eb5137e422651eef9969efb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3075f2d6e0845d48d4162eb626d330231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829f11bf59a5cfe02da56235687c0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ba724e651195a4fe8ec5e0518810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea676712383654b0db8cadac95eb1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bf273832cd94b5a775cb9ffcf139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa022f612415c4cc6428b3edde877236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60609113f8abe40a65c198cd331cf761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5f290037bc179bd7dbaddebb819d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d5c8265f35d8d11d153041ec7a68b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6a80f4e08386fdc28dd396bf9cff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d925e873cd96c2f1a8847f4ae198f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752ce71f01b31b499bf06b9f3fd47e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9192d9228ae4adec9eb901c35366243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231a031bcdf5c666c6b7393bdf5d669244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b0c01796066f186d4ee42ff85174245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8aa46d1bce3e21669bf94d5e13b3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c937162608860352ea1eeeb66df0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669089615038c8006352e362f1c0cf6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad9fe056eedec768a8578d07e9184249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac33de8e19973acbf0d4dab75a8c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34abf7cc2b95dcfe1fd9a1826651438251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f5bd441988bda3957726fbed6338e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca7543f2f9a6fc7f0688a1758c481253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b6e4dcd5e312d898196c675b5251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289824420873fefeafa2296810d00e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21913b0511ef828482d0f9bf31d7fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907292eac7a1dc72f0e8161db419962b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f924d274ed71839ab21b745e6717cb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c73223d4958ed69b8fdb7f33d827af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bef121399a0b98a338cef602bc9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaf4bb603591506395ed3faa0b8738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112fb54cd528a47ba0faa83f6b20461262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238e4d72502834746bca77f4e90ab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e06b1b2ff90c93b129bd9412640f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd00d903c77eaf84adc717e66f267265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c0db2345e55f281cc4c03e732fd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d336594090a305892467f8ccd495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464363c4b5b141921804d0e76fdeaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930813fbc694701fb006449e70c6e30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338906bdf4cad1c810c1f4b50de12947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba779c3190a3045ad5d603f50a422b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5cad0f8ee1fad6b9c4750e48171a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb1747c83dcb43d3c6053cee6708b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e5d598d9839d7e5bda4b3f477d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d92a9fdaf5605d61e76454ffecc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2678c0ad701d51c1e5ad45e9742f7b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f85ec07b0117e18c31c3bc9dc66d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62cb8cb3c259180e51516fa2dfdb62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4886ced861e169f608676a1a1175279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8240ba62cbcb7e978b1dc4bfeb2a73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215991a6c7dee5fdefbba31fdcbf72fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac182960a333a89a91817206d73e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a1ae6a14032ab6fd9517ff0223c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d723d841b61dc685ac3e5e9b2e254284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614177c5e4d8f1628929bdf26b3ba9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159ac37f485806578337c3b941e1f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02dcfeef48c4138fb7ff9ce902b48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935fef2198d623d82819e7fa435819288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508f66b34bb429e94bc60c6935a232289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530cf7a4bc2977d97fea4053012f4fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d175b01d9131e8f1cb71f7ab1948b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917870a0c0e55b574a6bc4d68cb4247292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e81ff9db5ccb0d6ee391ba9b42b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0dbc80206c5a9a232de4245a038f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b1124b74a3bc30dd2c86e4b27651295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d9406da09b9194ed3fda5689d890b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aa55c8e58d409538d0be7ffe979d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba2629664bfef8f13ed3b146e6a50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950b5232811c707f2d82d495cc42b67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e560ef64be355dfff174bac4b9c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17252a933f97635a46f2f803917b0e36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c411a89eec270972eeb83a3a73310302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701a7849a1a58e81af1c97410b48bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2e09ce892bed14d61399dfee81c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759ac61c284eb562d292d4a49a1a35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd949aad7815d1fb798f51b3eccb61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7c956d2f023626cc5d29844b7180307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9a5b149a9818eb1b60d769f993e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9e49319d7432ebf659968b80e30a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8540863fa79c64f427c44091d274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0219073862acb04b73e43bc20889311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951478dcd1e0f0a6270265c015a3f7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930cedab4383d7607661f5e686c8e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997020d23d343c0ce8d557f79e36c9fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33b25a0ce4efc5a5508faf84e3b52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dcdb9c916f44448393d699dd05373316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719a94d9b70e199228b9cfbd4ba75b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1673f44097af0351c308b6d504ff3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90fdb0302ead027d9b7030aabae03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c14679243e64a197dc215b9757721320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25beaa958c6a968fd303675e980526321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0188cf2ab903f91095432de9e250b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04e5915f3259e979224971974f27e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe97f311e86bf5d4691125b6059ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7d248877896156340f97b9e643eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b81eb130f58441ddb84242f3623e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44440c74884ca340b449d03d8dfbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03852b4ac3e81a69f0114a589551de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e892a01c47e998baa68d266704a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9a8231e2e0cd84813f07678f15d28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f828f30d0fa80e447ab521a09d553e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f2c0928109af11351be972b20357332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6497efd41f3c2b58591950bac53375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c7dbbfcf3953cec86c19cd3c96de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da71392c5ef09b86d891771eeea927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcffebdbf97dde0baa0170d1fd11cab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0cc533540e4030f480c151272feab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f99adf7e25cb3768d088b82c1055c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb9b368d3757cdb164d1eeafe806b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564a2cb281077d5f750f66d682fe49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e70bdf341681c7d5803d6b1a0a7daf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9e1b060a215f8cf0bd967a7e4f54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7bbdc707a5cea67647ff336b03cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb208ac22f070297326a7ca9d5d6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de058f048ff6e550f42726be3d66d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6d8aa6c121a9f5796bc32cfcd278346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486018128d892e88dd010d0f2c502eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e657bfb01b22cafdde238360e377a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a3994d8cb936abbecf83e2ce262d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e61431f4a1a5df8b3edb42aa678f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1353f1fd2c9f6a0715a925c6065d9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa394794615ebeb8b24b68bc88da5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb9b42da07c98aeb4d8bca4386e0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a30f6cbbc7e59391c8c625b871ca3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d656aa5baf13bdc8d28629b03babf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163a3695974e3a189e93176d985a17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f924c8ae2b3e2d2f22fdde162f6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b668c607b6df84c54c2a3a8eabd8c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff390ea74a97e0ed235c33a0da1d0cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c922b654d71f3c4cf2875a17ad63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb99389635e3bc49876c16a4796288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829d1d92101896a679ad61c5f9d8c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1ea7700419811091b13688cc3d43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a056f9b34dd497415c566a4933134364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a6f47a1ea5289d0baf118003c966c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606b8c66727b37cfc81a63c5c63e81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662370ca388727af158a9895e0c7c8b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c466d7136b099ef368cf693a339e86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fbeae18c0854c8fccaa8c25435ebe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a04b27ed92788d7da18b6c21776a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9797e0639b4e982622d7792cf26770371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65dd2904ff307350141b1b9f5009be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57db562f57a7359f6f2046a5fb578e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd5e343dc3e2f117f4e45cc4dcac2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e661a86643b112fb9bdbf2521422375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2def2b99e2e91f48b2c4f68f807a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14ab746b89afaf91ef5738d5982a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9ccdd0eb2407288ea688ac60e87f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824249a75041c04a65b1cddcb867798379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad420966b1b33294c18f13c9fa566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff001586164a9711416fb72f265497381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cefec32105e91a27ef7dce060bd83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149f4040f6b08a9eb8eb3b6ecbc907383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f98de785ee590738632a741b7a39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6105f9e441aa7693c9e1d07f681d80d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b798e8c5a5c479551a39a6586c79565386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f59c7f12361ff54dc3227a4d2dafe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa4aca1cbbdd62f610a5bd91ace31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb526a30f42403519563081264de6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7a77eb56422afd86b515e5ef8125390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf510db4027534b0d8829b82028c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230aca334091a066119bb856a6dfab2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea9e291126d5c10684de8b547ffa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53c99e8d71a7d2ab04e96f165f8dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42da4cfdef98cf2ab3dd14d57942e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619c62e742b9dcac483829b84a0f6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41754acc16e63ab806aef21f45f91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918babbc46977284caf0d8469d553d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56c28df0c6a5ba6ea88f60dc56f98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a88f4027e2200d647aa8bb60e1d94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f1d49bc176ad21d69c55c094d367401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef5bebcd3a8567dfc6e660d9dd8b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf5016ac93e6d5f914e4947a06418403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87fdecc7abe05166cc0a771cea43fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe8c28df7028d847bfbc2b858accb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384b93254caf6c146e36519e16a5e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b8ef8f8992a551a00b682b5e99181407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea958147e0a93ab75217b0dfac359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc5bdbe737c04b594980c87ba9aa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95130ce084004045e57b577ff5af577d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0c40daa2209cba823d7ec8966322e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f7bc52e1737ce67a22ef2cfc21b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35521f44924dae5829e20a79e105b11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9c7dca6d75f1306186bdfc326368414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dcec85b135f85baa74954ace70626415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ffa8eb7aca3d9f96087cac09ac17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb4d1a16f72d44f95c0e62da1fa07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f948901cce57387293c7eba7dc7b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70ee30ddbf48036ded273d7f5c1ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57eeec3ff39386c0fd79357a1ff352420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c636b10b5e924ac3355d29990c19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07efdc0ea158b7fdb1e175a84deccc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc80957f04b8ffd6db62360bd4fa13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e24cd3327e3e91487c4aa617465d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415497b13391232dc00bdb5206229e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e735349257705a1971fbbf59da776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a6259643cfd5c3247b227ca75190427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb142a8ae97d355b54653450ab16c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321954358c2e5d192efb5924b8fc4548429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5719b9d59481c17889fd5fd8326915430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe96fec4a4e7f637d07cdcbaa60fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccbd0d50d893d7880c4c243619143d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef261575d84ffb36561081d5ffc9031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267cde673ed320cc24452bdde0f61d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c51d861eb9231b7fc5bb320fb9a036435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e304f5363706305bc5ea8f0f1c142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5764bf2886468632c49618e4fff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bcca14b1f89f1e06d335779a1ec45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a7dacaaede50a9ab6f7e0c2cb38c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a55c9ede2ffa207d421c7cf5fd8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec09015ec07a6c1d5efa4fdebed03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a436fc81538565cd0ed2522a9216442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ab699e1bcaa51f7a47c876a587c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96552a570f2ca65143123bd78a3cd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007fc4c73d8785b6d46097a9ae55069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0838614b63c837a4297dcca70b8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b258ba75721784ee6a62c6bdd5ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5c623c0fe2009e7a147ed66b7b4bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879bac6a7c31d4348c0976ce5dc7e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec889bc0366510285aa272685ec77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5c68792b730c4367dce65cea8ce3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c110111f3740450ab7751570334986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501aafa8be416218d9f235518913047453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ee08052f0cf58a8b58bfdfe9bcd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a8a5d292d8e2b8ae48bc7a004646455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f51d665d99430963c39f9a034fc6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00617bfa561ac7ca9c36d2ec1c887a8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d412f5c788ec1cb7e44bea181cd6ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c70dc4b6bb60714119429931b4bd1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6aa237aeca0cdb252e6b4a281513460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f15b967d4cdde45b30b9169d53b96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a1836403ae8b8e210b11e754a42b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13fb2ee23525393358ca10052dc5ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382828b244719a63e998a942642dc89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c84a852c288e440cc6c0e6dec6be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dae079a4b2c9f681f890d9a9cf4b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611dd7c13256cdbe439ba76832739d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5d6a3f8598cba9d593779d126d53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9983404984aeb52056dd1dbad4a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1329f4f9323fd488f5d9b4413bcb67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b61172e97accc8d43d551fcf2b6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fd4ab3f6114aeaa74335278ce231b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c8676614200a8102e777a9ca30f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127012ef883b48aa903d9c2d57314a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e9dd6f13be42405b028628585d04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41a82399f4c883c5eee1d50e63e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411998974d62130b8cedd5a800ca221477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd48f56e2aaf2e79149cfd9701db1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69be02305f04369da2fc34a3a12745479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699d6931af70f171717ebb1f22c7c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489eab3521de6f90bd475d29bdf508481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40464c3c5e9bfae2226a50c013674744482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb94a13e05a17f300440250914bd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29758c09445ea71c68857038af3db0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42092ada8ec24301b21fe4ac69a278485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee821aee90c6079305afa100a30572486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5b0be0899375a6f84eed7eb045d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce501c702b64869c7a2476918408e51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d27dec58e44b1d0070158d1b0d939d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b53a5f895dfeb640409b7c2d640eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33ac984a99fcca7d5c6252256d21a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1986c594df27bf5bd5c546913d32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c96a30ff50b553599369840d2fee89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b1857f1cae45f77dfea5c808ccd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6332b77ae54e77c500e6d17dca26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b74da2146659dd76753f0d62c07b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417581f85f4c3f89e782f8229d2a3ca1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615153395a413526f27cea1eca897e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132778eec5f08fc01846690d5d4ebd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202440825353176782c337aba1718204500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c8fc01a32c18239a59bae4305387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967a3cbe7b0ec795aed115408693e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584d142e5b8a161ece12683241cb71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b0062adcd8cfa8f7dde5aa061098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac49a677a29cc2db8c7fcbfbc21e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ccada41abf47c0cb5f904f37a7779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58ed9c57b1ce15b766e1eba3cc428b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863bc3772e96bc5c1621851ce58cf30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505862573ad260f0dddb461cf3ce5fd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ceb85e7692795e8ceb5ba51daea0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2551e4a30ba955b982664d020728511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c4c64e55442cfea3514e821b8836512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c42473507b20bb7f5bb02601534f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c2a5b7fdfb2d0c73d49e597447e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51035b9f7cdbe3da69ddfaa6d2213e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3566ac5ba7c64b02a6067c264fc06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825f46d85647eb246a99d50697cd6e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c30af1e0e44810956f32e209b200518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312d88ae26bde1c80850416708762a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5dcc8a74771f42bf44e5dc103a491520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7486283f0bfaed6ca0f6263269637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf00921cdce08b8d5a3515315916dc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c227a5cb2005511dfa2dce6cfb951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c825caa67c225cd147a0168616ac4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2e01d4fc168f45363f65dd780d0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8494ca22bfc7dcf80fff156d02004526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d237bc2863c28d46303a9418d563676527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f110133da94680683aac7966fd46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f92d1c7999d9c8732975d693fd1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca6784100232f81f7d1d9ddb50ab7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef19a5a95e0544de737d5693b5179e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbb48d58a69185823ce2d8ffd4d45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0164e0914189304d918788a45e5a5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a566f0c354ad32e305d3a80b1316f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e4db3d2b8d2949815ae71a27c72bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ebac58755c550b4de02badf3a34b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ebce2f786983d2f40686051426f2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c75f9f17871976addca462ddc1f6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1cd323b35b195759215a750b4bf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c9697eebdcf6b765355d71673a20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45f584a491f935f8e42728974d4b27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c544a60967bc656476c6304e50ce50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3314d983bc251816e46873f46182f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f4c6e5ec381d31d02150c64598ef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23912c728751990ce7b0144417dc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc37d3a87c1753a0d39f38fde4cd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a404a9acc5d593170a1de4bcd381547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f6bd4a9f5269388b738b19198ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef103c4e8f36355e84d475bf16532c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea67baaebf223cee91e45619694dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4884d73a1d79c021e8bd5256ee182f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b60151b01a4472d0357b6a2e8a9a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb501d3f99d0bfe501ffa938551edaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f04de2fc3244676c9691ffe5b1e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23311a9fc87a14a5bc54314e7c2fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b65dfaf1a013c5727f37b35d2b1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1cc80d4f5965be1cce80582c82cd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa1dd83d647b73ff90221a9f35962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a943bdeb3fb22eb4dbe062b51a4a33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ea28d0fa319e8e1827fb57bd241a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1dd891f4947a3734140127a1ecc4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a84c98d6df838ede26d0eeab97fc98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f11234fd9a2d302139afd4cca6feb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d621ce0710df062b169495c3a8e5eac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040101e1f2ca1bbf754be4950cb63a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8a3f08d7b2e4f511b4789c9c73e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb0ec41a574651f86373d42ebb6fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de5b2ce0b2a5569ef7737b2ad1ecd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34463146be810dbbb5fd6842890ec98c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8e14e67da953beb8b03c2ae652816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328bb901f70fcf6adc251b793f77141571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b1654bc153355495800293786d94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32529e4a99af76e27d3dadaff17791d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2044fb2e5bebaee1aa65aea0ec8c8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4582c436fd9da95395ca4e5e1844575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5d32c84875ad69c6ee49c454f8e98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632f92e806817367c6a56859a2f0d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d921d90c4f7f78356616d875d3c69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86386c051d90e60f4fc641ed41d1cc55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe68ad8df969219115a304e5892fa6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040617a6719ab09499f05e8f49bf228581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d10caecee59bacf0b259131d9172582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737e116e6c02a20e922d4aa2d46f14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c566a3e86f67ba47bd47feb8bba73d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c222927a5f6064e49cc364bde35476585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb3f7966a126c9b07a4b07198db68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392f25ae580ff27cb0d385ce0156fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fee92b74958386a35332436f22883588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519531526558104b786996a46ae5ce5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b814836a7ae3f58a7b9eb0c09b16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ef0cbbb1ce5f6c4dc43b5099a014591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6ec61417cd682c92a113a6e49d88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a053d4f8eb0211fe214c500e3993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5493e966d568f8a769f487af5d993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e66e6d0c4151de6932ab16487a089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ad30cd1acd014a3202d56aafa5c50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b03614d6c78a8aa7c8c19a30cbc5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561986ba8ce615f6066b415923425c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bc3b38a5a02069c69d0c28d244d08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1df8e714ab2cbd2d720243b9c855600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcb3b42542e2e1ca73eb9840ff29b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fda9e1436c8f518f7ab1c38f2460aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2801486a9ffed55d412fbac88409603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027765a46b0517d31d893e8eff174bca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849198a1a095c237502699f4ac218e8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44228239313038056f53d30ceab446f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017230c38816de7046324545f13d470607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca3e55f8993f9fb0cb2556b12f6e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b66e0128d7171245bfa7d888d4deb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25f1e8b0f56ce35f934a25b3bca9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e635c9583005157b59813184ce389611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa645e7eb6db6e010939423c274f612612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e99a65f1d15455526e268e995adaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd930aa83c5f81b0a5dcf0b7a088194614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c6d52945126f4e088023b575087a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c225c48ded4f65c83df4b85f2f6cb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901045d172c689a9c7171093100bce0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74b4916f3ecf116003fbb4c11d25b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d77f9e3cd34797008bf0c384a9da4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd81e0e5e7222e33a85fa07f0eef4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca7228cdae82d980a295ebbd30101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428851ce3008ad5e1dc44bd0821c9e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55003c89283f5dcc280677572f1ea3a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0de1cb067e0798cfa05f6f4703b1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6039fe4a454098bff8af6c847ff327625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5772906a6e5da46ef9797015a2457626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac764d6c4f9154ede33b056a7b282627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e6049d009d0b769f1838f228a3a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd851f7597060d0f47566a428927c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787abe90478a39a3d109626effd0524630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d94048a41f0ddc1ffb1280aab8684e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9f53ca9d766b374e15e985c98fc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d867c9eaa777b3993017da274ae5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542aab0e5667d2e2e129b3246fbf74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ac5e1147cf7256d495c22f701767635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c96dce18fd3c6285be8d3e7d93902636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea8626d0f2cb6cda1e35e3f6e3311637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e0f58714362d8b71063fe1c9b8ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d238022d167a59605e805ab5aea2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589842b30d7865ef81f57dd9ab53e677640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbecdd066d5d3945dc32fe0860200f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8a9933981c421b877f1ea186c20f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a62f3217cd280720585b0bce3c177643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e89bf8efa7ec80f20c0aadb9f8a42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f61d342bf7ac145c6822f8648d98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11344065a7d0bcb5107fb4695029e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb949bfe7ad324d6a47eb2e2bd033647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27351e92acd7877fc865aa1f7a6ffe1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9fcec476f5948543ee07855ae20ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a4b645953fe4890961f67a05dbad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7e1a8368064fb88a85ad96931a896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459453ebb4238f36af1a4037ac2f4b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ed989f200968d598e4bdfb44ec8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf64e3d571d228d763b7074289bdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60f5b2aff3e24b99034740bc9f639655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2e997787825ba02585d8a1f871d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc744fd7cc1ffaf62f3e4f5edf5fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc49445af7931baa8ecfb026d392a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042eb804ef4679faf866a115e59884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb2074a2c3420c2c0c206bb36fa6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629dfd57b2a23c0a540447fc88978b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e67b55955fd031ca1c70606d4c1ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e80f7e96fd8346f408372d186a2a22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7929a05669ad98bf92845697eefaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b53abce36045ee609c59209577578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05caef6d4741db210c4f5ae6e20a630666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6997f12bcaa7becd0a5849a4d8da0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44dce419e531021ed5532c271e5ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc136b2273fe7ffa1e252393cfebb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e31a1d79988f6a8cea5ad88db562f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2f743202d341064b9b5a3406d236671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa1322f343abb406a6772c28aff16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc906a6f2afd105ac9ea2a8a36ae97c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb182bf0a3f898daa3f575aac4afa88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db145498b8e6c6b8a2bf4819336739cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74937ed4c243f700d94e583ede8ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf64b7a96925736194e07114adf056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288022b13e652fb23efda6fbfb507d8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b102ed5931a9b7606d4008a56368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fab468a7cca19c60c4f8d2af64134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ad322d29a7b1d02b5a9be7b67bf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ecc82bb08d0030e78b056cd4ada9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f95ea1cb376cffbd83991ec20c758683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88abeb4a969ae0ea491cd50c419a56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da5f13879e93f8826801a0c5328fa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f9f161b7f432727d4a11931979862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc3608e5a49bfe0ec54002ea8fa52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419f3e28e2be09c3be3358b497974ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c8e7c324a04b0202692c4514677ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5704aa834f07095d963d6c1f98947690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b72e2e64f0be86815005a56793397691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f347defea8efc2958f2006c7217e9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbb8dbde08351ff059781c4d647c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec5cb749c4658f39f97118741c7da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe84a14bd2071750ffe35692e188eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ee5ef1ef116174d0015d933311d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae581e22288126688ffa3be6f2277ceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583793eceb9fa67e32dc11edc0c55c25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2dc6a9282d0eef59dfb22b67f4ffa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ca13d1fd52b5c1faa72a31365a309700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868388c52ef9e3e32edb5085e936d17d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5fd23535c0f3a39b2598a7e8c1f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c029c1e047a29149a3a68d4ea2230703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753001b1fc2cce2b05c5f3965d0a9a21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4d9fcabc2456532c019cd7152f84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8fae91b1b302aae9760b785964e01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc942a14a0828d8d41b9bccdeb22c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c26d756d96e5d8419542941740bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818485b98811291b982c0d955bcba6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe28683448018f2ebcf472378dd944710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553743279b07ab5c9abae9124286d6b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d73737e833d569f408d20d6938c0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a21cea96bb058ff32465db695a061b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1cfd967cf25d78b0ac69781f30d22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56fd918a1ecdc1a3d76fa10ec9e3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c12380a35301b979c851d91dea705716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d4344e29c1e094cfa44e719a41820717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04677f32bcb81835b01787a87c2e5827718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6ee8a15d1f8fa09d17433a000982a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660241532f6b7ae8ed9d97a09c85410720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84aea7ec904991ce6fb58d131603a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0dd35fb056a7d0157f067740a91dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d872c6ed11f8a17722b43f56ee275c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103bb2bd303fd82c675ab13eb6ea19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b33484a62b233c84466d0c892ce4af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b89b05271955f457a65a771ca673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417071e814e2af6bcd32123906bc32c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4836a30d6f996f717ea00a2965de4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f510aadba6dc0abb7bbb167a17b197729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da5db5395450127c7e4fa8460db41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a5be6ab2e31638a5295e1bfcabcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c944341cf2ebd82a19665725822732732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd507ea199be00c558e844a413095e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f1aad33fe11fdea80c1fe2b71f81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ad27b76b007d291c3fd7c837e892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741a76a8ea3ff64f562cff4eaab680736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed3ae6775e192284021663e4e227c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd541e0300d7fd467b82b2cd5d87fb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571dc27cdaf0c24b476de5087d301b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776d69df5afd85b41c126e8ef010d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670bbbf2e5ae22186b032f662073d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200629bc6847ca286a6388b9b8b72e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb3d632b9d1f3a614db9d4ccf24cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa871554eb0ba1e05c9662bf4df019744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed00cc46f1a1b6f3cf9ccdf9289b0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839595ed41760c93ec587684367085f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7050a17ef9e3dfa722068ab2d9a8a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4454ff4932a27cc1cb04215bb0552db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187284a2c396e3c9c232b21bd17087c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f0680bd4cbdaba7013f63192aca8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abaf5b6eae90d253b13e091500346751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bcee616bba4e140ea424e6d118e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17783270f09765809f5ccd0262343cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51bf5a01588e497c9d8cd6d8e4cc5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d587b0bfc3dd8f5af2451657eceae2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267037ea36deae63e38fc7457fb547bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdda7924705368c5bc8979c3098e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65a34495ee729bd029e7d82eef6c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680f013c25dc4c57b2462615ff196db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f351587cafa628c60f00e77c5652f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918523b892e78a90403dca8af892462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5acaf8c605e70bea433b593a798093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7623ce955933bae9bef0df0dc5e8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc008102bb3e143effc379e612612745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860764fcb3b0176d64974bd72d2ca8776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d846255730d59149bf847a9ce7bb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdeda4142325844a90735321c055198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4fe849527ed23fd10b3d4fc29a34a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e2f1946649a51b5e678137ac06c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3179398d9a1d018041f79e38fd201711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488926a4a86c7075c2b365fb067ef0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f0bfd799db97c02e1755966d55c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655231dfc395a46b0c4f32d24491b3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34e63cb46908b026ef5f2dc644f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20268bf01442d98ab27047cbff55a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e64e894d5181c1ecca9cc79f93ad517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9faf8b28a4a54abfb2a9d1c380eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1d1ad66a1274464e4414d6ec304019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266436b72b6e2152540918f7cd33a6ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae412308499c26899b036f7a9c37a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113eeffcf7ce18fdc2719b6efb729422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ee8e353587d42766453b713e0594823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c971538d7b8d13a2be0c1d3925747224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2e141e127668df1430c1ddfbe0c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562cfc9939e1f4593ec0d21530e5a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e001283fe8f66ad1e25299192b0bbdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a840bd8a9c5c4bc141011b341beb0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557a053f59f5507cfcc38b0099450a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd790aed5be9d8b06ba43782c8452d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e2ef905ca602649a348f1e48e9b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e070ddc23fcf3e3d1dca22eec53232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e0d6f2ae5628211a3bc1d63a799b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d2ce93d44dda81fea50553c3a4df234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648596f5c19d06d29d17157a9e0ec2dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b044f17003f8ca25fa819d6a43ee336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51511bce1b5208c3b7bff59c703ac36e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4da237d8f01f66c5496ed88db4f9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7abe833a781e311acd08c1657fbb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767cdeca8e345938ebd3ff8715627cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076dbbd7ff0c267293489cadf0d01f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d85cd4cdd42668833b34106633be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57780b6f39821e18e63032f53d08243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5196edf99f51326312bb5fb01045ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bb66da2c2fcf092a58d77e26aff1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef22dafa0bafc41a2585cc3e3e7f1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63f0f384d1c9c5f7715015e1770fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52270444b702c1175e8fb2f0c979f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a333b0b48ffa53812ed962bbe9c11449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ec67d5e1a2811d525c4c00ece09e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d7ab728037fb6a659d12c8dd038e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef962b064e14cf5915aa3b830d0aebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36412c160314a0c19f4aaa580cd8b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7413bad44aa1eb455e9b29b8d10ab6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548551a544ff4f0b1054cf8f70774455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d662dc5d0ae8d11fb5ecf4f253f6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f2571473f0699d953070d369792d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbc27aefc0e2e647f83840bf4c8a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa4a05921aa63c2ef197df775d6cf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a8cd48ab06e63289528cc49e45de760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88eef6a0f0bbbeb698901a1d50fd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb3e64a320ee5e4ca87ec3c11cc54c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e732b3784c38eaeab94b19ea0a7f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8db8e40bf5d49e26b96ed414e145e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9ba2d5de0d33c58821c0bd1d565e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc6eb9838429228e6bced89e3944b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cabd20d7951bb9985b60232518860667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e890063a7ad60fec8b80f9aa78a118d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d5dc74a3e68daf5bb07a7ad1f58cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83194470ead1fda17cc02c9e4773d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64877e5554b8a885399e68b5e1d0c0bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f53188f50913bec9d717afd11762372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f59b65bbf217584175d672b81ecaf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b566cf8daa469d9bd3e0a253812374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331ea1bafaef83693f9f183b180e45e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f134fd99c06ada97c6523529a545d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c6248d65824f752f528eabd00f2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b29074684ba4d9e9f23befa1648b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cca60798c2e821b006ac01857022079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75dc1c7cce58451d40562ccec40c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f0f3be5bb7e27b6f4b835f20031381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049c26869f94507a5fa4fd7954121482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36543e05bf825dbcca09f6b35221f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56af223aa28479aedf13692827ab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f43215370c712b20c7e68f1764d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293642de180e8af4120f0044cc4068786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106ca27fe832eb5492bd23b1a60f02887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481d7ef098815ba344a2fb031d615088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2a6b16d2e4d9d26c6210cef1252989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e6aa71c6a1c1ab1855b104f19fd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d01aaf31c609164ae5b4d44ff31cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39978d738db3ea4d3b1abb4285dbbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e657590d75f4c57c20ecd26806f20493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d0116bb73d56e90621aaf7d4f41e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb1894d6205fccb976d0dda7f2ccc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689e341b36c7cb279b9c6060082b3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc4a182314b4ed223cef36115073b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd3d58cb0757be91d085ae14df18a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffabc04cc69032a15cdb20757210b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d7d2b755b62b1a75b3186fc41aa85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3973b73874622638e6a26d8474af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007a2cbe4acddcd85f8eea31ee1074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3c4c39cc84c91bf61cd02bf5f347103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2670cd486aa9e3bc2399832e02717104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75836430cc6e9ad60c45647b21ace105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2bf39bcc33709fd8e783878482bdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8686d86c64d2a3ed28e245c22c3d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640012547768bf602a30a1f1ae3c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98e373e533e22b6ab33b6a2bee134109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb364b6f73e3d1a7dc097804073bc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bacb2563081297ccf8ad8a0188859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a07616ce9eabbb00cdd74b8ce5fd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3b1b9c633d97b0bcc686a9ccf9d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01005be776fa0af5a3eee35ad79f28fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199479d1ae1dbe27bd1e88c2e9043df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff631462712e1ec992b906951848ff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792d77e2338dc14f75a6357a64443e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ebdaffd8ad9c87d3330de4ced32c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f9765df81d2bcb4d841f88bff2999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b712209496d9b1df11be9fafc9cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ceab76195672466e673fb8295e7f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af4e997da6afe331d533e0b20b9f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60766c19b982f5ca06eb6f5bece4ed1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b9a495aa18c301a4e5240c1c943a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6ef9a558aca0cda6eebbefb468cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3af9ec3f8753868073bff3da51414126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942d261ff4639c212c4acb45e6bcd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc733def488fb2840312676aa7a43ac7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27397039f1d91249ba493eeeb819c231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39bb5bd05d6e4ac29f07cbbde8a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c3fb59654fa18d0df263ca257ebb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356aac30c1925e67622125bfa95681e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ddbb80f78fd8096c453d43f1beff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d00f8a47a6c89b23a19aaee00334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bae78ed3c7684ba74e04c63d0392c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fccbd09c4cda7d5de49a9cc20c52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac74238f9dae26a5f628a31f716fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d2bcca0df56b569fd7145e2016e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21ea2274ad3e5518475ac7c5d5ce8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a33e79241564e5f1ef4f5d0bbfc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d6827611e19b9933bd0166ec7262141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee0424785616b05a965a369607bc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78d70e1a3175a14ba42948aa35a98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5297f413309826c40cd5dddb3138f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f493361b7674a02f09fbd08e6e1da5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a811e2d86551ec96cc79faaa170ca51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9346ee34d082d3214ce63195986ef9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1181af4473b9c6657ea80fcbe6d813148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b9ef1764ac4bfbd97aa6dc7294461149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b60bba28066deea98fd29da00fc0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c901479d55fd6930b96019d77a462c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd47bf4b319109425613aa02ac8c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca2ca1954120452619b98306821adf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e61ef4bf1a663b2b392f6c8a02bcd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406dd92ea25123720981690a1dd6ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341642f381e38a0904e76096e7ace14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9c5223973b9b2dcf374c713f069d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc118754748ffc492ff9cc8620c8493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63766beeefdb120a431a213c85ab3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737feb289ca4c45e907d2eadcc33db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc9b770d3311666767a0c48e366b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff1d1c2b9366f8969847d11f2bd40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa9209da97d25280ac4e1ad201e8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7cc28108aa1ff6e25d2b7021bd1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a371ff179693fd2a8cef65f567d6c7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983467d8372903dba40a4c0d3277cac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140cd377622c23dc395d1637307954c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f4a5159ff9dac6397c6b46de9d20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33a30ae9d5316af43e23bebdf5a7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec910795697e360359e5827d6b68eeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977cdbc0cb46496711a62dc83b9aee6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29e80bc8b94f3fbe8f3db32171278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922847fcaa1e1d43efdfc727ac82d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa34bc071354f2051af149dd60421f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdf451cea5ead1240068a730262551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3e643276ee4c2480913baed2ef50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6aac88a8d52dc9bdc16c69dcb34d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd948413b85ece731b9b03434e7ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b8bbe96b7e9b3f5b727afba897aa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3ce6f65fd7edd0294eac3f22fdf85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed2ff4b2ee79b708289be13f00599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e3bf07b57604672c9a29be864fdf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7165f727726cb4a72cf32c86e65bcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8d709d05b58f4a292af86589e300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1c13b36f6c641dfd1c0f0ce9b11b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4260ac311469c0e437b3654fee9e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31cd53bbc75607078d2f4a5ac17070187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7034ff32f3e5ebdde3c385f7bc154188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b97ab573bb7925c2c25e65d9c41f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbfa8adfae631c32b4dadfd6f4dcd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b579babd5735df1cef05c7c22a897191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e56495b85074402a411072ba5388d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38018f769d143bb49c4f3ec8235f9a37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cb89258a3ed985c65219f6d28b7ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696fe03264df4d389e2515064ca1614195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b12711be40e9c70ac3fb6f227c24b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3132b957c785464ce492032f017bb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe1695774584b76e6db4539f5087b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef0feb8746cc5f258a5e4e768003e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73bccab7f351d0e0d7018970e26ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a273a20167acbd0cccadc744a3ec5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b86e3b5a6d44277f06cb3053f3474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e6af2c0ab9813aea6fd5672c1f406203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049da5e411c543358e55076815b702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b466e95ef6910ba552a57abf2eacdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5a982978ad9df12d061c70a6449e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f28ebcfe4ee00512e082f16a130a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ff49ca71b883c61f732cc56d3b8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85dce319af3a8c2e4802a06349852209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0e577f6ab5cdd45fd2a08715f737210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8af6ddecee8c56120c67b43cdcfc0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a737585fa853e57230819b28854d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb81d022dc4046af661ee897e9963213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a0d2dc3434eb547c3d400fc8c326214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7812badde6a82165f9229d4a8276215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07960007105707b52f6e11206e7214f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2774ccddbf0be70ce4b63448a4d4881217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d45e7bfbc66745544536ee54b5efa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c1e29f66c50862c59f9756e75588219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92867803a2dbcc14587b80deb690ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442e4798f07843810a13bcf8279f4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9f9ba29b47163a37caf774796fc9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bfcfe529bee58e5613416465b74f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5c05df3f3e3491c3307b4b769a7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c4c911fda15564cbe9658a02d2d8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1b71e6298346884c4a6e9f7a311f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1383a15ce3b3046f2fe36db46aa86f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a27e8c7ded11c4de179604a1fe8e17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e6c8722150e72fd1c729d7ae3a9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c817c619df7ba6c491b84a0cc1dd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83282a65178c93f275b2961ea21cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0df61279bdca573b3850c4606b133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ea9e6ab513e2aea50919f7653f16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57a9416bfacefe20e3adf1c1ded5a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d05c48ad80693a5d5215abb05238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aec159a89923f95ac3a28d140b27d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b946ad48bc6d01e0f44055b4a523d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33842310d380b49a305f1e2ab9ad9d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2bba2578c2640a7e0011eabf2b355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd9675529b0f95fb0f876537d92b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b70bb9240bfeeb7328d4a7ca82ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352be3c0b084320a168f33630ab70cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a19861ef050f0e7bf8c1eecdc0898243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318280e52bf778b1d62acbf4f05d2df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256a82a59cbc75b27603c9274d4cef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622c77f5614c3663640c4a69afa7e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ea75d6ffcf6b05dc279c47a9e73d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926284dc3468854d73038f67ff780ecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dd24780ac3b6cecbd6ac66651dda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5681996e740a16317b18d452a4e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2cdc4c50569924ad815a99238afa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b620c81e7581bca773691d69b9b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83f1525edf4c268b1e5821fa52abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006c419889749a31dd75c6b7afbe4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb07dd591690ab0a8e95bcb26c1052255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7ad1c8ea45cc531f92c12e40e045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53410405ef14112bd778f2058f6adb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffde785416bcf6f17470387b098285258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd03221e0ba4fc2859cdd16cd5050c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb43dbd3b3d00099cfb303de72c08e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5d26f8323a6f474bfe6c6c31c0d95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900880adc0bb1f8a8056f66d41d9210262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544d37d36a1c94d64e2c351f4f31e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575321748aa1083e3e96f6fa49a5bd06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231034f4268ba85996738932752da1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce3de6c111d59fde1976a017d2eea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2bad22e90b531d8f3dd91af7b65d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6e9fdfb2382a933af3988add59176268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77853380259d25b1d7fc1fb183a87d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2518cc7d4bf255a1dd58faf2513ed6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3593b4a70ddede310b465248a95e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc88f7ee11198ec53ebd883b3da109272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb4f69716282ed181b95951b11fe6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02719db6572792ddf2d22b7367b65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ba59f45ed17772e6e618797a55fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946a6de13f4d109e0ed4f1456b2ea4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e959ee928a8a4bddbd8a3e356b9a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41975e2a5d15742a3a7d383eea22e42e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ee75ea9d6fdd02bff54c048493ce0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0daeb8bfa75158d7e02d1a6ee32b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d50ff5ffa6836aeea2c109ad89587281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba2f3bed242e113f539f74c911e73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180c3f7c9e527833bef9762b9115e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef07acedbbb56fd9bfb226c05dfa7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e674670a704254829765b277335c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2889652b5f903be72de48f2999e816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da7bb6c79678a7217d2255b164c41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5245006ae5695dccff507573c08d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad42f8a1dcab92ed6111c100ed02ff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf2c709eaa347b48fd40e451bdf105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57ab6f21e71ce2252c61ef93d37826291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc0efe002ad80593700963f13e2728292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4cc27fce3c2d9794fc6a170163ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4658d95c557c89ac7a5c6b7d15d53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f6653f2e77305a0da97ab45e26ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469b6a6b9f4bf625c59e5b16445c56a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6b304a675fc454b4da000efd260e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a87ac3c97c92b17df41627eeb2d63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8a26250d3282c0bfe47ae3848755299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49930e1bd7b6837f1b59a9cb98ee318300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be5b121559330b5c840ca6295baa50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdc08a1e9149a719f21b65cd588a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669f78828952d770b4cd534ebbf449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e90320db427a7200bd78cab929eeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41458f1e005f2b4fdf48b294cc18018c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21a6706ead93177e4458d9216489a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a4e0ad3a7f87766d1c0f878fb4832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f072ba2317ed0e6351190c1080cfd9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14576ae680c01dc093500b575927441f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31b3e122c7cdf52aa962712ef021ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915b5d09513864a0d99f5fce26ffec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52418be514b7a7c2293fa1b769aa92d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901aced9336a531692fef4c2314b876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b3fa3060bebfe14a865bd73fd3c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad169192a1b94538735b8ccdbc20bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916c6897a3d22d095d7cc96f7100da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec87387634934ad76d0ad73c74401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a524ec1784b05db5a6846ef87945a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78e9b8d095b133ae8f083c785d26b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f581a5850c93b91e15f8a76bc78c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133fad8cde74d8e76d12ebf0717b766321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c47fffc7f6c2d8777881375366633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8da2be8da7f991b83a8220f44e02a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67958ad6eb970fbaf02129938b36b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad5956438b1de082b362e9948a8741325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bdbda8eec37538aba916e32d0613326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f0af7ca4c878552cd04dce8a4fba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8bfb639f91ec1e4eeefdca443f7ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb59c5780655b1b3bab9a7731c0b57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee039b2c4835a391484055b6d68851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ead4d85786da7fff776fa16b5ed1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b80f3bd429136ff466d421ac81b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c99979f020818764cd0bbed69381333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710901e854c77f231a667a9f50fc552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe969105189e120a1456d5cbeb0aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866378d45f042eef8da016518d276d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063b6a4a6bb20d79528370a6452fc3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022bddc9e576e18476252056b2b92d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea48fd35105833fc8645eb7ca801e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605604cbad7388742c68f0e65a978d50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca28f1780fe1ca64a17161e1b4c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafa1fc2ee9e80bf9f0fd0234840dd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a155a01bc7bb7c4db69793bd7565343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90edf350963681d62d2a49d3626b1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9ce23fdd95434dc8691e40e5ecc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1134d3b4bd27ab3a49bfdc186d23b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b58b4f16525475679be4a93d33578d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec500e3966dc87f708712fe0a9346727348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2caa0c52af7cf53356946bf3955770349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b4f29ee86f3d5fde8d6ba4a7287f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae205c4e38af1fd3004c257cc8eed98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b186ede93c4b5ab71a17a017f8f96f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be207de426ffaa2c68f2ff31407f3d0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e8899de43d0eaa8d64004c8201006354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bee544abfe24f26b985803502c5e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf2a67a0b2fb1ef753ef901136077356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a95258b81cec5fbf04e55ca246a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92578c5ff30a0fcdceedafbadb71122358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d60dc82d0c4e34150ba72065ea4320359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d74336bfd1fbf360fc3683821bb7da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1eed41a9c7f520524a304f92269a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a5b91af352c689168f787a168d1a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965a7f519fb98c28226dd9a8983339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939db4e6c4cd6c979784cfe6e21a72b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b1ef3d9f8e665b399630e58af240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36b227428aef2db8eb93a960c1ee0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b583972302849f921b6178cce6194e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f6499d0564c38e33234cc02844fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e52ee3d24acb1dfd5ee9050e7680df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52b298bce69a7ee74e6de09230e86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502bb976e76e22cf9277f096a943261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062f81b52acbc376751e6840bebd2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894860d37622f96474d497b59e92e81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485aaccd7e7ca9cdf34cda6b2fd6f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892b0664db2a034826772cdad39b04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3dca914a6b2c6b0e97c6105501b9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025972c81d8a2229de89b89e88c9490b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c0f9436580c01d2d49362fb57757378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c955b1ecb50c667b984a19fcf583e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93255f84111a0afc72046c62e2efc52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a1d8789b233b906c8d064ec7241b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6112d1221e4749411ce5dbb087821382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594d703967bf49b6b244f6ab0d1b86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4b91df4a0810f9cd44da2abae2e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85d4ba40e0bf2e32422db8488fa8ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f3dd1b2b20e437df2d460e82cd2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7dc267f30047648d8db231604ab43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa91ce4fa1ba92a0d869b5d3b0d1c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704b1ba9c636b45f6f0c2a2e994f05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f667feecde786c75b1dc4c81fe1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de79a77080120b2c4ad4aa7a1504a27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6253831ec4572bb4e4069a9278126392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db3d0e23a6d3dbe1c12cfe759f25cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d3fd1030d5e6fc23be09b89e45f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a2a95b9a46b71e008128116d52fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f7e8e59861e864ba9bf665e9a985396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ab8af2290fe34055b52f9192d8fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f969bccc86668a1e0e36f619d6647f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff355c20e22ac97dc5bfb56e68d85c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ca16dd2b865f74b3c73c8791f6b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994801fe6bfaa8794c0fe13bee7e706401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b39bd96801c2e8af3d6d67da9a33e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951b03306d7c5dbddedd68a3692df7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79a7ff168e8cff29e296d230a5ef48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39086034d3cd808e0f040a18cdb53d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957802fcfe854058724a0bcc370b9fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e437e2d5bf13cbb62e2de538ac12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d157ef34deb9d1552b28b365ca9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a24068cc6c60bb5a4fbd49e391e27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c8b870bbfcf24b6e95ecb6814fcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79cf99949a236f66f25f2faf152be3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264f015a8b071d731ea787890931ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4fffa3fb23cd27af89c1ab7807b13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd56826dc3060574e7baa877f49f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104945dab01f1122a4b4745a094ffa1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea306b344752e2e0eddb504e2f65b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4d70d36761bb789033ec14bdd809417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030768dbec605e1bba94828d9e6ce0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f15d092a27a948e4c034ff27415e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c9f4749a6a87f17d40ab09aff100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec70c48de23a42a47c94223f9f8f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2f734494bdd7482c7fb2af86f4808422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0eaf73dcdc213f8aef82f543eb3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a75085cc9cb4f206c787b8cf45639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe0c02d9860530f0429acffbfa2fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c6e81f18df1dc31b1efdde01279b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29457fa506dd26f8bfd0df83739e6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cda5770aef8d2e3217ca0ed98fb70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712acd95de2459a1d2dcd07186c9e93d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca24f3dc5eeca1788c0fc940d358708430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e6ba3c2b64ebfab24d3ba08a3813431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1d598413654bb5332eb4fd1a8922432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437a0bf62665259584fdfd724f4a07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0176e77a07efe9a6df94f82fbb19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3b1567ecb08e05625c4950dec7e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd9fce9278f2491091f98764689e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868e8508bc78d9af04ac102587ebf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de20e1342a57704a36d37686332cf3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728fa71dc7750dfee695eb5eb535a47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba660f4d3885a4d357c1a41c1d110c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e4212098887f24eefa26df609eb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e4aaaeea6780deedb90c3d093c58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b9756f6e90742744fa36084740fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1b4b9b24912591daec71a5534e36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d23de42fa55fec022989d43f3448b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedccea9c34a49d11fb6b402e25dd2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8009a6bbdd85dcaf03e3a93726c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d594e79ee4d70964a9feccc959fede448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30fc4daca227d3390e5544de23840d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4153ef631d01a3662dbdcb86b94d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aca189113bd335090373c97868751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b85dda9ce10d9f844b8860094acb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72024d2a03a36890ab0105a03c052453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b38421d5165ef6080461b2a743bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7240d522c74a3e32cc978c306982a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a13e4f0ecd4fc3d2dfd8a4ef4f567456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae493d3eb3871e89696135aed2d2b1b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cef78a1e7a9f75f403a1c9ea93fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88413c85273e99d5d1521bd5979ef2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f12a9f556e05a93eed1f9b9886f19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bb6547d35c11bf34745c7e7f2f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c711b0b63767e4773c78387b99060b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79c69b6b05cd9557b21908dee4626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cb9c327c8a3120fe303c54d299c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f62a6ead72a87f84988c01250e968465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a2bef6609d08ac63d5f625184d082466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889518e329d561739ac01d944aae0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacbfb2ce3268e4b17feb01efcfccbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf27631b894f447d86136e66885ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119209c58c564bd14539c058b03fe833470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1418b0ad8e8b37044e7ecf0cd1fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf12c755b0eedcb7fd7683c5e05fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40df53b6a9f1228110325fe4aea1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5142bbe2a9bbf633f098937b3cc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6d961971ec8c4da1af94027250c0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de850fbe05479d134912b71730159476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9cf06e5ac2045392b8bd638504189477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0afea635a3e4ce069fc6565f4429478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e419175d510a1eacb7e51aadb1b5ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564dd1c4c3e837e2066530d4a3d671480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b6b72f6008eb35311208bcb139461481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e2077a2898b32a52b4c15183d0945482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5bdd8d740ba33d8eb587edf2b81dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0419d19140e28916e63b26b189f54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2faf68f9c7365c1cb7801b4ad8346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f2f7747f7477b2b35fd83e01679a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a831fe0d618541550f2626ff1ae65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b29b4e20f7a29a2d5a60cf3aab3be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab015d97a4229d0617ca3f81aa20f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af827deb6eae71dbf6afacfb2e717a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb4427018a64346f5d2cb04081559491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b816fb48a5692b8287f6b79355669a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011e4f52d6e7254ce45c507a72a256493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570f00bf9d2f1c3638ef8b4966370c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf69e3c39fa290753d41d763d73ee1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9deb53af1be3edcaea65f75701ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c180c6bf4c4c5ee457925269eb1ef41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be6ed389436f845247762191f37bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b983a64a61b99289b611ee95e99f5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b01d275e7f6a17eeacb06e4fc3277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcecde2474401f8675c34c9fb4ef18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3277df6626b39d9f8be506a519eae39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc062eb989c3673734c5f6a3887d75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbab2b9863dcb6cacb7232af043dfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534df35d7b069e34ffa038bab36e46d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e362d414aa95a76b2a6a1f5b16178d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc73d300704d5d81d5b798b8812a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bafc79ea7da4010260aeb8148d5fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197cf3b1a01e9b2230a7de285abb201509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88ff1c89e5ad0b03380f59bf465a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1ec768b2242634955b58bb9e7604511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236302addd08b02bf8f5b57b372569512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac25852436a7163d9989a7c07a7b4cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e6af5dcb65a74b7c939815970771514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788dcf705e3c0e92dae6cc2b740bae1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173687824404c697210f61880b775f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60f30189e828932817898859033cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332760fdf1830c3e307ca3761b6a077518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edaadaeccd3169a38d171a0af29628519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddaedec0904566b48db6e5d4b59ca4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e851aa328359f072632a13eb4599521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534cc9c61ed9c9434b68fc0d01484d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b93e03dafc6aaf83630104129534e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d91bbb9a41ee4ad6310a37c83bc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd7ed7435da7cabd5ea3db9f3eedd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad488c466ec2dce479fdf170096509526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765ef3fd1e4288c19d4393470d48e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb72157e4fe3aeff3c5a12f15900f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416b1eec29eaa580ba2e7bdcec0ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897585ae19ac616d53871fc9d85036530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9e0293b437630e6f472b194b58295531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17023d9bdc32597f92d6bb7499e740532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382716e0775659ce624053e14081e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45319edfd73e39746d25cc4515797534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fd0707ec856a7306bc070dc5e735f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c0467a894be2ad3b4f2726704ca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b457aed220d471ae4bbcfd604e75ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575970bab7f959fd3aa797510ee0b2e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23befaaf7302b44c64aeb768eae5e2e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413676c6acc13483e8af9495b4d90ca8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df32a7d289350f7d44c7daa3b1ba3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2225ebad37e006f2fcddf9f0cbf33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4f18b6312e0f0d5afaf68fc35989543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd564bcdaace6efc888e4ec0b79c24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0fadcce379b93efac8d31c0babf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c836e7f722d65924d1a0f547fbee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf023ec93bd09667b97122a472b42e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdbdc38776db7baff98b725e391b85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5958d8e3bed071cc0ffbc8178f739549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd0b97fe9d511eaf3352a34c7567bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e9216e52c0883bab1b7a45b28715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65400256e6c485cf4223bbbb965b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553681483db923b14e26a8125718e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2760133e55669498cf451754b86d22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973b5a8895509bcf0398c16b643427555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1acdf9a4d3b591ec257c87017d826556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e6248abc5c89f7197571390f40b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09abda88d5a8ad84458d70b568c611558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652211c0d897c6e567d59c47a2d4fc5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a9a54dea3bd86f34b94d6eec2be4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf27e8da561d5db3bcd4c311058576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dac0e7dbc1f508e27fa2fd0b94bc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9c3c64b4f0a233ac228250ad3fbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4c7512c8b00fa18ca787e5f789d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f9b648f68d01adef67dcc7cae0f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5817859dbd635272299c4738059b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eface6c3e7206b5f869da3108c7ed4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa060b7723b0fe4fe0dafd6bfd5f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f00f61eca3e45155a59f80d024861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bcc105bc507ee267e3af8780c3e25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2a190634ac69fb9b244c6879a4bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3e0760e4e0e85be9869ac157e94d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f864af34095edb7f4e6f64ebb07e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330212acf80ff0d70b8dccc8a7df8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891eba4fa96eec1f84d351b767423b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4fb6429601ee47abd0ae0782788e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31810c17f0be63781fbe104900d1b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9afb4168d00c3647d563dae735cbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa3e718080bf6dce5101bb3fcba7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a1d8b8f18c50bf7b1c47ada59d8c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429294cb3591ba718f508d777bd8332581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b327203ef48354a79256a6add6c52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796330b10f096d58bb45afd4c770db90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e91b139da7b4e50efeaba4a5106b19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61746e93694beca285afc658c9dec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde466e2cf6e7a3a0f7ca5484493eb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ac1098ae940ccc3ee57ede76c587587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a281116bf1106ad07b71af6afb20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bfe1f3f8184824dd54742f8504efa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070231da67b3bb4e7a98593c8bc2b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c79d5b204451ae95e02cae02a65f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77981d5fa148c77fd164b6de9413d971592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917154b1d863855e3e366f9240530ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b67d060678ac26c577b6dbfa359a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb7f2dfd8d32486dd7e60f93fabf99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92a99bb0fdec62c4a886dff353bc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fef23df6f147725833fc4f6de28d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa596132aba942671455b93db8d88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd42d7825b6fdb591ebf1315d951e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828cc488d8d3e097f5596b84207d2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590ce988a0374f8cbd78dbc1a3565f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56f6243757bda1efa7e30fd3c143be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd9dfade55599fede44a6b3ec4751603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05f2074c2850a13c6200dd11037f14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f70348e487ece634d0e98cb8eaac2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690bcc772ba2c312bc1de5a6ac96ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c224c66c5337405d2d2c5282bd84f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf1568d80ad7368ceb5d8fe8d44f49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d325d5c3176504eb382320b875b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805ce4a077cc3238fdb437d2328feb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb71c41b8f3ab6e8e1ffd096c52dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e7f4b211800e9d4127b9aea0299b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2f54b3b4417358ddddbb64ae2b58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2853ff27b34eefdb4e08620764b151614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c6b16aaf3ce110481ea9918a918d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c089b4cd6ce148ffb28685487dcdec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171fda4207a4c65bcd37680503da966617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf705b38511d8742cafaeacf479c481618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa469db8591f155537150ab86d4a1da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6a80312789d9118270d2b9d0369b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dda27afdbda0c09971eddc1ad8bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6c5771e28f6775472d7d8b0f1f0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46435c614663fa7c3412e3f501b86d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069fe65d5189ca901b18b30e3655e3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9dc8ebad4091960045aac8b0316be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8bbbc4c84b02a05264386811134c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fc335ef25d3840984e1a01c2a064627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99682f9421fc6c685b84a817a7fea8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276779b15cb854fa353501a2ffc8b31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498495cd8cbd89844436ea6bb215940630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e71d48d8759097e98ee952589d8fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a42548339873c7fbbdfad1c4b9df9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fbf7acb3f50bd9cd924c0f3b7d78d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96371d3abbcf6d2e08724917e442d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8acfdf694f41a90d8e6abf432841e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faab17d3a43b1522d4768dae1399160636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb839dfc4cdef63f55eaab87249080637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395760a000fa55c44334cce4c613977638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3a6ad5f56246fe19d357737e5a02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3fa738e97668242274d0f24713e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c551afb09af5895212111f06e0ab3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca16442c843186f07ed2642555fad2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5c109cc50ea2b5a36646ad18c5ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c5950687adfbb21ef89f173644db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778df3f20b74d3989b79c7190ad894645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585300cae0a985fb63808a6dd25200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d8905f0ee396b0a8194b1e0fcf37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826dc1be38ae547ff043410e0e1a92a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9376d3b864db023a2d6417e3661179649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce338e312eea11ce5473b929d610e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8111dc67ade9c3e44000deeb81f904651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d807257c9465c0f68533fa0b49334652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48380da24f37a765ab266d010ebc1b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933185e53c268becffd4b36ac5c4091654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a33154ff157baa1f95974d54f99d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9f1de66fb8a02c920d7d310857664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc232fe2e8678ee87390c0b535f3a7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47cd0868b65025f4097802ab47f20e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e24d0d5b7dc56b19dd4f829de3d0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a569613abaeeb8deff0eb1fe9736660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee995d8a23df12df184d3482d1d25f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661884c11ab3099264df00d099d788662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf4c52d954766d6b00166e291239b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7763641d28de25795932173c336cc01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24f12ac27a032a91f69ad2b223881665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6ed203c0263dce59a97dbe8168aa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab354c9d5e4f620b9104b005b68c466667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9d547756c007de1f56aea26c08c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4392b60fea8f1c6c4c1dae832d8c17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aae403a90c7254215b61e35b8e6c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d77f6a71c16d04596eaa9ef346ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca61ab0c37f14ae5bf87834b131d44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451b094da0ae39f68d6dd4b72eb572673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f7d47a8694c69dbbee6cceb6a714674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a24a0e3507b467f81e4cebc5f980675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071503fc38a0824bb630bc12a307e3d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3f642a6c1ee079d369b7ebc057b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da3a1af1d2331f00d54bc74252627678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d8ddfd1f45ef6ca2ce70b059214c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfd21fed758242309edbd7d45c61f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd107e13783a6e73149212f4c7403681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89331d3ed492d3265f5a68c427b00634682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5adec10eb61ccee9adb3c6207d0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc6afc8087814262a1cb9b747cf00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d2591546a2534d3cc345366a0cf05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc475143d59d76117cfb0f2b34b65cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5be4743089f7e7daaf37e174d743a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6bd4d8644b6299f576946a17f2ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443701616312d772abf3ac88c433414689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a09701b5c82dd70856d102f76e4b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e442ac364137493a7ca6ea4cf3ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e9a814ad45697a0e250e3cacfc7b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbebf4c015dbbf6d6c8e391c6bbe97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21913424a39db23ff4eac231d4ac3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4aa4668e281280a4e9b5629254e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5edbc4437b347a830063d45807fd69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a3d699126c3639b6cabe9893c570697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186f43c5b80868ab2aa560ef2b255a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9e9037d4995f047bb62dc142fbca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c178eeff743f42babd17d95314d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ddccd38a9701ff1c25c466c74f9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d718f9e85f32d8b90a1faf509597702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4422c9e9a54af0c4535df6e83177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abbb133c38e3f5931da73d81ad122f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79206ef00ae12bb8d3a55dd73f41e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b24b9f6166823184cf4839d9bfb33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a73332c28b0d4c885a985c927c886707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbe4add29c0419f75b310cfc274dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951a165abcda0fec6eb9d0ebbf3110709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d217c5066c109ec6f3cfb523c2992710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d6bd895d4ab0743fd551f61103a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647d504847e531f3ddb4cc11c008370712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0791ff2f276e1b66a6680bd8f1453713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b8039bb478be05b61e5d6e36b9ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e224d18f9f19a1ba43c103fcc58387715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeeffbe93cbf583989117e8723fbad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d66119b405b84537debc32bf95485717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd829903f7e3e4181fb1175f1c2e33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7861553824fd40a4e3889afef5c884719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03657786207b45c9bdac1249c6e21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e16fcbe15150119e181b8c87d768721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7fc791f7daefa44fce86e70a71117722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03158804a6c1e8a73ed6e2019d3c71b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8372132c6c157f6c83f83f0eb1a5a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f162843f25f76d5d186901b4b80a5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46639454ba72af24bf761409a9a66a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5880ad99e9105bd5d226053fd1d38d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd6397a22904a10f710950422700a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a983fd1f27bc13efb50ec2454bb0fd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efd07de36fdc98f956458a67c8a20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9d18bb408204d2ecadd9f22e0f4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cb15d2d140057dd06f18683f6886732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491dc7b4b4c186c9553d58afcec0388733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa7f1f8e3bcc53115690147feb433e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9d6ba44846d4f94961d6804ec692735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c472a674acc9ec675ef18c0bf22f7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda2fb79fdc1bf4103617b450c12f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ffdb7983a2b992f9f4caf8e23be73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff940540c1144b31eed3b57d971251e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf349cc1e398e940b2e8616840acb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708aaf24138086361f788c75a38a9c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc9ac0f2fc5f5405c83aaeaaaef65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17292c9fc8dcb9aed8603426c4c1699743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f4b20dc4cafbed48e0ca5b2be9dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe83c88ee09a19ebab420ddc43c92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282487ad5b6314bb2ac76caf38e163d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c255da9e6bca2466925928d481f4f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f79daa05b40d51d76f8fd2fd8347e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fac9a64a3ef6a3cc8203b0eecc5b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038aa6acd52467fb216db4535d4dc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa165871792d8fe7f2d067365948533751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2ff6d0a17c2ca5233c17ef566754e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f2b89d8bd85910d5411af3a20ce1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5257b21e4bb1425a8d8bcd4b492ddc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96206ea4701c1b18128a682bc8da0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6b1cda616538eaa16578466a4df2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b2b68cbc1a5449b925f137af1552757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe67cb06de09d297b00954bd65600b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44671775c7a41484081317a6e14624a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>